--- v0 (2026-07-13)
+++ v1 (2026-08-22)
@@ -22,63 +22,63 @@
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ashley.Dawkins\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa-my.sharepoint.com/personal/ashley_dawkins_caa_co_uk/Documents/Helicopter Stats Process/2026/June 2026 Update/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B548BA16-5E81-4D02-9412-26288172C4F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8CF2C5E2-CC87-4F5A-BEE1-CB0F2D134CF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="908" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-25320" yWindow="-990" windowWidth="25440" windowHeight="15270" tabRatio="908" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Total Monthly LDN Heli Movement" sheetId="50" state="hidden" r:id="rId1"/>
+    <sheet name="Total Monthly LDN Heli Movement" sheetId="50" r:id="rId1"/>
     <sheet name="Table For PDF" sheetId="54" r:id="rId2"/>
     <sheet name="Line Graph For PDF" sheetId="52" r:id="rId3"/>
     <sheet name="Bar Graph For PDF" sheetId="51" r:id="rId4"/>
     <sheet name="3D Bar Graph For PDF" sheetId="53" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Total Monthly LDN Heli Movement'!$A$49:$N$73</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q8" i="54" l="1"/>
@@ -456,56 +456,56 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -522,67 +522,66 @@
     <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="15" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="15" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing4.xml"/></Relationships>
@@ -1275,50 +1274,56 @@
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Total Monthly LDN Heli Movement'!$B$7:$M$7</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>726</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>734</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1116</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>1289</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1462</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>1599</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-3B12-42A1-995B-FEE857773949}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="314287304"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:catAx>
@@ -2193,50 +2198,56 @@
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Total Monthly LDN Heli Movement'!$B$7:$M$7</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>726</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>734</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1116</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>1289</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1462</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>1599</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-86A1-445F-BB17-3DA9475FFAE5}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:axId val="314761992"/>
         <c:axId val="1"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="314761992"/>
         <c:scaling>
@@ -3031,51 +3042,51 @@
                 <c:pt idx="4">
                   <c:v>2026</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Total Monthly LDN Heli Movement'!$Q$3:$Q$7</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>16740</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>16237</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>15366</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>15208</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>3865</c:v>
+                  <c:v>6926</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000B-2912-4C44-B9C5-2646C5EF0D5B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'Total Monthly LDN Heli Movement'!$A$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2023</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
@@ -4182,50 +4193,56 @@
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Total Monthly LDN Heli Movement'!$B$7:$M$7</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>726</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>734</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1116</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>1289</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1462</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>1599</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-9261-4558-9732-FAB087CCA611}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="314287304"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:catAx>
@@ -5101,50 +5118,56 @@
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Total Monthly LDN Heli Movement'!$B$7:$M$7</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>726</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>734</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1116</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>1289</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1462</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>1599</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-5FBD-41EF-A945-C3DCAC765CC8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:axId val="314761992"/>
         <c:axId val="1"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="314761992"/>
         <c:scaling>
@@ -5940,51 +5963,51 @@
                 <c:pt idx="4">
                   <c:v>2026</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Total Monthly LDN Heli Movement'!$Q$3:$Q$7</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>16740</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>16237</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>15366</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>15208</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>3865</c:v>
+                  <c:v>6926</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000C-C9F2-4D2F-96BF-162DC4A94FA3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'Total Monthly LDN Heli Movement'!$A$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2023</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
@@ -6660,57 +6683,52 @@
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="TextBox 1">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C851E5A-8B68-47B1-95DC-E1613765073A}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="13819909" y="10321651"/>
           <a:ext cx="2407299" cy="432940"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="en-GB" sz="1200" b="1"/>
-            <a:t>Published 09 June </a:t>
+            <a:t>Published 29 July 2026</a:t>
           </a:r>
-          <a:r>
-[...3 lines deleted...]
-          <a:endParaRPr lang="en-GB" sz="1200" b="1"/>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
       <xdr:colOff>269421</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>72118</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Chart 2">
@@ -6818,55 +6836,55 @@
           <a:lvl7pPr marL="2743200" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl7pPr>
           <a:lvl8pPr marL="3200400" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl8pPr>
           <a:lvl9pPr marL="3657600" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="en-GB" sz="1200" b="1"/>
-            <a:t>Published 09 June </a:t>
+            <a:t>Published 29 July</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" b="1" baseline="0"/>
-            <a:t>2026</a:t>
+            <a:t> 2026</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" b="1"/>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>17318</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>118630</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
@@ -6975,55 +6993,55 @@
           <a:lvl7pPr marL="2743200" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl7pPr>
           <a:lvl8pPr marL="3200400" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl8pPr>
           <a:lvl9pPr marL="3657600" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" b="1"/>
-            <a:t>Published 09</a:t>
+            <a:t>Published 29 July </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" b="1" baseline="0"/>
-            <a:t> June 2026</a:t>
+            <a:t>2026</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-GB" sz="1200" b="1"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="CAA colour palette">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0C1975"/>
       </a:dk2>
@@ -7362,3711 +7380,3655 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:Q70"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:M7"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="13" width="19.26953125" customWidth="1"/>
-    <col min="17" max="17" width="19.453125" customWidth="1"/>
+    <col min="1" max="13" width="19.28515625" customWidth="1"/>
+    <col min="17" max="17" width="19.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="114" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:17" ht="114" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="31"/>
-[...14 lines deleted...]
-      <c r="Q1" s="31"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
     </row>
-    <row r="2" spans="1:17" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:17" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
       <c r="B2" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="16" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="16" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="16" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="16" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="17" t="s">
         <v>11</v>
       </c>
       <c r="Q2" s="21" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:17" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:17" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="8">
         <v>2022</v>
       </c>
       <c r="B3" s="9">
         <v>1097</v>
       </c>
       <c r="C3" s="5">
         <v>1098</v>
       </c>
       <c r="D3" s="5">
         <v>1434</v>
       </c>
       <c r="E3" s="5">
         <v>1371</v>
       </c>
       <c r="F3" s="5">
         <v>1698</v>
       </c>
       <c r="G3" s="5">
         <v>1827</v>
       </c>
       <c r="H3" s="5">
         <v>2022</v>
       </c>
       <c r="I3" s="5">
         <v>1336</v>
       </c>
       <c r="J3" s="5">
         <v>1392</v>
       </c>
       <c r="K3" s="5">
         <v>1465</v>
       </c>
       <c r="L3" s="5">
         <v>1150</v>
       </c>
       <c r="M3" s="6">
         <v>850</v>
       </c>
       <c r="Q3" s="20">
         <f>SUM(B3:M3)</f>
         <v>16740</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:17" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7">
         <v>2023</v>
       </c>
       <c r="B4" s="10">
         <v>1023</v>
       </c>
       <c r="C4" s="3">
         <v>1105</v>
       </c>
       <c r="D4" s="3">
         <v>1101</v>
       </c>
       <c r="E4" s="3">
         <v>1313</v>
       </c>
       <c r="F4" s="3">
         <v>1618</v>
       </c>
       <c r="G4" s="3">
         <v>1985</v>
       </c>
       <c r="H4" s="3">
         <v>1779</v>
       </c>
       <c r="I4" s="3">
         <v>1258</v>
       </c>
       <c r="J4" s="3">
         <v>1564</v>
       </c>
       <c r="K4" s="3">
         <v>1394</v>
       </c>
       <c r="L4" s="3">
         <v>1238</v>
       </c>
       <c r="M4" s="4">
         <v>859</v>
       </c>
       <c r="Q4" s="18">
         <f>SUM(B4:M4)</f>
         <v>16237</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:17" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="22">
         <v>2024</v>
       </c>
       <c r="B5" s="11">
         <v>906</v>
       </c>
       <c r="C5" s="12">
         <v>858</v>
       </c>
       <c r="D5" s="12">
         <v>1194</v>
       </c>
       <c r="E5" s="12">
         <v>1233</v>
       </c>
       <c r="F5" s="12">
         <v>1409</v>
       </c>
       <c r="G5" s="12">
         <v>1903</v>
       </c>
       <c r="H5" s="12">
         <v>2032</v>
       </c>
       <c r="I5" s="12">
         <v>1305</v>
       </c>
       <c r="J5" s="12">
         <v>1266</v>
       </c>
       <c r="K5" s="12">
         <v>1299</v>
       </c>
       <c r="L5" s="12">
         <v>1115</v>
       </c>
       <c r="M5" s="13">
         <v>846</v>
       </c>
       <c r="Q5" s="18">
         <f t="shared" ref="Q5:Q7" si="0">SUM(B5:M5)</f>
         <v>15366</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:17" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="22">
         <v>2025</v>
       </c>
       <c r="B6" s="11">
         <v>791</v>
       </c>
       <c r="C6" s="12">
         <v>883</v>
       </c>
       <c r="D6" s="12">
         <v>1320</v>
       </c>
       <c r="E6" s="12">
         <v>1173</v>
       </c>
       <c r="F6" s="12">
         <v>1508</v>
       </c>
       <c r="G6" s="12">
         <v>1705</v>
       </c>
       <c r="H6" s="12">
         <v>1968</v>
       </c>
       <c r="I6" s="12">
         <v>1310</v>
       </c>
       <c r="J6" s="12">
         <v>1355</v>
       </c>
       <c r="K6" s="12">
         <v>1162</v>
       </c>
       <c r="L6" s="12">
         <v>1145</v>
       </c>
       <c r="M6" s="13">
         <v>888</v>
       </c>
       <c r="Q6" s="18">
         <f t="shared" si="0"/>
         <v>15208</v>
       </c>
     </row>
-    <row r="7" spans="1:17" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:17" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="22">
         <v>2026</v>
       </c>
       <c r="B7" s="11">
         <v>726</v>
       </c>
       <c r="C7" s="12">
         <v>734</v>
       </c>
       <c r="D7" s="12">
         <v>1116</v>
       </c>
       <c r="E7" s="12">
         <v>1289</v>
       </c>
-      <c r="F7" s="12"/>
-      <c r="G7" s="12"/>
+      <c r="F7" s="12">
+        <v>1462</v>
+      </c>
+      <c r="G7" s="12">
+        <v>1599</v>
+      </c>
       <c r="H7" s="12"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="13"/>
       <c r="Q7" s="19">
         <f t="shared" si="0"/>
-        <v>3865</v>
+        <v>6926</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="M8" s="29"/>
+    <row r="8" spans="1:17" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L8" s="31">
+        <v>46232</v>
+      </c>
+      <c r="M8" s="28"/>
     </row>
-    <row r="9" spans="1:17" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:17" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L9" s="1"/>
       <c r="M9" s="2"/>
     </row>
-    <row r="10" spans="1:17" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:17" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L10" s="1"/>
       <c r="M10" s="2"/>
     </row>
-    <row r="11" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L11" s="1"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="12" spans="1:17" ht="50.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...12 lines deleted...]
-      <c r="L24" s="29" t="s">
+    <row r="12" spans="1:17" ht="50.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:17" ht="50.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="17" spans="12:13" ht="90" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="18" spans="12:13" ht="90" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="19" spans="12:13" ht="90" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="20" spans="12:13" ht="90" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="12:13" ht="90" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="22" spans="12:13" ht="50.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L24" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="M24" s="29"/>
+      <c r="M24" s="28"/>
     </row>
-    <row r="25" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L25" s="1"/>
       <c r="M25" s="2"/>
     </row>
-    <row r="26" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L26" s="1"/>
       <c r="M26" s="2"/>
     </row>
-    <row r="27" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L27" s="1"/>
       <c r="M27" s="2"/>
     </row>
-    <row r="28" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...19 lines deleted...]
-      <c r="L47" s="29" t="s">
+    <row r="28" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L47" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="M47" s="29"/>
+      <c r="M47" s="28"/>
     </row>
-    <row r="48" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L48" s="1"/>
       <c r="M48" s="2"/>
     </row>
-    <row r="49" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L49" s="1"/>
       <c r="M49" s="2"/>
     </row>
-    <row r="50" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...18 lines deleted...]
-      <c r="L70" s="29" t="s">
+    <row r="50" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" spans="12:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" spans="12:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" spans="12:13" x14ac:dyDescent="0.2">
+      <c r="L70" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="M70" s="29"/>
+      <c r="M70" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="L47:M47"/>
     <mergeCell ref="L70:M70"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="L8:M8"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="45" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="Q3 Q4:Q7" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E0D690F-4E18-4E3E-9951-39D75EF91243}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S13"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="N8" sqref="N8"/>
+    <sheetView topLeftCell="A2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="M11" sqref="M11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="8" width="14.26953125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="17" max="17" width="16.81640625" customWidth="1"/>
+    <col min="2" max="8" width="14.28515625" customWidth="1"/>
+    <col min="9" max="9" width="14.42578125" customWidth="1"/>
+    <col min="10" max="12" width="14.28515625" customWidth="1"/>
+    <col min="13" max="13" width="14.42578125" customWidth="1"/>
+    <col min="14" max="14" width="10.5703125" customWidth="1"/>
+    <col min="15" max="15" width="0.42578125" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" customWidth="1"/>
+    <col min="17" max="17" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="226.5" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="S1" s="26"/>
+    <row r="1" spans="1:19" ht="226.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="25"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="25"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
+      <c r="R1" s="25"/>
+      <c r="S1" s="25"/>
     </row>
-    <row r="2" spans="1:19" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="30" t="s">
+    <row r="2" spans="1:19" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="31"/>
-[...16 lines deleted...]
-      <c r="S2" s="26"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
     </row>
-    <row r="3" spans="1:19" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:19" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="16" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="16" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="16" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="16" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="N3" s="26"/>
-[...1 lines deleted...]
-      <c r="P3" s="26"/>
+      <c r="N3" s="25"/>
+      <c r="O3" s="25"/>
+      <c r="P3" s="25"/>
       <c r="Q3" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="R3" s="26"/>
-      <c r="S3" s="26"/>
+      <c r="R3" s="25"/>
+      <c r="S3" s="25"/>
     </row>
-    <row r="4" spans="1:19" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:19" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="8">
         <v>2022</v>
       </c>
       <c r="B4" s="9">
         <v>1097</v>
       </c>
       <c r="C4" s="5">
         <v>1098</v>
       </c>
       <c r="D4" s="5">
         <v>1434</v>
       </c>
       <c r="E4" s="5">
         <v>1371</v>
       </c>
       <c r="F4" s="5">
         <v>1698</v>
       </c>
       <c r="G4" s="5">
         <v>1827</v>
       </c>
       <c r="H4" s="5">
         <v>2022</v>
       </c>
       <c r="I4" s="5">
         <v>1336</v>
       </c>
       <c r="J4" s="5">
         <v>1392</v>
       </c>
       <c r="K4" s="5">
         <v>1465</v>
       </c>
       <c r="L4" s="5">
         <v>1150</v>
       </c>
       <c r="M4" s="6">
         <v>850</v>
       </c>
-      <c r="N4" s="26"/>
-[...1 lines deleted...]
-      <c r="P4" s="26"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
       <c r="Q4" s="20">
         <f>SUM(B4:M4)</f>
         <v>16740</v>
       </c>
-      <c r="R4" s="26"/>
-      <c r="S4" s="26"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
     </row>
-    <row r="5" spans="1:19" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:19" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7">
         <v>2023</v>
       </c>
       <c r="B5" s="10">
         <v>1023</v>
       </c>
       <c r="C5" s="3">
         <v>1105</v>
       </c>
       <c r="D5" s="3">
         <v>1101</v>
       </c>
       <c r="E5" s="3">
         <v>1313</v>
       </c>
       <c r="F5" s="3">
         <v>1618</v>
       </c>
       <c r="G5" s="3">
         <v>1985</v>
       </c>
       <c r="H5" s="3">
         <v>1779</v>
       </c>
       <c r="I5" s="3">
         <v>1258</v>
       </c>
       <c r="J5" s="3">
         <v>1564</v>
       </c>
       <c r="K5" s="3">
         <v>1394</v>
       </c>
       <c r="L5" s="3">
         <v>1238</v>
       </c>
       <c r="M5" s="4">
         <v>859</v>
       </c>
-      <c r="N5" s="26"/>
-[...1 lines deleted...]
-      <c r="P5" s="26"/>
+      <c r="N5" s="25"/>
+      <c r="O5" s="25"/>
+      <c r="P5" s="25"/>
       <c r="Q5" s="18">
         <f>SUM(B5:M5)</f>
         <v>16237</v>
       </c>
-      <c r="R5" s="26"/>
-      <c r="S5" s="26"/>
+      <c r="R5" s="25"/>
+      <c r="S5" s="25"/>
     </row>
-    <row r="6" spans="1:19" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:19" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="22">
         <v>2024</v>
       </c>
       <c r="B6" s="11">
         <v>906</v>
       </c>
       <c r="C6" s="12">
         <v>858</v>
       </c>
       <c r="D6" s="12">
         <v>1194</v>
       </c>
       <c r="E6" s="12">
         <v>1233</v>
       </c>
       <c r="F6" s="12">
         <v>1409</v>
       </c>
       <c r="G6" s="12">
         <v>1903</v>
       </c>
       <c r="H6" s="12">
         <v>2032</v>
       </c>
       <c r="I6" s="12">
         <v>1305</v>
       </c>
       <c r="J6" s="12">
         <v>1266</v>
       </c>
       <c r="K6" s="12">
         <v>1299</v>
       </c>
       <c r="L6" s="12">
         <v>1115</v>
       </c>
       <c r="M6" s="13">
         <v>846</v>
       </c>
-      <c r="N6" s="26"/>
-[...1 lines deleted...]
-      <c r="P6" s="26"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
       <c r="Q6" s="18">
         <f t="shared" ref="Q6:Q8" si="0">SUM(B6:M6)</f>
         <v>15366</v>
       </c>
-      <c r="R6" s="26"/>
-      <c r="S6" s="26"/>
+      <c r="R6" s="25"/>
+      <c r="S6" s="25"/>
     </row>
-    <row r="7" spans="1:19" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:19" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="22">
         <v>2025</v>
       </c>
       <c r="B7" s="11">
         <v>791</v>
       </c>
       <c r="C7" s="12">
         <v>883</v>
       </c>
       <c r="D7" s="12">
         <v>1320</v>
       </c>
       <c r="E7" s="12">
         <v>1173</v>
       </c>
       <c r="F7" s="12">
         <v>1508</v>
       </c>
       <c r="G7" s="12">
         <v>1705</v>
       </c>
       <c r="H7" s="12">
         <v>1968</v>
       </c>
       <c r="I7" s="12">
         <v>1310</v>
       </c>
       <c r="J7" s="12">
         <v>1355</v>
       </c>
       <c r="K7" s="12">
         <v>1162</v>
       </c>
       <c r="L7" s="12">
         <v>1145</v>
       </c>
       <c r="M7" s="13">
         <v>888</v>
       </c>
-      <c r="N7" s="26"/>
-[...1 lines deleted...]
-      <c r="P7" s="26"/>
+      <c r="N7" s="25"/>
+      <c r="O7" s="25"/>
+      <c r="P7" s="25"/>
       <c r="Q7" s="18">
         <f t="shared" si="0"/>
         <v>15208</v>
       </c>
-      <c r="R7" s="26"/>
-      <c r="S7" s="26"/>
+      <c r="R7" s="25"/>
+      <c r="S7" s="25"/>
     </row>
-    <row r="8" spans="1:19" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:19" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22">
         <v>2026</v>
       </c>
       <c r="B8" s="11">
         <v>726</v>
       </c>
       <c r="C8" s="12">
         <v>734</v>
       </c>
       <c r="D8" s="12">
         <v>1116</v>
       </c>
       <c r="E8" s="12">
         <v>1289</v>
       </c>
-      <c r="F8" s="12"/>
-      <c r="G8" s="12"/>
+      <c r="F8" s="12">
+        <v>1462</v>
+      </c>
+      <c r="G8" s="12">
+        <v>1599</v>
+      </c>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="13"/>
-      <c r="N8" s="26"/>
-[...1 lines deleted...]
-      <c r="P8" s="26"/>
+      <c r="N8" s="25"/>
+      <c r="O8" s="25"/>
+      <c r="P8" s="25"/>
       <c r="Q8" s="19">
         <f t="shared" si="0"/>
-        <v>3865</v>
-[...2 lines deleted...]
-      <c r="S8" s="26"/>
+        <v>6926</v>
+      </c>
+      <c r="R8" s="25"/>
+      <c r="S8" s="25"/>
     </row>
-    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="S9" s="26"/>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A9" s="25"/>
+      <c r="B9" s="25"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="25"/>
+      <c r="J9" s="25"/>
+      <c r="K9" s="25"/>
+      <c r="L9" s="32"/>
+      <c r="M9" s="32"/>
+      <c r="N9" s="25"/>
+      <c r="O9" s="25"/>
+      <c r="P9" s="25"/>
+      <c r="Q9" s="25"/>
+      <c r="R9" s="25"/>
+      <c r="S9" s="25"/>
     </row>
-    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="S10" s="26"/>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A10" s="25"/>
+      <c r="B10" s="25"/>
+      <c r="C10" s="25"/>
+      <c r="D10" s="25"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="25"/>
+      <c r="I10" s="25"/>
+      <c r="J10" s="25"/>
+      <c r="K10" s="25"/>
+      <c r="L10" s="25"/>
+      <c r="M10" s="27">
+        <v>46232</v>
+      </c>
+      <c r="N10" s="25"/>
+      <c r="O10" s="25"/>
+      <c r="P10" s="25"/>
+      <c r="Q10" s="25"/>
+      <c r="R10" s="25"/>
+      <c r="S10" s="25"/>
     </row>
-    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="S11" s="26"/>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A11" s="25"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="25"/>
+      <c r="J11" s="25"/>
+      <c r="K11" s="25"/>
+      <c r="L11" s="25"/>
+      <c r="M11" s="25"/>
+      <c r="N11" s="25"/>
+      <c r="O11" s="25"/>
+      <c r="P11" s="25"/>
+      <c r="Q11" s="25"/>
+      <c r="R11" s="25"/>
+      <c r="S11" s="25"/>
     </row>
-    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="S12" s="26"/>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A12" s="25"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="25"/>
+      <c r="D12" s="25"/>
+      <c r="E12" s="25"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="25"/>
+      <c r="J12" s="25"/>
+      <c r="K12" s="25"/>
+      <c r="L12" s="25"/>
+      <c r="M12" s="25"/>
+      <c r="N12" s="25"/>
+      <c r="O12" s="25"/>
+      <c r="P12" s="25"/>
+      <c r="Q12" s="25"/>
+      <c r="R12" s="25"/>
+      <c r="S12" s="25"/>
     </row>
-    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="S13" s="26"/>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="R13" s="25"/>
+      <c r="S13" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="L9:M9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED6F96A5-CCC1-4164-AAD5-FFC77638E3A2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
       <selection activeCell="AE64" sqref="AE64"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F85AC9E1-D51B-4641-8A60-74FF01EE20F3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
       <selection activeCell="Z77" sqref="Z77"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A483F75-661D-42E5-9F28-D08B75D5DDBD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AG76"/>
+  <dimension ref="A1:AG74"/>
   <sheetViews>
     <sheetView topLeftCell="A13" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="X78" sqref="X78"/>
+      <selection activeCell="AA86" sqref="AA86"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="1" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A1" s="23"/>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
       <c r="L1" s="23"/>
       <c r="M1" s="23"/>
       <c r="N1" s="23"/>
       <c r="O1" s="23"/>
       <c r="P1" s="23"/>
       <c r="Q1" s="23"/>
       <c r="R1" s="23"/>
       <c r="S1" s="23"/>
       <c r="T1" s="23"/>
       <c r="U1" s="23"/>
       <c r="V1" s="23"/>
       <c r="W1" s="23"/>
       <c r="X1" s="23"/>
       <c r="Y1" s="23"/>
       <c r="Z1" s="23"/>
       <c r="AA1" s="23"/>
       <c r="AB1" s="23"/>
       <c r="AC1" s="24"/>
       <c r="AD1" s="24"/>
       <c r="AE1" s="24"/>
       <c r="AF1" s="24"/>
       <c r="AG1" s="24"/>
     </row>
-    <row r="2" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A2" s="23"/>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
       <c r="N2" s="23"/>
       <c r="O2" s="23"/>
       <c r="P2" s="23"/>
       <c r="Q2" s="23"/>
       <c r="R2" s="23"/>
       <c r="S2" s="23"/>
       <c r="T2" s="23"/>
       <c r="U2" s="23"/>
       <c r="V2" s="23"/>
       <c r="W2" s="23"/>
       <c r="X2" s="23"/>
       <c r="Y2" s="23"/>
       <c r="Z2" s="23"/>
       <c r="AA2" s="23"/>
       <c r="AB2" s="23"/>
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
     </row>
-    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
       <c r="K3" s="23"/>
       <c r="L3" s="23"/>
       <c r="M3" s="23"/>
       <c r="N3" s="23"/>
       <c r="O3" s="23"/>
       <c r="P3" s="23"/>
       <c r="Q3" s="23"/>
       <c r="R3" s="23"/>
       <c r="S3" s="23"/>
       <c r="T3" s="23"/>
       <c r="U3" s="23"/>
       <c r="V3" s="23"/>
       <c r="W3" s="23"/>
       <c r="X3" s="23"/>
       <c r="Y3" s="23"/>
       <c r="Z3" s="23"/>
       <c r="AA3" s="23"/>
       <c r="AB3" s="23"/>
       <c r="AC3" s="24"/>
       <c r="AD3" s="24"/>
       <c r="AE3" s="24"/>
       <c r="AF3" s="24"/>
       <c r="AG3" s="24"/>
     </row>
-    <row r="4" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A4" s="23"/>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23"/>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
       <c r="V4" s="23"/>
       <c r="W4" s="23"/>
       <c r="X4" s="23"/>
       <c r="Y4" s="23"/>
       <c r="Z4" s="23"/>
       <c r="AA4" s="23"/>
       <c r="AB4" s="23"/>
       <c r="AC4" s="24"/>
       <c r="AD4" s="24"/>
       <c r="AE4" s="24"/>
       <c r="AF4" s="24"/>
       <c r="AG4" s="24"/>
     </row>
-    <row r="5" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A5" s="23"/>
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
       <c r="F5" s="23"/>
       <c r="G5" s="23"/>
       <c r="H5" s="23"/>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
       <c r="K5" s="23"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
       <c r="N5" s="23"/>
       <c r="O5" s="23"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="23"/>
       <c r="R5" s="23"/>
       <c r="S5" s="23"/>
       <c r="T5" s="23"/>
       <c r="U5" s="23"/>
       <c r="V5" s="23"/>
       <c r="W5" s="23"/>
       <c r="X5" s="23"/>
       <c r="Y5" s="23"/>
       <c r="Z5" s="23"/>
       <c r="AA5" s="23"/>
       <c r="AB5" s="23"/>
       <c r="AC5" s="24"/>
       <c r="AD5" s="24"/>
       <c r="AE5" s="24"/>
       <c r="AF5" s="24"/>
       <c r="AG5" s="24"/>
     </row>
-    <row r="6" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A6" s="23"/>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
       <c r="F6" s="23"/>
       <c r="G6" s="23"/>
       <c r="H6" s="23"/>
       <c r="I6" s="23"/>
       <c r="J6" s="23"/>
       <c r="K6" s="23"/>
       <c r="L6" s="23"/>
       <c r="M6" s="23"/>
       <c r="N6" s="23"/>
       <c r="O6" s="23"/>
       <c r="P6" s="23"/>
       <c r="Q6" s="23"/>
       <c r="R6" s="23"/>
       <c r="S6" s="23"/>
       <c r="T6" s="23"/>
       <c r="U6" s="23"/>
       <c r="V6" s="23"/>
       <c r="W6" s="23"/>
       <c r="X6" s="23"/>
       <c r="Y6" s="23"/>
       <c r="Z6" s="23"/>
       <c r="AA6" s="23"/>
       <c r="AB6" s="23"/>
       <c r="AC6" s="24"/>
       <c r="AD6" s="24"/>
       <c r="AE6" s="24"/>
       <c r="AF6" s="24"/>
       <c r="AG6" s="24"/>
     </row>
-    <row r="7" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A7" s="23"/>
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
       <c r="F7" s="23"/>
       <c r="G7" s="23"/>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
       <c r="J7" s="23"/>
       <c r="K7" s="23"/>
       <c r="L7" s="23"/>
       <c r="M7" s="23"/>
       <c r="N7" s="23"/>
       <c r="O7" s="23"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="23"/>
       <c r="R7" s="23"/>
       <c r="S7" s="23"/>
       <c r="T7" s="23"/>
       <c r="U7" s="23"/>
       <c r="V7" s="23"/>
       <c r="W7" s="23"/>
       <c r="X7" s="23"/>
       <c r="Y7" s="23"/>
       <c r="Z7" s="23"/>
       <c r="AA7" s="23"/>
       <c r="AB7" s="23"/>
       <c r="AC7" s="24"/>
       <c r="AD7" s="24"/>
       <c r="AE7" s="24"/>
       <c r="AF7" s="24"/>
       <c r="AG7" s="24"/>
     </row>
-    <row r="8" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A8" s="23"/>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
       <c r="F8" s="23"/>
       <c r="G8" s="23"/>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
       <c r="N8" s="23"/>
       <c r="O8" s="23"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="23"/>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
       <c r="Z8" s="23"/>
       <c r="AA8" s="23"/>
       <c r="AB8" s="23"/>
       <c r="AC8" s="24"/>
       <c r="AD8" s="24"/>
       <c r="AE8" s="24"/>
       <c r="AF8" s="24"/>
       <c r="AG8" s="24"/>
     </row>
-    <row r="9" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A9" s="23"/>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
       <c r="L9" s="23"/>
       <c r="M9" s="23"/>
       <c r="N9" s="23"/>
       <c r="O9" s="23"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="23"/>
       <c r="R9" s="23"/>
       <c r="S9" s="23"/>
       <c r="T9" s="23"/>
       <c r="U9" s="23"/>
       <c r="V9" s="23"/>
       <c r="W9" s="23"/>
       <c r="X9" s="23"/>
       <c r="Y9" s="23"/>
       <c r="Z9" s="23"/>
       <c r="AA9" s="23"/>
       <c r="AB9" s="23"/>
       <c r="AC9" s="24"/>
       <c r="AD9" s="24"/>
       <c r="AE9" s="24"/>
       <c r="AF9" s="24"/>
       <c r="AG9" s="24"/>
     </row>
-    <row r="10" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A10" s="23"/>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="23"/>
       <c r="O10" s="23"/>
       <c r="P10" s="23"/>
       <c r="Q10" s="23"/>
       <c r="R10" s="23"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
       <c r="U10" s="23"/>
       <c r="V10" s="23"/>
       <c r="W10" s="23"/>
       <c r="X10" s="23"/>
       <c r="Y10" s="23"/>
       <c r="Z10" s="23"/>
       <c r="AA10" s="23"/>
       <c r="AB10" s="23"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="24"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
     </row>
-    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A11" s="23"/>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="23"/>
       <c r="R11" s="23"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
       <c r="U11" s="23"/>
       <c r="V11" s="23"/>
       <c r="W11" s="23"/>
       <c r="X11" s="23"/>
       <c r="Y11" s="23"/>
       <c r="Z11" s="23"/>
       <c r="AA11" s="23"/>
       <c r="AB11" s="23"/>
       <c r="AC11" s="24"/>
       <c r="AD11" s="24"/>
       <c r="AE11" s="24"/>
       <c r="AF11" s="24"/>
       <c r="AG11" s="24"/>
     </row>
-    <row r="12" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A12" s="23"/>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="23"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="N12" s="23"/>
       <c r="O12" s="23"/>
       <c r="P12" s="23"/>
       <c r="Q12" s="23"/>
       <c r="R12" s="23"/>
       <c r="S12" s="23"/>
       <c r="T12" s="23"/>
       <c r="U12" s="23"/>
       <c r="V12" s="23"/>
       <c r="W12" s="23"/>
       <c r="X12" s="23"/>
       <c r="Y12" s="23"/>
       <c r="Z12" s="23"/>
       <c r="AA12" s="23"/>
       <c r="AB12" s="23"/>
       <c r="AC12" s="24"/>
       <c r="AD12" s="24"/>
       <c r="AE12" s="24"/>
       <c r="AF12" s="24"/>
       <c r="AG12" s="24"/>
     </row>
-    <row r="13" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A13" s="23"/>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="23"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="23"/>
       <c r="O13" s="23"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="23"/>
       <c r="R13" s="23"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
       <c r="U13" s="23"/>
       <c r="V13" s="23"/>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="23"/>
       <c r="AA13" s="23"/>
       <c r="AB13" s="23"/>
       <c r="AC13" s="24"/>
       <c r="AD13" s="24"/>
       <c r="AE13" s="24"/>
       <c r="AF13" s="24"/>
       <c r="AG13" s="24"/>
     </row>
-    <row r="14" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A14" s="23"/>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
       <c r="N14" s="23"/>
       <c r="O14" s="23"/>
       <c r="P14" s="23"/>
       <c r="Q14" s="23"/>
       <c r="R14" s="23"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
       <c r="U14" s="23"/>
       <c r="V14" s="23"/>
       <c r="W14" s="23"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
       <c r="Z14" s="23"/>
       <c r="AA14" s="23"/>
       <c r="AB14" s="23"/>
       <c r="AC14" s="24"/>
       <c r="AD14" s="24"/>
       <c r="AE14" s="24"/>
       <c r="AF14" s="24"/>
       <c r="AG14" s="24"/>
     </row>
-    <row r="15" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A15" s="23"/>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
       <c r="J15" s="23"/>
       <c r="K15" s="23"/>
       <c r="L15" s="23"/>
       <c r="M15" s="23"/>
       <c r="N15" s="23"/>
       <c r="O15" s="23"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="23"/>
       <c r="R15" s="23"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
       <c r="U15" s="23"/>
       <c r="V15" s="23"/>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="23"/>
       <c r="AA15" s="23"/>
       <c r="AB15" s="23"/>
       <c r="AC15" s="24"/>
       <c r="AD15" s="24"/>
       <c r="AE15" s="24"/>
       <c r="AF15" s="24"/>
       <c r="AG15" s="24"/>
     </row>
-    <row r="16" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A16" s="23"/>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="23"/>
       <c r="I16" s="23"/>
       <c r="J16" s="23"/>
       <c r="K16" s="23"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
       <c r="N16" s="23"/>
       <c r="O16" s="23"/>
       <c r="P16" s="23"/>
       <c r="Q16" s="23"/>
       <c r="R16" s="23"/>
       <c r="S16" s="23"/>
       <c r="T16" s="23"/>
       <c r="U16" s="23"/>
       <c r="V16" s="23"/>
       <c r="W16" s="23"/>
       <c r="X16" s="23"/>
       <c r="Y16" s="23"/>
       <c r="Z16" s="23"/>
       <c r="AA16" s="23"/>
       <c r="AB16" s="23"/>
       <c r="AC16" s="24"/>
       <c r="AD16" s="24"/>
       <c r="AE16" s="24"/>
       <c r="AF16" s="24"/>
       <c r="AG16" s="24"/>
     </row>
-    <row r="17" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A17" s="23"/>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="23"/>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="23"/>
       <c r="R17" s="23"/>
       <c r="S17" s="23"/>
       <c r="T17" s="23"/>
       <c r="U17" s="23"/>
       <c r="V17" s="23"/>
       <c r="W17" s="23"/>
       <c r="X17" s="23"/>
       <c r="Y17" s="23"/>
       <c r="Z17" s="23"/>
       <c r="AA17" s="23"/>
       <c r="AB17" s="23"/>
       <c r="AC17" s="24"/>
       <c r="AD17" s="24"/>
       <c r="AE17" s="24"/>
       <c r="AF17" s="24"/>
       <c r="AG17" s="24"/>
     </row>
-    <row r="18" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A18" s="23"/>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="23"/>
       <c r="I18" s="23"/>
       <c r="J18" s="23"/>
       <c r="K18" s="23"/>
       <c r="L18" s="23"/>
       <c r="M18" s="23"/>
       <c r="N18" s="23"/>
       <c r="O18" s="23"/>
       <c r="P18" s="23"/>
       <c r="Q18" s="23"/>
       <c r="R18" s="23"/>
       <c r="S18" s="23"/>
       <c r="T18" s="23"/>
       <c r="U18" s="23"/>
       <c r="V18" s="23"/>
       <c r="W18" s="23"/>
       <c r="X18" s="23"/>
       <c r="Y18" s="23"/>
       <c r="Z18" s="23"/>
       <c r="AA18" s="23"/>
       <c r="AB18" s="23"/>
       <c r="AC18" s="24"/>
       <c r="AD18" s="24"/>
       <c r="AE18" s="24"/>
       <c r="AF18" s="24"/>
       <c r="AG18" s="24"/>
     </row>
-    <row r="19" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A19" s="23"/>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="23"/>
       <c r="I19" s="23"/>
       <c r="J19" s="23"/>
       <c r="K19" s="23"/>
       <c r="L19" s="23"/>
       <c r="M19" s="23"/>
       <c r="N19" s="23"/>
       <c r="O19" s="23"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="23"/>
       <c r="R19" s="23"/>
       <c r="S19" s="23"/>
       <c r="T19" s="23"/>
       <c r="U19" s="23"/>
       <c r="V19" s="23"/>
       <c r="W19" s="23"/>
       <c r="X19" s="23"/>
       <c r="Y19" s="23"/>
       <c r="Z19" s="23"/>
       <c r="AA19" s="23"/>
       <c r="AB19" s="23"/>
       <c r="AC19" s="24"/>
       <c r="AD19" s="24"/>
       <c r="AE19" s="24"/>
       <c r="AF19" s="24"/>
       <c r="AG19" s="24"/>
     </row>
-    <row r="20" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="23"/>
       <c r="O20" s="23"/>
       <c r="P20" s="23"/>
       <c r="Q20" s="23"/>
       <c r="R20" s="23"/>
       <c r="S20" s="23"/>
       <c r="T20" s="23"/>
       <c r="U20" s="23"/>
       <c r="V20" s="23"/>
       <c r="W20" s="23"/>
       <c r="X20" s="23"/>
       <c r="Y20" s="23"/>
       <c r="Z20" s="23"/>
       <c r="AA20" s="23"/>
       <c r="AB20" s="23"/>
       <c r="AC20" s="24"/>
       <c r="AD20" s="24"/>
       <c r="AE20" s="24"/>
       <c r="AF20" s="24"/>
       <c r="AG20" s="24"/>
     </row>
-    <row r="21" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A21" s="23"/>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
       <c r="N21" s="23"/>
       <c r="O21" s="23"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
       <c r="T21" s="23"/>
       <c r="U21" s="23"/>
       <c r="V21" s="23"/>
       <c r="W21" s="23"/>
       <c r="X21" s="23"/>
       <c r="Y21" s="23"/>
       <c r="Z21" s="23"/>
       <c r="AA21" s="23"/>
       <c r="AB21" s="23"/>
       <c r="AC21" s="24"/>
       <c r="AD21" s="24"/>
       <c r="AE21" s="24"/>
       <c r="AF21" s="24"/>
       <c r="AG21" s="24"/>
     </row>
-    <row r="22" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A22" s="23"/>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="23"/>
       <c r="I22" s="23"/>
       <c r="J22" s="23"/>
       <c r="K22" s="23"/>
       <c r="L22" s="23"/>
       <c r="M22" s="23"/>
       <c r="N22" s="23"/>
       <c r="O22" s="23"/>
       <c r="P22" s="23"/>
       <c r="Q22" s="23"/>
       <c r="R22" s="23"/>
       <c r="S22" s="23"/>
       <c r="T22" s="23"/>
       <c r="U22" s="23"/>
       <c r="V22" s="23"/>
       <c r="W22" s="23"/>
       <c r="X22" s="23"/>
       <c r="Y22" s="23"/>
       <c r="Z22" s="23"/>
       <c r="AA22" s="23"/>
       <c r="AB22" s="23"/>
       <c r="AC22" s="24"/>
       <c r="AD22" s="24"/>
       <c r="AE22" s="24"/>
       <c r="AF22" s="24"/>
       <c r="AG22" s="24"/>
     </row>
-    <row r="23" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A23" s="23"/>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="23"/>
       <c r="I23" s="23"/>
       <c r="J23" s="23"/>
       <c r="K23" s="23"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
       <c r="N23" s="23"/>
       <c r="O23" s="23"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="23"/>
       <c r="R23" s="23"/>
       <c r="S23" s="23"/>
       <c r="T23" s="23"/>
       <c r="U23" s="23"/>
       <c r="V23" s="23"/>
       <c r="W23" s="23"/>
       <c r="X23" s="23"/>
       <c r="Y23" s="23"/>
       <c r="Z23" s="23"/>
       <c r="AA23" s="23"/>
       <c r="AB23" s="23"/>
       <c r="AC23" s="24"/>
       <c r="AD23" s="24"/>
       <c r="AE23" s="24"/>
       <c r="AF23" s="24"/>
       <c r="AG23" s="24"/>
     </row>
-    <row r="24" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A24" s="23"/>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="23"/>
       <c r="O24" s="23"/>
       <c r="P24" s="23"/>
       <c r="Q24" s="23"/>
       <c r="R24" s="23"/>
       <c r="S24" s="23"/>
       <c r="T24" s="23"/>
       <c r="U24" s="23"/>
       <c r="V24" s="23"/>
       <c r="W24" s="23"/>
       <c r="X24" s="23"/>
       <c r="Y24" s="23"/>
       <c r="Z24" s="23"/>
       <c r="AA24" s="23"/>
       <c r="AB24" s="23"/>
       <c r="AC24" s="24"/>
       <c r="AD24" s="24"/>
       <c r="AE24" s="24"/>
       <c r="AF24" s="24"/>
       <c r="AG24" s="24"/>
     </row>
-    <row r="25" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A25" s="23"/>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="23"/>
       <c r="I25" s="23"/>
       <c r="J25" s="23"/>
       <c r="K25" s="23"/>
       <c r="L25" s="23"/>
       <c r="M25" s="23"/>
       <c r="N25" s="23"/>
       <c r="O25" s="23"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="23"/>
       <c r="R25" s="23"/>
       <c r="S25" s="23"/>
       <c r="T25" s="23"/>
       <c r="U25" s="23"/>
       <c r="V25" s="23"/>
       <c r="W25" s="23"/>
       <c r="X25" s="23"/>
       <c r="Y25" s="23"/>
       <c r="Z25" s="23"/>
       <c r="AA25" s="23"/>
       <c r="AB25" s="23"/>
       <c r="AC25" s="24"/>
       <c r="AD25" s="24"/>
       <c r="AE25" s="24"/>
       <c r="AF25" s="24"/>
       <c r="AG25" s="24"/>
     </row>
-    <row r="26" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A26" s="23"/>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="23"/>
       <c r="I26" s="23"/>
       <c r="J26" s="23"/>
       <c r="K26" s="23"/>
       <c r="L26" s="23"/>
       <c r="M26" s="23"/>
       <c r="N26" s="23"/>
       <c r="O26" s="23"/>
       <c r="P26" s="23"/>
       <c r="Q26" s="23"/>
       <c r="R26" s="23"/>
       <c r="S26" s="23"/>
       <c r="T26" s="23"/>
       <c r="U26" s="23"/>
       <c r="V26" s="23"/>
       <c r="W26" s="23"/>
       <c r="X26" s="23"/>
       <c r="Y26" s="23"/>
       <c r="Z26" s="23"/>
       <c r="AA26" s="23"/>
       <c r="AB26" s="23"/>
       <c r="AC26" s="24"/>
       <c r="AD26" s="24"/>
       <c r="AE26" s="24"/>
       <c r="AF26" s="24"/>
       <c r="AG26" s="24"/>
     </row>
-    <row r="27" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A27" s="23"/>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="23"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="23"/>
       <c r="O27" s="23"/>
       <c r="P27" s="23"/>
       <c r="Q27" s="23"/>
       <c r="R27" s="23"/>
       <c r="S27" s="23"/>
       <c r="T27" s="23"/>
       <c r="U27" s="23"/>
       <c r="V27" s="23"/>
       <c r="W27" s="23"/>
       <c r="X27" s="23"/>
       <c r="Y27" s="23"/>
       <c r="Z27" s="23"/>
       <c r="AA27" s="23"/>
       <c r="AB27" s="23"/>
       <c r="AC27" s="24"/>
       <c r="AD27" s="24"/>
       <c r="AE27" s="24"/>
       <c r="AF27" s="24"/>
       <c r="AG27" s="24"/>
     </row>
-    <row r="28" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A28" s="23"/>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="23"/>
       <c r="I28" s="23"/>
       <c r="J28" s="23"/>
       <c r="K28" s="23"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="23"/>
       <c r="O28" s="23"/>
       <c r="P28" s="23"/>
       <c r="Q28" s="23"/>
       <c r="R28" s="23"/>
       <c r="S28" s="23"/>
       <c r="T28" s="23"/>
       <c r="U28" s="23"/>
       <c r="V28" s="23"/>
       <c r="W28" s="23"/>
       <c r="X28" s="23"/>
       <c r="Y28" s="23"/>
       <c r="Z28" s="23"/>
       <c r="AA28" s="23"/>
       <c r="AB28" s="23"/>
       <c r="AC28" s="24"/>
       <c r="AD28" s="24"/>
       <c r="AE28" s="24"/>
       <c r="AF28" s="24"/>
       <c r="AG28" s="24"/>
     </row>
-    <row r="29" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A29" s="23"/>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="23"/>
       <c r="I29" s="23"/>
       <c r="J29" s="23"/>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
       <c r="N29" s="23"/>
       <c r="O29" s="23"/>
       <c r="P29" s="23"/>
       <c r="Q29" s="23"/>
       <c r="R29" s="23"/>
       <c r="S29" s="23"/>
       <c r="T29" s="23"/>
       <c r="U29" s="23"/>
       <c r="V29" s="23"/>
       <c r="W29" s="23"/>
       <c r="X29" s="23"/>
       <c r="Y29" s="23"/>
       <c r="Z29" s="23"/>
       <c r="AA29" s="23"/>
       <c r="AB29" s="23"/>
       <c r="AC29" s="24"/>
       <c r="AD29" s="24"/>
       <c r="AE29" s="24"/>
       <c r="AF29" s="24"/>
       <c r="AG29" s="24"/>
     </row>
-    <row r="30" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A30" s="23"/>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="23"/>
       <c r="I30" s="23"/>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="23"/>
       <c r="M30" s="23"/>
       <c r="N30" s="23"/>
       <c r="O30" s="23"/>
       <c r="P30" s="23"/>
       <c r="Q30" s="23"/>
       <c r="R30" s="23"/>
       <c r="S30" s="23"/>
       <c r="T30" s="23"/>
       <c r="U30" s="23"/>
       <c r="V30" s="23"/>
       <c r="W30" s="23"/>
       <c r="X30" s="23"/>
       <c r="Y30" s="23"/>
       <c r="Z30" s="23"/>
       <c r="AA30" s="23"/>
       <c r="AB30" s="23"/>
       <c r="AC30" s="24"/>
       <c r="AD30" s="24"/>
       <c r="AE30" s="24"/>
       <c r="AF30" s="24"/>
       <c r="AG30" s="24"/>
     </row>
-    <row r="31" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A31" s="23"/>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="23"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
       <c r="N31" s="23"/>
       <c r="O31" s="23"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="23"/>
       <c r="R31" s="23"/>
       <c r="S31" s="23"/>
       <c r="T31" s="23"/>
       <c r="U31" s="23"/>
       <c r="V31" s="23"/>
       <c r="W31" s="23"/>
       <c r="X31" s="23"/>
       <c r="Y31" s="23"/>
       <c r="Z31" s="23"/>
       <c r="AA31" s="23"/>
       <c r="AB31" s="23"/>
       <c r="AC31" s="24"/>
       <c r="AD31" s="24"/>
       <c r="AE31" s="24"/>
       <c r="AF31" s="24"/>
       <c r="AG31" s="24"/>
     </row>
-    <row r="32" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A32" s="23"/>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="23"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="23"/>
       <c r="O32" s="23"/>
       <c r="P32" s="23"/>
       <c r="Q32" s="23"/>
       <c r="R32" s="23"/>
       <c r="S32" s="23"/>
       <c r="T32" s="23"/>
       <c r="U32" s="23"/>
       <c r="V32" s="23"/>
       <c r="W32" s="23"/>
       <c r="X32" s="23"/>
       <c r="Y32" s="23"/>
       <c r="Z32" s="23"/>
       <c r="AA32" s="23"/>
       <c r="AB32" s="23"/>
       <c r="AC32" s="24"/>
       <c r="AD32" s="24"/>
       <c r="AE32" s="24"/>
       <c r="AF32" s="24"/>
       <c r="AG32" s="24"/>
     </row>
-    <row r="33" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A33" s="23"/>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="23"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="23"/>
       <c r="O33" s="23"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="23"/>
       <c r="R33" s="23"/>
       <c r="S33" s="23"/>
       <c r="T33" s="23"/>
       <c r="U33" s="23"/>
       <c r="V33" s="23"/>
       <c r="W33" s="23"/>
       <c r="X33" s="23"/>
       <c r="Y33" s="23"/>
       <c r="Z33" s="23"/>
       <c r="AA33" s="23"/>
       <c r="AB33" s="23"/>
       <c r="AC33" s="24"/>
       <c r="AD33" s="24"/>
       <c r="AE33" s="24"/>
       <c r="AF33" s="24"/>
       <c r="AG33" s="24"/>
     </row>
-    <row r="34" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A34" s="23"/>
       <c r="B34" s="23"/>
       <c r="C34" s="23"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="23"/>
       <c r="I34" s="23"/>
       <c r="J34" s="23"/>
       <c r="K34" s="23"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="23"/>
       <c r="O34" s="23"/>
       <c r="P34" s="23"/>
       <c r="Q34" s="23"/>
       <c r="R34" s="23"/>
       <c r="S34" s="23"/>
       <c r="T34" s="23"/>
       <c r="U34" s="23"/>
       <c r="V34" s="23"/>
       <c r="W34" s="23"/>
       <c r="X34" s="23"/>
       <c r="Y34" s="23"/>
       <c r="Z34" s="23"/>
       <c r="AA34" s="23"/>
       <c r="AB34" s="23"/>
       <c r="AC34" s="24"/>
       <c r="AD34" s="24"/>
       <c r="AE34" s="24"/>
       <c r="AF34" s="24"/>
       <c r="AG34" s="24"/>
     </row>
-    <row r="35" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A35" s="23"/>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="23"/>
       <c r="I35" s="23"/>
       <c r="J35" s="23"/>
       <c r="K35" s="23"/>
       <c r="L35" s="23"/>
       <c r="M35" s="23"/>
       <c r="N35" s="23"/>
       <c r="O35" s="23"/>
       <c r="P35" s="23"/>
       <c r="Q35" s="23"/>
       <c r="R35" s="23"/>
       <c r="S35" s="23"/>
       <c r="T35" s="23"/>
       <c r="U35" s="23"/>
       <c r="V35" s="23"/>
       <c r="W35" s="23"/>
       <c r="X35" s="23"/>
       <c r="Y35" s="23"/>
       <c r="Z35" s="23"/>
       <c r="AA35" s="23"/>
       <c r="AB35" s="23"/>
       <c r="AC35" s="24"/>
       <c r="AD35" s="24"/>
       <c r="AE35" s="24"/>
       <c r="AF35" s="24"/>
       <c r="AG35" s="24"/>
     </row>
-    <row r="36" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A36" s="23"/>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="23"/>
       <c r="E36" s="23"/>
       <c r="F36" s="23"/>
       <c r="G36" s="23"/>
       <c r="H36" s="23"/>
       <c r="I36" s="23"/>
       <c r="J36" s="23"/>
       <c r="K36" s="23"/>
       <c r="L36" s="23"/>
       <c r="M36" s="23"/>
       <c r="N36" s="23"/>
       <c r="O36" s="23"/>
       <c r="P36" s="23"/>
       <c r="Q36" s="23"/>
       <c r="R36" s="23"/>
       <c r="S36" s="23"/>
       <c r="T36" s="23"/>
       <c r="U36" s="23"/>
       <c r="V36" s="23"/>
       <c r="W36" s="23"/>
       <c r="X36" s="23"/>
       <c r="Y36" s="23"/>
       <c r="Z36" s="23"/>
       <c r="AA36" s="23"/>
       <c r="AB36" s="23"/>
       <c r="AC36" s="24"/>
       <c r="AD36" s="24"/>
       <c r="AE36" s="24"/>
       <c r="AF36" s="24"/>
       <c r="AG36" s="24"/>
     </row>
-    <row r="37" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A37" s="23"/>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="23"/>
       <c r="I37" s="23"/>
       <c r="J37" s="23"/>
       <c r="K37" s="23"/>
       <c r="L37" s="23"/>
       <c r="M37" s="23"/>
       <c r="N37" s="23"/>
       <c r="O37" s="23"/>
       <c r="P37" s="23"/>
       <c r="Q37" s="23"/>
       <c r="R37" s="23"/>
       <c r="S37" s="23"/>
       <c r="T37" s="23"/>
       <c r="U37" s="23"/>
       <c r="V37" s="23"/>
       <c r="W37" s="23"/>
       <c r="X37" s="23"/>
       <c r="Y37" s="23"/>
       <c r="Z37" s="23"/>
       <c r="AA37" s="23"/>
       <c r="AB37" s="23"/>
       <c r="AC37" s="24"/>
       <c r="AD37" s="24"/>
       <c r="AE37" s="24"/>
       <c r="AF37" s="24"/>
       <c r="AG37" s="24"/>
     </row>
-    <row r="38" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A38" s="23"/>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="23"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="23"/>
       <c r="N38" s="23"/>
       <c r="O38" s="23"/>
       <c r="P38" s="23"/>
       <c r="Q38" s="23"/>
       <c r="R38" s="23"/>
       <c r="S38" s="23"/>
       <c r="T38" s="23"/>
       <c r="U38" s="23"/>
       <c r="V38" s="23"/>
       <c r="W38" s="23"/>
       <c r="X38" s="23"/>
       <c r="Y38" s="23"/>
       <c r="Z38" s="23"/>
       <c r="AA38" s="23"/>
       <c r="AB38" s="23"/>
       <c r="AC38" s="24"/>
       <c r="AD38" s="24"/>
       <c r="AE38" s="24"/>
       <c r="AF38" s="24"/>
       <c r="AG38" s="24"/>
     </row>
-    <row r="39" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A39" s="23"/>
       <c r="B39" s="23"/>
       <c r="C39" s="23"/>
       <c r="D39" s="23"/>
       <c r="E39" s="23"/>
       <c r="F39" s="23"/>
       <c r="G39" s="23"/>
       <c r="H39" s="23"/>
       <c r="I39" s="23"/>
       <c r="J39" s="23"/>
       <c r="K39" s="23"/>
       <c r="L39" s="23"/>
       <c r="M39" s="23"/>
       <c r="N39" s="23"/>
       <c r="O39" s="23"/>
       <c r="P39" s="23"/>
       <c r="Q39" s="23"/>
       <c r="R39" s="23"/>
       <c r="S39" s="23"/>
       <c r="T39" s="23"/>
       <c r="U39" s="23"/>
       <c r="V39" s="23"/>
       <c r="W39" s="23"/>
       <c r="X39" s="23"/>
       <c r="Y39" s="23"/>
       <c r="Z39" s="23"/>
       <c r="AA39" s="23"/>
       <c r="AB39" s="23"/>
       <c r="AC39" s="24"/>
       <c r="AD39" s="24"/>
       <c r="AE39" s="24"/>
       <c r="AF39" s="24"/>
       <c r="AG39" s="24"/>
     </row>
-    <row r="40" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A40" s="23"/>
       <c r="B40" s="23"/>
       <c r="C40" s="23"/>
       <c r="D40" s="23"/>
       <c r="E40" s="23"/>
       <c r="F40" s="23"/>
       <c r="G40" s="23"/>
       <c r="H40" s="23"/>
       <c r="I40" s="23"/>
       <c r="J40" s="23"/>
       <c r="K40" s="23"/>
       <c r="L40" s="23"/>
       <c r="M40" s="23"/>
       <c r="N40" s="23"/>
       <c r="O40" s="23"/>
       <c r="P40" s="23"/>
       <c r="Q40" s="23"/>
       <c r="R40" s="23"/>
       <c r="S40" s="23"/>
       <c r="T40" s="23"/>
       <c r="U40" s="23"/>
       <c r="V40" s="23"/>
       <c r="W40" s="23"/>
       <c r="X40" s="23"/>
       <c r="Y40" s="23"/>
       <c r="Z40" s="23"/>
       <c r="AA40" s="23"/>
       <c r="AB40" s="23"/>
       <c r="AC40" s="24"/>
       <c r="AD40" s="24"/>
       <c r="AE40" s="24"/>
       <c r="AF40" s="24"/>
       <c r="AG40" s="24"/>
     </row>
-    <row r="41" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A41" s="23"/>
       <c r="B41" s="23"/>
       <c r="C41" s="23"/>
       <c r="D41" s="23"/>
       <c r="E41" s="23"/>
       <c r="F41" s="23"/>
       <c r="G41" s="23"/>
       <c r="H41" s="23"/>
       <c r="I41" s="23"/>
       <c r="J41" s="23"/>
       <c r="K41" s="23"/>
       <c r="L41" s="23"/>
       <c r="M41" s="23"/>
       <c r="N41" s="23"/>
       <c r="O41" s="23"/>
       <c r="P41" s="23"/>
       <c r="Q41" s="23"/>
       <c r="R41" s="23"/>
       <c r="S41" s="23"/>
       <c r="T41" s="23"/>
       <c r="U41" s="23"/>
       <c r="V41" s="23"/>
       <c r="W41" s="23"/>
       <c r="X41" s="23"/>
       <c r="Y41" s="23"/>
       <c r="Z41" s="23"/>
       <c r="AA41" s="23"/>
       <c r="AB41" s="23"/>
       <c r="AC41" s="24"/>
       <c r="AD41" s="24"/>
       <c r="AE41" s="24"/>
       <c r="AF41" s="24"/>
       <c r="AG41" s="24"/>
     </row>
-    <row r="42" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A42" s="23"/>
       <c r="B42" s="23"/>
       <c r="C42" s="23"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="23"/>
       <c r="I42" s="23"/>
       <c r="J42" s="23"/>
       <c r="K42" s="23"/>
       <c r="L42" s="23"/>
       <c r="M42" s="23"/>
       <c r="N42" s="23"/>
       <c r="O42" s="23"/>
       <c r="P42" s="23"/>
       <c r="Q42" s="23"/>
       <c r="R42" s="23"/>
       <c r="S42" s="23"/>
       <c r="T42" s="23"/>
       <c r="U42" s="23"/>
       <c r="V42" s="23"/>
       <c r="W42" s="23"/>
       <c r="X42" s="23"/>
       <c r="Y42" s="23"/>
       <c r="Z42" s="23"/>
       <c r="AA42" s="23"/>
       <c r="AB42" s="23"/>
       <c r="AC42" s="24"/>
       <c r="AD42" s="24"/>
       <c r="AE42" s="24"/>
       <c r="AF42" s="24"/>
       <c r="AG42" s="24"/>
     </row>
-    <row r="43" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A43" s="23"/>
       <c r="B43" s="23"/>
       <c r="C43" s="23"/>
       <c r="D43" s="23"/>
       <c r="E43" s="23"/>
       <c r="F43" s="23"/>
       <c r="G43" s="23"/>
       <c r="H43" s="23"/>
       <c r="I43" s="23"/>
       <c r="J43" s="23"/>
       <c r="K43" s="23"/>
       <c r="L43" s="23"/>
       <c r="M43" s="23"/>
       <c r="N43" s="23"/>
       <c r="O43" s="23"/>
       <c r="P43" s="23"/>
       <c r="Q43" s="23"/>
       <c r="R43" s="23"/>
       <c r="S43" s="23"/>
       <c r="T43" s="23"/>
       <c r="U43" s="23"/>
       <c r="V43" s="23"/>
       <c r="W43" s="23"/>
       <c r="X43" s="23"/>
       <c r="Y43" s="23"/>
       <c r="Z43" s="23"/>
       <c r="AA43" s="23"/>
       <c r="AB43" s="23"/>
       <c r="AC43" s="24"/>
       <c r="AD43" s="24"/>
       <c r="AE43" s="24"/>
       <c r="AF43" s="24"/>
       <c r="AG43" s="24"/>
     </row>
-    <row r="44" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A44" s="23"/>
       <c r="B44" s="23"/>
       <c r="C44" s="23"/>
       <c r="D44" s="23"/>
       <c r="E44" s="23"/>
       <c r="F44" s="23"/>
       <c r="G44" s="23"/>
       <c r="H44" s="23"/>
       <c r="I44" s="23"/>
       <c r="J44" s="23"/>
       <c r="K44" s="23"/>
       <c r="L44" s="23"/>
       <c r="M44" s="23"/>
       <c r="N44" s="23"/>
       <c r="O44" s="23"/>
       <c r="P44" s="23"/>
       <c r="Q44" s="23"/>
       <c r="R44" s="23"/>
       <c r="S44" s="23"/>
       <c r="T44" s="23"/>
       <c r="U44" s="23"/>
       <c r="V44" s="23"/>
       <c r="W44" s="23"/>
       <c r="X44" s="23"/>
       <c r="Y44" s="23"/>
       <c r="Z44" s="23"/>
       <c r="AA44" s="23"/>
       <c r="AB44" s="23"/>
       <c r="AC44" s="24"/>
       <c r="AD44" s="24"/>
       <c r="AE44" s="24"/>
       <c r="AF44" s="24"/>
       <c r="AG44" s="24"/>
     </row>
-    <row r="45" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A45" s="23"/>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="23"/>
       <c r="H45" s="23"/>
       <c r="I45" s="23"/>
       <c r="J45" s="23"/>
       <c r="K45" s="23"/>
       <c r="L45" s="23"/>
       <c r="M45" s="23"/>
       <c r="N45" s="23"/>
       <c r="O45" s="23"/>
       <c r="P45" s="23"/>
       <c r="Q45" s="23"/>
       <c r="R45" s="23"/>
       <c r="S45" s="23"/>
       <c r="T45" s="23"/>
       <c r="U45" s="23"/>
       <c r="V45" s="23"/>
       <c r="W45" s="23"/>
       <c r="X45" s="23"/>
       <c r="Y45" s="23"/>
       <c r="Z45" s="23"/>
       <c r="AA45" s="23"/>
       <c r="AB45" s="23"/>
       <c r="AC45" s="24"/>
       <c r="AD45" s="24"/>
       <c r="AE45" s="24"/>
       <c r="AF45" s="24"/>
       <c r="AG45" s="24"/>
     </row>
-    <row r="46" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A46" s="23"/>
       <c r="B46" s="23"/>
       <c r="C46" s="23"/>
       <c r="D46" s="23"/>
       <c r="E46" s="23"/>
       <c r="F46" s="23"/>
       <c r="G46" s="23"/>
       <c r="H46" s="23"/>
       <c r="I46" s="23"/>
       <c r="J46" s="23"/>
       <c r="K46" s="23"/>
       <c r="L46" s="23"/>
       <c r="M46" s="23"/>
       <c r="N46" s="23"/>
       <c r="O46" s="23"/>
       <c r="P46" s="23"/>
       <c r="Q46" s="23"/>
       <c r="R46" s="23"/>
       <c r="S46" s="23"/>
       <c r="T46" s="23"/>
       <c r="U46" s="23"/>
       <c r="V46" s="23"/>
       <c r="W46" s="23"/>
       <c r="X46" s="23"/>
       <c r="Y46" s="23"/>
       <c r="Z46" s="23"/>
       <c r="AA46" s="23"/>
       <c r="AB46" s="23"/>
       <c r="AC46" s="24"/>
       <c r="AD46" s="24"/>
       <c r="AE46" s="24"/>
       <c r="AF46" s="24"/>
       <c r="AG46" s="24"/>
     </row>
-    <row r="47" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A47" s="23"/>
       <c r="B47" s="23"/>
       <c r="C47" s="23"/>
       <c r="D47" s="23"/>
       <c r="E47" s="23"/>
       <c r="F47" s="23"/>
       <c r="G47" s="23"/>
       <c r="H47" s="23"/>
       <c r="I47" s="23"/>
       <c r="J47" s="23"/>
       <c r="K47" s="23"/>
       <c r="L47" s="23"/>
       <c r="M47" s="23"/>
       <c r="N47" s="23"/>
       <c r="O47" s="23"/>
       <c r="P47" s="23"/>
       <c r="Q47" s="23"/>
       <c r="R47" s="23"/>
       <c r="S47" s="23"/>
       <c r="T47" s="23"/>
       <c r="U47" s="23"/>
       <c r="V47" s="23"/>
       <c r="W47" s="23"/>
       <c r="X47" s="23"/>
       <c r="Y47" s="23"/>
       <c r="Z47" s="23"/>
       <c r="AA47" s="23"/>
       <c r="AB47" s="23"/>
       <c r="AC47" s="24"/>
       <c r="AD47" s="24"/>
       <c r="AE47" s="24"/>
       <c r="AF47" s="24"/>
       <c r="AG47" s="24"/>
     </row>
-    <row r="48" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A48" s="23"/>
       <c r="B48" s="23"/>
       <c r="C48" s="23"/>
       <c r="D48" s="23"/>
       <c r="E48" s="23"/>
       <c r="F48" s="23"/>
       <c r="G48" s="23"/>
       <c r="H48" s="23"/>
       <c r="I48" s="23"/>
       <c r="J48" s="23"/>
       <c r="K48" s="23"/>
       <c r="L48" s="23"/>
       <c r="M48" s="23"/>
       <c r="N48" s="23"/>
       <c r="O48" s="23"/>
       <c r="P48" s="23"/>
       <c r="Q48" s="23"/>
       <c r="R48" s="23"/>
       <c r="S48" s="23"/>
       <c r="T48" s="23"/>
       <c r="U48" s="23"/>
       <c r="V48" s="23"/>
       <c r="W48" s="23"/>
       <c r="X48" s="23"/>
       <c r="Y48" s="23"/>
       <c r="Z48" s="23"/>
       <c r="AA48" s="23"/>
       <c r="AB48" s="23"/>
       <c r="AC48" s="24"/>
       <c r="AD48" s="24"/>
       <c r="AE48" s="24"/>
       <c r="AF48" s="24"/>
       <c r="AG48" s="24"/>
     </row>
-    <row r="49" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A49" s="23"/>
       <c r="B49" s="23"/>
       <c r="C49" s="23"/>
       <c r="D49" s="23"/>
       <c r="E49" s="23"/>
       <c r="F49" s="23"/>
       <c r="G49" s="23"/>
       <c r="H49" s="23"/>
       <c r="I49" s="23"/>
       <c r="J49" s="23"/>
       <c r="K49" s="23"/>
       <c r="L49" s="23"/>
       <c r="M49" s="23"/>
       <c r="N49" s="23"/>
       <c r="O49" s="23"/>
       <c r="P49" s="23"/>
       <c r="Q49" s="23"/>
       <c r="R49" s="23"/>
       <c r="S49" s="23"/>
       <c r="T49" s="23"/>
       <c r="U49" s="23"/>
       <c r="V49" s="23"/>
       <c r="W49" s="23"/>
       <c r="X49" s="23"/>
       <c r="Y49" s="23"/>
       <c r="Z49" s="23"/>
       <c r="AA49" s="23"/>
       <c r="AB49" s="23"/>
       <c r="AC49" s="24"/>
       <c r="AD49" s="24"/>
       <c r="AE49" s="24"/>
       <c r="AF49" s="24"/>
       <c r="AG49" s="24"/>
     </row>
-    <row r="50" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A50" s="23"/>
       <c r="B50" s="23"/>
       <c r="C50" s="23"/>
       <c r="D50" s="23"/>
       <c r="E50" s="23"/>
       <c r="F50" s="23"/>
       <c r="G50" s="23"/>
       <c r="H50" s="23"/>
       <c r="I50" s="23"/>
       <c r="J50" s="23"/>
       <c r="K50" s="23"/>
       <c r="L50" s="23"/>
       <c r="M50" s="23"/>
       <c r="N50" s="23"/>
       <c r="O50" s="23"/>
       <c r="P50" s="23"/>
       <c r="Q50" s="23"/>
       <c r="R50" s="23"/>
       <c r="S50" s="23"/>
       <c r="T50" s="23"/>
       <c r="U50" s="23"/>
       <c r="V50" s="23"/>
       <c r="W50" s="23"/>
       <c r="X50" s="23"/>
       <c r="Y50" s="23"/>
       <c r="Z50" s="23"/>
       <c r="AA50" s="23"/>
       <c r="AB50" s="23"/>
       <c r="AC50" s="24"/>
       <c r="AD50" s="24"/>
       <c r="AE50" s="24"/>
       <c r="AF50" s="24"/>
       <c r="AG50" s="24"/>
     </row>
-    <row r="51" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A51" s="23"/>
       <c r="B51" s="23"/>
       <c r="C51" s="23"/>
       <c r="D51" s="23"/>
       <c r="E51" s="23"/>
       <c r="F51" s="23"/>
       <c r="G51" s="23"/>
       <c r="H51" s="23"/>
       <c r="I51" s="23"/>
       <c r="J51" s="23"/>
       <c r="K51" s="23"/>
       <c r="L51" s="23"/>
       <c r="M51" s="23"/>
       <c r="N51" s="23"/>
       <c r="O51" s="23"/>
       <c r="P51" s="23"/>
       <c r="Q51" s="23"/>
       <c r="R51" s="23"/>
       <c r="S51" s="23"/>
       <c r="T51" s="23"/>
       <c r="U51" s="23"/>
       <c r="V51" s="23"/>
       <c r="W51" s="23"/>
       <c r="X51" s="23"/>
       <c r="Y51" s="23"/>
       <c r="Z51" s="23"/>
       <c r="AA51" s="23"/>
       <c r="AB51" s="23"/>
       <c r="AC51" s="24"/>
       <c r="AD51" s="24"/>
       <c r="AE51" s="24"/>
       <c r="AF51" s="24"/>
       <c r="AG51" s="24"/>
     </row>
-    <row r="52" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A52" s="23"/>
       <c r="B52" s="23"/>
       <c r="C52" s="23"/>
       <c r="D52" s="23"/>
       <c r="E52" s="23"/>
       <c r="F52" s="23"/>
       <c r="G52" s="23"/>
       <c r="H52" s="23"/>
       <c r="I52" s="23"/>
       <c r="J52" s="23"/>
       <c r="K52" s="23"/>
       <c r="L52" s="23"/>
       <c r="M52" s="23"/>
       <c r="N52" s="23"/>
       <c r="O52" s="23"/>
       <c r="P52" s="23"/>
       <c r="Q52" s="23"/>
       <c r="R52" s="23"/>
       <c r="S52" s="23"/>
       <c r="T52" s="23"/>
       <c r="U52" s="23"/>
       <c r="V52" s="23"/>
       <c r="W52" s="23"/>
       <c r="X52" s="23"/>
       <c r="Y52" s="23"/>
       <c r="Z52" s="23"/>
       <c r="AA52" s="23"/>
       <c r="AB52" s="23"/>
       <c r="AC52" s="24"/>
       <c r="AD52" s="24"/>
       <c r="AE52" s="24"/>
       <c r="AF52" s="24"/>
       <c r="AG52" s="24"/>
     </row>
-    <row r="53" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A53" s="23"/>
       <c r="B53" s="23"/>
       <c r="C53" s="23"/>
       <c r="D53" s="23"/>
       <c r="E53" s="23"/>
       <c r="F53" s="23"/>
       <c r="G53" s="23"/>
       <c r="H53" s="23"/>
       <c r="I53" s="23"/>
       <c r="J53" s="23"/>
       <c r="K53" s="23"/>
       <c r="L53" s="23"/>
       <c r="M53" s="23"/>
       <c r="N53" s="23"/>
       <c r="O53" s="23"/>
       <c r="P53" s="23"/>
       <c r="Q53" s="23"/>
       <c r="R53" s="23"/>
       <c r="S53" s="23"/>
       <c r="T53" s="23"/>
       <c r="U53" s="23"/>
       <c r="V53" s="23"/>
       <c r="W53" s="23"/>
       <c r="X53" s="23"/>
       <c r="Y53" s="23"/>
       <c r="Z53" s="23"/>
       <c r="AA53" s="23"/>
       <c r="AB53" s="23"/>
       <c r="AC53" s="24"/>
       <c r="AD53" s="24"/>
       <c r="AE53" s="24"/>
       <c r="AF53" s="24"/>
       <c r="AG53" s="24"/>
     </row>
-    <row r="54" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A54" s="23"/>
       <c r="B54" s="23"/>
       <c r="C54" s="23"/>
       <c r="D54" s="23"/>
       <c r="E54" s="23"/>
       <c r="F54" s="23"/>
       <c r="G54" s="23"/>
       <c r="H54" s="23"/>
       <c r="I54" s="23"/>
       <c r="J54" s="23"/>
       <c r="K54" s="23"/>
       <c r="L54" s="23"/>
       <c r="M54" s="23"/>
       <c r="N54" s="23"/>
       <c r="O54" s="23"/>
       <c r="P54" s="23"/>
       <c r="Q54" s="23"/>
       <c r="R54" s="23"/>
       <c r="S54" s="23"/>
       <c r="T54" s="23"/>
       <c r="U54" s="23"/>
       <c r="V54" s="23"/>
       <c r="W54" s="23"/>
       <c r="X54" s="23"/>
       <c r="Y54" s="23"/>
       <c r="Z54" s="23"/>
       <c r="AA54" s="23"/>
       <c r="AB54" s="23"/>
       <c r="AC54" s="24"/>
       <c r="AD54" s="24"/>
       <c r="AE54" s="24"/>
       <c r="AF54" s="24"/>
       <c r="AG54" s="24"/>
     </row>
-    <row r="55" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A55" s="23"/>
       <c r="B55" s="23"/>
       <c r="C55" s="23"/>
       <c r="D55" s="23"/>
       <c r="E55" s="23"/>
       <c r="F55" s="23"/>
       <c r="G55" s="23"/>
       <c r="H55" s="23"/>
       <c r="I55" s="23"/>
       <c r="J55" s="23"/>
       <c r="K55" s="23"/>
       <c r="L55" s="23"/>
       <c r="M55" s="23"/>
       <c r="N55" s="23"/>
       <c r="O55" s="23"/>
       <c r="P55" s="23"/>
       <c r="Q55" s="23"/>
       <c r="R55" s="23"/>
       <c r="S55" s="23"/>
       <c r="T55" s="23"/>
       <c r="U55" s="23"/>
       <c r="V55" s="23"/>
       <c r="W55" s="23"/>
       <c r="X55" s="23"/>
       <c r="Y55" s="23"/>
       <c r="Z55" s="23"/>
       <c r="AA55" s="23"/>
       <c r="AB55" s="23"/>
       <c r="AC55" s="24"/>
       <c r="AD55" s="24"/>
       <c r="AE55" s="24"/>
       <c r="AF55" s="24"/>
       <c r="AG55" s="24"/>
     </row>
-    <row r="56" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A56" s="23"/>
       <c r="B56" s="23"/>
       <c r="C56" s="23"/>
       <c r="D56" s="23"/>
       <c r="E56" s="23"/>
       <c r="F56" s="23"/>
       <c r="G56" s="23"/>
       <c r="H56" s="23"/>
       <c r="I56" s="23"/>
       <c r="J56" s="23"/>
       <c r="K56" s="23"/>
       <c r="L56" s="23"/>
       <c r="M56" s="23"/>
       <c r="N56" s="23"/>
       <c r="O56" s="23"/>
       <c r="P56" s="23"/>
       <c r="Q56" s="23"/>
       <c r="R56" s="23"/>
       <c r="S56" s="23"/>
       <c r="T56" s="23"/>
       <c r="U56" s="23"/>
       <c r="V56" s="23"/>
       <c r="W56" s="23"/>
       <c r="X56" s="23"/>
       <c r="Y56" s="23"/>
       <c r="Z56" s="23"/>
       <c r="AA56" s="23"/>
       <c r="AB56" s="23"/>
       <c r="AC56" s="24"/>
       <c r="AD56" s="24"/>
       <c r="AE56" s="24"/>
       <c r="AF56" s="24"/>
       <c r="AG56" s="24"/>
     </row>
-    <row r="57" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A57" s="23"/>
       <c r="B57" s="23"/>
       <c r="C57" s="23"/>
       <c r="D57" s="23"/>
       <c r="E57" s="23"/>
       <c r="F57" s="23"/>
       <c r="G57" s="23"/>
       <c r="H57" s="23"/>
       <c r="I57" s="23"/>
       <c r="J57" s="23"/>
       <c r="K57" s="23"/>
       <c r="L57" s="23"/>
       <c r="M57" s="23"/>
       <c r="N57" s="23"/>
       <c r="O57" s="23"/>
       <c r="P57" s="23"/>
       <c r="Q57" s="23"/>
       <c r="R57" s="23"/>
       <c r="S57" s="23"/>
       <c r="T57" s="23"/>
       <c r="U57" s="23"/>
       <c r="V57" s="23"/>
       <c r="W57" s="23"/>
       <c r="X57" s="23"/>
       <c r="Y57" s="23"/>
       <c r="Z57" s="23"/>
       <c r="AA57" s="23"/>
       <c r="AB57" s="23"/>
       <c r="AC57" s="24"/>
       <c r="AD57" s="24"/>
       <c r="AE57" s="24"/>
       <c r="AF57" s="24"/>
       <c r="AG57" s="24"/>
     </row>
-    <row r="58" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A58" s="23"/>
       <c r="B58" s="23"/>
       <c r="C58" s="23"/>
       <c r="D58" s="23"/>
       <c r="E58" s="23"/>
       <c r="F58" s="23"/>
       <c r="G58" s="23"/>
       <c r="H58" s="23"/>
       <c r="I58" s="23"/>
       <c r="J58" s="23"/>
       <c r="K58" s="23"/>
       <c r="L58" s="23"/>
       <c r="M58" s="23"/>
       <c r="N58" s="23"/>
       <c r="O58" s="23"/>
       <c r="P58" s="23"/>
       <c r="Q58" s="23"/>
       <c r="R58" s="23"/>
       <c r="S58" s="23"/>
       <c r="T58" s="23"/>
       <c r="U58" s="23"/>
       <c r="V58" s="23"/>
       <c r="W58" s="23"/>
       <c r="X58" s="23"/>
       <c r="Y58" s="23"/>
       <c r="Z58" s="23"/>
       <c r="AA58" s="23"/>
       <c r="AB58" s="23"/>
       <c r="AC58" s="24"/>
       <c r="AD58" s="24"/>
       <c r="AE58" s="24"/>
       <c r="AF58" s="24"/>
       <c r="AG58" s="24"/>
     </row>
-    <row r="59" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A59" s="23"/>
       <c r="B59" s="23"/>
       <c r="C59" s="23"/>
       <c r="D59" s="23"/>
       <c r="E59" s="23"/>
       <c r="F59" s="23"/>
       <c r="G59" s="23"/>
       <c r="H59" s="23"/>
       <c r="I59" s="23"/>
       <c r="J59" s="23"/>
       <c r="K59" s="23"/>
       <c r="L59" s="23"/>
       <c r="M59" s="23"/>
       <c r="N59" s="23"/>
       <c r="O59" s="23"/>
       <c r="P59" s="23"/>
       <c r="Q59" s="23"/>
       <c r="R59" s="23"/>
       <c r="S59" s="23"/>
       <c r="T59" s="23"/>
       <c r="U59" s="23"/>
       <c r="V59" s="23"/>
       <c r="W59" s="23"/>
       <c r="X59" s="23"/>
       <c r="Y59" s="23"/>
       <c r="Z59" s="23"/>
       <c r="AA59" s="23"/>
       <c r="AB59" s="23"/>
       <c r="AC59" s="24"/>
       <c r="AD59" s="24"/>
       <c r="AE59" s="24"/>
       <c r="AF59" s="24"/>
       <c r="AG59" s="24"/>
     </row>
-    <row r="60" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A60" s="23"/>
       <c r="B60" s="23"/>
       <c r="C60" s="23"/>
       <c r="D60" s="23"/>
       <c r="E60" s="23"/>
       <c r="F60" s="23"/>
       <c r="G60" s="23"/>
       <c r="H60" s="23"/>
       <c r="I60" s="23"/>
       <c r="J60" s="23"/>
       <c r="K60" s="23"/>
       <c r="L60" s="23"/>
       <c r="M60" s="23"/>
       <c r="N60" s="23"/>
       <c r="O60" s="23"/>
       <c r="P60" s="23"/>
       <c r="Q60" s="23"/>
       <c r="R60" s="23"/>
       <c r="S60" s="23"/>
       <c r="T60" s="23"/>
       <c r="U60" s="23"/>
       <c r="V60" s="23"/>
       <c r="W60" s="23"/>
       <c r="X60" s="23"/>
       <c r="Y60" s="23"/>
       <c r="Z60" s="23"/>
       <c r="AA60" s="23"/>
       <c r="AB60" s="23"/>
       <c r="AC60" s="24"/>
       <c r="AD60" s="24"/>
       <c r="AE60" s="24"/>
       <c r="AF60" s="24"/>
       <c r="AG60" s="24"/>
     </row>
-    <row r="61" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A61" s="23"/>
       <c r="B61" s="23"/>
       <c r="C61" s="23"/>
       <c r="D61" s="23"/>
       <c r="E61" s="23"/>
       <c r="F61" s="23"/>
       <c r="G61" s="23"/>
       <c r="H61" s="23"/>
       <c r="I61" s="23"/>
       <c r="J61" s="23"/>
       <c r="K61" s="23"/>
       <c r="L61" s="23"/>
       <c r="M61" s="23"/>
       <c r="N61" s="23"/>
       <c r="O61" s="23"/>
       <c r="P61" s="23"/>
       <c r="Q61" s="23"/>
       <c r="R61" s="23"/>
       <c r="S61" s="23"/>
       <c r="T61" s="23"/>
       <c r="U61" s="23"/>
       <c r="V61" s="23"/>
       <c r="W61" s="23"/>
       <c r="X61" s="23"/>
       <c r="Y61" s="23"/>
       <c r="Z61" s="23"/>
       <c r="AA61" s="23"/>
       <c r="AB61" s="23"/>
       <c r="AC61" s="24"/>
       <c r="AD61" s="24"/>
       <c r="AE61" s="24"/>
       <c r="AF61" s="24"/>
       <c r="AG61" s="24"/>
     </row>
-    <row r="62" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A62" s="23"/>
       <c r="B62" s="23"/>
       <c r="C62" s="23"/>
       <c r="D62" s="23"/>
       <c r="E62" s="23"/>
       <c r="F62" s="23"/>
       <c r="G62" s="23"/>
       <c r="H62" s="23"/>
       <c r="I62" s="23"/>
       <c r="J62" s="23"/>
       <c r="K62" s="23"/>
       <c r="L62" s="23"/>
       <c r="M62" s="23"/>
       <c r="N62" s="23"/>
       <c r="O62" s="23"/>
       <c r="P62" s="23"/>
       <c r="Q62" s="23"/>
       <c r="R62" s="23"/>
       <c r="S62" s="23"/>
       <c r="T62" s="23"/>
       <c r="U62" s="23"/>
       <c r="V62" s="23"/>
       <c r="W62" s="23"/>
       <c r="X62" s="23"/>
       <c r="Y62" s="23"/>
       <c r="Z62" s="23"/>
       <c r="AA62" s="23"/>
       <c r="AB62" s="23"/>
       <c r="AC62" s="24"/>
       <c r="AD62" s="24"/>
       <c r="AE62" s="24"/>
       <c r="AF62" s="24"/>
       <c r="AG62" s="24"/>
     </row>
-    <row r="63" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A63" s="23"/>
       <c r="B63" s="23"/>
       <c r="C63" s="23"/>
       <c r="D63" s="23"/>
       <c r="E63" s="23"/>
       <c r="F63" s="23"/>
       <c r="G63" s="23"/>
       <c r="H63" s="23"/>
       <c r="I63" s="23"/>
       <c r="J63" s="23"/>
       <c r="K63" s="23"/>
       <c r="L63" s="23"/>
       <c r="M63" s="23"/>
       <c r="N63" s="23"/>
       <c r="O63" s="23"/>
       <c r="P63" s="23"/>
       <c r="Q63" s="23"/>
       <c r="R63" s="23"/>
       <c r="S63" s="23"/>
       <c r="T63" s="23"/>
       <c r="U63" s="23"/>
       <c r="V63" s="23"/>
       <c r="W63" s="23"/>
       <c r="X63" s="23"/>
       <c r="Y63" s="23"/>
       <c r="Z63" s="23"/>
       <c r="AA63" s="23"/>
       <c r="AB63" s="23"/>
       <c r="AC63" s="24"/>
       <c r="AD63" s="24"/>
       <c r="AE63" s="24"/>
       <c r="AF63" s="24"/>
       <c r="AG63" s="24"/>
     </row>
-    <row r="64" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A64" s="23"/>
       <c r="B64" s="23"/>
       <c r="C64" s="23"/>
       <c r="D64" s="23"/>
       <c r="E64" s="23"/>
       <c r="F64" s="23"/>
       <c r="G64" s="23"/>
       <c r="H64" s="23"/>
       <c r="I64" s="23"/>
       <c r="J64" s="23"/>
       <c r="K64" s="23"/>
       <c r="L64" s="23"/>
       <c r="M64" s="23"/>
       <c r="N64" s="23"/>
       <c r="O64" s="23"/>
       <c r="P64" s="23"/>
       <c r="Q64" s="23"/>
       <c r="R64" s="23"/>
       <c r="S64" s="23"/>
       <c r="T64" s="23"/>
       <c r="U64" s="23"/>
       <c r="V64" s="23"/>
       <c r="W64" s="23"/>
       <c r="X64" s="23"/>
       <c r="Y64" s="23"/>
       <c r="Z64" s="23"/>
       <c r="AA64" s="23"/>
       <c r="AB64" s="23"/>
       <c r="AC64" s="24"/>
       <c r="AD64" s="24"/>
       <c r="AE64" s="24"/>
       <c r="AF64" s="24"/>
       <c r="AG64" s="24"/>
     </row>
-    <row r="65" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A65" s="23"/>
       <c r="B65" s="23"/>
       <c r="C65" s="23"/>
       <c r="D65" s="23"/>
       <c r="E65" s="23"/>
       <c r="F65" s="23"/>
       <c r="G65" s="23"/>
       <c r="H65" s="23"/>
       <c r="I65" s="23"/>
       <c r="J65" s="23"/>
       <c r="K65" s="23"/>
       <c r="L65" s="23"/>
       <c r="M65" s="23"/>
       <c r="N65" s="23"/>
       <c r="O65" s="23"/>
       <c r="P65" s="23"/>
       <c r="Q65" s="23"/>
       <c r="R65" s="23"/>
       <c r="S65" s="23"/>
       <c r="T65" s="23"/>
       <c r="U65" s="23"/>
       <c r="V65" s="23"/>
       <c r="W65" s="23"/>
       <c r="X65" s="23"/>
       <c r="Y65" s="23"/>
       <c r="Z65" s="23"/>
       <c r="AA65" s="23"/>
       <c r="AB65" s="23"/>
       <c r="AC65" s="24"/>
       <c r="AD65" s="24"/>
       <c r="AE65" s="24"/>
       <c r="AF65" s="24"/>
       <c r="AG65" s="24"/>
     </row>
-    <row r="66" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A66" s="23"/>
       <c r="B66" s="23"/>
       <c r="C66" s="23"/>
       <c r="D66" s="23"/>
       <c r="E66" s="23"/>
       <c r="F66" s="23"/>
       <c r="G66" s="23"/>
       <c r="H66" s="23"/>
       <c r="I66" s="23"/>
       <c r="J66" s="23"/>
       <c r="K66" s="23"/>
       <c r="L66" s="23"/>
       <c r="M66" s="23"/>
       <c r="N66" s="23"/>
       <c r="O66" s="23"/>
       <c r="P66" s="23"/>
       <c r="Q66" s="23"/>
       <c r="R66" s="23"/>
       <c r="S66" s="23"/>
       <c r="T66" s="23"/>
       <c r="U66" s="23"/>
       <c r="V66" s="23"/>
       <c r="W66" s="23"/>
       <c r="X66" s="23"/>
       <c r="Y66" s="23"/>
       <c r="Z66" s="23"/>
       <c r="AA66" s="23"/>
       <c r="AB66" s="23"/>
       <c r="AC66" s="24"/>
       <c r="AD66" s="24"/>
       <c r="AE66" s="24"/>
       <c r="AF66" s="24"/>
       <c r="AG66" s="24"/>
     </row>
-    <row r="67" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A67" s="23"/>
       <c r="B67" s="23"/>
       <c r="C67" s="23"/>
       <c r="D67" s="23"/>
       <c r="E67" s="23"/>
       <c r="F67" s="23"/>
       <c r="G67" s="23"/>
       <c r="H67" s="23"/>
       <c r="I67" s="23"/>
       <c r="J67" s="23"/>
       <c r="K67" s="23"/>
       <c r="L67" s="23"/>
       <c r="M67" s="23"/>
       <c r="N67" s="23"/>
       <c r="O67" s="23"/>
       <c r="P67" s="23"/>
       <c r="Q67" s="23"/>
       <c r="R67" s="23"/>
       <c r="S67" s="23"/>
       <c r="T67" s="23"/>
       <c r="U67" s="23"/>
       <c r="V67" s="23"/>
       <c r="W67" s="23"/>
       <c r="X67" s="23"/>
       <c r="Y67" s="23"/>
       <c r="Z67" s="23"/>
       <c r="AA67" s="23"/>
       <c r="AB67" s="23"/>
       <c r="AC67" s="24"/>
       <c r="AD67" s="24"/>
       <c r="AE67" s="24"/>
       <c r="AF67" s="24"/>
       <c r="AG67" s="24"/>
     </row>
-    <row r="68" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A68" s="23"/>
       <c r="B68" s="23"/>
       <c r="C68" s="23"/>
       <c r="D68" s="23"/>
       <c r="E68" s="23"/>
       <c r="F68" s="23"/>
       <c r="G68" s="23"/>
       <c r="H68" s="23"/>
       <c r="I68" s="23"/>
       <c r="J68" s="23"/>
       <c r="K68" s="23"/>
       <c r="L68" s="23"/>
       <c r="M68" s="23"/>
       <c r="N68" s="23"/>
       <c r="O68" s="23"/>
       <c r="P68" s="23"/>
       <c r="Q68" s="23"/>
       <c r="R68" s="23"/>
       <c r="S68" s="23"/>
       <c r="T68" s="23"/>
       <c r="U68" s="23"/>
       <c r="V68" s="23"/>
       <c r="W68" s="23"/>
       <c r="X68" s="23"/>
       <c r="Y68" s="23"/>
       <c r="Z68" s="23"/>
       <c r="AA68" s="23"/>
       <c r="AB68" s="23"/>
       <c r="AC68" s="24"/>
       <c r="AD68" s="24"/>
       <c r="AE68" s="24"/>
       <c r="AF68" s="24"/>
       <c r="AG68" s="24"/>
     </row>
-    <row r="69" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A69" s="23"/>
       <c r="B69" s="23"/>
       <c r="C69" s="23"/>
       <c r="D69" s="23"/>
       <c r="E69" s="23"/>
       <c r="F69" s="23"/>
       <c r="G69" s="23"/>
       <c r="H69" s="23"/>
       <c r="I69" s="23"/>
       <c r="J69" s="23"/>
       <c r="K69" s="23"/>
       <c r="L69" s="23"/>
       <c r="M69" s="23"/>
       <c r="N69" s="23"/>
       <c r="O69" s="23"/>
       <c r="P69" s="23"/>
       <c r="Q69" s="23"/>
       <c r="R69" s="23"/>
       <c r="S69" s="23"/>
       <c r="T69" s="23"/>
       <c r="U69" s="23"/>
       <c r="V69" s="23"/>
       <c r="W69" s="23"/>
       <c r="X69" s="23"/>
       <c r="Y69" s="23"/>
       <c r="Z69" s="23"/>
       <c r="AA69" s="23"/>
       <c r="AB69" s="23"/>
       <c r="AC69" s="24"/>
       <c r="AD69" s="24"/>
       <c r="AE69" s="24"/>
       <c r="AF69" s="24"/>
       <c r="AG69" s="24"/>
     </row>
-    <row r="70" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A70" s="23"/>
       <c r="B70" s="23"/>
       <c r="C70" s="23"/>
       <c r="D70" s="23"/>
       <c r="E70" s="23"/>
       <c r="F70" s="23"/>
       <c r="G70" s="23"/>
       <c r="H70" s="23"/>
       <c r="I70" s="23"/>
       <c r="J70" s="23"/>
       <c r="K70" s="23"/>
       <c r="L70" s="23"/>
       <c r="M70" s="23"/>
       <c r="N70" s="23"/>
       <c r="O70" s="23"/>
       <c r="P70" s="23"/>
       <c r="Q70" s="23"/>
       <c r="R70" s="23"/>
       <c r="S70" s="23"/>
       <c r="T70" s="23"/>
       <c r="U70" s="23"/>
       <c r="V70" s="23"/>
       <c r="W70" s="23"/>
       <c r="X70" s="23"/>
       <c r="Y70" s="23"/>
       <c r="Z70" s="23"/>
       <c r="AA70" s="23"/>
       <c r="AB70" s="23"/>
       <c r="AC70" s="24"/>
       <c r="AD70" s="24"/>
       <c r="AE70" s="24"/>
       <c r="AF70" s="24"/>
       <c r="AG70" s="24"/>
     </row>
-    <row r="71" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A71" s="23"/>
       <c r="B71" s="23"/>
       <c r="C71" s="23"/>
       <c r="D71" s="23"/>
       <c r="E71" s="23"/>
       <c r="F71" s="23"/>
       <c r="G71" s="23"/>
       <c r="H71" s="23"/>
       <c r="I71" s="23"/>
       <c r="J71" s="23"/>
       <c r="K71" s="23"/>
       <c r="L71" s="23"/>
       <c r="M71" s="23"/>
       <c r="N71" s="23"/>
       <c r="O71" s="23"/>
       <c r="P71" s="23"/>
       <c r="Q71" s="23"/>
       <c r="R71" s="23"/>
       <c r="S71" s="23"/>
       <c r="T71" s="23"/>
       <c r="U71" s="23"/>
       <c r="V71" s="23"/>
       <c r="W71" s="23"/>
       <c r="X71" s="23"/>
       <c r="Y71" s="23"/>
       <c r="Z71" s="23"/>
       <c r="AA71" s="23"/>
       <c r="AB71" s="23"/>
       <c r="AC71" s="24"/>
       <c r="AD71" s="24"/>
       <c r="AE71" s="24"/>
       <c r="AF71" s="24"/>
       <c r="AG71" s="24"/>
     </row>
-    <row r="72" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A72" s="23"/>
       <c r="B72" s="23"/>
       <c r="C72" s="23"/>
       <c r="D72" s="23"/>
       <c r="E72" s="23"/>
       <c r="F72" s="23"/>
       <c r="G72" s="23"/>
       <c r="H72" s="23"/>
       <c r="I72" s="23"/>
       <c r="J72" s="23"/>
       <c r="K72" s="23"/>
       <c r="L72" s="23"/>
       <c r="M72" s="23"/>
       <c r="N72" s="23"/>
       <c r="O72" s="23"/>
       <c r="P72" s="23"/>
       <c r="Q72" s="23"/>
       <c r="R72" s="23"/>
       <c r="S72" s="23"/>
       <c r="T72" s="23"/>
       <c r="U72" s="23"/>
       <c r="V72" s="23"/>
       <c r="W72" s="23"/>
       <c r="X72" s="23"/>
       <c r="Y72" s="23"/>
       <c r="Z72" s="23"/>
       <c r="AA72" s="23"/>
       <c r="AB72" s="23"/>
       <c r="AC72" s="24"/>
       <c r="AD72" s="24"/>
       <c r="AE72" s="24"/>
       <c r="AF72" s="24"/>
       <c r="AG72" s="24"/>
     </row>
-    <row r="73" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A73" s="23"/>
       <c r="B73" s="23"/>
       <c r="C73" s="23"/>
       <c r="D73" s="23"/>
       <c r="E73" s="23"/>
       <c r="F73" s="23"/>
       <c r="G73" s="23"/>
       <c r="H73" s="23"/>
       <c r="I73" s="23"/>
       <c r="J73" s="23"/>
       <c r="K73" s="23"/>
       <c r="L73" s="23"/>
       <c r="M73" s="23"/>
       <c r="N73" s="23"/>
       <c r="O73" s="23"/>
       <c r="P73" s="23"/>
       <c r="Q73" s="23"/>
       <c r="R73" s="23"/>
       <c r="S73" s="23"/>
       <c r="T73" s="23"/>
       <c r="U73" s="23"/>
       <c r="V73" s="23"/>
       <c r="W73" s="23"/>
       <c r="X73" s="23"/>
       <c r="Y73" s="23"/>
       <c r="Z73" s="23"/>
       <c r="AA73" s="23"/>
       <c r="AB73" s="23"/>
       <c r="AC73" s="24"/>
       <c r="AD73" s="24"/>
       <c r="AE73" s="24"/>
       <c r="AF73" s="24"/>
       <c r="AG73" s="24"/>
     </row>
-    <row r="74" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A74" s="23"/>
       <c r="B74" s="23"/>
       <c r="C74" s="23"/>
       <c r="D74" s="23"/>
       <c r="E74" s="23"/>
       <c r="F74" s="23"/>
       <c r="G74" s="23"/>
       <c r="H74" s="23"/>
       <c r="I74" s="23"/>
       <c r="J74" s="23"/>
       <c r="K74" s="23"/>
       <c r="L74" s="23"/>
       <c r="M74" s="23"/>
       <c r="N74" s="23"/>
       <c r="O74" s="23"/>
       <c r="P74" s="23"/>
       <c r="Q74" s="23"/>
       <c r="R74" s="23"/>
       <c r="S74" s="23"/>
       <c r="T74" s="23"/>
       <c r="U74" s="23"/>
       <c r="V74" s="23"/>
       <c r="W74" s="23"/>
       <c r="X74" s="23"/>
       <c r="Y74" s="23"/>
       <c r="Z74" s="23"/>
       <c r="AA74" s="23"/>
       <c r="AB74" s="23"/>
-      <c r="AC74" s="27">
+      <c r="AC74" s="26">
         <v>45184</v>
       </c>
       <c r="AD74" s="24"/>
       <c r="AE74" s="24"/>
       <c r="AF74" s="24"/>
       <c r="AG74" s="24"/>
-    </row>
-[...12 lines deleted...]
-      <c r="AG76" s="25"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...48 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e">
       <Value>11</Value>
       <Value>3</Value>
       <Value>2</Value>
     </TaxCatchAll>
     <_dlc_DocId xmlns="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e">F7K5UPDQYEYK-935855382-4671</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e">
       <Url>https://caa.sharepoint.com/sites/aaa-airspace-regulation/_layouts/15/DocIdRedir.aspx?ID=F7K5UPDQYEYK-935855382-4671</Url>
       <Description>F7K5UPDQYEYK-935855382-4671</Description>
     </_dlc_DocIdUrl>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a4c4bbfd-43c1-447b-a761-3ff06b10cafc" xsi:nil="true"/>
     <_dlc_DocIdPersistId xmlns="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e" xmlns:ns3="a4c4bbfd-43c1-447b-a761-3ff06b10cafc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5d6932e331c90dd27b20132b55b3a4ed" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000D06AD61206A40488240715AAF866514" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="099f05eabd4d89b56a5df577bdc2cf52">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e" xmlns:ns3="a4c4bbfd-43c1-447b-a761-3ff06b10cafc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b044857f86c62b503bff6d24dc4c0976" ns2:_="" ns3:_="">
     <xsd:import namespace="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e"/>
     <xsd:import namespace="a4c4bbfd-43c1-447b-a761-3ff06b10cafc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="8" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{dc2bae22-39b7-4392-91d6-3f783ef53a9e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="10" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="10" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="11" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="12" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a4c4bbfd-43c1-447b-a761-3ff06b10cafc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -11153,109 +11115,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2B244E7-76DF-4025-8A3E-15C7BEA857F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="50854f66-e7bd-47b1-a56c-10acfa285b78"/>
     <ds:schemaRef ds:uri="055f6c4e-c679-46b0-a445-910e043e0606"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e"/>
     <ds:schemaRef ds:uri="a4c4bbfd-43c1-447b-a761-3ff06b10cafc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3E58444-36D9-4C50-9A7C-37C8F533D42F}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A3C111D-6A55-475A-A8A4-98D3D39B2A16}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e"/>
     <ds:schemaRef ds:uri="a4c4bbfd-43c1-447b-a761-3ff06b10cafc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E96755C7-1145-48BF-94DB-41CB68604450}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA2B4E30-7DCE-4417-95D9-3C80DFBFCE7E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>