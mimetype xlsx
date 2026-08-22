--- v0 (2026-07-13)
+++ v1 (2026-08-22)
@@ -15,104 +15,105 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa-my.sharepoint.com/personal/ashley_dawkins_caa_co_uk/Documents/Helicopter Stats Process/2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa-my.sharepoint.com/personal/ashley_dawkins_caa_co_uk/Documents/Helicopter Stats Process/2026/June 2026 Update/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="8_{266E7F18-7F3B-4F54-9507-08C133568A5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{55E45E73-96F5-418E-BC94-2C8CE07C77AD}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{DFD889FE-461C-48C7-86EC-8CAA37E9ABBC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A2EC7635-AF57-445C-A725-7A431BD6EBB8}"/>
   <bookViews>
-    <workbookView xWindow="-25320" yWindow="-990" windowWidth="25440" windowHeight="15270" tabRatio="908" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="908" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Jan 2026" sheetId="32" r:id="rId1"/>
     <sheet name="Feb 2026" sheetId="33" r:id="rId2"/>
     <sheet name="Mar 2026" sheetId="34" r:id="rId3"/>
     <sheet name="Apr 2026" sheetId="35" r:id="rId4"/>
     <sheet name="May 2026" sheetId="39" r:id="rId5"/>
     <sheet name="Jun 2026" sheetId="40" r:id="rId6"/>
     <sheet name="Jul 2026" sheetId="41" r:id="rId7"/>
     <sheet name="Aug 2026" sheetId="42" r:id="rId8"/>
     <sheet name="Sep 2026" sheetId="43" r:id="rId9"/>
     <sheet name="Oct 2026" sheetId="45" r:id="rId10"/>
     <sheet name="Nov 2026" sheetId="46" r:id="rId11"/>
     <sheet name="Dec 2026" sheetId="47" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Apr 2026'!$A$1:$N$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'Aug 2026'!$A$1:$N$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'Dec 2026'!$A$2:$N$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Feb 2026'!$A$1:$N$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Jan 2026'!$A$1:$N$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Jul 2026'!$A$1:$N$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Mar 2026'!$A$1:$N$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'May 2026'!$A$1:$N$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'Oct 2026'!$A$2:$N$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'Sep 2026'!$A$1:$N$39</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B33" i="43" l="1"/>
+  <c r="R37" i="35" l="1"/>
+  <c r="B33" i="43"/>
   <c r="B34" i="43"/>
   <c r="C33" i="33"/>
   <c r="D33" i="33"/>
   <c r="E33" i="33"/>
   <c r="F33" i="33"/>
   <c r="G33" i="33"/>
   <c r="H33" i="33"/>
   <c r="I33" i="33"/>
   <c r="J33" i="33"/>
   <c r="K33" i="33"/>
   <c r="L33" i="33"/>
   <c r="M33" i="33"/>
   <c r="N33" i="33"/>
   <c r="B10" i="45"/>
   <c r="B11" i="45"/>
   <c r="B12" i="45"/>
   <c r="B13" i="45"/>
   <c r="B14" i="45"/>
   <c r="B15" i="45"/>
   <c r="B16" i="45"/>
   <c r="B17" i="45"/>
   <c r="B18" i="45"/>
   <c r="B19" i="45"/>
   <c r="B20" i="45"/>
   <c r="B21" i="45"/>
@@ -590,51 +591,51 @@
   <c r="G35" i="46"/>
   <c r="H35" i="46"/>
   <c r="I35" i="46"/>
   <c r="J35" i="46"/>
   <c r="K35" i="46"/>
   <c r="L35" i="46"/>
   <c r="M35" i="46"/>
   <c r="N35" i="46"/>
   <c r="E36" i="34"/>
   <c r="K36" i="34"/>
   <c r="H36" i="39"/>
   <c r="B33" i="33" l="1"/>
   <c r="B36" i="45"/>
   <c r="B36" i="42"/>
   <c r="B35" i="43"/>
   <c r="B36" i="32"/>
   <c r="B36" i="41"/>
   <c r="B36" i="47"/>
   <c r="B35" i="46"/>
   <c r="B35" i="35"/>
   <c r="B35" i="40"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="26">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>ROUTE</t>
   </si>
   <si>
     <t>DCT</t>
   </si>
   <si>
     <t>SPECIFIC FLIGHTS</t>
   </si>
   <si>
     <t xml:space="preserve">H </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
@@ -666,50 +667,53 @@
   </si>
   <si>
     <t>POLICE</t>
   </si>
   <si>
     <t>HEMS</t>
   </si>
   <si>
     <t>BATTERSEA</t>
   </si>
   <si>
     <t>TIME</t>
   </si>
   <si>
     <t>2000 -2400</t>
   </si>
   <si>
     <t xml:space="preserve">
 These statistics are for the purposes of monitoring general trends. Due to the nature of helicopter operations, and the way that these statistics are recorded, the numerical values will not always match.</t>
   </si>
   <si>
     <t>Published 17 November 2025</t>
   </si>
   <si>
     <t>Published 09 June 2026</t>
+  </si>
+  <si>
+    <t>Published 29 July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1358,431 +1362,401 @@
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="130">
+  <cellXfs count="120">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="15" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="15" fontId="4" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="15" fontId="3" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="7" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="7" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2170,13674 +2144,15142 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N39"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="O25" sqref="O25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="95" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="90"/>
-[...11 lines deleted...]
-      <c r="N1" s="91"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="96"/>
     </row>
     <row r="2" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4">
         <v>1</v>
       </c>
       <c r="B2" s="4">
         <v>2</v>
       </c>
       <c r="C2" s="4">
         <v>3</v>
       </c>
       <c r="D2" s="4">
         <v>4</v>
       </c>
       <c r="E2" s="4">
         <v>5</v>
       </c>
       <c r="F2" s="4">
         <v>6</v>
       </c>
       <c r="G2" s="4">
         <v>7</v>
       </c>
       <c r="H2" s="4">
         <v>8</v>
       </c>
       <c r="I2" s="4">
         <v>9</v>
       </c>
       <c r="J2" s="4">
         <v>10</v>
       </c>
       <c r="K2" s="4">
         <v>11</v>
       </c>
       <c r="L2" s="4">
         <v>12</v>
       </c>
       <c r="M2" s="4">
         <v>13</v>
       </c>
       <c r="N2" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="96" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="98" t="s">
+      <c r="A3" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="100" t="s">
+      <c r="C3" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="100"/>
-[...11 lines deleted...]
-      <c r="L3" s="101" t="s">
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="103"/>
+      <c r="I3" s="104" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="105"/>
+      <c r="K3" s="106"/>
+      <c r="L3" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="104"/>
-      <c r="N3" s="103"/>
+      <c r="M3" s="107"/>
+      <c r="N3" s="106"/>
     </row>
     <row r="4" spans="1:14" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="97"/>
-      <c r="B4" s="99"/>
+      <c r="A4" s="100"/>
+      <c r="B4" s="102"/>
       <c r="C4" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="45" t="s">
+      <c r="D4" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="44" t="s">
+      <c r="E4" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="44" t="s">
+      <c r="F4" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="44" t="s">
+      <c r="G4" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="44" t="s">
+      <c r="H4" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="44" t="s">
+      <c r="I4" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="44" t="s">
+      <c r="J4" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="44" t="s">
+      <c r="K4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3">
         <v>46023</v>
       </c>
-      <c r="B5" s="46">
+      <c r="B5" s="43">
         <f t="shared" ref="B5:B34" si="0">SUM(G5:H5)</f>
         <v>22</v>
       </c>
-      <c r="C5" s="26">
+      <c r="C5" s="25">
         <v>8</v>
       </c>
-      <c r="D5" s="27">
-[...2 lines deleted...]
-      <c r="E5" s="27">
+      <c r="D5" s="26">
+        <v>3</v>
+      </c>
+      <c r="E5" s="26">
         <v>7</v>
       </c>
-      <c r="F5" s="28">
-[...5 lines deleted...]
-      <c r="H5" s="28">
+      <c r="F5" s="27">
+        <v>4</v>
+      </c>
+      <c r="G5" s="25">
+        <v>0</v>
+      </c>
+      <c r="H5" s="27">
         <v>22</v>
       </c>
-      <c r="I5" s="26">
-[...5 lines deleted...]
-      <c r="K5" s="28">
+      <c r="I5" s="25">
+        <v>0</v>
+      </c>
+      <c r="J5" s="26">
+        <v>0</v>
+      </c>
+      <c r="K5" s="27">
         <v>25</v>
       </c>
-      <c r="L5" s="26">
+      <c r="L5" s="25">
         <v>14</v>
       </c>
-      <c r="M5" s="27">
+      <c r="M5" s="26">
         <v>6</v>
       </c>
-      <c r="N5" s="28">
+      <c r="N5" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>46024</v>
       </c>
-      <c r="B6" s="46">
+      <c r="B6" s="43">
         <f t="shared" si="0"/>
         <v>24</v>
       </c>
-      <c r="C6" s="20">
-[...2 lines deleted...]
-      <c r="D6" s="19">
+      <c r="C6" s="19">
+        <v>3</v>
+      </c>
+      <c r="D6" s="18">
         <v>6</v>
       </c>
-      <c r="E6" s="19">
+      <c r="E6" s="18">
         <v>14</v>
       </c>
-      <c r="F6" s="21">
-[...2 lines deleted...]
-      <c r="G6" s="20">
+      <c r="F6" s="20">
+        <v>3</v>
+      </c>
+      <c r="G6" s="19">
         <v>6</v>
       </c>
-      <c r="H6" s="21">
+      <c r="H6" s="20">
         <v>18</v>
       </c>
-      <c r="I6" s="20">
-[...2 lines deleted...]
-      <c r="J6" s="19">
+      <c r="I6" s="19">
+        <v>2</v>
+      </c>
+      <c r="J6" s="18">
         <v>1</v>
       </c>
-      <c r="K6" s="21">
+      <c r="K6" s="20">
         <v>34</v>
       </c>
-      <c r="L6" s="20">
+      <c r="L6" s="19">
         <v>9</v>
       </c>
-      <c r="M6" s="19">
+      <c r="M6" s="18">
         <v>1</v>
       </c>
-      <c r="N6" s="21">
+      <c r="N6" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>46025</v>
       </c>
-      <c r="B7" s="46">
+      <c r="B7" s="43">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
-      <c r="C7" s="20">
+      <c r="C7" s="19">
         <v>1</v>
       </c>
-      <c r="D7" s="19">
+      <c r="D7" s="18">
         <v>6</v>
       </c>
-      <c r="E7" s="19">
+      <c r="E7" s="18">
         <v>14</v>
       </c>
-      <c r="F7" s="21">
-[...5 lines deleted...]
-      <c r="H7" s="21">
+      <c r="F7" s="20">
+        <v>4</v>
+      </c>
+      <c r="G7" s="19">
+        <v>4</v>
+      </c>
+      <c r="H7" s="20">
         <v>21</v>
       </c>
-      <c r="I7" s="20">
+      <c r="I7" s="19">
         <v>9</v>
       </c>
-      <c r="J7" s="19">
+      <c r="J7" s="18">
         <v>5</v>
       </c>
-      <c r="K7" s="21">
+      <c r="K7" s="20">
         <v>25</v>
       </c>
-      <c r="L7" s="20">
-[...5 lines deleted...]
-      <c r="N7" s="21">
+      <c r="L7" s="19">
+        <v>4</v>
+      </c>
+      <c r="M7" s="18">
+        <v>4</v>
+      </c>
+      <c r="N7" s="20">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>46026</v>
       </c>
-      <c r="B8" s="46">
+      <c r="B8" s="43">
         <f t="shared" si="0"/>
         <v>26</v>
       </c>
-      <c r="C8" s="20">
-[...2 lines deleted...]
-      <c r="D8" s="19">
+      <c r="C8" s="19">
+        <v>3</v>
+      </c>
+      <c r="D8" s="18">
         <v>10</v>
       </c>
-      <c r="E8" s="19">
+      <c r="E8" s="18">
         <v>9</v>
       </c>
-      <c r="F8" s="21">
-[...5 lines deleted...]
-      <c r="H8" s="21">
+      <c r="F8" s="20">
+        <v>4</v>
+      </c>
+      <c r="G8" s="19">
+        <v>4</v>
+      </c>
+      <c r="H8" s="20">
         <v>22</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="19">
         <v>1</v>
       </c>
-      <c r="J8" s="19">
+      <c r="J8" s="18">
         <v>1</v>
       </c>
-      <c r="K8" s="21">
+      <c r="K8" s="20">
         <v>49</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="19">
         <v>9</v>
       </c>
-      <c r="M8" s="19">
-[...2 lines deleted...]
-      <c r="N8" s="21">
+      <c r="M8" s="18">
+        <v>2</v>
+      </c>
+      <c r="N8" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>46027</v>
       </c>
-      <c r="B9" s="46">
+      <c r="B9" s="43">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
-      <c r="C9" s="20">
-[...2 lines deleted...]
-      <c r="D9" s="19">
+      <c r="C9" s="19">
+        <v>3</v>
+      </c>
+      <c r="D9" s="18">
         <v>9</v>
       </c>
-      <c r="E9" s="19">
+      <c r="E9" s="18">
         <v>15</v>
       </c>
-      <c r="F9" s="21">
-[...2 lines deleted...]
-      <c r="G9" s="20">
+      <c r="F9" s="20">
+        <v>4</v>
+      </c>
+      <c r="G9" s="19">
         <v>6</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="20">
         <v>24</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="19">
         <v>5</v>
       </c>
-      <c r="J9" s="19">
-[...2 lines deleted...]
-      <c r="K9" s="21">
+      <c r="J9" s="18">
+        <v>3</v>
+      </c>
+      <c r="K9" s="20">
         <v>38</v>
       </c>
-      <c r="L9" s="20">
+      <c r="L9" s="19">
         <v>9</v>
       </c>
-      <c r="M9" s="19">
+      <c r="M9" s="18">
         <v>1</v>
       </c>
-      <c r="N9" s="21">
+      <c r="N9" s="20">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>46028</v>
       </c>
-      <c r="B10" s="46">
+      <c r="B10" s="43">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="19">
         <v>1</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="18">
         <v>8</v>
       </c>
-      <c r="E10" s="19">
+      <c r="E10" s="18">
         <v>16</v>
       </c>
-      <c r="F10" s="21">
+      <c r="F10" s="20">
         <v>1</v>
       </c>
-      <c r="G10" s="20">
-[...2 lines deleted...]
-      <c r="H10" s="21">
+      <c r="G10" s="19">
+        <v>2</v>
+      </c>
+      <c r="H10" s="20">
         <v>23</v>
       </c>
-      <c r="I10" s="20">
-[...5 lines deleted...]
-      <c r="K10" s="21">
+      <c r="I10" s="19">
+        <v>4</v>
+      </c>
+      <c r="J10" s="18">
+        <v>3</v>
+      </c>
+      <c r="K10" s="20">
         <v>26</v>
       </c>
-      <c r="L10" s="20">
+      <c r="L10" s="19">
         <v>7</v>
       </c>
-      <c r="M10" s="19">
-[...2 lines deleted...]
-      <c r="N10" s="21">
+      <c r="M10" s="18">
+        <v>4</v>
+      </c>
+      <c r="N10" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>46029</v>
       </c>
-      <c r="B11" s="46">
+      <c r="B11" s="43">
         <f t="shared" si="0"/>
         <v>34</v>
       </c>
-      <c r="C11" s="20">
-[...2 lines deleted...]
-      <c r="D11" s="19">
+      <c r="C11" s="19">
+        <v>3</v>
+      </c>
+      <c r="D11" s="18">
         <v>11</v>
       </c>
-      <c r="E11" s="19">
+      <c r="E11" s="18">
         <v>17</v>
       </c>
-      <c r="F11" s="21">
-[...5 lines deleted...]
-      <c r="H11" s="21">
+      <c r="F11" s="20">
+        <v>3</v>
+      </c>
+      <c r="G11" s="19">
+        <v>3</v>
+      </c>
+      <c r="H11" s="20">
         <v>31</v>
       </c>
-      <c r="I11" s="20">
-[...5 lines deleted...]
-      <c r="K11" s="21">
+      <c r="I11" s="19">
+        <v>3</v>
+      </c>
+      <c r="J11" s="18">
+        <v>0</v>
+      </c>
+      <c r="K11" s="20">
         <v>45</v>
       </c>
-      <c r="L11" s="20">
+      <c r="L11" s="19">
         <v>11</v>
       </c>
-      <c r="M11" s="19">
-[...2 lines deleted...]
-      <c r="N11" s="21">
+      <c r="M11" s="18">
+        <v>2</v>
+      </c>
+      <c r="N11" s="20">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>46030</v>
       </c>
-      <c r="B12" s="46">
-[...3 lines deleted...]
-      <c r="C12" s="20">
+      <c r="B12" s="43">
+        <f t="shared" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="C12" s="19">
         <v>1</v>
       </c>
-      <c r="D12" s="19">
-[...5 lines deleted...]
-      <c r="F12" s="21">
+      <c r="D12" s="18">
+        <v>0</v>
+      </c>
+      <c r="E12" s="18">
+        <v>0</v>
+      </c>
+      <c r="F12" s="20">
         <v>1</v>
       </c>
-      <c r="G12" s="20">
-[...20 lines deleted...]
-      <c r="N12" s="21">
+      <c r="G12" s="19">
+        <v>0</v>
+      </c>
+      <c r="H12" s="20">
+        <v>2</v>
+      </c>
+      <c r="I12" s="19">
+        <v>0</v>
+      </c>
+      <c r="J12" s="18">
+        <v>0</v>
+      </c>
+      <c r="K12" s="20">
+        <v>2</v>
+      </c>
+      <c r="L12" s="19">
+        <v>2</v>
+      </c>
+      <c r="M12" s="18">
+        <v>0</v>
+      </c>
+      <c r="N12" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>46031</v>
       </c>
-      <c r="B13" s="46">
+      <c r="B13" s="43">
         <f t="shared" si="0"/>
         <v>15</v>
       </c>
-      <c r="C13" s="20">
-[...2 lines deleted...]
-      <c r="D13" s="19">
+      <c r="C13" s="19">
+        <v>3</v>
+      </c>
+      <c r="D13" s="18">
         <v>1</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E13" s="18">
         <v>11</v>
       </c>
-      <c r="F13" s="21">
-[...2 lines deleted...]
-      <c r="G13" s="20">
+      <c r="F13" s="20">
+        <v>2</v>
+      </c>
+      <c r="G13" s="19">
         <v>1</v>
       </c>
-      <c r="H13" s="21">
+      <c r="H13" s="20">
         <v>14</v>
       </c>
-      <c r="I13" s="20">
-[...2 lines deleted...]
-      <c r="J13" s="19">
+      <c r="I13" s="19">
+        <v>2</v>
+      </c>
+      <c r="J13" s="18">
         <v>1</v>
       </c>
-      <c r="K13" s="21">
+      <c r="K13" s="20">
         <v>15</v>
       </c>
-      <c r="L13" s="20">
+      <c r="L13" s="19">
         <v>9</v>
       </c>
-      <c r="M13" s="19">
+      <c r="M13" s="18">
         <v>1</v>
       </c>
-      <c r="N13" s="21">
+      <c r="N13" s="20">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>46032</v>
       </c>
-      <c r="B14" s="46">
+      <c r="B14" s="43">
         <f t="shared" si="0"/>
         <v>29</v>
       </c>
-      <c r="C14" s="20">
+      <c r="C14" s="19">
         <v>1</v>
       </c>
-      <c r="D14" s="19">
+      <c r="D14" s="18">
         <v>15</v>
       </c>
-      <c r="E14" s="19">
+      <c r="E14" s="18">
         <v>14</v>
       </c>
-      <c r="F14" s="21">
-[...2 lines deleted...]
-      <c r="G14" s="20">
+      <c r="F14" s="20">
+        <v>0</v>
+      </c>
+      <c r="G14" s="19">
         <v>8</v>
       </c>
-      <c r="H14" s="21">
+      <c r="H14" s="20">
         <v>21</v>
       </c>
-      <c r="I14" s="20">
-[...5 lines deleted...]
-      <c r="K14" s="21">
+      <c r="I14" s="19">
+        <v>4</v>
+      </c>
+      <c r="J14" s="18">
+        <v>3</v>
+      </c>
+      <c r="K14" s="20">
         <v>35</v>
       </c>
-      <c r="L14" s="20">
+      <c r="L14" s="19">
         <v>6</v>
       </c>
-      <c r="M14" s="19">
-[...2 lines deleted...]
-      <c r="N14" s="21">
+      <c r="M14" s="18">
+        <v>3</v>
+      </c>
+      <c r="N14" s="20">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>46033</v>
       </c>
-      <c r="B15" s="46">
+      <c r="B15" s="43">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
-      <c r="C15" s="20">
+      <c r="C15" s="19">
         <v>1</v>
       </c>
-      <c r="D15" s="19">
+      <c r="D15" s="18">
         <v>5</v>
       </c>
-      <c r="E15" s="19">
-[...8 lines deleted...]
-      <c r="H15" s="21">
+      <c r="E15" s="18">
+        <v>3</v>
+      </c>
+      <c r="F15" s="20">
+        <v>2</v>
+      </c>
+      <c r="G15" s="19">
+        <v>0</v>
+      </c>
+      <c r="H15" s="20">
         <v>10</v>
       </c>
-      <c r="I15" s="20">
-[...5 lines deleted...]
-      <c r="K15" s="21">
+      <c r="I15" s="19">
+        <v>0</v>
+      </c>
+      <c r="J15" s="18">
+        <v>0</v>
+      </c>
+      <c r="K15" s="20">
         <v>12</v>
       </c>
-      <c r="L15" s="20">
-[...5 lines deleted...]
-      <c r="N15" s="21">
+      <c r="L15" s="19">
+        <v>3</v>
+      </c>
+      <c r="M15" s="18">
+        <v>2</v>
+      </c>
+      <c r="N15" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>46034</v>
       </c>
-      <c r="B16" s="46">
+      <c r="B16" s="43">
         <f t="shared" si="0"/>
         <v>26</v>
       </c>
-      <c r="C16" s="20">
+      <c r="C16" s="19">
         <v>1</v>
       </c>
-      <c r="D16" s="19">
-[...2 lines deleted...]
-      <c r="E16" s="19">
+      <c r="D16" s="18">
+        <v>4</v>
+      </c>
+      <c r="E16" s="18">
         <v>17</v>
       </c>
-      <c r="F16" s="21">
+      <c r="F16" s="20">
         <v>5</v>
       </c>
-      <c r="G16" s="20">
-[...2 lines deleted...]
-      <c r="H16" s="21">
+      <c r="G16" s="19">
+        <v>3</v>
+      </c>
+      <c r="H16" s="20">
         <v>23</v>
       </c>
-      <c r="I16" s="20">
-[...5 lines deleted...]
-      <c r="K16" s="21">
+      <c r="I16" s="19">
+        <v>2</v>
+      </c>
+      <c r="J16" s="18">
+        <v>0</v>
+      </c>
+      <c r="K16" s="20">
         <v>27</v>
       </c>
-      <c r="L16" s="20">
+      <c r="L16" s="19">
         <v>14</v>
       </c>
-      <c r="M16" s="19">
-[...2 lines deleted...]
-      <c r="N16" s="21">
+      <c r="M16" s="18">
+        <v>3</v>
+      </c>
+      <c r="N16" s="20">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>46035</v>
       </c>
-      <c r="B17" s="46">
+      <c r="B17" s="43">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
-      <c r="C17" s="20">
+      <c r="C17" s="19">
         <v>1</v>
       </c>
-      <c r="D17" s="19">
-[...2 lines deleted...]
-      <c r="E17" s="19">
+      <c r="D17" s="18">
+        <v>3</v>
+      </c>
+      <c r="E17" s="18">
         <v>5</v>
       </c>
-      <c r="F17" s="21">
-[...5 lines deleted...]
-      <c r="H17" s="21">
+      <c r="F17" s="20">
+        <v>0</v>
+      </c>
+      <c r="G17" s="19">
+        <v>0</v>
+      </c>
+      <c r="H17" s="20">
         <v>9</v>
       </c>
-      <c r="I17" s="20">
-[...5 lines deleted...]
-      <c r="K17" s="21">
+      <c r="I17" s="19">
+        <v>3</v>
+      </c>
+      <c r="J17" s="18">
+        <v>0</v>
+      </c>
+      <c r="K17" s="20">
         <v>7</v>
       </c>
-      <c r="L17" s="20">
+      <c r="L17" s="19">
         <v>1</v>
       </c>
-      <c r="M17" s="19">
-[...2 lines deleted...]
-      <c r="N17" s="21">
+      <c r="M17" s="18">
+        <v>0</v>
+      </c>
+      <c r="N17" s="20">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>46036</v>
       </c>
-      <c r="B18" s="46">
+      <c r="B18" s="43">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
-      <c r="C18" s="20">
-[...2 lines deleted...]
-      <c r="D18" s="19">
+      <c r="C18" s="19">
+        <v>2</v>
+      </c>
+      <c r="D18" s="18">
         <v>23</v>
       </c>
-      <c r="E18" s="19">
+      <c r="E18" s="18">
         <v>23</v>
       </c>
-      <c r="F18" s="21">
+      <c r="F18" s="20">
         <v>1</v>
       </c>
-      <c r="G18" s="20">
+      <c r="G18" s="19">
         <v>8</v>
       </c>
-      <c r="H18" s="21">
+      <c r="H18" s="20">
         <v>38</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I18" s="19">
         <v>8</v>
       </c>
-      <c r="J18" s="19">
+      <c r="J18" s="18">
         <v>1</v>
       </c>
-      <c r="K18" s="21">
+      <c r="K18" s="20">
         <v>47</v>
       </c>
-      <c r="L18" s="20">
+      <c r="L18" s="19">
         <v>7</v>
       </c>
-      <c r="M18" s="19">
-[...2 lines deleted...]
-      <c r="N18" s="21">
+      <c r="M18" s="18">
+        <v>3</v>
+      </c>
+      <c r="N18" s="20">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>46037</v>
       </c>
-      <c r="B19" s="46">
+      <c r="B19" s="43">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
-      <c r="C19" s="20">
+      <c r="C19" s="19">
         <v>1</v>
       </c>
-      <c r="D19" s="19">
+      <c r="D19" s="18">
         <v>7</v>
       </c>
-      <c r="E19" s="19">
+      <c r="E19" s="18">
         <v>9</v>
       </c>
-      <c r="F19" s="21">
+      <c r="F19" s="20">
         <v>1</v>
       </c>
-      <c r="G19" s="20">
+      <c r="G19" s="19">
         <v>1</v>
       </c>
-      <c r="H19" s="21">
+      <c r="H19" s="20">
         <v>17</v>
       </c>
-      <c r="I19" s="20">
-[...5 lines deleted...]
-      <c r="K19" s="21">
+      <c r="I19" s="19">
+        <v>2</v>
+      </c>
+      <c r="J19" s="18">
+        <v>0</v>
+      </c>
+      <c r="K19" s="20">
         <v>16</v>
       </c>
-      <c r="L19" s="20">
-[...5 lines deleted...]
-      <c r="N19" s="21">
+      <c r="L19" s="19">
+        <v>4</v>
+      </c>
+      <c r="M19" s="18">
+        <v>0</v>
+      </c>
+      <c r="N19" s="20">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>46038</v>
       </c>
-      <c r="B20" s="46">
+      <c r="B20" s="43">
         <f>SUM(G20:H20)</f>
         <v>28</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C20" s="19">
         <v>1</v>
       </c>
-      <c r="D20" s="19">
+      <c r="D20" s="18">
         <v>8</v>
       </c>
-      <c r="E20" s="19">
+      <c r="E20" s="18">
         <v>18</v>
       </c>
-      <c r="F20" s="21">
+      <c r="F20" s="20">
         <v>1</v>
       </c>
-      <c r="G20" s="20">
+      <c r="G20" s="19">
         <v>5</v>
       </c>
-      <c r="H20" s="21">
+      <c r="H20" s="20">
         <v>23</v>
       </c>
-      <c r="I20" s="20">
-[...5 lines deleted...]
-      <c r="K20" s="21">
+      <c r="I20" s="19">
+        <v>4</v>
+      </c>
+      <c r="J20" s="18">
+        <v>3</v>
+      </c>
+      <c r="K20" s="20">
         <v>37</v>
       </c>
-      <c r="L20" s="20">
+      <c r="L20" s="19">
         <v>8</v>
       </c>
-      <c r="M20" s="19">
-[...2 lines deleted...]
-      <c r="N20" s="21">
+      <c r="M20" s="18">
+        <v>3</v>
+      </c>
+      <c r="N20" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>46039</v>
       </c>
-      <c r="B21" s="46">
+      <c r="B21" s="43">
         <f t="shared" si="0"/>
         <v>19</v>
       </c>
-      <c r="C21" s="20">
-[...5 lines deleted...]
-      <c r="E21" s="19">
+      <c r="C21" s="19">
+        <v>2</v>
+      </c>
+      <c r="D21" s="18">
+        <v>4</v>
+      </c>
+      <c r="E21" s="18">
         <v>11</v>
       </c>
-      <c r="F21" s="21">
-[...2 lines deleted...]
-      <c r="G21" s="20">
+      <c r="F21" s="20">
+        <v>2</v>
+      </c>
+      <c r="G21" s="19">
         <v>5</v>
       </c>
-      <c r="H21" s="21">
+      <c r="H21" s="20">
         <v>14</v>
       </c>
-      <c r="I21" s="20">
-[...5 lines deleted...]
-      <c r="K21" s="21">
+      <c r="I21" s="19">
+        <v>4</v>
+      </c>
+      <c r="J21" s="18">
+        <v>3</v>
+      </c>
+      <c r="K21" s="20">
         <v>17</v>
       </c>
-      <c r="L21" s="20">
+      <c r="L21" s="19">
         <v>6</v>
       </c>
-      <c r="M21" s="19">
-[...2 lines deleted...]
-      <c r="N21" s="21">
+      <c r="M21" s="18">
+        <v>4</v>
+      </c>
+      <c r="N21" s="20">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>46040</v>
       </c>
-      <c r="B22" s="46">
+      <c r="B22" s="43">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
-      <c r="C22" s="20">
-[...5 lines deleted...]
-      <c r="E22" s="19">
+      <c r="C22" s="19">
+        <v>0</v>
+      </c>
+      <c r="D22" s="18">
+        <v>2</v>
+      </c>
+      <c r="E22" s="18">
         <v>15</v>
       </c>
-      <c r="F22" s="21">
+      <c r="F22" s="20">
         <v>1</v>
       </c>
-      <c r="G22" s="20">
-[...2 lines deleted...]
-      <c r="H22" s="21">
+      <c r="G22" s="19">
+        <v>0</v>
+      </c>
+      <c r="H22" s="20">
         <v>18</v>
       </c>
-      <c r="I22" s="20">
-[...2 lines deleted...]
-      <c r="J22" s="19">
+      <c r="I22" s="19">
+        <v>3</v>
+      </c>
+      <c r="J22" s="18">
         <v>1</v>
       </c>
-      <c r="K22" s="21">
+      <c r="K22" s="20">
         <v>16</v>
       </c>
-      <c r="L22" s="20">
+      <c r="L22" s="19">
         <v>7</v>
       </c>
-      <c r="M22" s="19">
-[...2 lines deleted...]
-      <c r="N22" s="21">
+      <c r="M22" s="18">
+        <v>4</v>
+      </c>
+      <c r="N22" s="20">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>46041</v>
       </c>
-      <c r="B23" s="46">
+      <c r="B23" s="43">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C23" s="19">
         <v>1</v>
       </c>
-      <c r="D23" s="19">
+      <c r="D23" s="18">
         <v>1</v>
       </c>
-      <c r="E23" s="19">
-[...2 lines deleted...]
-      <c r="F23" s="21">
+      <c r="E23" s="18">
+        <v>3</v>
+      </c>
+      <c r="F23" s="20">
         <v>1</v>
       </c>
-      <c r="G23" s="20">
-[...2 lines deleted...]
-      <c r="H23" s="21">
+      <c r="G23" s="19">
+        <v>0</v>
+      </c>
+      <c r="H23" s="20">
         <v>6</v>
       </c>
-      <c r="I23" s="20">
-[...5 lines deleted...]
-      <c r="K23" s="21">
+      <c r="I23" s="19">
+        <v>0</v>
+      </c>
+      <c r="J23" s="18">
+        <v>0</v>
+      </c>
+      <c r="K23" s="20">
         <v>7</v>
       </c>
-      <c r="L23" s="20">
-[...5 lines deleted...]
-      <c r="N23" s="21">
+      <c r="L23" s="19">
+        <v>3</v>
+      </c>
+      <c r="M23" s="18">
+        <v>0</v>
+      </c>
+      <c r="N23" s="20">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>46042</v>
       </c>
-      <c r="B24" s="46">
+      <c r="B24" s="43">
         <f t="shared" si="0"/>
         <v>33</v>
       </c>
-      <c r="C24" s="20">
+      <c r="C24" s="19">
         <v>1</v>
       </c>
-      <c r="D24" s="19">
+      <c r="D24" s="18">
         <v>16</v>
       </c>
-      <c r="E24" s="19">
+      <c r="E24" s="18">
         <v>16</v>
       </c>
-      <c r="F24" s="21">
-[...2 lines deleted...]
-      <c r="G24" s="20">
+      <c r="F24" s="20">
+        <v>2</v>
+      </c>
+      <c r="G24" s="19">
         <v>9</v>
       </c>
-      <c r="H24" s="21">
+      <c r="H24" s="20">
         <v>24</v>
       </c>
-      <c r="I24" s="20">
+      <c r="I24" s="19">
         <v>5</v>
       </c>
-      <c r="J24" s="19">
-[...2 lines deleted...]
-      <c r="K24" s="21">
+      <c r="J24" s="18">
+        <v>3</v>
+      </c>
+      <c r="K24" s="20">
         <v>31</v>
       </c>
-      <c r="L24" s="20">
+      <c r="L24" s="19">
         <v>6</v>
       </c>
-      <c r="M24" s="19">
-[...2 lines deleted...]
-      <c r="N24" s="21">
+      <c r="M24" s="18">
+        <v>4</v>
+      </c>
+      <c r="N24" s="20">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>46043</v>
       </c>
-      <c r="B25" s="46">
+      <c r="B25" s="43">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
-      <c r="C25" s="20">
-[...5 lines deleted...]
-      <c r="E25" s="19">
+      <c r="C25" s="19">
+        <v>3</v>
+      </c>
+      <c r="D25" s="18">
+        <v>3</v>
+      </c>
+      <c r="E25" s="18">
         <v>10</v>
       </c>
-      <c r="F25" s="21">
+      <c r="F25" s="20">
         <v>1</v>
       </c>
-      <c r="G25" s="20">
-[...2 lines deleted...]
-      <c r="H25" s="21">
+      <c r="G25" s="19">
+        <v>0</v>
+      </c>
+      <c r="H25" s="20">
         <v>16</v>
       </c>
-      <c r="I25" s="20">
-[...5 lines deleted...]
-      <c r="K25" s="21">
+      <c r="I25" s="19">
+        <v>0</v>
+      </c>
+      <c r="J25" s="18">
+        <v>0</v>
+      </c>
+      <c r="K25" s="20">
         <v>19</v>
       </c>
-      <c r="L25" s="20">
+      <c r="L25" s="19">
         <v>5</v>
       </c>
-      <c r="M25" s="19">
+      <c r="M25" s="18">
         <v>1</v>
       </c>
-      <c r="N25" s="21">
+      <c r="N25" s="20">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>46044</v>
       </c>
-      <c r="B26" s="46">
+      <c r="B26" s="43">
         <f t="shared" si="0"/>
         <v>22</v>
       </c>
-      <c r="C26" s="20">
-[...2 lines deleted...]
-      <c r="D26" s="19">
+      <c r="C26" s="19">
+        <v>3</v>
+      </c>
+      <c r="D26" s="18">
         <v>5</v>
       </c>
-      <c r="E26" s="19">
+      <c r="E26" s="18">
         <v>9</v>
       </c>
-      <c r="F26" s="21">
+      <c r="F26" s="20">
         <v>5</v>
       </c>
-      <c r="G26" s="20">
+      <c r="G26" s="19">
         <v>1</v>
       </c>
-      <c r="H26" s="21">
+      <c r="H26" s="20">
         <v>21</v>
       </c>
-      <c r="I26" s="20">
-[...5 lines deleted...]
-      <c r="K26" s="21">
+      <c r="I26" s="19">
+        <v>0</v>
+      </c>
+      <c r="J26" s="18">
+        <v>0</v>
+      </c>
+      <c r="K26" s="20">
         <v>23</v>
       </c>
-      <c r="L26" s="20">
+      <c r="L26" s="19">
         <v>13</v>
       </c>
-      <c r="M26" s="19">
+      <c r="M26" s="18">
         <v>1</v>
       </c>
-      <c r="N26" s="21">
+      <c r="N26" s="20">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>46045</v>
       </c>
-      <c r="B27" s="46">
+      <c r="B27" s="43">
         <f t="shared" si="0"/>
         <v>27</v>
       </c>
-      <c r="C27" s="20">
-[...5 lines deleted...]
-      <c r="E27" s="19">
+      <c r="C27" s="19">
+        <v>3</v>
+      </c>
+      <c r="D27" s="18">
+        <v>4</v>
+      </c>
+      <c r="E27" s="18">
         <v>20</v>
       </c>
-      <c r="F27" s="21">
-[...5 lines deleted...]
-      <c r="H27" s="21">
+      <c r="F27" s="20">
+        <v>3</v>
+      </c>
+      <c r="G27" s="19">
+        <v>3</v>
+      </c>
+      <c r="H27" s="20">
         <v>24</v>
       </c>
-      <c r="I27" s="20">
+      <c r="I27" s="19">
         <v>8</v>
       </c>
-      <c r="J27" s="19">
-[...2 lines deleted...]
-      <c r="K27" s="21">
+      <c r="J27" s="18">
+        <v>2</v>
+      </c>
+      <c r="K27" s="20">
         <v>24</v>
       </c>
-      <c r="L27" s="20">
+      <c r="L27" s="19">
         <v>8</v>
       </c>
-      <c r="M27" s="19">
-[...2 lines deleted...]
-      <c r="N27" s="21">
+      <c r="M27" s="18">
+        <v>2</v>
+      </c>
+      <c r="N27" s="20">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>46046</v>
       </c>
-      <c r="B28" s="46">
+      <c r="B28" s="43">
         <f t="shared" si="0"/>
         <v>34</v>
       </c>
-      <c r="C28" s="20">
+      <c r="C28" s="19">
         <v>1</v>
       </c>
-      <c r="D28" s="19">
+      <c r="D28" s="18">
         <v>12</v>
       </c>
-      <c r="E28" s="19">
+      <c r="E28" s="18">
         <v>19</v>
       </c>
-      <c r="F28" s="21">
-[...2 lines deleted...]
-      <c r="G28" s="20">
+      <c r="F28" s="20">
+        <v>3</v>
+      </c>
+      <c r="G28" s="19">
         <v>6</v>
       </c>
-      <c r="H28" s="21">
+      <c r="H28" s="20">
         <v>28</v>
       </c>
-      <c r="I28" s="20">
+      <c r="I28" s="19">
         <v>10</v>
       </c>
-      <c r="J28" s="19">
+      <c r="J28" s="18">
         <v>6</v>
       </c>
-      <c r="K28" s="21">
+      <c r="K28" s="20">
         <v>42</v>
       </c>
-      <c r="L28" s="20">
+      <c r="L28" s="19">
         <v>8</v>
       </c>
-      <c r="M28" s="19">
+      <c r="M28" s="18">
         <v>5</v>
       </c>
-      <c r="N28" s="21">
+      <c r="N28" s="20">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>46047</v>
       </c>
-      <c r="B29" s="46">
+      <c r="B29" s="43">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
-      <c r="C29" s="20">
-[...5 lines deleted...]
-      <c r="E29" s="19">
+      <c r="C29" s="19">
+        <v>2</v>
+      </c>
+      <c r="D29" s="18">
+        <v>4</v>
+      </c>
+      <c r="E29" s="18">
         <v>10</v>
       </c>
-      <c r="F29" s="21">
-[...5 lines deleted...]
-      <c r="H29" s="21">
+      <c r="F29" s="20">
+        <v>0</v>
+      </c>
+      <c r="G29" s="19">
+        <v>0</v>
+      </c>
+      <c r="H29" s="20">
         <v>16</v>
       </c>
-      <c r="I29" s="20">
-[...5 lines deleted...]
-      <c r="K29" s="21">
+      <c r="I29" s="19">
+        <v>0</v>
+      </c>
+      <c r="J29" s="18">
+        <v>0</v>
+      </c>
+      <c r="K29" s="20">
         <v>20</v>
       </c>
-      <c r="L29" s="20">
-[...5 lines deleted...]
-      <c r="N29" s="21">
+      <c r="L29" s="19">
+        <v>4</v>
+      </c>
+      <c r="M29" s="18">
+        <v>4</v>
+      </c>
+      <c r="N29" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>46048</v>
       </c>
-      <c r="B30" s="46">
+      <c r="B30" s="43">
         <f t="shared" si="0"/>
         <v>19</v>
       </c>
-      <c r="C30" s="20">
-[...5 lines deleted...]
-      <c r="E30" s="19">
+      <c r="C30" s="19">
+        <v>0</v>
+      </c>
+      <c r="D30" s="18">
+        <v>2</v>
+      </c>
+      <c r="E30" s="18">
         <v>15</v>
       </c>
-      <c r="F30" s="21">
-[...5 lines deleted...]
-      <c r="H30" s="21">
+      <c r="F30" s="20">
+        <v>2</v>
+      </c>
+      <c r="G30" s="19">
+        <v>0</v>
+      </c>
+      <c r="H30" s="20">
         <v>19</v>
       </c>
-      <c r="I30" s="20">
-[...5 lines deleted...]
-      <c r="K30" s="21">
+      <c r="I30" s="19">
+        <v>0</v>
+      </c>
+      <c r="J30" s="18">
+        <v>0</v>
+      </c>
+      <c r="K30" s="20">
         <v>22</v>
       </c>
-      <c r="L30" s="20">
-[...5 lines deleted...]
-      <c r="N30" s="21">
+      <c r="L30" s="19">
+        <v>3</v>
+      </c>
+      <c r="M30" s="18">
+        <v>3</v>
+      </c>
+      <c r="N30" s="20">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>46049</v>
       </c>
-      <c r="B31" s="46">
+      <c r="B31" s="43">
         <f t="shared" si="0"/>
         <v>19</v>
       </c>
-      <c r="C31" s="20">
+      <c r="C31" s="19">
         <v>1</v>
       </c>
-      <c r="D31" s="19">
+      <c r="D31" s="18">
         <v>7</v>
       </c>
-      <c r="E31" s="19">
+      <c r="E31" s="18">
         <v>9</v>
       </c>
-      <c r="F31" s="21">
-[...2 lines deleted...]
-      <c r="G31" s="20">
+      <c r="F31" s="20">
+        <v>2</v>
+      </c>
+      <c r="G31" s="19">
         <v>1</v>
       </c>
-      <c r="H31" s="21">
+      <c r="H31" s="20">
         <v>18</v>
       </c>
-      <c r="I31" s="20">
-[...5 lines deleted...]
-      <c r="K31" s="21">
+      <c r="I31" s="19">
+        <v>0</v>
+      </c>
+      <c r="J31" s="18">
+        <v>0</v>
+      </c>
+      <c r="K31" s="20">
         <v>20</v>
       </c>
-      <c r="L31" s="20">
+      <c r="L31" s="19">
         <v>7</v>
       </c>
-      <c r="M31" s="19">
+      <c r="M31" s="18">
         <v>1</v>
       </c>
-      <c r="N31" s="21">
+      <c r="N31" s="20">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>46050</v>
       </c>
-      <c r="B32" s="46">
+      <c r="B32" s="43">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
-      <c r="C32" s="20">
-[...2 lines deleted...]
-      <c r="D32" s="19">
+      <c r="C32" s="19">
+        <v>0</v>
+      </c>
+      <c r="D32" s="18">
         <v>21</v>
       </c>
-      <c r="E32" s="19">
+      <c r="E32" s="18">
         <v>29</v>
       </c>
-      <c r="F32" s="21">
-[...2 lines deleted...]
-      <c r="G32" s="20">
+      <c r="F32" s="20">
+        <v>2</v>
+      </c>
+      <c r="G32" s="19">
         <v>8</v>
       </c>
-      <c r="H32" s="21">
+      <c r="H32" s="20">
         <v>43</v>
       </c>
-      <c r="I32" s="20">
+      <c r="I32" s="19">
         <v>8</v>
       </c>
-      <c r="J32" s="19">
+      <c r="J32" s="18">
         <v>1</v>
       </c>
-      <c r="K32" s="21">
+      <c r="K32" s="20">
         <v>59</v>
       </c>
-      <c r="L32" s="20">
-[...5 lines deleted...]
-      <c r="N32" s="21">
+      <c r="L32" s="19">
+        <v>3</v>
+      </c>
+      <c r="M32" s="18">
+        <v>4</v>
+      </c>
+      <c r="N32" s="20">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>46051</v>
       </c>
-      <c r="B33" s="46">
+      <c r="B33" s="43">
         <f t="shared" si="0"/>
         <v>26</v>
       </c>
-      <c r="C33" s="20">
-[...2 lines deleted...]
-      <c r="D33" s="19">
+      <c r="C33" s="19">
+        <v>0</v>
+      </c>
+      <c r="D33" s="18">
         <v>5</v>
       </c>
-      <c r="E33" s="19">
+      <c r="E33" s="18">
         <v>20</v>
       </c>
-      <c r="F33" s="21">
-[...5 lines deleted...]
-      <c r="H33" s="21">
+      <c r="F33" s="20">
+        <v>3</v>
+      </c>
+      <c r="G33" s="19">
+        <v>0</v>
+      </c>
+      <c r="H33" s="20">
         <v>26</v>
       </c>
-      <c r="I33" s="20">
-[...2 lines deleted...]
-      <c r="J33" s="19">
+      <c r="I33" s="19">
+        <v>4</v>
+      </c>
+      <c r="J33" s="18">
         <v>1</v>
       </c>
-      <c r="K33" s="21">
+      <c r="K33" s="20">
         <v>29</v>
       </c>
-      <c r="L33" s="20">
-[...5 lines deleted...]
-      <c r="N33" s="21">
+      <c r="L33" s="19">
+        <v>4</v>
+      </c>
+      <c r="M33" s="18">
+        <v>3</v>
+      </c>
+      <c r="N33" s="20">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>46052</v>
       </c>
-      <c r="B34" s="46">
+      <c r="B34" s="43">
         <f t="shared" si="0"/>
         <v>21</v>
       </c>
-      <c r="C34" s="20">
-[...2 lines deleted...]
-      <c r="D34" s="19">
+      <c r="C34" s="19">
+        <v>0</v>
+      </c>
+      <c r="D34" s="18">
         <v>5</v>
       </c>
-      <c r="E34" s="19">
+      <c r="E34" s="18">
         <v>15</v>
       </c>
-      <c r="F34" s="21">
+      <c r="F34" s="20">
         <v>1</v>
       </c>
-      <c r="G34" s="20">
-[...2 lines deleted...]
-      <c r="H34" s="21">
+      <c r="G34" s="19">
+        <v>0</v>
+      </c>
+      <c r="H34" s="20">
         <v>21</v>
       </c>
-      <c r="I34" s="20">
+      <c r="I34" s="19">
         <v>5</v>
       </c>
-      <c r="J34" s="19">
-[...2 lines deleted...]
-      <c r="K34" s="21">
+      <c r="J34" s="18">
+        <v>0</v>
+      </c>
+      <c r="K34" s="20">
         <v>17</v>
       </c>
-      <c r="L34" s="20">
+      <c r="L34" s="19">
         <v>6</v>
       </c>
-      <c r="M34" s="19">
+      <c r="M34" s="18">
         <v>1</v>
       </c>
-      <c r="N34" s="21">
+      <c r="N34" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:14" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>46053</v>
       </c>
-      <c r="B35" s="47">
+      <c r="B35" s="44">
         <f>SUM(G35:H35)</f>
         <v>30</v>
       </c>
-      <c r="C35" s="39">
+      <c r="C35" s="37">
         <v>5</v>
       </c>
-      <c r="D35" s="40">
+      <c r="D35" s="38">
         <v>5</v>
       </c>
-      <c r="E35" s="40">
+      <c r="E35" s="38">
         <v>15</v>
       </c>
-      <c r="F35" s="41">
+      <c r="F35" s="39">
         <v>5</v>
       </c>
-      <c r="G35" s="39">
+      <c r="G35" s="37">
         <v>5</v>
       </c>
-      <c r="H35" s="41">
+      <c r="H35" s="39">
         <v>25</v>
       </c>
-      <c r="I35" s="22">
-[...5 lines deleted...]
-      <c r="K35" s="24">
+      <c r="I35" s="21">
+        <v>3</v>
+      </c>
+      <c r="J35" s="22">
+        <v>3</v>
+      </c>
+      <c r="K35" s="23">
         <v>36</v>
       </c>
-      <c r="L35" s="22">
+      <c r="L35" s="21">
         <v>12</v>
       </c>
-      <c r="M35" s="23">
+      <c r="M35" s="22">
         <v>7</v>
       </c>
-      <c r="N35" s="24">
+      <c r="N35" s="23">
         <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:14" s="2" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="82" t="s">
+      <c r="A36" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B36" s="83">
+      <c r="B36" s="73">
         <f>SUM(B5:B35)</f>
         <v>726</v>
       </c>
-      <c r="C36" s="83">
+      <c r="C36" s="73">
         <f t="shared" ref="C36:N36" si="1">SUM(C5:C35)</f>
         <v>56</v>
       </c>
-      <c r="D36" s="83">
+      <c r="D36" s="73">
         <f t="shared" si="1"/>
         <v>215</v>
       </c>
-      <c r="E36" s="83">
+      <c r="E36" s="73">
         <f t="shared" si="1"/>
         <v>408</v>
       </c>
-      <c r="F36" s="83">
+      <c r="F36" s="73">
         <f t="shared" si="1"/>
         <v>69</v>
       </c>
-      <c r="G36" s="83">
+      <c r="G36" s="73">
         <f t="shared" si="1"/>
         <v>89</v>
       </c>
-      <c r="H36" s="83">
+      <c r="H36" s="73">
         <f t="shared" si="1"/>
         <v>637</v>
       </c>
-      <c r="I36" s="83">
+      <c r="I36" s="73">
         <f t="shared" si="1"/>
         <v>99</v>
       </c>
-      <c r="J36" s="83">
+      <c r="J36" s="73">
         <f t="shared" si="1"/>
         <v>41</v>
       </c>
-      <c r="K36" s="83">
+      <c r="K36" s="73">
         <f t="shared" si="1"/>
         <v>822</v>
       </c>
-      <c r="L36" s="83">
+      <c r="L36" s="73">
         <f t="shared" si="1"/>
         <v>212</v>
       </c>
-      <c r="M36" s="83">
+      <c r="M36" s="73">
         <f t="shared" si="1"/>
         <v>79</v>
       </c>
-      <c r="N36" s="84">
+      <c r="N36" s="74">
         <f t="shared" si="1"/>
         <v>186</v>
       </c>
     </row>
     <row r="37" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="94" t="s">
+      <c r="A37" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="95"/>
-[...11 lines deleted...]
-      <c r="N37" s="95"/>
+      <c r="B37" s="84"/>
+      <c r="C37" s="84"/>
+      <c r="D37" s="84"/>
+      <c r="E37" s="84"/>
+      <c r="F37" s="84"/>
+      <c r="G37" s="84"/>
+      <c r="H37" s="84"/>
+      <c r="I37" s="84"/>
+      <c r="J37" s="84"/>
+      <c r="K37" s="84"/>
+      <c r="L37" s="84"/>
+      <c r="M37" s="84"/>
+      <c r="N37" s="84"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="M39" s="92" t="s">
+      <c r="M39" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="N39" s="93"/>
+      <c r="N39" s="98"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="M39:N39"/>
     <mergeCell ref="A37:N37"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.43307086614173229" right="0.51181102362204722" top="0.47244094488188981" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="B5:B35" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:N39"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C5" sqref="C5:N35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="95" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="90"/>
-[...11 lines deleted...]
-      <c r="N1" s="91"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="96"/>
     </row>
     <row r="2" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <v>1</v>
       </c>
       <c r="B2" s="6">
         <v>2</v>
       </c>
       <c r="C2" s="6">
         <v>3</v>
       </c>
       <c r="D2" s="6">
         <v>4</v>
       </c>
       <c r="E2" s="6">
         <v>5</v>
       </c>
       <c r="F2" s="6">
         <v>6</v>
       </c>
       <c r="G2" s="6">
         <v>7</v>
       </c>
       <c r="H2" s="6">
         <v>8</v>
       </c>
       <c r="I2" s="6">
         <v>9</v>
       </c>
       <c r="J2" s="6">
         <v>10</v>
       </c>
       <c r="K2" s="6">
         <v>11</v>
       </c>
       <c r="L2" s="6">
         <v>12</v>
       </c>
       <c r="M2" s="6">
         <v>13</v>
       </c>
       <c r="N2" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="113" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="115" t="s">
+      <c r="B3" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="117"/>
-[...11 lines deleted...]
-      <c r="L3" s="118" t="s">
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="89"/>
+      <c r="I3" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="91"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="121"/>
-      <c r="N3" s="120"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="92"/>
     </row>
     <row r="4" spans="1:14" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="114"/>
-      <c r="B4" s="127"/>
-      <c r="C4" s="80" t="s">
+      <c r="B4" s="117"/>
+      <c r="C4" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="79" t="s">
+      <c r="D4" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="79" t="s">
+      <c r="E4" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="79" t="s">
+      <c r="F4" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="79" t="s">
+      <c r="G4" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="79" t="s">
+      <c r="H4" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="79" t="s">
+      <c r="I4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="79" t="s">
+      <c r="J4" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="79" t="s">
-[...2 lines deleted...]
-      <c r="L4" s="80" t="s">
+      <c r="K4" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="L4" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="M4" s="80" t="s">
+      <c r="M4" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="N4" s="80" t="s">
+      <c r="N4" s="31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3">
         <v>45931</v>
       </c>
       <c r="B5" s="15">
         <f t="shared" ref="B5:B35" si="0">SUM(G5:H5)</f>
         <v>0</v>
       </c>
-      <c r="C5" s="81"/>
-[...10 lines deleted...]
-      <c r="N5" s="81"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+      <c r="K5" s="71"/>
+      <c r="L5" s="71"/>
+      <c r="M5" s="71"/>
+      <c r="N5" s="71"/>
     </row>
     <row r="6" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>45932</v>
       </c>
       <c r="B6" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C6" s="81"/>
-[...10 lines deleted...]
-      <c r="N6" s="81"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="71"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="71"/>
+      <c r="L6" s="71"/>
+      <c r="M6" s="71"/>
+      <c r="N6" s="71"/>
     </row>
     <row r="7" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>45933</v>
       </c>
       <c r="B7" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C7" s="81"/>
-[...10 lines deleted...]
-      <c r="N7" s="81"/>
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="71"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="71"/>
+      <c r="I7" s="71"/>
+      <c r="J7" s="71"/>
+      <c r="K7" s="71"/>
+      <c r="L7" s="71"/>
+      <c r="M7" s="71"/>
+      <c r="N7" s="71"/>
     </row>
     <row r="8" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>45934</v>
       </c>
       <c r="B8" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C8" s="81"/>
-[...10 lines deleted...]
-      <c r="N8" s="81"/>
+      <c r="C8" s="71"/>
+      <c r="D8" s="71"/>
+      <c r="E8" s="71"/>
+      <c r="F8" s="71"/>
+      <c r="G8" s="71"/>
+      <c r="H8" s="71"/>
+      <c r="I8" s="71"/>
+      <c r="J8" s="71"/>
+      <c r="K8" s="71"/>
+      <c r="L8" s="71"/>
+      <c r="M8" s="71"/>
+      <c r="N8" s="71"/>
     </row>
     <row r="9" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>45935</v>
       </c>
       <c r="B9" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C9" s="81"/>
-[...10 lines deleted...]
-      <c r="N9" s="81"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="71"/>
+      <c r="E9" s="71"/>
+      <c r="F9" s="71"/>
+      <c r="G9" s="71"/>
+      <c r="H9" s="71"/>
+      <c r="I9" s="71"/>
+      <c r="J9" s="71"/>
+      <c r="K9" s="71"/>
+      <c r="L9" s="71"/>
+      <c r="M9" s="71"/>
+      <c r="N9" s="71"/>
     </row>
     <row r="10" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>45936</v>
       </c>
       <c r="B10" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C10" s="81"/>
-[...10 lines deleted...]
-      <c r="N10" s="81"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="71"/>
+      <c r="F10" s="71"/>
+      <c r="G10" s="71"/>
+      <c r="H10" s="71"/>
+      <c r="I10" s="71"/>
+      <c r="J10" s="71"/>
+      <c r="K10" s="71"/>
+      <c r="L10" s="71"/>
+      <c r="M10" s="71"/>
+      <c r="N10" s="71"/>
     </row>
     <row r="11" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>45937</v>
       </c>
       <c r="B11" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C11" s="81"/>
-[...10 lines deleted...]
-      <c r="N11" s="81"/>
+      <c r="C11" s="71"/>
+      <c r="D11" s="71"/>
+      <c r="E11" s="71"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="71"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="71"/>
+      <c r="K11" s="71"/>
+      <c r="L11" s="71"/>
+      <c r="M11" s="71"/>
+      <c r="N11" s="71"/>
     </row>
     <row r="12" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>45938</v>
       </c>
       <c r="B12" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C12" s="81"/>
-[...10 lines deleted...]
-      <c r="N12" s="81"/>
+      <c r="C12" s="71"/>
+      <c r="D12" s="71"/>
+      <c r="E12" s="71"/>
+      <c r="F12" s="71"/>
+      <c r="G12" s="71"/>
+      <c r="H12" s="71"/>
+      <c r="I12" s="71"/>
+      <c r="J12" s="71"/>
+      <c r="K12" s="71"/>
+      <c r="L12" s="71"/>
+      <c r="M12" s="71"/>
+      <c r="N12" s="71"/>
     </row>
     <row r="13" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>45939</v>
       </c>
       <c r="B13" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C13" s="81"/>
-[...10 lines deleted...]
-      <c r="N13" s="81"/>
+      <c r="C13" s="71"/>
+      <c r="D13" s="71"/>
+      <c r="E13" s="71"/>
+      <c r="F13" s="71"/>
+      <c r="G13" s="71"/>
+      <c r="H13" s="71"/>
+      <c r="I13" s="71"/>
+      <c r="J13" s="71"/>
+      <c r="K13" s="71"/>
+      <c r="L13" s="71"/>
+      <c r="M13" s="71"/>
+      <c r="N13" s="71"/>
     </row>
     <row r="14" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>45940</v>
       </c>
       <c r="B14" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C14" s="81"/>
-[...10 lines deleted...]
-      <c r="N14" s="81"/>
+      <c r="C14" s="71"/>
+      <c r="D14" s="71"/>
+      <c r="E14" s="71"/>
+      <c r="F14" s="71"/>
+      <c r="G14" s="71"/>
+      <c r="H14" s="71"/>
+      <c r="I14" s="71"/>
+      <c r="J14" s="71"/>
+      <c r="K14" s="71"/>
+      <c r="L14" s="71"/>
+      <c r="M14" s="71"/>
+      <c r="N14" s="71"/>
     </row>
     <row r="15" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>45941</v>
       </c>
       <c r="B15" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C15" s="81"/>
-[...10 lines deleted...]
-      <c r="N15" s="81"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="71"/>
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="71"/>
+      <c r="K15" s="71"/>
+      <c r="L15" s="71"/>
+      <c r="M15" s="71"/>
+      <c r="N15" s="71"/>
     </row>
     <row r="16" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>45942</v>
       </c>
       <c r="B16" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C16" s="81"/>
-[...10 lines deleted...]
-      <c r="N16" s="81"/>
+      <c r="C16" s="71"/>
+      <c r="D16" s="71"/>
+      <c r="E16" s="71"/>
+      <c r="F16" s="71"/>
+      <c r="G16" s="71"/>
+      <c r="H16" s="71"/>
+      <c r="I16" s="71"/>
+      <c r="J16" s="71"/>
+      <c r="K16" s="71"/>
+      <c r="L16" s="71"/>
+      <c r="M16" s="71"/>
+      <c r="N16" s="71"/>
     </row>
     <row r="17" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>45943</v>
       </c>
       <c r="B17" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C17" s="81"/>
-[...10 lines deleted...]
-      <c r="N17" s="81"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="71"/>
+      <c r="K17" s="71"/>
+      <c r="L17" s="71"/>
+      <c r="M17" s="71"/>
+      <c r="N17" s="71"/>
     </row>
     <row r="18" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>45944</v>
       </c>
       <c r="B18" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C18" s="81"/>
-[...10 lines deleted...]
-      <c r="N18" s="81"/>
+      <c r="C18" s="71"/>
+      <c r="D18" s="71"/>
+      <c r="E18" s="71"/>
+      <c r="F18" s="71"/>
+      <c r="G18" s="71"/>
+      <c r="H18" s="71"/>
+      <c r="I18" s="71"/>
+      <c r="J18" s="71"/>
+      <c r="K18" s="71"/>
+      <c r="L18" s="71"/>
+      <c r="M18" s="71"/>
+      <c r="N18" s="71"/>
     </row>
     <row r="19" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>45945</v>
       </c>
       <c r="B19" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C19" s="81"/>
-[...10 lines deleted...]
-      <c r="N19" s="81"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="71"/>
+      <c r="J19" s="71"/>
+      <c r="K19" s="71"/>
+      <c r="L19" s="71"/>
+      <c r="M19" s="71"/>
+      <c r="N19" s="71"/>
     </row>
     <row r="20" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>45946</v>
       </c>
       <c r="B20" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C20" s="81"/>
-[...10 lines deleted...]
-      <c r="N20" s="81"/>
+      <c r="C20" s="71"/>
+      <c r="D20" s="71"/>
+      <c r="E20" s="71"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="71"/>
+      <c r="H20" s="71"/>
+      <c r="I20" s="71"/>
+      <c r="J20" s="71"/>
+      <c r="K20" s="71"/>
+      <c r="L20" s="71"/>
+      <c r="M20" s="71"/>
+      <c r="N20" s="71"/>
     </row>
     <row r="21" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>45947</v>
       </c>
       <c r="B21" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C21" s="81"/>
-[...10 lines deleted...]
-      <c r="N21" s="81"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="71"/>
+      <c r="K21" s="71"/>
+      <c r="L21" s="71"/>
+      <c r="M21" s="71"/>
+      <c r="N21" s="71"/>
     </row>
     <row r="22" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>45948</v>
       </c>
       <c r="B22" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C22" s="81"/>
-[...10 lines deleted...]
-      <c r="N22" s="81"/>
+      <c r="C22" s="71"/>
+      <c r="D22" s="71"/>
+      <c r="E22" s="71"/>
+      <c r="F22" s="71"/>
+      <c r="G22" s="71"/>
+      <c r="H22" s="71"/>
+      <c r="I22" s="71"/>
+      <c r="J22" s="71"/>
+      <c r="K22" s="71"/>
+      <c r="L22" s="71"/>
+      <c r="M22" s="71"/>
+      <c r="N22" s="71"/>
     </row>
     <row r="23" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>45949</v>
       </c>
       <c r="B23" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C23" s="81"/>
-[...10 lines deleted...]
-      <c r="N23" s="81"/>
+      <c r="C23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="71"/>
+      <c r="I23" s="71"/>
+      <c r="J23" s="71"/>
+      <c r="K23" s="71"/>
+      <c r="L23" s="71"/>
+      <c r="M23" s="71"/>
+      <c r="N23" s="71"/>
     </row>
     <row r="24" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>45950</v>
       </c>
       <c r="B24" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C24" s="81"/>
-[...10 lines deleted...]
-      <c r="N24" s="81"/>
+      <c r="C24" s="71"/>
+      <c r="D24" s="71"/>
+      <c r="E24" s="71"/>
+      <c r="F24" s="71"/>
+      <c r="G24" s="71"/>
+      <c r="H24" s="71"/>
+      <c r="I24" s="71"/>
+      <c r="J24" s="71"/>
+      <c r="K24" s="71"/>
+      <c r="L24" s="71"/>
+      <c r="M24" s="71"/>
+      <c r="N24" s="71"/>
     </row>
     <row r="25" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>45951</v>
       </c>
       <c r="B25" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C25" s="81"/>
-[...10 lines deleted...]
-      <c r="N25" s="81"/>
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="71"/>
     </row>
     <row r="26" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>45952</v>
       </c>
       <c r="B26" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C26" s="81"/>
-[...10 lines deleted...]
-      <c r="N26" s="81"/>
+      <c r="C26" s="71"/>
+      <c r="D26" s="71"/>
+      <c r="E26" s="71"/>
+      <c r="F26" s="71"/>
+      <c r="G26" s="71"/>
+      <c r="H26" s="71"/>
+      <c r="I26" s="71"/>
+      <c r="J26" s="71"/>
+      <c r="K26" s="71"/>
+      <c r="L26" s="71"/>
+      <c r="M26" s="71"/>
+      <c r="N26" s="71"/>
     </row>
     <row r="27" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>45953</v>
       </c>
       <c r="B27" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C27" s="81"/>
-[...10 lines deleted...]
-      <c r="N27" s="81"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="71"/>
+      <c r="I27" s="71"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="71"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="71"/>
     </row>
     <row r="28" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>45954</v>
       </c>
       <c r="B28" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C28" s="81"/>
-[...10 lines deleted...]
-      <c r="N28" s="81"/>
+      <c r="C28" s="71"/>
+      <c r="D28" s="71"/>
+      <c r="E28" s="71"/>
+      <c r="F28" s="71"/>
+      <c r="G28" s="71"/>
+      <c r="H28" s="71"/>
+      <c r="I28" s="71"/>
+      <c r="J28" s="71"/>
+      <c r="K28" s="71"/>
+      <c r="L28" s="71"/>
+      <c r="M28" s="71"/>
+      <c r="N28" s="71"/>
     </row>
     <row r="29" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>45955</v>
       </c>
       <c r="B29" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C29" s="81"/>
-[...10 lines deleted...]
-      <c r="N29" s="81"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="71"/>
     </row>
     <row r="30" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>45956</v>
       </c>
       <c r="B30" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C30" s="81"/>
-[...10 lines deleted...]
-      <c r="N30" s="81"/>
+      <c r="C30" s="71"/>
+      <c r="D30" s="71"/>
+      <c r="E30" s="71"/>
+      <c r="F30" s="71"/>
+      <c r="G30" s="71"/>
+      <c r="H30" s="71"/>
+      <c r="I30" s="71"/>
+      <c r="J30" s="71"/>
+      <c r="K30" s="71"/>
+      <c r="L30" s="71"/>
+      <c r="M30" s="71"/>
+      <c r="N30" s="71"/>
     </row>
     <row r="31" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>45957</v>
       </c>
       <c r="B31" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C31" s="81"/>
-[...10 lines deleted...]
-      <c r="N31" s="81"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="71"/>
+      <c r="I31" s="71"/>
+      <c r="J31" s="71"/>
+      <c r="K31" s="71"/>
+      <c r="L31" s="71"/>
+      <c r="M31" s="71"/>
+      <c r="N31" s="71"/>
     </row>
     <row r="32" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>45958</v>
       </c>
       <c r="B32" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C32" s="81"/>
-[...10 lines deleted...]
-      <c r="N32" s="81"/>
+      <c r="C32" s="71"/>
+      <c r="D32" s="71"/>
+      <c r="E32" s="71"/>
+      <c r="F32" s="71"/>
+      <c r="G32" s="71"/>
+      <c r="H32" s="71"/>
+      <c r="I32" s="71"/>
+      <c r="J32" s="71"/>
+      <c r="K32" s="71"/>
+      <c r="L32" s="71"/>
+      <c r="M32" s="71"/>
+      <c r="N32" s="71"/>
     </row>
     <row r="33" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>45959</v>
       </c>
       <c r="B33" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C33" s="81"/>
-[...10 lines deleted...]
-      <c r="N33" s="81"/>
+      <c r="C33" s="71"/>
+      <c r="D33" s="71"/>
+      <c r="E33" s="71"/>
+      <c r="F33" s="71"/>
+      <c r="G33" s="71"/>
+      <c r="H33" s="71"/>
+      <c r="I33" s="71"/>
+      <c r="J33" s="71"/>
+      <c r="K33" s="71"/>
+      <c r="L33" s="71"/>
+      <c r="M33" s="71"/>
+      <c r="N33" s="71"/>
     </row>
     <row r="34" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>45960</v>
       </c>
       <c r="B34" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C34" s="81"/>
-[...10 lines deleted...]
-      <c r="N34" s="81"/>
+      <c r="C34" s="71"/>
+      <c r="D34" s="71"/>
+      <c r="E34" s="71"/>
+      <c r="F34" s="71"/>
+      <c r="G34" s="71"/>
+      <c r="H34" s="71"/>
+      <c r="I34" s="71"/>
+      <c r="J34" s="71"/>
+      <c r="K34" s="71"/>
+      <c r="L34" s="71"/>
+      <c r="M34" s="71"/>
+      <c r="N34" s="71"/>
     </row>
     <row r="35" spans="1:14" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>45961</v>
       </c>
       <c r="B35" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C35" s="81"/>
-[...10 lines deleted...]
-      <c r="N35" s="81"/>
+      <c r="C35" s="71"/>
+      <c r="D35" s="71"/>
+      <c r="E35" s="71"/>
+      <c r="F35" s="71"/>
+      <c r="G35" s="71"/>
+      <c r="H35" s="71"/>
+      <c r="I35" s="71"/>
+      <c r="J35" s="71"/>
+      <c r="K35" s="71"/>
+      <c r="L35" s="71"/>
+      <c r="M35" s="71"/>
+      <c r="N35" s="71"/>
     </row>
     <row r="36" spans="1:14" s="2" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="82" t="s">
+      <c r="A36" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B36" s="85">
+      <c r="B36" s="75">
         <f>SUM(B5:B35)</f>
         <v>0</v>
       </c>
-      <c r="C36" s="86">
+      <c r="C36" s="76">
         <f t="shared" ref="C36:N36" si="1">SUM(C5:C35)</f>
         <v>0</v>
       </c>
-      <c r="D36" s="86">
+      <c r="D36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E36" s="86">
+      <c r="E36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F36" s="86">
+      <c r="F36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G36" s="86">
+      <c r="G36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H36" s="86">
+      <c r="H36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I36" s="86">
+      <c r="I36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J36" s="86">
+      <c r="J36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K36" s="86">
+      <c r="K36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L36" s="86">
+      <c r="L36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M36" s="86">
+      <c r="M36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N36" s="87">
+      <c r="N36" s="77">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="94" t="s">
+      <c r="A37" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="95"/>
-[...11 lines deleted...]
-      <c r="N37" s="95"/>
+      <c r="B37" s="84"/>
+      <c r="C37" s="84"/>
+      <c r="D37" s="84"/>
+      <c r="E37" s="84"/>
+      <c r="F37" s="84"/>
+      <c r="G37" s="84"/>
+      <c r="H37" s="84"/>
+      <c r="I37" s="84"/>
+      <c r="J37" s="84"/>
+      <c r="K37" s="84"/>
+      <c r="L37" s="84"/>
+      <c r="M37" s="84"/>
+      <c r="N37" s="84"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="M39" s="105" t="s">
+      <c r="M39" s="82" t="s">
         <v>23</v>
       </c>
-      <c r="N39" s="105"/>
+      <c r="N39" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="M39:N39"/>
     <mergeCell ref="A37:N37"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.43307086614173229" right="0.51181102362204722" top="0.47244094488188981" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="B5:B35" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:N39"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C5" sqref="C5:N34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="95" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="90"/>
-[...11 lines deleted...]
-      <c r="N1" s="91"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="96"/>
     </row>
     <row r="2" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <v>1</v>
       </c>
       <c r="B2" s="6">
         <v>2</v>
       </c>
       <c r="C2" s="6">
         <v>3</v>
       </c>
       <c r="D2" s="6">
         <v>4</v>
       </c>
       <c r="E2" s="6">
         <v>5</v>
       </c>
       <c r="F2" s="6">
         <v>6</v>
       </c>
       <c r="G2" s="6">
         <v>7</v>
       </c>
       <c r="H2" s="6">
         <v>8</v>
       </c>
       <c r="I2" s="6">
         <v>9</v>
       </c>
       <c r="J2" s="6">
         <v>10</v>
       </c>
       <c r="K2" s="6">
         <v>11</v>
       </c>
       <c r="L2" s="6">
         <v>12</v>
       </c>
       <c r="M2" s="6">
         <v>13</v>
       </c>
       <c r="N2" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="113" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="115" t="s">
+      <c r="B3" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="117"/>
-[...11 lines deleted...]
-      <c r="L3" s="118" t="s">
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="89"/>
+      <c r="I3" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="91"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="121"/>
-      <c r="N3" s="120"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="92"/>
     </row>
     <row r="4" spans="1:14" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="114"/>
-      <c r="B4" s="127"/>
+      <c r="B4" s="117"/>
       <c r="C4" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="29" t="s">
+      <c r="E4" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="29" t="s">
+      <c r="F4" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="31" t="s">
+      <c r="G4" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="30" t="s">
+      <c r="H4" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="29" t="s">
+      <c r="I4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="29" t="s">
+      <c r="J4" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="29" t="s">
+      <c r="K4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3">
         <v>45962</v>
       </c>
       <c r="B5" s="15">
         <f t="shared" ref="B5:B34" si="0">SUM(G5:H5)</f>
         <v>0</v>
       </c>
-      <c r="C5" s="26"/>
-[...10 lines deleted...]
-      <c r="N5" s="28"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="34"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="27"/>
+      <c r="L5" s="25"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="27"/>
     </row>
     <row r="6" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>45963</v>
       </c>
       <c r="B6" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C6" s="20"/>
-[...10 lines deleted...]
-      <c r="N6" s="21"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="20"/>
+      <c r="L6" s="19"/>
+      <c r="M6" s="18"/>
+      <c r="N6" s="20"/>
     </row>
     <row r="7" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>45964</v>
       </c>
       <c r="B7" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C7" s="20"/>
-[...10 lines deleted...]
-      <c r="N7" s="21"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="19"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="20"/>
+      <c r="L7" s="19"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="20"/>
     </row>
     <row r="8" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>45965</v>
       </c>
       <c r="B8" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C8" s="20"/>
-[...10 lines deleted...]
-      <c r="N8" s="21"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="20"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="20"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="18"/>
+      <c r="N8" s="20"/>
     </row>
     <row r="9" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>45966</v>
       </c>
       <c r="B9" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C9" s="20"/>
-[...10 lines deleted...]
-      <c r="N9" s="21"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="20"/>
+      <c r="L9" s="19"/>
+      <c r="M9" s="18"/>
+      <c r="N9" s="20"/>
     </row>
     <row r="10" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>45967</v>
       </c>
       <c r="B10" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C10" s="20"/>
-[...10 lines deleted...]
-      <c r="N10" s="21"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="35"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="20"/>
     </row>
     <row r="11" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>45968</v>
       </c>
       <c r="B11" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C11" s="20"/>
-[...10 lines deleted...]
-      <c r="N11" s="21"/>
+      <c r="C11" s="19"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="35"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="19"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="20"/>
     </row>
     <row r="12" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>45969</v>
       </c>
       <c r="B12" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C12" s="20"/>
-[...10 lines deleted...]
-      <c r="N12" s="21"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="35"/>
+      <c r="H12" s="32"/>
+      <c r="I12" s="19"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="20"/>
+      <c r="L12" s="19"/>
+      <c r="M12" s="18"/>
+      <c r="N12" s="20"/>
     </row>
     <row r="13" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>45970</v>
       </c>
       <c r="B13" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C13" s="20"/>
-[...10 lines deleted...]
-      <c r="N13" s="21"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="35"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="20"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="18"/>
+      <c r="N13" s="20"/>
     </row>
     <row r="14" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>45971</v>
       </c>
       <c r="B14" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C14" s="20"/>
-[...10 lines deleted...]
-      <c r="N14" s="21"/>
+      <c r="C14" s="19"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="35"/>
+      <c r="H14" s="32"/>
+      <c r="I14" s="19"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="20"/>
+      <c r="L14" s="19"/>
+      <c r="M14" s="18"/>
+      <c r="N14" s="20"/>
     </row>
     <row r="15" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>45972</v>
       </c>
       <c r="B15" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C15" s="20"/>
-[...10 lines deleted...]
-      <c r="N15" s="21"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="35"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="20"/>
     </row>
     <row r="16" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>45973</v>
       </c>
       <c r="B16" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C16" s="20"/>
-[...10 lines deleted...]
-      <c r="N16" s="21"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="35"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="20"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="18"/>
+      <c r="N16" s="20"/>
     </row>
     <row r="17" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>45974</v>
       </c>
       <c r="B17" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C17" s="20"/>
-[...10 lines deleted...]
-      <c r="N17" s="21"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="35"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="19"/>
+      <c r="M17" s="18"/>
+      <c r="N17" s="20"/>
     </row>
     <row r="18" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>45975</v>
       </c>
       <c r="B18" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C18" s="20"/>
-[...10 lines deleted...]
-      <c r="N18" s="21"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="35"/>
+      <c r="H18" s="32"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="20"/>
+      <c r="L18" s="19"/>
+      <c r="M18" s="18"/>
+      <c r="N18" s="20"/>
     </row>
     <row r="19" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>45976</v>
       </c>
       <c r="B19" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C19" s="20"/>
-[...10 lines deleted...]
-      <c r="N19" s="21"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="18"/>
+      <c r="E19" s="18"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="35"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="19"/>
+      <c r="M19" s="18"/>
+      <c r="N19" s="20"/>
     </row>
     <row r="20" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>45977</v>
       </c>
       <c r="B20" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C20" s="20"/>
-[...10 lines deleted...]
-      <c r="N20" s="21"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="18"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="20"/>
+      <c r="G20" s="35"/>
+      <c r="H20" s="32"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="18"/>
+      <c r="K20" s="20"/>
+      <c r="L20" s="19"/>
+      <c r="M20" s="18"/>
+      <c r="N20" s="20"/>
     </row>
     <row r="21" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>45978</v>
       </c>
       <c r="B21" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C21" s="20"/>
-[...10 lines deleted...]
-      <c r="N21" s="21"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="35"/>
+      <c r="H21" s="32"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="19"/>
+      <c r="M21" s="18"/>
+      <c r="N21" s="20"/>
     </row>
     <row r="22" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>45979</v>
       </c>
       <c r="B22" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C22" s="20"/>
-[...10 lines deleted...]
-      <c r="N22" s="21"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="35"/>
+      <c r="H22" s="32"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="18"/>
+      <c r="K22" s="20"/>
+      <c r="L22" s="19"/>
+      <c r="M22" s="18"/>
+      <c r="N22" s="20"/>
     </row>
     <row r="23" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>45980</v>
       </c>
       <c r="B23" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C23" s="20"/>
-[...10 lines deleted...]
-      <c r="N23" s="21"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="18"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="35"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="20"/>
+      <c r="L23" s="19"/>
+      <c r="M23" s="18"/>
+      <c r="N23" s="20"/>
     </row>
     <row r="24" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>45981</v>
       </c>
       <c r="B24" s="15">
         <f>SUM(G24:H24)</f>
         <v>0</v>
       </c>
-      <c r="C24" s="20"/>
-[...10 lines deleted...]
-      <c r="N24" s="21"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="35"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="18"/>
+      <c r="K24" s="20"/>
+      <c r="L24" s="19"/>
+      <c r="M24" s="18"/>
+      <c r="N24" s="20"/>
     </row>
     <row r="25" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>45982</v>
       </c>
       <c r="B25" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C25" s="20"/>
-[...10 lines deleted...]
-      <c r="N25" s="21"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="35"/>
+      <c r="H25" s="32"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="18"/>
+      <c r="K25" s="20"/>
+      <c r="L25" s="19"/>
+      <c r="M25" s="18"/>
+      <c r="N25" s="20"/>
     </row>
     <row r="26" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>45983</v>
       </c>
       <c r="B26" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C26" s="20"/>
-[...10 lines deleted...]
-      <c r="N26" s="21"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="35"/>
+      <c r="H26" s="32"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="18"/>
+      <c r="K26" s="20"/>
+      <c r="L26" s="19"/>
+      <c r="M26" s="18"/>
+      <c r="N26" s="20"/>
     </row>
     <row r="27" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>45984</v>
       </c>
       <c r="B27" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C27" s="20"/>
-[...10 lines deleted...]
-      <c r="N27" s="21"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="35"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="18"/>
+      <c r="K27" s="20"/>
+      <c r="L27" s="19"/>
+      <c r="M27" s="18"/>
+      <c r="N27" s="20"/>
     </row>
     <row r="28" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>45985</v>
       </c>
       <c r="B28" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C28" s="20"/>
-[...10 lines deleted...]
-      <c r="N28" s="21"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="18"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="35"/>
+      <c r="H28" s="32"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="18"/>
+      <c r="K28" s="20"/>
+      <c r="L28" s="19"/>
+      <c r="M28" s="18"/>
+      <c r="N28" s="20"/>
     </row>
     <row r="29" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>45986</v>
       </c>
       <c r="B29" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C29" s="20"/>
-[...10 lines deleted...]
-      <c r="N29" s="21"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="35"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="19"/>
+      <c r="M29" s="18"/>
+      <c r="N29" s="20"/>
     </row>
     <row r="30" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>45987</v>
       </c>
       <c r="B30" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C30" s="20"/>
-[...10 lines deleted...]
-      <c r="N30" s="21"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="18"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="35"/>
+      <c r="H30" s="32"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="20"/>
+      <c r="L30" s="19"/>
+      <c r="M30" s="18"/>
+      <c r="N30" s="20"/>
     </row>
     <row r="31" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>45988</v>
       </c>
       <c r="B31" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C31" s="20"/>
-[...10 lines deleted...]
-      <c r="N31" s="21"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="18"/>
+      <c r="E31" s="18"/>
+      <c r="F31" s="20"/>
+      <c r="G31" s="35"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="20"/>
+      <c r="L31" s="19"/>
+      <c r="M31" s="18"/>
+      <c r="N31" s="20"/>
     </row>
     <row r="32" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>45989</v>
       </c>
       <c r="B32" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C32" s="20"/>
-[...10 lines deleted...]
-      <c r="N32" s="21"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="20"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="32"/>
+      <c r="I32" s="19"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="20"/>
+      <c r="L32" s="19"/>
+      <c r="M32" s="18"/>
+      <c r="N32" s="20"/>
     </row>
     <row r="33" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>45990</v>
       </c>
       <c r="B33" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C33" s="20"/>
-[...10 lines deleted...]
-      <c r="N33" s="21"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="35"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="19"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="20"/>
+      <c r="L33" s="19"/>
+      <c r="M33" s="18"/>
+      <c r="N33" s="20"/>
     </row>
     <row r="34" spans="1:14" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>45991</v>
       </c>
-      <c r="B34" s="38">
-[...14 lines deleted...]
-      <c r="N34" s="41"/>
+      <c r="B34" s="36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="39"/>
+      <c r="G34" s="40"/>
+      <c r="H34" s="41"/>
+      <c r="I34" s="37"/>
+      <c r="J34" s="38"/>
+      <c r="K34" s="39"/>
+      <c r="L34" s="37"/>
+      <c r="M34" s="38"/>
+      <c r="N34" s="39"/>
     </row>
     <row r="35" spans="1:14" s="2" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="82" t="s">
+      <c r="A35" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="88">
+      <c r="B35" s="78">
         <f t="shared" ref="B35:N35" si="1">SUM(B5:B34)</f>
         <v>0</v>
       </c>
-      <c r="C35" s="85">
+      <c r="C35" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="D35" s="85">
+      <c r="D35" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E35" s="85">
+      <c r="E35" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F35" s="85">
+      <c r="F35" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G35" s="85">
+      <c r="G35" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H35" s="85">
+      <c r="H35" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I35" s="85">
+      <c r="I35" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J35" s="85">
+      <c r="J35" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K35" s="85">
+      <c r="K35" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L35" s="85">
+      <c r="L35" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M35" s="85">
+      <c r="M35" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N35" s="89">
+      <c r="N35" s="79">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="94" t="s">
+      <c r="A36" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="B36" s="95"/>
-[...11 lines deleted...]
-      <c r="N36" s="95"/>
+      <c r="B36" s="84"/>
+      <c r="C36" s="84"/>
+      <c r="D36" s="84"/>
+      <c r="E36" s="84"/>
+      <c r="F36" s="84"/>
+      <c r="G36" s="84"/>
+      <c r="H36" s="84"/>
+      <c r="I36" s="84"/>
+      <c r="J36" s="84"/>
+      <c r="K36" s="84"/>
+      <c r="L36" s="84"/>
+      <c r="M36" s="84"/>
+      <c r="N36" s="84"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="M38" s="105" t="s">
+      <c r="M38" s="82" t="s">
         <v>23</v>
       </c>
-      <c r="N38" s="105"/>
+      <c r="N38" s="82"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="M39" s="128"/>
-      <c r="N39" s="129"/>
+      <c r="M39" s="118"/>
+      <c r="N39" s="119"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="M39:N39"/>
     <mergeCell ref="M38:N38"/>
     <mergeCell ref="A36:N36"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.43307086614173229" right="0.51181102362204722" top="0.47244094488188981" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:N39"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="Q32" sqref="Q32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="95" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="90"/>
-[...11 lines deleted...]
-      <c r="N1" s="91"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="96"/>
     </row>
     <row r="2" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <v>1</v>
       </c>
       <c r="B2" s="6">
         <v>2</v>
       </c>
       <c r="C2" s="6">
         <v>3</v>
       </c>
       <c r="D2" s="6">
         <v>4</v>
       </c>
       <c r="E2" s="6">
         <v>5</v>
       </c>
       <c r="F2" s="6">
         <v>6</v>
       </c>
       <c r="G2" s="6">
         <v>7</v>
       </c>
       <c r="H2" s="6">
         <v>8</v>
       </c>
       <c r="I2" s="6">
         <v>9</v>
       </c>
       <c r="J2" s="6">
         <v>10</v>
       </c>
       <c r="K2" s="6">
         <v>11</v>
       </c>
       <c r="L2" s="6">
         <v>12</v>
       </c>
       <c r="M2" s="6">
         <v>13</v>
       </c>
       <c r="N2" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="113" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="115" t="s">
+      <c r="B3" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="117"/>
-[...11 lines deleted...]
-      <c r="L3" s="118" t="s">
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="89"/>
+      <c r="I3" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="91"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="121"/>
-      <c r="N3" s="120"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="92"/>
     </row>
     <row r="4" spans="1:14" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="114"/>
-      <c r="B4" s="126"/>
-      <c r="C4" s="33" t="s">
+      <c r="B4" s="116"/>
+      <c r="C4" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="32" t="s">
+      <c r="D4" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="32" t="s">
+      <c r="E4" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="32" t="s">
+      <c r="F4" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="32" t="s">
+      <c r="G4" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="32" t="s">
+      <c r="H4" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="32" t="s">
+      <c r="I4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="32" t="s">
+      <c r="J4" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="32" t="s">
-[...2 lines deleted...]
-      <c r="L4" s="33" t="s">
+      <c r="K4" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="L4" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="M4" s="33" t="s">
+      <c r="M4" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="N4" s="33" t="s">
+      <c r="N4" s="31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3">
         <v>45992</v>
       </c>
       <c r="B5" s="15">
         <f t="shared" ref="B5:B32" si="0">SUM(G5:H5)</f>
         <v>0</v>
       </c>
-      <c r="C5" s="19"/>
-[...10 lines deleted...]
-      <c r="N5" s="19"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="18"/>
+      <c r="M5" s="18"/>
+      <c r="N5" s="18"/>
     </row>
     <row r="6" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>45993</v>
       </c>
       <c r="B6" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C6" s="19"/>
-[...10 lines deleted...]
-      <c r="N6" s="19"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="18"/>
+      <c r="M6" s="18"/>
+      <c r="N6" s="18"/>
     </row>
     <row r="7" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>45994</v>
       </c>
       <c r="B7" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C7" s="19"/>
-[...10 lines deleted...]
-      <c r="N7" s="19"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="18"/>
     </row>
     <row r="8" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>45995</v>
       </c>
       <c r="B8" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C8" s="19"/>
-[...10 lines deleted...]
-      <c r="N8" s="19"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="18"/>
+      <c r="M8" s="18"/>
+      <c r="N8" s="18"/>
     </row>
     <row r="9" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>45996</v>
       </c>
       <c r="B9" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C9" s="19"/>
-[...10 lines deleted...]
-      <c r="N9" s="19"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="18"/>
+      <c r="M9" s="18"/>
+      <c r="N9" s="18"/>
     </row>
     <row r="10" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>45997</v>
       </c>
       <c r="B10" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C10" s="19"/>
-[...10 lines deleted...]
-      <c r="N10" s="19"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="18"/>
     </row>
     <row r="11" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>45998</v>
       </c>
       <c r="B11" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C11" s="19"/>
-[...10 lines deleted...]
-      <c r="N11" s="19"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="18"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="18"/>
     </row>
     <row r="12" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>45999</v>
       </c>
       <c r="B12" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C12" s="19"/>
-[...10 lines deleted...]
-      <c r="N12" s="19"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="18"/>
+      <c r="M12" s="18"/>
+      <c r="N12" s="18"/>
     </row>
     <row r="13" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>46000</v>
       </c>
       <c r="B13" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C13" s="19"/>
-[...10 lines deleted...]
-      <c r="N13" s="19"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="18"/>
+      <c r="N13" s="18"/>
     </row>
     <row r="14" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>46001</v>
       </c>
       <c r="B14" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C14" s="19"/>
-[...10 lines deleted...]
-      <c r="N14" s="19"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="18"/>
+      <c r="H14" s="18"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="18"/>
+      <c r="L14" s="18"/>
+      <c r="M14" s="18"/>
+      <c r="N14" s="18"/>
     </row>
     <row r="15" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>46002</v>
       </c>
       <c r="B15" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C15" s="19"/>
-[...10 lines deleted...]
-      <c r="N15" s="19"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="18"/>
+      <c r="H15" s="18"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="18"/>
+      <c r="L15" s="18"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="18"/>
     </row>
     <row r="16" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>46003</v>
       </c>
       <c r="B16" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C16" s="19"/>
-[...10 lines deleted...]
-      <c r="N16" s="19"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="18"/>
+      <c r="H16" s="18"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="18"/>
+      <c r="L16" s="18"/>
+      <c r="M16" s="18"/>
+      <c r="N16" s="18"/>
     </row>
     <row r="17" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>46004</v>
       </c>
       <c r="B17" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C17" s="19"/>
-[...10 lines deleted...]
-      <c r="N17" s="19"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="18"/>
+      <c r="N17" s="18"/>
     </row>
     <row r="18" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>46005</v>
       </c>
       <c r="B18" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C18" s="19"/>
-[...10 lines deleted...]
-      <c r="N18" s="19"/>
+      <c r="C18" s="18"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="18"/>
+      <c r="H18" s="18"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="18"/>
+      <c r="L18" s="18"/>
+      <c r="M18" s="18"/>
+      <c r="N18" s="18"/>
     </row>
     <row r="19" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>46006</v>
       </c>
       <c r="B19" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C19" s="19"/>
-[...10 lines deleted...]
-      <c r="N19" s="19"/>
+      <c r="C19" s="18"/>
+      <c r="D19" s="18"/>
+      <c r="E19" s="18"/>
+      <c r="F19" s="18"/>
+      <c r="G19" s="18"/>
+      <c r="H19" s="18"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="18"/>
+      <c r="L19" s="18"/>
+      <c r="M19" s="18"/>
+      <c r="N19" s="18"/>
     </row>
     <row r="20" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>46007</v>
       </c>
       <c r="B20" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C20" s="19"/>
-[...10 lines deleted...]
-      <c r="N20" s="19"/>
+      <c r="C20" s="18"/>
+      <c r="D20" s="18"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="18"/>
+      <c r="G20" s="18"/>
+      <c r="H20" s="18"/>
+      <c r="I20" s="18"/>
+      <c r="J20" s="18"/>
+      <c r="K20" s="18"/>
+      <c r="L20" s="18"/>
+      <c r="M20" s="18"/>
+      <c r="N20" s="18"/>
     </row>
     <row r="21" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>46008</v>
       </c>
       <c r="B21" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C21" s="19"/>
-[...10 lines deleted...]
-      <c r="N21" s="19"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18"/>
+      <c r="N21" s="18"/>
     </row>
     <row r="22" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>46009</v>
       </c>
       <c r="B22" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C22" s="19"/>
-[...10 lines deleted...]
-      <c r="N22" s="19"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+      <c r="F22" s="18"/>
+      <c r="G22" s="18"/>
+      <c r="H22" s="18"/>
+      <c r="I22" s="18"/>
+      <c r="J22" s="18"/>
+      <c r="K22" s="18"/>
+      <c r="L22" s="18"/>
+      <c r="M22" s="18"/>
+      <c r="N22" s="18"/>
     </row>
     <row r="23" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>46010</v>
       </c>
       <c r="B23" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C23" s="19"/>
-[...10 lines deleted...]
-      <c r="N23" s="19"/>
+      <c r="C23" s="18"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="18"/>
+      <c r="F23" s="18"/>
+      <c r="G23" s="18"/>
+      <c r="H23" s="18"/>
+      <c r="I23" s="18"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="18"/>
+      <c r="L23" s="18"/>
+      <c r="M23" s="18"/>
+      <c r="N23" s="18"/>
     </row>
     <row r="24" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>46011</v>
       </c>
       <c r="B24" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C24" s="19"/>
-[...10 lines deleted...]
-      <c r="N24" s="19"/>
+      <c r="C24" s="18"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="18"/>
+      <c r="G24" s="18"/>
+      <c r="H24" s="18"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="18"/>
+      <c r="K24" s="18"/>
+      <c r="L24" s="18"/>
+      <c r="M24" s="18"/>
+      <c r="N24" s="18"/>
     </row>
     <row r="25" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>46012</v>
       </c>
       <c r="B25" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C25" s="19"/>
-[...10 lines deleted...]
-      <c r="N25" s="19"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="18"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="18"/>
+      <c r="M25" s="18"/>
+      <c r="N25" s="18"/>
     </row>
     <row r="26" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>46013</v>
       </c>
       <c r="B26" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C26" s="19"/>
-[...10 lines deleted...]
-      <c r="N26" s="19"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="18"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="18"/>
+      <c r="K26" s="18"/>
+      <c r="L26" s="18"/>
+      <c r="M26" s="18"/>
+      <c r="N26" s="18"/>
     </row>
     <row r="27" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>46014</v>
       </c>
       <c r="B27" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C27" s="19"/>
-[...10 lines deleted...]
-      <c r="N27" s="19"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="18"/>
+      <c r="G27" s="18"/>
+      <c r="H27" s="18"/>
+      <c r="I27" s="18"/>
+      <c r="J27" s="18"/>
+      <c r="K27" s="18"/>
+      <c r="L27" s="18"/>
+      <c r="M27" s="18"/>
+      <c r="N27" s="18"/>
     </row>
     <row r="28" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>46015</v>
       </c>
       <c r="B28" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C28" s="19"/>
-[...10 lines deleted...]
-      <c r="N28" s="19"/>
+      <c r="C28" s="18"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="18"/>
+      <c r="F28" s="18"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="18"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="18"/>
+      <c r="K28" s="18"/>
+      <c r="L28" s="18"/>
+      <c r="M28" s="18"/>
+      <c r="N28" s="18"/>
     </row>
     <row r="29" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>46016</v>
       </c>
       <c r="B29" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C29" s="19"/>
-[...10 lines deleted...]
-      <c r="N29" s="19"/>
+      <c r="C29" s="18"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="18"/>
+      <c r="M29" s="18"/>
+      <c r="N29" s="18"/>
     </row>
     <row r="30" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>46017</v>
       </c>
       <c r="B30" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C30" s="19"/>
-[...10 lines deleted...]
-      <c r="N30" s="19"/>
+      <c r="C30" s="18"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="18"/>
+      <c r="F30" s="18"/>
+      <c r="G30" s="18"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18"/>
+      <c r="L30" s="18"/>
+      <c r="M30" s="18"/>
+      <c r="N30" s="18"/>
     </row>
     <row r="31" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>46018</v>
       </c>
       <c r="B31" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C31" s="19"/>
-[...10 lines deleted...]
-      <c r="N31" s="19"/>
+      <c r="C31" s="18"/>
+      <c r="D31" s="18"/>
+      <c r="E31" s="18"/>
+      <c r="F31" s="18"/>
+      <c r="G31" s="18"/>
+      <c r="H31" s="18"/>
+      <c r="I31" s="18"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="18"/>
+      <c r="L31" s="18"/>
+      <c r="M31" s="18"/>
+      <c r="N31" s="18"/>
     </row>
     <row r="32" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>46019</v>
       </c>
       <c r="B32" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C32" s="19"/>
-[...10 lines deleted...]
-      <c r="N32" s="19"/>
+      <c r="C32" s="18"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="18"/>
+      <c r="G32" s="18"/>
+      <c r="H32" s="18"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="18"/>
+      <c r="L32" s="18"/>
+      <c r="M32" s="18"/>
+      <c r="N32" s="18"/>
     </row>
     <row r="33" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>46020</v>
       </c>
       <c r="B33" s="15">
         <v>0</v>
       </c>
-      <c r="C33" s="19"/>
-[...10 lines deleted...]
-      <c r="N33" s="19"/>
+      <c r="C33" s="18"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="18"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="18"/>
+      <c r="L33" s="18"/>
+      <c r="M33" s="18"/>
+      <c r="N33" s="18"/>
     </row>
     <row r="34" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>46021</v>
       </c>
       <c r="B34" s="15">
         <v>0</v>
       </c>
-      <c r="C34" s="19"/>
-[...10 lines deleted...]
-      <c r="N34" s="19"/>
+      <c r="C34" s="18"/>
+      <c r="D34" s="18"/>
+      <c r="E34" s="18"/>
+      <c r="F34" s="18"/>
+      <c r="G34" s="18"/>
+      <c r="H34" s="18"/>
+      <c r="I34" s="18"/>
+      <c r="J34" s="18"/>
+      <c r="K34" s="18"/>
+      <c r="L34" s="18"/>
+      <c r="M34" s="18"/>
+      <c r="N34" s="18"/>
     </row>
     <row r="35" spans="1:14" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>46022</v>
       </c>
       <c r="B35" s="15">
         <v>0</v>
       </c>
-      <c r="C35" s="19"/>
-[...10 lines deleted...]
-      <c r="N35" s="19"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="18"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="18"/>
+      <c r="M35" s="18"/>
+      <c r="N35" s="18"/>
     </row>
     <row r="36" spans="1:14" s="2" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="82" t="s">
+      <c r="A36" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B36" s="85">
+      <c r="B36" s="75">
         <f t="shared" ref="B36:N36" si="1">SUM(B5:B35)</f>
         <v>0</v>
       </c>
-      <c r="C36" s="86">
+      <c r="C36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="D36" s="86">
+      <c r="D36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E36" s="86">
+      <c r="E36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F36" s="86">
+      <c r="F36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G36" s="86">
+      <c r="G36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H36" s="86">
+      <c r="H36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I36" s="86">
+      <c r="I36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J36" s="86">
+      <c r="J36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K36" s="86">
+      <c r="K36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L36" s="86">
+      <c r="L36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M36" s="86">
+      <c r="M36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N36" s="86">
+      <c r="N36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="95" t="s">
+      <c r="A37" s="84" t="s">
         <v>15</v>
       </c>
-      <c r="B37" s="95"/>
-[...11 lines deleted...]
-      <c r="N37" s="95"/>
+      <c r="B37" s="84"/>
+      <c r="C37" s="84"/>
+      <c r="D37" s="84"/>
+      <c r="E37" s="84"/>
+      <c r="F37" s="84"/>
+      <c r="G37" s="84"/>
+      <c r="H37" s="84"/>
+      <c r="I37" s="84"/>
+      <c r="J37" s="84"/>
+      <c r="K37" s="84"/>
+      <c r="L37" s="84"/>
+      <c r="M37" s="84"/>
+      <c r="N37" s="84"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="M39" s="105" t="s">
+      <c r="M39" s="82" t="s">
         <v>23</v>
       </c>
-      <c r="N39" s="105"/>
+      <c r="N39" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="M39:N39"/>
     <mergeCell ref="A37:N37"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.43307086614173229" right="0.51181102362204722" top="0.47244094488188981" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="B5:B32" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:N36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="M36" sqref="M36:N36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="95" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="90"/>
-[...11 lines deleted...]
-      <c r="N1" s="91"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="96"/>
     </row>
     <row r="2" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4">
         <v>1</v>
       </c>
       <c r="B2" s="4">
         <v>2</v>
       </c>
       <c r="C2" s="4">
         <v>3</v>
       </c>
       <c r="D2" s="4">
         <v>4</v>
       </c>
       <c r="E2" s="4">
         <v>5</v>
       </c>
       <c r="F2" s="4">
         <v>6</v>
       </c>
       <c r="G2" s="4">
         <v>7</v>
       </c>
       <c r="H2" s="4">
         <v>8</v>
       </c>
       <c r="I2" s="4">
         <v>9</v>
       </c>
       <c r="J2" s="4">
         <v>10</v>
       </c>
       <c r="K2" s="4">
         <v>11</v>
       </c>
       <c r="L2" s="4">
         <v>12</v>
       </c>
       <c r="M2" s="4">
         <v>13</v>
       </c>
       <c r="N2" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="96" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="98" t="s">
+      <c r="A3" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="96" t="s">
+      <c r="C3" s="99" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="96"/>
-[...11 lines deleted...]
-      <c r="L3" s="107" t="s">
+      <c r="D3" s="99"/>
+      <c r="E3" s="99"/>
+      <c r="F3" s="99"/>
+      <c r="G3" s="99" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="99"/>
+      <c r="I3" s="109" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="110"/>
+      <c r="K3" s="111"/>
+      <c r="L3" s="109" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="110"/>
-      <c r="N3" s="109"/>
+      <c r="M3" s="112"/>
+      <c r="N3" s="111"/>
     </row>
     <row r="4" spans="1:14" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="97"/>
-[...1 lines deleted...]
-      <c r="C4" s="48" t="s">
+      <c r="A4" s="100"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="49" t="s">
+      <c r="D4" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="49" t="s">
+      <c r="E4" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="53" t="s">
+      <c r="F4" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="52" t="s">
+      <c r="G4" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="53" t="s">
+      <c r="H4" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="52" t="s">
+      <c r="I4" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="49" t="s">
+      <c r="J4" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="53" t="s">
-[...2 lines deleted...]
-      <c r="L4" s="48" t="s">
+      <c r="K4" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="L4" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="M4" s="50" t="s">
+      <c r="M4" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="N4" s="51" t="s">
+      <c r="N4" s="48" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3">
         <v>46054</v>
       </c>
-      <c r="B5" s="54">
+      <c r="B5" s="51">
         <f t="shared" ref="B5:B32" si="0">SUM(G5:H5)</f>
         <v>12</v>
       </c>
-      <c r="C5" s="26">
+      <c r="C5" s="25">
         <v>1</v>
       </c>
-      <c r="D5" s="27">
-[...2 lines deleted...]
-      <c r="E5" s="27">
+      <c r="D5" s="26">
+        <v>3</v>
+      </c>
+      <c r="E5" s="26">
         <v>9</v>
       </c>
-      <c r="F5" s="28">
-[...2 lines deleted...]
-      <c r="G5" s="26">
+      <c r="F5" s="27">
+        <v>0</v>
+      </c>
+      <c r="G5" s="25">
         <v>1</v>
       </c>
-      <c r="H5" s="28">
+      <c r="H5" s="27">
         <v>11</v>
       </c>
-      <c r="I5" s="26">
+      <c r="I5" s="25">
         <v>1</v>
       </c>
-      <c r="J5" s="27">
+      <c r="J5" s="26">
         <v>1</v>
       </c>
-      <c r="K5" s="28">
+      <c r="K5" s="27">
         <v>13</v>
       </c>
-      <c r="L5" s="26">
+      <c r="L5" s="25">
         <v>5</v>
       </c>
-      <c r="M5" s="27">
-[...2 lines deleted...]
-      <c r="N5" s="28">
+      <c r="M5" s="26">
+        <v>2</v>
+      </c>
+      <c r="N5" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>46055</v>
       </c>
       <c r="B6" s="15">
         <f t="shared" si="0"/>
         <v>27</v>
       </c>
-      <c r="C6" s="20">
-[...2 lines deleted...]
-      <c r="D6" s="19">
+      <c r="C6" s="19">
+        <v>0</v>
+      </c>
+      <c r="D6" s="18">
         <v>8</v>
       </c>
-      <c r="E6" s="19">
+      <c r="E6" s="18">
         <v>17</v>
       </c>
-      <c r="F6" s="21">
-[...2 lines deleted...]
-      <c r="G6" s="20">
+      <c r="F6" s="20">
+        <v>4</v>
+      </c>
+      <c r="G6" s="19">
         <v>1</v>
       </c>
-      <c r="H6" s="21">
+      <c r="H6" s="20">
         <v>26</v>
       </c>
-      <c r="I6" s="20">
+      <c r="I6" s="19">
         <v>1</v>
       </c>
-      <c r="J6" s="19">
-[...2 lines deleted...]
-      <c r="K6" s="21">
+      <c r="J6" s="18">
+        <v>0</v>
+      </c>
+      <c r="K6" s="20">
         <v>31</v>
       </c>
-      <c r="L6" s="20">
+      <c r="L6" s="19">
         <v>6</v>
       </c>
-      <c r="M6" s="19">
-[...2 lines deleted...]
-      <c r="N6" s="21">
+      <c r="M6" s="18">
+        <v>2</v>
+      </c>
+      <c r="N6" s="20">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>46056</v>
       </c>
       <c r="B7" s="15">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
-      <c r="C7" s="20">
-[...14 lines deleted...]
-      <c r="H7" s="21">
+      <c r="C7" s="19">
+        <v>2</v>
+      </c>
+      <c r="D7" s="18">
+        <v>4</v>
+      </c>
+      <c r="E7" s="18">
+        <v>3</v>
+      </c>
+      <c r="F7" s="20">
+        <v>2</v>
+      </c>
+      <c r="G7" s="19">
+        <v>0</v>
+      </c>
+      <c r="H7" s="20">
         <v>9</v>
       </c>
-      <c r="I7" s="20">
-[...5 lines deleted...]
-      <c r="K7" s="21">
+      <c r="I7" s="19">
+        <v>0</v>
+      </c>
+      <c r="J7" s="18">
+        <v>0</v>
+      </c>
+      <c r="K7" s="20">
         <v>12</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="19">
         <v>5</v>
       </c>
-      <c r="M7" s="19">
-[...2 lines deleted...]
-      <c r="N7" s="21">
+      <c r="M7" s="18">
+        <v>0</v>
+      </c>
+      <c r="N7" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>46057</v>
       </c>
       <c r="B8" s="15">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
-      <c r="C8" s="20">
-[...2 lines deleted...]
-      <c r="D8" s="19">
+      <c r="C8" s="19">
+        <v>0</v>
+      </c>
+      <c r="D8" s="18">
         <v>15</v>
       </c>
-      <c r="E8" s="19">
+      <c r="E8" s="18">
         <v>31</v>
       </c>
-      <c r="F8" s="21">
+      <c r="F8" s="20">
         <v>6</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="19">
         <v>15</v>
       </c>
-      <c r="H8" s="21">
+      <c r="H8" s="20">
         <v>36</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="19">
         <v>8</v>
       </c>
-      <c r="J8" s="19">
+      <c r="J8" s="18">
         <v>6</v>
       </c>
-      <c r="K8" s="21">
+      <c r="K8" s="20">
         <v>47</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="19">
         <v>7</v>
       </c>
-      <c r="M8" s="19">
-[...2 lines deleted...]
-      <c r="N8" s="21">
+      <c r="M8" s="18">
+        <v>4</v>
+      </c>
+      <c r="N8" s="20">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>46058</v>
       </c>
       <c r="B9" s="15">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
-      <c r="C9" s="20">
-[...5 lines deleted...]
-      <c r="E9" s="19">
+      <c r="C9" s="19">
+        <v>2</v>
+      </c>
+      <c r="D9" s="18">
+        <v>2</v>
+      </c>
+      <c r="E9" s="18">
         <v>1</v>
       </c>
-      <c r="F9" s="21">
-[...5 lines deleted...]
-      <c r="H9" s="21">
+      <c r="F9" s="20">
+        <v>0</v>
+      </c>
+      <c r="G9" s="19">
+        <v>0</v>
+      </c>
+      <c r="H9" s="20">
         <v>5</v>
       </c>
-      <c r="I9" s="20">
-[...5 lines deleted...]
-      <c r="K9" s="21">
+      <c r="I9" s="19">
+        <v>0</v>
+      </c>
+      <c r="J9" s="18">
+        <v>0</v>
+      </c>
+      <c r="K9" s="20">
         <v>5</v>
       </c>
-      <c r="L9" s="20">
-[...5 lines deleted...]
-      <c r="N9" s="21">
+      <c r="L9" s="19">
+        <v>2</v>
+      </c>
+      <c r="M9" s="18">
+        <v>0</v>
+      </c>
+      <c r="N9" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>46059</v>
       </c>
       <c r="B10" s="15">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
-      <c r="C10" s="20">
-[...5 lines deleted...]
-      <c r="E10" s="19">
+      <c r="C10" s="19">
+        <v>0</v>
+      </c>
+      <c r="D10" s="18">
+        <v>3</v>
+      </c>
+      <c r="E10" s="18">
         <v>6</v>
       </c>
-      <c r="F10" s="21">
-[...5 lines deleted...]
-      <c r="H10" s="21">
+      <c r="F10" s="20">
+        <v>4</v>
+      </c>
+      <c r="G10" s="19">
+        <v>0</v>
+      </c>
+      <c r="H10" s="20">
         <v>13</v>
       </c>
-      <c r="I10" s="20">
-[...2 lines deleted...]
-      <c r="J10" s="19">
+      <c r="I10" s="19">
+        <v>3</v>
+      </c>
+      <c r="J10" s="18">
         <v>1</v>
       </c>
-      <c r="K10" s="21">
+      <c r="K10" s="20">
         <v>10</v>
       </c>
-      <c r="L10" s="20">
-[...2 lines deleted...]
-      <c r="M10" s="19">
+      <c r="L10" s="19">
+        <v>3</v>
+      </c>
+      <c r="M10" s="18">
         <v>1</v>
       </c>
-      <c r="N10" s="21">
+      <c r="N10" s="20">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>46060</v>
       </c>
       <c r="B11" s="15">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
-      <c r="C11" s="20">
-[...5 lines deleted...]
-      <c r="E11" s="19">
+      <c r="C11" s="19">
+        <v>2</v>
+      </c>
+      <c r="D11" s="18">
+        <v>0</v>
+      </c>
+      <c r="E11" s="18">
         <v>9</v>
       </c>
-      <c r="F11" s="21">
-[...5 lines deleted...]
-      <c r="H11" s="21">
+      <c r="F11" s="20">
+        <v>3</v>
+      </c>
+      <c r="G11" s="19">
+        <v>0</v>
+      </c>
+      <c r="H11" s="20">
         <v>14</v>
       </c>
-      <c r="I11" s="20">
-[...5 lines deleted...]
-      <c r="K11" s="21">
+      <c r="I11" s="19">
+        <v>0</v>
+      </c>
+      <c r="J11" s="18">
+        <v>0</v>
+      </c>
+      <c r="K11" s="20">
         <v>17</v>
       </c>
-      <c r="L11" s="20">
+      <c r="L11" s="19">
         <v>5</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M11" s="18">
         <v>6</v>
       </c>
-      <c r="N11" s="21">
+      <c r="N11" s="20">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>46061</v>
       </c>
       <c r="B12" s="15">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
-      <c r="C12" s="20">
+      <c r="C12" s="19">
         <v>1</v>
       </c>
-      <c r="D12" s="19">
+      <c r="D12" s="18">
         <v>5</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E12" s="18">
         <v>20</v>
       </c>
-      <c r="F12" s="21">
+      <c r="F12" s="20">
         <v>1</v>
       </c>
-      <c r="G12" s="20">
+      <c r="G12" s="19">
         <v>6</v>
       </c>
-      <c r="H12" s="21">
+      <c r="H12" s="20">
         <v>19</v>
       </c>
-      <c r="I12" s="20">
+      <c r="I12" s="19">
         <v>7</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J12" s="18">
         <v>6</v>
       </c>
-      <c r="K12" s="21">
+      <c r="K12" s="20">
         <v>21</v>
       </c>
-      <c r="L12" s="20">
+      <c r="L12" s="19">
         <v>11</v>
       </c>
-      <c r="M12" s="19">
+      <c r="M12" s="18">
         <v>1</v>
       </c>
-      <c r="N12" s="21">
+      <c r="N12" s="20">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>46062</v>
       </c>
       <c r="B13" s="15">
         <f t="shared" si="0"/>
         <v>29</v>
       </c>
-      <c r="C13" s="20">
+      <c r="C13" s="19">
         <v>1</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D13" s="18">
         <v>14</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E13" s="18">
         <v>16</v>
       </c>
-      <c r="F13" s="21">
-[...2 lines deleted...]
-      <c r="G13" s="20">
+      <c r="F13" s="20">
+        <v>0</v>
+      </c>
+      <c r="G13" s="19">
         <v>5</v>
       </c>
-      <c r="H13" s="21">
+      <c r="H13" s="20">
         <v>24</v>
       </c>
-      <c r="I13" s="20">
+      <c r="I13" s="19">
         <v>5</v>
       </c>
-      <c r="J13" s="19">
-[...2 lines deleted...]
-      <c r="K13" s="21">
+      <c r="J13" s="18">
+        <v>3</v>
+      </c>
+      <c r="K13" s="20">
         <v>33</v>
       </c>
-      <c r="L13" s="20">
+      <c r="L13" s="19">
         <v>8</v>
       </c>
-      <c r="M13" s="19">
-[...2 lines deleted...]
-      <c r="N13" s="21">
+      <c r="M13" s="18">
+        <v>3</v>
+      </c>
+      <c r="N13" s="20">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>46063</v>
       </c>
       <c r="B14" s="15">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
-      <c r="C14" s="20">
-[...5 lines deleted...]
-      <c r="E14" s="19">
+      <c r="C14" s="19">
+        <v>0</v>
+      </c>
+      <c r="D14" s="18">
+        <v>0</v>
+      </c>
+      <c r="E14" s="18">
         <v>8</v>
       </c>
-      <c r="F14" s="21">
-[...5 lines deleted...]
-      <c r="H14" s="21">
+      <c r="F14" s="20">
+        <v>0</v>
+      </c>
+      <c r="G14" s="19">
+        <v>0</v>
+      </c>
+      <c r="H14" s="20">
         <v>8</v>
       </c>
-      <c r="I14" s="20">
+      <c r="I14" s="19">
         <v>1</v>
       </c>
-      <c r="J14" s="19">
+      <c r="J14" s="18">
         <v>1</v>
       </c>
-      <c r="K14" s="21">
+      <c r="K14" s="20">
         <v>8</v>
       </c>
-      <c r="L14" s="20">
-[...5 lines deleted...]
-      <c r="N14" s="21">
+      <c r="L14" s="19">
+        <v>2</v>
+      </c>
+      <c r="M14" s="18">
+        <v>0</v>
+      </c>
+      <c r="N14" s="20">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>46064</v>
       </c>
       <c r="B15" s="15">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
-      <c r="C15" s="20">
-[...2 lines deleted...]
-      <c r="D15" s="19">
+      <c r="C15" s="19">
+        <v>0</v>
+      </c>
+      <c r="D15" s="18">
         <v>9</v>
       </c>
-      <c r="E15" s="19">
+      <c r="E15" s="18">
         <v>23</v>
       </c>
-      <c r="F15" s="21">
-[...2 lines deleted...]
-      <c r="G15" s="20">
+      <c r="F15" s="20">
+        <v>2</v>
+      </c>
+      <c r="G15" s="19">
         <v>6</v>
       </c>
-      <c r="H15" s="21">
+      <c r="H15" s="20">
         <v>25</v>
       </c>
-      <c r="I15" s="20">
+      <c r="I15" s="19">
         <v>8</v>
       </c>
-      <c r="J15" s="19">
+      <c r="J15" s="18">
         <v>5</v>
       </c>
-      <c r="K15" s="21">
+      <c r="K15" s="20">
         <v>29</v>
       </c>
-      <c r="L15" s="20">
+      <c r="L15" s="19">
         <v>5</v>
       </c>
-      <c r="M15" s="19">
+      <c r="M15" s="18">
         <v>1</v>
       </c>
-      <c r="N15" s="21">
+      <c r="N15" s="20">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>46065</v>
       </c>
       <c r="B16" s="15">
         <f t="shared" si="0"/>
         <v>22</v>
       </c>
-      <c r="C16" s="20">
-[...2 lines deleted...]
-      <c r="D16" s="19">
+      <c r="C16" s="19">
+        <v>0</v>
+      </c>
+      <c r="D16" s="18">
         <v>6</v>
       </c>
-      <c r="E16" s="19">
+      <c r="E16" s="18">
         <v>13</v>
       </c>
-      <c r="F16" s="21">
-[...2 lines deleted...]
-      <c r="G16" s="20">
+      <c r="F16" s="20">
+        <v>3</v>
+      </c>
+      <c r="G16" s="19">
         <v>5</v>
       </c>
-      <c r="H16" s="21">
+      <c r="H16" s="20">
         <v>17</v>
       </c>
-      <c r="I16" s="20">
-[...2 lines deleted...]
-      <c r="J16" s="19">
+      <c r="I16" s="19">
+        <v>3</v>
+      </c>
+      <c r="J16" s="18">
         <v>1</v>
       </c>
-      <c r="K16" s="21">
+      <c r="K16" s="20">
         <v>20</v>
       </c>
-      <c r="L16" s="20">
+      <c r="L16" s="19">
         <v>6</v>
       </c>
-      <c r="M16" s="19">
-[...2 lines deleted...]
-      <c r="N16" s="21">
+      <c r="M16" s="18">
+        <v>2</v>
+      </c>
+      <c r="N16" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>46066</v>
       </c>
       <c r="B17" s="15">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
-      <c r="C17" s="20">
-[...5 lines deleted...]
-      <c r="E17" s="19">
+      <c r="C17" s="19">
+        <v>2</v>
+      </c>
+      <c r="D17" s="18">
+        <v>4</v>
+      </c>
+      <c r="E17" s="18">
         <v>6</v>
       </c>
-      <c r="F17" s="21">
+      <c r="F17" s="20">
         <v>1</v>
       </c>
-      <c r="G17" s="20">
-[...2 lines deleted...]
-      <c r="H17" s="21">
+      <c r="G17" s="19">
+        <v>0</v>
+      </c>
+      <c r="H17" s="20">
         <v>13</v>
       </c>
-      <c r="I17" s="20">
-[...5 lines deleted...]
-      <c r="K17" s="21">
+      <c r="I17" s="19">
+        <v>0</v>
+      </c>
+      <c r="J17" s="18">
+        <v>0</v>
+      </c>
+      <c r="K17" s="20">
         <v>17</v>
       </c>
-      <c r="L17" s="20">
+      <c r="L17" s="19">
         <v>5</v>
       </c>
-      <c r="M17" s="19">
-[...2 lines deleted...]
-      <c r="N17" s="21">
+      <c r="M17" s="18">
+        <v>2</v>
+      </c>
+      <c r="N17" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>46067</v>
       </c>
       <c r="B18" s="15">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="19">
         <v>5</v>
       </c>
-      <c r="D18" s="19">
+      <c r="D18" s="18">
         <v>16</v>
       </c>
-      <c r="E18" s="19">
+      <c r="E18" s="18">
         <v>25</v>
       </c>
-      <c r="F18" s="21">
-[...2 lines deleted...]
-      <c r="G18" s="20">
+      <c r="F18" s="20">
+        <v>2</v>
+      </c>
+      <c r="G18" s="19">
         <v>24</v>
       </c>
-      <c r="H18" s="21">
+      <c r="H18" s="20">
         <v>22</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I18" s="19">
         <v>16</v>
       </c>
-      <c r="J18" s="19">
+      <c r="J18" s="18">
         <v>12</v>
       </c>
-      <c r="K18" s="21">
+      <c r="K18" s="20">
         <v>57</v>
       </c>
-      <c r="L18" s="20">
+      <c r="L18" s="19">
         <v>10</v>
       </c>
-      <c r="M18" s="19">
-[...2 lines deleted...]
-      <c r="N18" s="21">
+      <c r="M18" s="18">
+        <v>4</v>
+      </c>
+      <c r="N18" s="20">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>46068</v>
       </c>
       <c r="B19" s="15">
         <f t="shared" si="0"/>
         <v>15</v>
       </c>
-      <c r="C19" s="20">
-[...2 lines deleted...]
-      <c r="D19" s="19">
+      <c r="C19" s="19">
+        <v>3</v>
+      </c>
+      <c r="D19" s="18">
         <v>1</v>
       </c>
-      <c r="E19" s="19">
+      <c r="E19" s="18">
         <v>9</v>
       </c>
-      <c r="F19" s="21">
-[...5 lines deleted...]
-      <c r="H19" s="21">
+      <c r="F19" s="20">
+        <v>4</v>
+      </c>
+      <c r="G19" s="19">
+        <v>0</v>
+      </c>
+      <c r="H19" s="20">
         <v>15</v>
       </c>
-      <c r="I19" s="20">
+      <c r="I19" s="19">
         <v>1</v>
       </c>
-      <c r="J19" s="19">
-[...2 lines deleted...]
-      <c r="K19" s="21">
+      <c r="J19" s="18">
+        <v>0</v>
+      </c>
+      <c r="K19" s="20">
         <v>16</v>
       </c>
-      <c r="L19" s="20">
+      <c r="L19" s="19">
         <v>8</v>
       </c>
-      <c r="M19" s="19">
+      <c r="M19" s="18">
         <v>5</v>
       </c>
-      <c r="N19" s="21">
+      <c r="N19" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>46069</v>
       </c>
       <c r="B20" s="15">
         <f t="shared" si="0"/>
         <v>26</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C20" s="19">
         <v>5</v>
       </c>
-      <c r="D20" s="19">
+      <c r="D20" s="18">
         <v>11</v>
       </c>
-      <c r="E20" s="19">
+      <c r="E20" s="18">
         <v>10</v>
       </c>
-      <c r="F20" s="21">
-[...5 lines deleted...]
-      <c r="H20" s="21">
+      <c r="F20" s="20">
+        <v>0</v>
+      </c>
+      <c r="G20" s="19">
+        <v>2</v>
+      </c>
+      <c r="H20" s="20">
         <v>24</v>
       </c>
-      <c r="I20" s="20">
-[...5 lines deleted...]
-      <c r="K20" s="21">
+      <c r="I20" s="19">
+        <v>4</v>
+      </c>
+      <c r="J20" s="18">
+        <v>2</v>
+      </c>
+      <c r="K20" s="20">
         <v>23</v>
       </c>
-      <c r="L20" s="20">
+      <c r="L20" s="19">
         <v>10</v>
       </c>
-      <c r="M20" s="19">
-[...2 lines deleted...]
-      <c r="N20" s="21">
+      <c r="M20" s="18">
+        <v>4</v>
+      </c>
+      <c r="N20" s="20">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>46070</v>
       </c>
       <c r="B21" s="15">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
-      <c r="C21" s="20">
-[...2 lines deleted...]
-      <c r="D21" s="19">
+      <c r="C21" s="19">
+        <v>2</v>
+      </c>
+      <c r="D21" s="18">
         <v>19</v>
       </c>
-      <c r="E21" s="19">
+      <c r="E21" s="18">
         <v>27</v>
       </c>
-      <c r="F21" s="21">
+      <c r="F21" s="20">
         <v>6</v>
       </c>
-      <c r="G21" s="20">
+      <c r="G21" s="19">
         <v>8</v>
       </c>
-      <c r="H21" s="21">
+      <c r="H21" s="20">
         <v>43</v>
       </c>
-      <c r="I21" s="20">
+      <c r="I21" s="19">
         <v>12</v>
       </c>
-      <c r="J21" s="19">
+      <c r="J21" s="18">
         <v>6</v>
       </c>
-      <c r="K21" s="21">
+      <c r="K21" s="20">
         <v>61</v>
       </c>
-      <c r="L21" s="20">
+      <c r="L21" s="19">
         <v>13</v>
       </c>
-      <c r="M21" s="19">
-[...2 lines deleted...]
-      <c r="N21" s="21">
+      <c r="M21" s="18">
+        <v>3</v>
+      </c>
+      <c r="N21" s="20">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>46071</v>
       </c>
       <c r="B22" s="15">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
-      <c r="C22" s="20">
-[...2 lines deleted...]
-      <c r="D22" s="19">
+      <c r="C22" s="19">
+        <v>2</v>
+      </c>
+      <c r="D22" s="18">
         <v>12</v>
       </c>
-      <c r="E22" s="19">
+      <c r="E22" s="18">
         <v>15</v>
       </c>
-      <c r="F22" s="21">
-[...2 lines deleted...]
-      <c r="G22" s="20">
+      <c r="F22" s="20">
+        <v>3</v>
+      </c>
+      <c r="G22" s="19">
         <v>5</v>
       </c>
-      <c r="H22" s="21">
+      <c r="H22" s="20">
         <v>25</v>
       </c>
-      <c r="I22" s="20">
+      <c r="I22" s="19">
         <v>6</v>
       </c>
-      <c r="J22" s="19">
-[...2 lines deleted...]
-      <c r="K22" s="21">
+      <c r="J22" s="18">
+        <v>4</v>
+      </c>
+      <c r="K22" s="20">
         <v>28</v>
       </c>
-      <c r="L22" s="20">
+      <c r="L22" s="19">
         <v>11</v>
       </c>
-      <c r="M22" s="19">
-[...2 lines deleted...]
-      <c r="N22" s="21">
+      <c r="M22" s="18">
+        <v>0</v>
+      </c>
+      <c r="N22" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>46072</v>
       </c>
       <c r="B23" s="15">
         <f t="shared" si="0"/>
         <v>15</v>
       </c>
-      <c r="C23" s="20">
-[...5 lines deleted...]
-      <c r="E23" s="19">
+      <c r="C23" s="19">
+        <v>0</v>
+      </c>
+      <c r="D23" s="18">
+        <v>2</v>
+      </c>
+      <c r="E23" s="18">
         <v>10</v>
       </c>
-      <c r="F23" s="21">
-[...5 lines deleted...]
-      <c r="H23" s="21">
+      <c r="F23" s="20">
+        <v>3</v>
+      </c>
+      <c r="G23" s="19">
+        <v>2</v>
+      </c>
+      <c r="H23" s="20">
         <v>13</v>
       </c>
-      <c r="I23" s="20">
-[...5 lines deleted...]
-      <c r="K23" s="21">
+      <c r="I23" s="19">
+        <v>4</v>
+      </c>
+      <c r="J23" s="18">
+        <v>2</v>
+      </c>
+      <c r="K23" s="20">
         <v>12</v>
       </c>
-      <c r="L23" s="20">
+      <c r="L23" s="19">
         <v>5</v>
       </c>
-      <c r="M23" s="19">
+      <c r="M23" s="18">
         <v>1</v>
       </c>
-      <c r="N23" s="21">
+      <c r="N23" s="20">
         <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>46073</v>
       </c>
       <c r="B24" s="15">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
-      <c r="C24" s="20">
+      <c r="C24" s="19">
         <v>1</v>
       </c>
-      <c r="D24" s="19">
+      <c r="D24" s="18">
         <v>14</v>
       </c>
-      <c r="E24" s="19">
+      <c r="E24" s="18">
         <v>14</v>
       </c>
-      <c r="F24" s="21">
+      <c r="F24" s="20">
         <v>5</v>
       </c>
-      <c r="G24" s="20">
+      <c r="G24" s="19">
         <v>8</v>
       </c>
-      <c r="H24" s="21">
+      <c r="H24" s="20">
         <v>24</v>
       </c>
-      <c r="I24" s="20">
-[...5 lines deleted...]
-      <c r="K24" s="21">
+      <c r="I24" s="19">
+        <v>3</v>
+      </c>
+      <c r="J24" s="18">
+        <v>3</v>
+      </c>
+      <c r="K24" s="20">
         <v>35</v>
       </c>
-      <c r="L24" s="20">
-[...2 lines deleted...]
-      <c r="M24" s="19">
+      <c r="L24" s="19">
+        <v>4</v>
+      </c>
+      <c r="M24" s="18">
         <v>1</v>
       </c>
-      <c r="N24" s="21">
+      <c r="N24" s="20">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>46074</v>
       </c>
       <c r="B25" s="15">
         <f t="shared" si="0"/>
         <v>19</v>
       </c>
-      <c r="C25" s="20">
-[...2 lines deleted...]
-      <c r="D25" s="19">
+      <c r="C25" s="19">
+        <v>4</v>
+      </c>
+      <c r="D25" s="18">
         <v>7</v>
       </c>
-      <c r="E25" s="19">
+      <c r="E25" s="18">
         <v>8</v>
       </c>
-      <c r="F25" s="21">
+      <c r="F25" s="20">
         <v>1</v>
       </c>
-      <c r="G25" s="20">
-[...2 lines deleted...]
-      <c r="H25" s="21">
+      <c r="G25" s="19">
+        <v>4</v>
+      </c>
+      <c r="H25" s="20">
         <v>15</v>
       </c>
-      <c r="I25" s="20">
+      <c r="I25" s="19">
         <v>7</v>
       </c>
-      <c r="J25" s="19">
-[...2 lines deleted...]
-      <c r="K25" s="21">
+      <c r="J25" s="18">
+        <v>3</v>
+      </c>
+      <c r="K25" s="20">
         <v>19</v>
       </c>
-      <c r="L25" s="20">
-[...5 lines deleted...]
-      <c r="N25" s="21">
+      <c r="L25" s="19">
+        <v>4</v>
+      </c>
+      <c r="M25" s="18">
+        <v>2</v>
+      </c>
+      <c r="N25" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>46075</v>
       </c>
       <c r="B26" s="15">
         <f t="shared" si="0"/>
         <v>19</v>
       </c>
-      <c r="C26" s="20">
-[...2 lines deleted...]
-      <c r="D26" s="19">
+      <c r="C26" s="19">
+        <v>3</v>
+      </c>
+      <c r="D26" s="18">
         <v>7</v>
       </c>
-      <c r="E26" s="19">
+      <c r="E26" s="18">
         <v>9</v>
       </c>
-      <c r="F26" s="21">
-[...5 lines deleted...]
-      <c r="H26" s="21">
+      <c r="F26" s="20">
+        <v>2</v>
+      </c>
+      <c r="G26" s="19">
+        <v>2</v>
+      </c>
+      <c r="H26" s="20">
         <v>17</v>
       </c>
-      <c r="I26" s="20">
-[...5 lines deleted...]
-      <c r="K26" s="21">
+      <c r="I26" s="19">
+        <v>3</v>
+      </c>
+      <c r="J26" s="18">
+        <v>2</v>
+      </c>
+      <c r="K26" s="20">
         <v>24</v>
       </c>
-      <c r="L26" s="20">
+      <c r="L26" s="19">
         <v>5</v>
       </c>
-      <c r="M26" s="19">
-[...2 lines deleted...]
-      <c r="N26" s="21">
+      <c r="M26" s="18">
+        <v>3</v>
+      </c>
+      <c r="N26" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>46076</v>
       </c>
       <c r="B27" s="15">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
-      <c r="C27" s="20">
-[...2 lines deleted...]
-      <c r="D27" s="19">
+      <c r="C27" s="19">
+        <v>2</v>
+      </c>
+      <c r="D27" s="18">
         <v>13</v>
       </c>
-      <c r="E27" s="19">
+      <c r="E27" s="18">
         <v>17</v>
       </c>
-      <c r="F27" s="21">
-[...2 lines deleted...]
-      <c r="G27" s="20">
+      <c r="F27" s="20">
+        <v>0</v>
+      </c>
+      <c r="G27" s="19">
         <v>1</v>
       </c>
-      <c r="H27" s="21">
+      <c r="H27" s="20">
         <v>31</v>
       </c>
-      <c r="I27" s="20">
+      <c r="I27" s="19">
         <v>1</v>
       </c>
-      <c r="J27" s="19">
-[...2 lines deleted...]
-      <c r="K27" s="21">
+      <c r="J27" s="18">
+        <v>0</v>
+      </c>
+      <c r="K27" s="20">
         <v>35</v>
       </c>
-      <c r="L27" s="20">
+      <c r="L27" s="19">
         <v>6</v>
       </c>
-      <c r="M27" s="19">
+      <c r="M27" s="18">
         <v>5</v>
       </c>
-      <c r="N27" s="21">
+      <c r="N27" s="20">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>46077</v>
       </c>
       <c r="B28" s="15">
         <f t="shared" si="0"/>
         <v>41</v>
       </c>
-      <c r="C28" s="20">
-[...2 lines deleted...]
-      <c r="D28" s="19">
+      <c r="C28" s="19">
+        <v>3</v>
+      </c>
+      <c r="D28" s="18">
         <v>15</v>
       </c>
-      <c r="E28" s="19">
+      <c r="E28" s="18">
         <v>23</v>
       </c>
-      <c r="F28" s="21">
+      <c r="F28" s="20">
         <v>1</v>
       </c>
-      <c r="G28" s="20">
+      <c r="G28" s="19">
         <v>7</v>
       </c>
-      <c r="H28" s="21">
+      <c r="H28" s="20">
         <v>34</v>
       </c>
-      <c r="I28" s="20">
+      <c r="I28" s="19">
         <v>13</v>
       </c>
-      <c r="J28" s="19">
+      <c r="J28" s="18">
         <v>6</v>
       </c>
-      <c r="K28" s="21">
+      <c r="K28" s="20">
         <v>47</v>
       </c>
-      <c r="L28" s="20">
+      <c r="L28" s="19">
         <v>9</v>
       </c>
-      <c r="M28" s="19">
+      <c r="M28" s="18">
         <v>9</v>
       </c>
-      <c r="N28" s="21">
+      <c r="N28" s="20">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>46078</v>
       </c>
       <c r="B29" s="15">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
-      <c r="C29" s="20">
+      <c r="C29" s="19">
         <v>1</v>
       </c>
-      <c r="D29" s="19">
+      <c r="D29" s="18">
         <v>24</v>
       </c>
-      <c r="E29" s="19">
+      <c r="E29" s="18">
         <v>18</v>
       </c>
-      <c r="F29" s="21">
+      <c r="F29" s="20">
         <v>11</v>
       </c>
-      <c r="G29" s="20">
+      <c r="G29" s="19">
         <v>7</v>
       </c>
-      <c r="H29" s="21">
+      <c r="H29" s="20">
         <v>44</v>
       </c>
-      <c r="I29" s="20">
+      <c r="I29" s="19">
         <v>8</v>
       </c>
-      <c r="J29" s="19">
-[...2 lines deleted...]
-      <c r="K29" s="21">
+      <c r="J29" s="18">
+        <v>4</v>
+      </c>
+      <c r="K29" s="20">
         <v>64</v>
       </c>
-      <c r="L29" s="20">
+      <c r="L29" s="19">
         <v>7</v>
       </c>
-      <c r="M29" s="19">
+      <c r="M29" s="18">
         <v>7</v>
       </c>
-      <c r="N29" s="21">
+      <c r="N29" s="20">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>46079</v>
       </c>
       <c r="B30" s="15">
         <f t="shared" si="0"/>
         <v>49</v>
       </c>
-      <c r="C30" s="20">
-[...2 lines deleted...]
-      <c r="D30" s="19">
+      <c r="C30" s="19">
+        <v>4</v>
+      </c>
+      <c r="D30" s="18">
         <v>15</v>
       </c>
-      <c r="E30" s="19">
+      <c r="E30" s="18">
         <v>24</v>
       </c>
-      <c r="F30" s="21">
+      <c r="F30" s="20">
         <v>7</v>
       </c>
-      <c r="G30" s="20">
+      <c r="G30" s="19">
         <v>7</v>
       </c>
-      <c r="H30" s="21">
+      <c r="H30" s="20">
         <v>42</v>
       </c>
-      <c r="I30" s="20">
+      <c r="I30" s="19">
         <v>9</v>
       </c>
-      <c r="J30" s="19">
-[...2 lines deleted...]
-      <c r="K30" s="21">
+      <c r="J30" s="18">
+        <v>4</v>
+      </c>
+      <c r="K30" s="20">
         <v>43</v>
       </c>
-      <c r="L30" s="20">
+      <c r="L30" s="19">
         <v>13</v>
       </c>
-      <c r="M30" s="19">
+      <c r="M30" s="18">
         <v>5</v>
       </c>
-      <c r="N30" s="21">
+      <c r="N30" s="20">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>46080</v>
       </c>
       <c r="B31" s="15">
         <f t="shared" si="0"/>
         <v>24</v>
       </c>
-      <c r="C31" s="20">
+      <c r="C31" s="19">
         <v>5</v>
       </c>
-      <c r="D31" s="19">
+      <c r="D31" s="18">
         <v>5</v>
       </c>
-      <c r="E31" s="19">
+      <c r="E31" s="18">
         <v>14</v>
       </c>
-      <c r="F31" s="21">
-[...5 lines deleted...]
-      <c r="H31" s="21">
+      <c r="F31" s="20">
+        <v>3</v>
+      </c>
+      <c r="G31" s="19">
+        <v>0</v>
+      </c>
+      <c r="H31" s="20">
         <v>24</v>
       </c>
-      <c r="I31" s="20">
+      <c r="I31" s="19">
         <v>6</v>
       </c>
-      <c r="J31" s="19">
-[...2 lines deleted...]
-      <c r="K31" s="21">
+      <c r="J31" s="18">
+        <v>4</v>
+      </c>
+      <c r="K31" s="20">
         <v>23</v>
       </c>
-      <c r="L31" s="20">
+      <c r="L31" s="19">
         <v>5</v>
       </c>
-      <c r="M31" s="19">
+      <c r="M31" s="18">
         <v>6</v>
       </c>
-      <c r="N31" s="21">
+      <c r="N31" s="20">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>46081</v>
       </c>
       <c r="B32" s="15">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
-      <c r="C32" s="20">
-[...5 lines deleted...]
-      <c r="E32" s="19">
+      <c r="C32" s="19">
+        <v>3</v>
+      </c>
+      <c r="D32" s="18">
+        <v>4</v>
+      </c>
+      <c r="E32" s="18">
         <v>17</v>
       </c>
-      <c r="F32" s="21">
-[...2 lines deleted...]
-      <c r="G32" s="20">
+      <c r="F32" s="20">
+        <v>2</v>
+      </c>
+      <c r="G32" s="19">
         <v>8</v>
       </c>
-      <c r="H32" s="21">
+      <c r="H32" s="20">
         <v>17</v>
       </c>
-      <c r="I32" s="20">
+      <c r="I32" s="19">
         <v>7</v>
       </c>
-      <c r="J32" s="19">
+      <c r="J32" s="18">
         <v>6</v>
       </c>
-      <c r="K32" s="21">
+      <c r="K32" s="20">
         <v>26</v>
       </c>
-      <c r="L32" s="20">
+      <c r="L32" s="19">
         <v>12</v>
       </c>
-      <c r="M32" s="19">
-[...2 lines deleted...]
-      <c r="N32" s="21">
+      <c r="M32" s="18">
+        <v>2</v>
+      </c>
+      <c r="N32" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="2" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="82" t="s">
+      <c r="A33" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B33" s="83">
+      <c r="B33" s="73">
         <f t="shared" ref="B33:N33" si="1">SUM(B5:B32)</f>
         <v>734</v>
       </c>
-      <c r="C33" s="83">
+      <c r="C33" s="73">
         <f t="shared" si="1"/>
         <v>54</v>
       </c>
-      <c r="D33" s="83">
+      <c r="D33" s="73">
         <f t="shared" si="1"/>
         <v>238</v>
       </c>
-      <c r="E33" s="83">
+      <c r="E33" s="73">
         <f t="shared" si="1"/>
         <v>402</v>
       </c>
-      <c r="F33" s="83">
+      <c r="F33" s="73">
         <f t="shared" si="1"/>
         <v>76</v>
       </c>
-      <c r="G33" s="83">
+      <c r="G33" s="73">
         <f t="shared" si="1"/>
         <v>124</v>
       </c>
-      <c r="H33" s="83">
+      <c r="H33" s="73">
         <f t="shared" si="1"/>
         <v>610</v>
       </c>
-      <c r="I33" s="83">
+      <c r="I33" s="73">
         <f t="shared" si="1"/>
         <v>137</v>
       </c>
-      <c r="J33" s="83">
+      <c r="J33" s="73">
         <f t="shared" si="1"/>
         <v>82</v>
       </c>
-      <c r="K33" s="83">
+      <c r="K33" s="73">
         <f t="shared" si="1"/>
         <v>776</v>
       </c>
-      <c r="L33" s="83">
+      <c r="L33" s="73">
         <f t="shared" si="1"/>
         <v>192</v>
       </c>
-      <c r="M33" s="83">
+      <c r="M33" s="73">
         <f t="shared" si="1"/>
         <v>81</v>
       </c>
-      <c r="N33" s="83">
+      <c r="N33" s="73">
         <f t="shared" si="1"/>
         <v>170</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="94" t="s">
+      <c r="A34" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="95"/>
-[...11 lines deleted...]
-      <c r="N34" s="95"/>
+      <c r="B34" s="84"/>
+      <c r="C34" s="84"/>
+      <c r="D34" s="84"/>
+      <c r="E34" s="84"/>
+      <c r="F34" s="84"/>
+      <c r="G34" s="84"/>
+      <c r="H34" s="84"/>
+      <c r="I34" s="84"/>
+      <c r="J34" s="84"/>
+      <c r="K34" s="84"/>
+      <c r="L34" s="84"/>
+      <c r="M34" s="84"/>
+      <c r="N34" s="84"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E35" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="M36" s="105" t="s">
+      <c r="M36" s="82" t="s">
         <v>24</v>
       </c>
-      <c r="N36" s="105"/>
+      <c r="N36" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="M36:N36"/>
     <mergeCell ref="A34:N34"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.43307086614173229" right="0.51181102362204722" top="0.47244094488188981" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="53" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="B5:B31" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:N39"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="Y30" sqref="Y30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="111" t="s">
+      <c r="A1" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="111"/>
-[...11 lines deleted...]
-      <c r="N1" s="112"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="81"/>
     </row>
     <row r="2" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="66">
+      <c r="A2" s="60">
         <v>1</v>
       </c>
-      <c r="B2" s="67">
-[...8 lines deleted...]
-      <c r="E2" s="67">
+      <c r="B2" s="61">
+        <v>2</v>
+      </c>
+      <c r="C2" s="61">
+        <v>3</v>
+      </c>
+      <c r="D2" s="61">
+        <v>4</v>
+      </c>
+      <c r="E2" s="61">
         <v>5</v>
       </c>
-      <c r="F2" s="67">
+      <c r="F2" s="61">
         <v>6</v>
       </c>
-      <c r="G2" s="67">
+      <c r="G2" s="61">
         <v>7</v>
       </c>
-      <c r="H2" s="67">
+      <c r="H2" s="61">
         <v>8</v>
       </c>
-      <c r="I2" s="67">
+      <c r="I2" s="61">
         <v>9</v>
       </c>
-      <c r="J2" s="67">
+      <c r="J2" s="61">
         <v>10</v>
       </c>
-      <c r="K2" s="67">
+      <c r="K2" s="61">
         <v>11</v>
       </c>
-      <c r="L2" s="67">
+      <c r="L2" s="61">
         <v>12</v>
       </c>
-      <c r="M2" s="67">
+      <c r="M2" s="61">
         <v>13</v>
       </c>
-      <c r="N2" s="68">
+      <c r="N2" s="62">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="96" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="98" t="s">
+      <c r="A3" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="100" t="s">
+      <c r="C3" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="100"/>
-[...11 lines deleted...]
-      <c r="L3" s="101" t="s">
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="103"/>
+      <c r="I3" s="104" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="105"/>
+      <c r="K3" s="106"/>
+      <c r="L3" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="104"/>
-      <c r="N3" s="103"/>
+      <c r="M3" s="107"/>
+      <c r="N3" s="106"/>
     </row>
     <row r="4" spans="1:14" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="97"/>
-      <c r="B4" s="99"/>
+      <c r="A4" s="100"/>
+      <c r="B4" s="102"/>
       <c r="C4" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="55" t="s">
+      <c r="D4" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="55" t="s">
+      <c r="E4" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="55" t="s">
+      <c r="F4" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="55" t="s">
+      <c r="G4" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="56" t="s">
+      <c r="H4" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="55" t="s">
+      <c r="I4" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="55" t="s">
+      <c r="J4" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="55" t="s">
-[...2 lines deleted...]
-      <c r="L4" s="58" t="s">
+      <c r="K4" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="L4" s="54" t="s">
         <v>17</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="69">
+      <c r="A5" s="63">
         <v>46082</v>
       </c>
       <c r="B5" s="15">
         <f t="shared" ref="B5:B35" si="0">SUM(G5:H5)</f>
         <v>14</v>
       </c>
-      <c r="C5" s="59">
+      <c r="C5" s="55">
         <v>1</v>
       </c>
-      <c r="D5" s="60">
-[...2 lines deleted...]
-      <c r="E5" s="60">
+      <c r="D5" s="56">
+        <v>3</v>
+      </c>
+      <c r="E5" s="56">
         <v>8</v>
       </c>
-      <c r="F5" s="61">
-[...5 lines deleted...]
-      <c r="H5" s="61">
+      <c r="F5" s="57">
+        <v>2</v>
+      </c>
+      <c r="G5" s="55">
+        <v>0</v>
+      </c>
+      <c r="H5" s="57">
         <v>14</v>
       </c>
-      <c r="I5" s="26">
-[...5 lines deleted...]
-      <c r="K5" s="28">
+      <c r="I5" s="25">
+        <v>0</v>
+      </c>
+      <c r="J5" s="26">
+        <v>0</v>
+      </c>
+      <c r="K5" s="27">
         <v>14</v>
       </c>
-      <c r="L5" s="36">
+      <c r="L5" s="34">
         <v>7</v>
       </c>
-      <c r="M5" s="27">
-[...2 lines deleted...]
-      <c r="N5" s="28">
+      <c r="M5" s="26">
+        <v>2</v>
+      </c>
+      <c r="N5" s="27">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="69">
+      <c r="A6" s="63">
         <v>46083</v>
       </c>
       <c r="B6" s="15">
         <f t="shared" si="0"/>
         <v>40</v>
       </c>
-      <c r="C6" s="20">
+      <c r="C6" s="19">
         <v>1</v>
       </c>
-      <c r="D6" s="19">
+      <c r="D6" s="18">
         <v>20</v>
       </c>
-      <c r="E6" s="19">
+      <c r="E6" s="18">
         <v>15</v>
       </c>
-      <c r="F6" s="21">
+      <c r="F6" s="20">
         <v>6</v>
       </c>
-      <c r="G6" s="20">
+      <c r="G6" s="19">
         <v>9</v>
       </c>
-      <c r="H6" s="21">
+      <c r="H6" s="20">
         <v>31</v>
       </c>
-      <c r="I6" s="20">
+      <c r="I6" s="19">
         <v>15</v>
       </c>
-      <c r="J6" s="19">
+      <c r="J6" s="18">
         <v>7</v>
       </c>
-      <c r="K6" s="21">
+      <c r="K6" s="20">
         <v>44</v>
       </c>
-      <c r="L6" s="37">
+      <c r="L6" s="35">
         <v>12</v>
       </c>
-      <c r="M6" s="19">
-[...2 lines deleted...]
-      <c r="N6" s="21">
+      <c r="M6" s="18">
+        <v>2</v>
+      </c>
+      <c r="N6" s="20">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="69">
+      <c r="A7" s="63">
         <v>46084</v>
       </c>
       <c r="B7" s="15">
         <f t="shared" si="0"/>
         <v>34</v>
       </c>
-      <c r="C7" s="20">
-[...2 lines deleted...]
-      <c r="D7" s="19">
+      <c r="C7" s="19">
+        <v>3</v>
+      </c>
+      <c r="D7" s="18">
         <v>7</v>
       </c>
-      <c r="E7" s="19">
+      <c r="E7" s="18">
         <v>22</v>
       </c>
-      <c r="F7" s="21">
+      <c r="F7" s="20">
         <v>5</v>
       </c>
-      <c r="G7" s="20">
+      <c r="G7" s="19">
         <v>6</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="20">
         <v>28</v>
       </c>
-      <c r="I7" s="20">
+      <c r="I7" s="19">
         <v>9</v>
       </c>
-      <c r="J7" s="19">
+      <c r="J7" s="18">
         <v>5</v>
       </c>
-      <c r="K7" s="21">
+      <c r="K7" s="20">
         <v>36</v>
       </c>
-      <c r="L7" s="37">
+      <c r="L7" s="35">
         <v>11</v>
       </c>
-      <c r="M7" s="19">
+      <c r="M7" s="18">
         <v>6</v>
       </c>
-      <c r="N7" s="21">
+      <c r="N7" s="20">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="69">
+      <c r="A8" s="63">
         <v>46085</v>
       </c>
       <c r="B8" s="15">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
-      <c r="C8" s="20">
-[...2 lines deleted...]
-      <c r="D8" s="19">
+      <c r="C8" s="19">
+        <v>0</v>
+      </c>
+      <c r="D8" s="18">
         <v>1</v>
       </c>
-      <c r="E8" s="19">
+      <c r="E8" s="18">
         <v>11</v>
       </c>
-      <c r="F8" s="21">
-[...2 lines deleted...]
-      <c r="G8" s="20">
+      <c r="F8" s="20">
+        <v>0</v>
+      </c>
+      <c r="G8" s="19">
         <v>1</v>
       </c>
-      <c r="H8" s="21">
+      <c r="H8" s="20">
         <v>11</v>
       </c>
-      <c r="I8" s="20">
-[...5 lines deleted...]
-      <c r="K8" s="21">
+      <c r="I8" s="19">
+        <v>2</v>
+      </c>
+      <c r="J8" s="18">
+        <v>0</v>
+      </c>
+      <c r="K8" s="20">
         <v>11</v>
       </c>
-      <c r="L8" s="37">
-[...5 lines deleted...]
-      <c r="N8" s="21">
+      <c r="L8" s="35">
+        <v>2</v>
+      </c>
+      <c r="M8" s="18">
+        <v>2</v>
+      </c>
+      <c r="N8" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="69">
+      <c r="A9" s="63">
         <v>46086</v>
       </c>
       <c r="B9" s="15">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
-      <c r="C9" s="20">
-[...2 lines deleted...]
-      <c r="D9" s="19">
+      <c r="C9" s="19">
+        <v>0</v>
+      </c>
+      <c r="D9" s="18">
         <v>18</v>
       </c>
-      <c r="E9" s="19">
+      <c r="E9" s="18">
         <v>24</v>
       </c>
-      <c r="F9" s="21">
-[...2 lines deleted...]
-      <c r="G9" s="20">
+      <c r="F9" s="20">
+        <v>4</v>
+      </c>
+      <c r="G9" s="19">
         <v>8</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="20">
         <v>38</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="19">
         <v>9</v>
       </c>
-      <c r="J9" s="19">
-[...2 lines deleted...]
-      <c r="K9" s="21">
+      <c r="J9" s="18">
+        <v>4</v>
+      </c>
+      <c r="K9" s="20">
         <v>50</v>
       </c>
-      <c r="L9" s="37">
+      <c r="L9" s="35">
         <v>7</v>
       </c>
-      <c r="M9" s="19">
+      <c r="M9" s="18">
         <v>7</v>
       </c>
-      <c r="N9" s="21">
+      <c r="N9" s="20">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="69">
+      <c r="A10" s="63">
         <v>46087</v>
       </c>
       <c r="B10" s="15">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
-      <c r="C10" s="20">
-[...14 lines deleted...]
-      <c r="H10" s="21">
+      <c r="C10" s="19">
+        <v>3</v>
+      </c>
+      <c r="D10" s="18">
+        <v>4</v>
+      </c>
+      <c r="E10" s="18">
+        <v>2</v>
+      </c>
+      <c r="F10" s="20">
+        <v>0</v>
+      </c>
+      <c r="G10" s="19">
+        <v>0</v>
+      </c>
+      <c r="H10" s="20">
         <v>8</v>
       </c>
-      <c r="I10" s="20">
-[...5 lines deleted...]
-      <c r="K10" s="21">
+      <c r="I10" s="19">
+        <v>0</v>
+      </c>
+      <c r="J10" s="18">
+        <v>0</v>
+      </c>
+      <c r="K10" s="20">
         <v>14</v>
       </c>
-      <c r="L10" s="37">
-[...5 lines deleted...]
-      <c r="N10" s="21">
+      <c r="L10" s="35">
+        <v>4</v>
+      </c>
+      <c r="M10" s="18">
+        <v>0</v>
+      </c>
+      <c r="N10" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="69">
+      <c r="A11" s="63">
         <v>46088</v>
       </c>
       <c r="B11" s="15">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
-      <c r="C11" s="20">
-[...2 lines deleted...]
-      <c r="D11" s="19">
+      <c r="C11" s="19">
+        <v>0</v>
+      </c>
+      <c r="D11" s="18">
         <v>1</v>
       </c>
-      <c r="E11" s="19">
-[...11 lines deleted...]
-      <c r="I11" s="20">
+      <c r="E11" s="18">
+        <v>4</v>
+      </c>
+      <c r="F11" s="20">
+        <v>0</v>
+      </c>
+      <c r="G11" s="19">
+        <v>0</v>
+      </c>
+      <c r="H11" s="20">
+        <v>4</v>
+      </c>
+      <c r="I11" s="19">
         <v>1</v>
       </c>
-      <c r="J11" s="19">
-[...2 lines deleted...]
-      <c r="K11" s="21">
+      <c r="J11" s="18">
+        <v>0</v>
+      </c>
+      <c r="K11" s="20">
         <v>5</v>
       </c>
-      <c r="L11" s="37">
-[...5 lines deleted...]
-      <c r="N11" s="21">
+      <c r="L11" s="35">
+        <v>0</v>
+      </c>
+      <c r="M11" s="18">
+        <v>0</v>
+      </c>
+      <c r="N11" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="69">
+      <c r="A12" s="63">
         <v>46089</v>
       </c>
       <c r="B12" s="15">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
-      <c r="C12" s="20">
-[...32 lines deleted...]
-      <c r="N12" s="21">
+      <c r="C12" s="19">
+        <v>0</v>
+      </c>
+      <c r="D12" s="18">
+        <v>0</v>
+      </c>
+      <c r="E12" s="18">
+        <v>4</v>
+      </c>
+      <c r="F12" s="20">
+        <v>0</v>
+      </c>
+      <c r="G12" s="19">
+        <v>0</v>
+      </c>
+      <c r="H12" s="20">
+        <v>4</v>
+      </c>
+      <c r="I12" s="19">
+        <v>0</v>
+      </c>
+      <c r="J12" s="18">
+        <v>0</v>
+      </c>
+      <c r="K12" s="20">
+        <v>4</v>
+      </c>
+      <c r="L12" s="35">
+        <v>0</v>
+      </c>
+      <c r="M12" s="18">
+        <v>0</v>
+      </c>
+      <c r="N12" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="69">
+      <c r="A13" s="63">
         <v>46090</v>
       </c>
       <c r="B13" s="15">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
-      <c r="C13" s="20">
-[...2 lines deleted...]
-      <c r="D13" s="19">
+      <c r="C13" s="19">
+        <v>0</v>
+      </c>
+      <c r="D13" s="18">
         <v>1</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E13" s="18">
         <v>18</v>
       </c>
-      <c r="F13" s="21">
-[...5 lines deleted...]
-      <c r="H13" s="21">
+      <c r="F13" s="20">
+        <v>3</v>
+      </c>
+      <c r="G13" s="19">
+        <v>4</v>
+      </c>
+      <c r="H13" s="20">
         <v>16</v>
       </c>
-      <c r="I13" s="20">
-[...5 lines deleted...]
-      <c r="K13" s="21">
+      <c r="I13" s="19">
+        <v>2</v>
+      </c>
+      <c r="J13" s="18">
+        <v>0</v>
+      </c>
+      <c r="K13" s="20">
         <v>24</v>
       </c>
-      <c r="L13" s="37">
+      <c r="L13" s="35">
         <v>6</v>
       </c>
-      <c r="M13" s="19">
+      <c r="M13" s="18">
         <v>1</v>
       </c>
-      <c r="N13" s="21">
+      <c r="N13" s="20">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="69">
+      <c r="A14" s="63">
         <v>46091</v>
       </c>
       <c r="B14" s="15">
         <f t="shared" si="0"/>
         <v>53</v>
       </c>
-      <c r="C14" s="20">
-[...2 lines deleted...]
-      <c r="D14" s="19">
+      <c r="C14" s="19">
+        <v>0</v>
+      </c>
+      <c r="D14" s="18">
         <v>23</v>
       </c>
-      <c r="E14" s="19">
+      <c r="E14" s="18">
         <v>31</v>
       </c>
-      <c r="F14" s="21">
-[...2 lines deleted...]
-      <c r="G14" s="20">
+      <c r="F14" s="20">
+        <v>3</v>
+      </c>
+      <c r="G14" s="19">
         <v>7</v>
       </c>
-      <c r="H14" s="21">
+      <c r="H14" s="20">
         <v>46</v>
       </c>
-      <c r="I14" s="20">
+      <c r="I14" s="19">
         <v>7</v>
       </c>
-      <c r="J14" s="19">
-[...2 lines deleted...]
-      <c r="K14" s="21">
+      <c r="J14" s="18">
+        <v>2</v>
+      </c>
+      <c r="K14" s="20">
         <v>59</v>
       </c>
-      <c r="L14" s="37">
+      <c r="L14" s="35">
         <v>5</v>
       </c>
-      <c r="M14" s="19">
+      <c r="M14" s="18">
         <v>8</v>
       </c>
-      <c r="N14" s="21">
+      <c r="N14" s="20">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="69">
+      <c r="A15" s="63">
         <v>46092</v>
       </c>
       <c r="B15" s="15">
         <f t="shared" si="0"/>
         <v>54</v>
       </c>
-      <c r="C15" s="20">
+      <c r="C15" s="19">
         <v>1</v>
       </c>
-      <c r="D15" s="19">
+      <c r="D15" s="18">
         <v>24</v>
       </c>
-      <c r="E15" s="19">
+      <c r="E15" s="18">
         <v>26</v>
       </c>
-      <c r="F15" s="21">
+      <c r="F15" s="20">
         <v>5</v>
       </c>
-      <c r="G15" s="20">
+      <c r="G15" s="19">
         <v>6</v>
       </c>
-      <c r="H15" s="21">
+      <c r="H15" s="20">
         <v>48</v>
       </c>
-      <c r="I15" s="20">
+      <c r="I15" s="19">
         <v>10</v>
       </c>
-      <c r="J15" s="19">
+      <c r="J15" s="18">
         <v>6</v>
       </c>
-      <c r="K15" s="21">
+      <c r="K15" s="20">
         <v>60</v>
       </c>
-      <c r="L15" s="37">
+      <c r="L15" s="35">
         <v>15</v>
       </c>
-      <c r="M15" s="19">
-[...2 lines deleted...]
-      <c r="N15" s="21">
+      <c r="M15" s="18">
+        <v>2</v>
+      </c>
+      <c r="N15" s="20">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="69">
+      <c r="A16" s="63">
         <v>46093</v>
       </c>
       <c r="B16" s="15">
         <f t="shared" si="0"/>
         <v>54</v>
       </c>
-      <c r="C16" s="20">
-[...2 lines deleted...]
-      <c r="D16" s="19">
+      <c r="C16" s="19">
+        <v>2</v>
+      </c>
+      <c r="D16" s="18">
         <v>22</v>
       </c>
-      <c r="E16" s="19">
+      <c r="E16" s="18">
         <v>29</v>
       </c>
-      <c r="F16" s="21">
-[...5 lines deleted...]
-      <c r="H16" s="21">
+      <c r="F16" s="20">
+        <v>4</v>
+      </c>
+      <c r="G16" s="19">
+        <v>3</v>
+      </c>
+      <c r="H16" s="20">
         <v>51</v>
       </c>
-      <c r="I16" s="20">
-[...2 lines deleted...]
-      <c r="J16" s="19">
+      <c r="I16" s="19">
+        <v>3</v>
+      </c>
+      <c r="J16" s="18">
         <v>1</v>
       </c>
-      <c r="K16" s="21">
+      <c r="K16" s="20">
         <v>60</v>
       </c>
-      <c r="L16" s="37">
+      <c r="L16" s="35">
         <v>9</v>
       </c>
-      <c r="M16" s="19">
-[...2 lines deleted...]
-      <c r="N16" s="21">
+      <c r="M16" s="18">
+        <v>3</v>
+      </c>
+      <c r="N16" s="20">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="69">
+      <c r="A17" s="63">
         <v>46094</v>
       </c>
       <c r="B17" s="15">
         <f t="shared" si="0"/>
         <v>73</v>
       </c>
-      <c r="C17" s="20">
+      <c r="C17" s="19">
         <v>1</v>
       </c>
-      <c r="D17" s="19">
+      <c r="D17" s="18">
         <v>30</v>
       </c>
-      <c r="E17" s="19">
+      <c r="E17" s="18">
         <v>35</v>
       </c>
-      <c r="F17" s="21">
+      <c r="F17" s="20">
         <v>11</v>
       </c>
-      <c r="G17" s="20">
+      <c r="G17" s="19">
         <v>9</v>
       </c>
-      <c r="H17" s="21">
+      <c r="H17" s="20">
         <v>64</v>
       </c>
-      <c r="I17" s="20">
+      <c r="I17" s="19">
         <v>10</v>
       </c>
-      <c r="J17" s="19">
-[...2 lines deleted...]
-      <c r="K17" s="21">
+      <c r="J17" s="18">
+        <v>4</v>
+      </c>
+      <c r="K17" s="20">
         <v>77</v>
       </c>
-      <c r="L17" s="37">
+      <c r="L17" s="35">
         <v>9</v>
       </c>
-      <c r="M17" s="19">
-[...2 lines deleted...]
-      <c r="N17" s="21">
+      <c r="M17" s="18">
+        <v>4</v>
+      </c>
+      <c r="N17" s="20">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="69">
+      <c r="A18" s="63">
         <v>46095</v>
       </c>
       <c r="B18" s="15">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="19">
         <v>1</v>
       </c>
-      <c r="D18" s="19">
+      <c r="D18" s="18">
         <v>16</v>
       </c>
-      <c r="E18" s="19">
+      <c r="E18" s="18">
         <v>28</v>
       </c>
-      <c r="F18" s="21">
-[...2 lines deleted...]
-      <c r="G18" s="20">
+      <c r="F18" s="20">
+        <v>3</v>
+      </c>
+      <c r="G18" s="19">
         <v>13</v>
       </c>
-      <c r="H18" s="21">
+      <c r="H18" s="20">
         <v>33</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I18" s="19">
         <v>12</v>
       </c>
-      <c r="J18" s="19">
+      <c r="J18" s="18">
         <v>8</v>
       </c>
-      <c r="K18" s="21">
+      <c r="K18" s="20">
         <v>61</v>
       </c>
-      <c r="L18" s="37">
+      <c r="L18" s="35">
         <v>10</v>
       </c>
-      <c r="M18" s="19">
-[...2 lines deleted...]
-      <c r="N18" s="21">
+      <c r="M18" s="18">
+        <v>4</v>
+      </c>
+      <c r="N18" s="20">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="69">
+      <c r="A19" s="63">
         <v>46096</v>
       </c>
       <c r="B19" s="15">
         <f t="shared" si="0"/>
         <v>23</v>
       </c>
-      <c r="C19" s="20">
-[...2 lines deleted...]
-      <c r="D19" s="19">
+      <c r="C19" s="19">
+        <v>2</v>
+      </c>
+      <c r="D19" s="18">
         <v>10</v>
       </c>
-      <c r="E19" s="19">
+      <c r="E19" s="18">
         <v>12</v>
       </c>
-      <c r="F19" s="21">
-[...5 lines deleted...]
-      <c r="H19" s="21">
+      <c r="F19" s="20">
+        <v>2</v>
+      </c>
+      <c r="G19" s="19">
+        <v>3</v>
+      </c>
+      <c r="H19" s="20">
         <v>20</v>
       </c>
-      <c r="I19" s="20">
-[...5 lines deleted...]
-      <c r="K19" s="21">
+      <c r="I19" s="19">
+        <v>2</v>
+      </c>
+      <c r="J19" s="18">
+        <v>2</v>
+      </c>
+      <c r="K19" s="20">
         <v>26</v>
       </c>
-      <c r="L19" s="37">
+      <c r="L19" s="35">
         <v>8</v>
       </c>
-      <c r="M19" s="19">
-[...2 lines deleted...]
-      <c r="N19" s="21">
+      <c r="M19" s="18">
+        <v>3</v>
+      </c>
+      <c r="N19" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="69">
+      <c r="A20" s="63">
         <v>46097</v>
       </c>
       <c r="B20" s="15">
         <f t="shared" si="0"/>
         <v>40</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C20" s="19">
         <v>5</v>
       </c>
-      <c r="D20" s="19">
+      <c r="D20" s="18">
         <v>16</v>
       </c>
-      <c r="E20" s="19">
+      <c r="E20" s="18">
         <v>18</v>
       </c>
-      <c r="F20" s="21">
-[...2 lines deleted...]
-      <c r="G20" s="20">
+      <c r="F20" s="20">
+        <v>2</v>
+      </c>
+      <c r="G20" s="19">
         <v>9</v>
       </c>
-      <c r="H20" s="21">
+      <c r="H20" s="20">
         <v>31</v>
       </c>
-      <c r="I20" s="20">
+      <c r="I20" s="19">
         <v>6</v>
       </c>
-      <c r="J20" s="19">
-[...2 lines deleted...]
-      <c r="K20" s="21">
+      <c r="J20" s="18">
+        <v>3</v>
+      </c>
+      <c r="K20" s="20">
         <v>42</v>
       </c>
-      <c r="L20" s="37">
+      <c r="L20" s="35">
         <v>11</v>
       </c>
-      <c r="M20" s="19">
+      <c r="M20" s="18">
         <v>5</v>
       </c>
-      <c r="N20" s="21">
+      <c r="N20" s="20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="69">
+      <c r="A21" s="63">
         <v>46098</v>
       </c>
       <c r="B21" s="15">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
-      <c r="C21" s="20">
-[...2 lines deleted...]
-      <c r="D21" s="19">
+      <c r="C21" s="19">
+        <v>3</v>
+      </c>
+      <c r="D21" s="18">
         <v>12</v>
       </c>
-      <c r="E21" s="19">
+      <c r="E21" s="18">
         <v>32</v>
       </c>
-      <c r="F21" s="21">
+      <c r="F21" s="20">
         <v>5</v>
       </c>
-      <c r="G21" s="20">
+      <c r="G21" s="19">
         <v>5</v>
       </c>
-      <c r="H21" s="21">
+      <c r="H21" s="20">
         <v>46</v>
       </c>
-      <c r="I21" s="20">
+      <c r="I21" s="19">
         <v>12</v>
       </c>
-      <c r="J21" s="19">
+      <c r="J21" s="18">
         <v>8</v>
       </c>
-      <c r="K21" s="21">
+      <c r="K21" s="20">
         <v>47</v>
       </c>
-      <c r="L21" s="37">
+      <c r="L21" s="35">
         <v>11</v>
       </c>
-      <c r="M21" s="19">
-[...2 lines deleted...]
-      <c r="N21" s="21">
+      <c r="M21" s="18">
+        <v>2</v>
+      </c>
+      <c r="N21" s="20">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="69">
+      <c r="A22" s="63">
         <v>46099</v>
       </c>
       <c r="B22" s="15">
         <f t="shared" si="0"/>
         <v>42</v>
       </c>
-      <c r="C22" s="20">
-[...2 lines deleted...]
-      <c r="D22" s="19">
+      <c r="C22" s="19">
+        <v>4</v>
+      </c>
+      <c r="D22" s="18">
         <v>23</v>
       </c>
-      <c r="E22" s="19">
+      <c r="E22" s="18">
         <v>19</v>
       </c>
-      <c r="F22" s="21">
-[...2 lines deleted...]
-      <c r="G22" s="20">
+      <c r="F22" s="20">
+        <v>0</v>
+      </c>
+      <c r="G22" s="19">
         <v>11</v>
       </c>
-      <c r="H22" s="21">
+      <c r="H22" s="20">
         <v>31</v>
       </c>
-      <c r="I22" s="20">
+      <c r="I22" s="19">
         <v>11</v>
       </c>
-      <c r="J22" s="19">
-[...2 lines deleted...]
-      <c r="K22" s="21">
+      <c r="J22" s="18">
+        <v>4</v>
+      </c>
+      <c r="K22" s="20">
         <v>40</v>
       </c>
-      <c r="L22" s="37">
+      <c r="L22" s="35">
         <v>7</v>
       </c>
-      <c r="M22" s="19">
-[...2 lines deleted...]
-      <c r="N22" s="21">
+      <c r="M22" s="18">
+        <v>4</v>
+      </c>
+      <c r="N22" s="20">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="69">
+      <c r="A23" s="63">
         <v>46100</v>
       </c>
       <c r="B23" s="15">
         <f t="shared" si="0"/>
         <v>57</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C23" s="19">
         <v>5</v>
       </c>
-      <c r="D23" s="19">
+      <c r="D23" s="18">
         <v>21</v>
       </c>
-      <c r="E23" s="19">
+      <c r="E23" s="18">
         <v>28</v>
       </c>
-      <c r="F23" s="21">
+      <c r="F23" s="20">
         <v>7</v>
       </c>
-      <c r="G23" s="20">
+      <c r="G23" s="19">
         <v>15</v>
       </c>
-      <c r="H23" s="21">
+      <c r="H23" s="20">
         <v>42</v>
       </c>
-      <c r="I23" s="20">
+      <c r="I23" s="19">
         <v>17</v>
       </c>
-      <c r="J23" s="19">
+      <c r="J23" s="18">
         <v>7</v>
       </c>
-      <c r="K23" s="21">
+      <c r="K23" s="20">
         <v>55</v>
       </c>
-      <c r="L23" s="37">
+      <c r="L23" s="35">
         <v>11</v>
       </c>
-      <c r="M23" s="19">
+      <c r="M23" s="18">
         <v>7</v>
       </c>
-      <c r="N23" s="21">
+      <c r="N23" s="20">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="69">
+      <c r="A24" s="63">
         <v>46101</v>
       </c>
       <c r="B24" s="15">
         <f t="shared" si="0"/>
         <v>45</v>
       </c>
-      <c r="C24" s="20">
-[...2 lines deleted...]
-      <c r="D24" s="19">
+      <c r="C24" s="19">
+        <v>2</v>
+      </c>
+      <c r="D24" s="18">
         <v>16</v>
       </c>
-      <c r="E24" s="19">
+      <c r="E24" s="18">
         <v>23</v>
       </c>
-      <c r="F24" s="21">
+      <c r="F24" s="20">
         <v>5</v>
       </c>
-      <c r="G24" s="20">
+      <c r="G24" s="19">
         <v>11</v>
       </c>
-      <c r="H24" s="21">
+      <c r="H24" s="20">
         <v>34</v>
       </c>
-      <c r="I24" s="20">
+      <c r="I24" s="19">
         <v>6</v>
       </c>
-      <c r="J24" s="19">
+      <c r="J24" s="18">
         <v>5</v>
       </c>
-      <c r="K24" s="21">
+      <c r="K24" s="20">
         <v>51</v>
       </c>
-      <c r="L24" s="37">
+      <c r="L24" s="35">
         <v>12</v>
       </c>
-      <c r="M24" s="19">
+      <c r="M24" s="18">
         <v>5</v>
       </c>
-      <c r="N24" s="21">
+      <c r="N24" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="69">
+      <c r="A25" s="63">
         <v>46102</v>
       </c>
       <c r="B25" s="15">
         <f t="shared" si="0"/>
         <v>47</v>
       </c>
-      <c r="C25" s="20">
-[...2 lines deleted...]
-      <c r="D25" s="19">
+      <c r="C25" s="19">
+        <v>2</v>
+      </c>
+      <c r="D25" s="18">
         <v>17</v>
       </c>
-      <c r="E25" s="19">
+      <c r="E25" s="18">
         <v>28</v>
       </c>
-      <c r="F25" s="21">
+      <c r="F25" s="20">
         <v>1</v>
       </c>
-      <c r="G25" s="20">
+      <c r="G25" s="19">
         <v>15</v>
       </c>
-      <c r="H25" s="21">
+      <c r="H25" s="20">
         <v>32</v>
       </c>
-      <c r="I25" s="20">
+      <c r="I25" s="19">
         <v>9</v>
       </c>
-      <c r="J25" s="19">
+      <c r="J25" s="18">
         <v>6</v>
       </c>
-      <c r="K25" s="21">
+      <c r="K25" s="20">
         <v>54</v>
       </c>
-      <c r="L25" s="37">
+      <c r="L25" s="35">
         <v>6</v>
       </c>
-      <c r="M25" s="19">
-[...2 lines deleted...]
-      <c r="N25" s="21">
+      <c r="M25" s="18">
+        <v>2</v>
+      </c>
+      <c r="N25" s="20">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="69">
+      <c r="A26" s="63">
         <v>46103</v>
       </c>
       <c r="B26" s="15">
         <f t="shared" si="0"/>
         <v>34</v>
       </c>
-      <c r="C26" s="20">
-[...2 lines deleted...]
-      <c r="D26" s="19">
+      <c r="C26" s="19">
+        <v>2</v>
+      </c>
+      <c r="D26" s="18">
         <v>9</v>
       </c>
-      <c r="E26" s="19">
+      <c r="E26" s="18">
         <v>21</v>
       </c>
-      <c r="F26" s="21">
+      <c r="F26" s="20">
         <v>5</v>
       </c>
-      <c r="G26" s="20">
+      <c r="G26" s="19">
         <v>9</v>
       </c>
-      <c r="H26" s="21">
+      <c r="H26" s="20">
         <v>25</v>
       </c>
-      <c r="I26" s="20">
+      <c r="I26" s="19">
         <v>6</v>
       </c>
-      <c r="J26" s="19">
+      <c r="J26" s="18">
         <v>6</v>
       </c>
-      <c r="K26" s="21">
+      <c r="K26" s="20">
         <v>44</v>
       </c>
-      <c r="L26" s="37">
+      <c r="L26" s="35">
         <v>10</v>
       </c>
-      <c r="M26" s="19">
-[...2 lines deleted...]
-      <c r="N26" s="21">
+      <c r="M26" s="18">
+        <v>3</v>
+      </c>
+      <c r="N26" s="20">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="69">
+      <c r="A27" s="63">
         <v>46104</v>
       </c>
       <c r="B27" s="15">
         <f t="shared" si="0"/>
         <v>35</v>
       </c>
-      <c r="C27" s="20">
+      <c r="C27" s="19">
         <v>1</v>
       </c>
-      <c r="D27" s="19">
+      <c r="D27" s="18">
         <v>9</v>
       </c>
-      <c r="E27" s="19">
+      <c r="E27" s="18">
         <v>26</v>
       </c>
-      <c r="F27" s="21">
-[...2 lines deleted...]
-      <c r="G27" s="20">
+      <c r="F27" s="20">
+        <v>2</v>
+      </c>
+      <c r="G27" s="19">
         <v>10</v>
       </c>
-      <c r="H27" s="21">
+      <c r="H27" s="20">
         <v>25</v>
       </c>
-      <c r="I27" s="20">
+      <c r="I27" s="19">
         <v>7</v>
       </c>
-      <c r="J27" s="19">
+      <c r="J27" s="18">
         <v>6</v>
       </c>
-      <c r="K27" s="21">
+      <c r="K27" s="20">
         <v>35</v>
       </c>
-      <c r="L27" s="37">
+      <c r="L27" s="35">
         <v>9</v>
       </c>
-      <c r="M27" s="19">
-[...2 lines deleted...]
-      <c r="N27" s="21">
+      <c r="M27" s="18">
+        <v>2</v>
+      </c>
+      <c r="N27" s="20">
         <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="69">
+      <c r="A28" s="63">
         <v>46105</v>
       </c>
       <c r="B28" s="15">
         <f t="shared" si="0"/>
         <v>37</v>
       </c>
-      <c r="C28" s="20">
+      <c r="C28" s="19">
         <v>1</v>
       </c>
-      <c r="D28" s="19">
+      <c r="D28" s="18">
         <v>10</v>
       </c>
-      <c r="E28" s="19">
+      <c r="E28" s="18">
         <v>25</v>
       </c>
-      <c r="F28" s="21">
-[...2 lines deleted...]
-      <c r="G28" s="20">
+      <c r="F28" s="20">
+        <v>2</v>
+      </c>
+      <c r="G28" s="19">
         <v>8</v>
       </c>
-      <c r="H28" s="21">
+      <c r="H28" s="20">
         <v>29</v>
       </c>
-      <c r="I28" s="20">
+      <c r="I28" s="19">
         <v>7</v>
       </c>
-      <c r="J28" s="19">
-[...2 lines deleted...]
-      <c r="K28" s="21">
+      <c r="J28" s="18">
+        <v>3</v>
+      </c>
+      <c r="K28" s="20">
         <v>36</v>
       </c>
-      <c r="L28" s="37">
-[...2 lines deleted...]
-      <c r="M28" s="19">
+      <c r="L28" s="35">
+        <v>4</v>
+      </c>
+      <c r="M28" s="18">
         <v>7</v>
       </c>
-      <c r="N28" s="21">
+      <c r="N28" s="20">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="69">
+      <c r="A29" s="63">
         <v>46106</v>
       </c>
       <c r="B29" s="15">
         <f t="shared" si="0"/>
         <v>40</v>
       </c>
-      <c r="C29" s="20">
-[...2 lines deleted...]
-      <c r="D29" s="19">
+      <c r="C29" s="19">
+        <v>0</v>
+      </c>
+      <c r="D29" s="18">
         <v>10</v>
       </c>
-      <c r="E29" s="19">
+      <c r="E29" s="18">
         <v>30</v>
       </c>
-      <c r="F29" s="21">
+      <c r="F29" s="20">
         <v>1</v>
       </c>
-      <c r="G29" s="20">
-[...2 lines deleted...]
-      <c r="H29" s="21">
+      <c r="G29" s="19">
+        <v>4</v>
+      </c>
+      <c r="H29" s="20">
         <v>36</v>
       </c>
-      <c r="I29" s="20">
+      <c r="I29" s="19">
         <v>9</v>
       </c>
-      <c r="J29" s="19">
+      <c r="J29" s="18">
         <v>6</v>
       </c>
-      <c r="K29" s="21">
+      <c r="K29" s="20">
         <v>38</v>
       </c>
-      <c r="L29" s="37">
-[...5 lines deleted...]
-      <c r="N29" s="21">
+      <c r="L29" s="35">
+        <v>4</v>
+      </c>
+      <c r="M29" s="18">
+        <v>4</v>
+      </c>
+      <c r="N29" s="20">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="69">
+      <c r="A30" s="63">
         <v>46107</v>
       </c>
       <c r="B30" s="15">
         <f t="shared" si="0"/>
         <v>36</v>
       </c>
-      <c r="C30" s="20">
-[...2 lines deleted...]
-      <c r="D30" s="19">
+      <c r="C30" s="19">
+        <v>0</v>
+      </c>
+      <c r="D30" s="18">
         <v>15</v>
       </c>
-      <c r="E30" s="19">
+      <c r="E30" s="18">
         <v>17</v>
       </c>
-      <c r="F30" s="21">
+      <c r="F30" s="20">
         <v>6</v>
       </c>
-      <c r="G30" s="20">
+      <c r="G30" s="19">
         <v>8</v>
       </c>
-      <c r="H30" s="21">
+      <c r="H30" s="20">
         <v>28</v>
       </c>
-      <c r="I30" s="20">
+      <c r="I30" s="19">
         <v>9</v>
       </c>
-      <c r="J30" s="19">
-[...2 lines deleted...]
-      <c r="K30" s="21">
+      <c r="J30" s="18">
+        <v>4</v>
+      </c>
+      <c r="K30" s="20">
         <v>50</v>
       </c>
-      <c r="L30" s="37">
+      <c r="L30" s="35">
         <v>1</v>
       </c>
-      <c r="M30" s="19">
-[...2 lines deleted...]
-      <c r="N30" s="21">
+      <c r="M30" s="18">
+        <v>3</v>
+      </c>
+      <c r="N30" s="20">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="69">
+      <c r="A31" s="63">
         <v>46108</v>
       </c>
       <c r="B31" s="15">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
-      <c r="C31" s="20">
-[...2 lines deleted...]
-      <c r="D31" s="19">
+      <c r="C31" s="19">
+        <v>2</v>
+      </c>
+      <c r="D31" s="18">
         <v>14</v>
       </c>
-      <c r="E31" s="19">
+      <c r="E31" s="18">
         <v>8</v>
       </c>
-      <c r="F31" s="21">
-[...2 lines deleted...]
-      <c r="G31" s="20">
+      <c r="F31" s="20">
+        <v>3</v>
+      </c>
+      <c r="G31" s="19">
         <v>1</v>
       </c>
-      <c r="H31" s="21">
+      <c r="H31" s="20">
         <v>24</v>
       </c>
-      <c r="I31" s="20">
-[...5 lines deleted...]
-      <c r="K31" s="21">
+      <c r="I31" s="19">
+        <v>4</v>
+      </c>
+      <c r="J31" s="18">
+        <v>2</v>
+      </c>
+      <c r="K31" s="20">
         <v>30</v>
       </c>
-      <c r="L31" s="37">
+      <c r="L31" s="35">
         <v>11</v>
       </c>
-      <c r="M31" s="19">
+      <c r="M31" s="18">
         <v>1</v>
       </c>
-      <c r="N31" s="21">
+      <c r="N31" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="69">
+      <c r="A32" s="63">
         <v>46109</v>
       </c>
       <c r="B32" s="15">
         <f t="shared" si="0"/>
         <v>39</v>
       </c>
-      <c r="C32" s="20">
+      <c r="C32" s="19">
         <v>1</v>
       </c>
-      <c r="D32" s="19">
+      <c r="D32" s="18">
         <v>19</v>
       </c>
-      <c r="E32" s="19">
+      <c r="E32" s="18">
         <v>18</v>
       </c>
-      <c r="F32" s="21">
+      <c r="F32" s="20">
         <v>5</v>
       </c>
-      <c r="G32" s="20">
+      <c r="G32" s="19">
         <v>9</v>
       </c>
-      <c r="H32" s="21">
+      <c r="H32" s="20">
         <v>30</v>
       </c>
-      <c r="I32" s="20">
+      <c r="I32" s="19">
         <v>6</v>
       </c>
-      <c r="J32" s="19">
+      <c r="J32" s="18">
         <v>6</v>
       </c>
-      <c r="K32" s="21">
+      <c r="K32" s="20">
         <v>50</v>
       </c>
-      <c r="L32" s="37">
+      <c r="L32" s="35">
         <v>11</v>
       </c>
-      <c r="M32" s="19">
-[...2 lines deleted...]
-      <c r="N32" s="21">
+      <c r="M32" s="18">
+        <v>4</v>
+      </c>
+      <c r="N32" s="20">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="69">
+      <c r="A33" s="63">
         <v>46110</v>
       </c>
       <c r="B33" s="15">
         <f t="shared" si="0"/>
         <v>33</v>
       </c>
-      <c r="C33" s="20">
-[...2 lines deleted...]
-      <c r="D33" s="19">
+      <c r="C33" s="19">
+        <v>2</v>
+      </c>
+      <c r="D33" s="18">
         <v>12</v>
       </c>
-      <c r="E33" s="19">
+      <c r="E33" s="18">
         <v>14</v>
       </c>
-      <c r="F33" s="21">
+      <c r="F33" s="20">
         <v>6</v>
       </c>
-      <c r="G33" s="20">
+      <c r="G33" s="19">
         <v>7</v>
       </c>
-      <c r="H33" s="21">
+      <c r="H33" s="20">
         <v>26</v>
       </c>
-      <c r="I33" s="20">
+      <c r="I33" s="19">
         <v>5</v>
       </c>
-      <c r="J33" s="19">
-[...2 lines deleted...]
-      <c r="K33" s="21">
+      <c r="J33" s="18">
+        <v>2</v>
+      </c>
+      <c r="K33" s="20">
         <v>34</v>
       </c>
-      <c r="L33" s="37">
+      <c r="L33" s="35">
         <v>9</v>
       </c>
-      <c r="M33" s="19">
+      <c r="M33" s="18">
         <v>7</v>
       </c>
-      <c r="N33" s="21">
+      <c r="N33" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="69">
+      <c r="A34" s="63">
         <v>46111</v>
       </c>
       <c r="B34" s="15">
         <f t="shared" si="0"/>
         <v>27</v>
       </c>
-      <c r="C34" s="20">
-[...2 lines deleted...]
-      <c r="D34" s="19">
+      <c r="C34" s="19">
+        <v>2</v>
+      </c>
+      <c r="D34" s="18">
         <v>7</v>
       </c>
-      <c r="E34" s="19">
+      <c r="E34" s="18">
         <v>15</v>
       </c>
-      <c r="F34" s="21">
-[...2 lines deleted...]
-      <c r="G34" s="20">
+      <c r="F34" s="20">
+        <v>3</v>
+      </c>
+      <c r="G34" s="19">
         <v>5</v>
       </c>
-      <c r="H34" s="21">
+      <c r="H34" s="20">
         <v>22</v>
       </c>
-      <c r="I34" s="20">
+      <c r="I34" s="19">
         <v>5</v>
       </c>
-      <c r="J34" s="19">
-[...2 lines deleted...]
-      <c r="K34" s="21">
+      <c r="J34" s="18">
+        <v>3</v>
+      </c>
+      <c r="K34" s="20">
         <v>29</v>
       </c>
-      <c r="L34" s="37">
+      <c r="L34" s="35">
         <v>10</v>
       </c>
-      <c r="M34" s="19">
+      <c r="M34" s="18">
         <v>7</v>
       </c>
-      <c r="N34" s="21">
+      <c r="N34" s="20">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:14" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="69">
+      <c r="A35" s="63">
         <v>46112</v>
       </c>
       <c r="B35" s="15">
         <f t="shared" si="0"/>
         <v>43</v>
       </c>
-      <c r="C35" s="22">
-[...2 lines deleted...]
-      <c r="D35" s="23">
+      <c r="C35" s="21">
+        <v>2</v>
+      </c>
+      <c r="D35" s="22">
         <v>12</v>
       </c>
-      <c r="E35" s="23">
+      <c r="E35" s="22">
         <v>27</v>
       </c>
-      <c r="F35" s="24">
-[...2 lines deleted...]
-      <c r="G35" s="22">
+      <c r="F35" s="23">
+        <v>2</v>
+      </c>
+      <c r="G35" s="21">
         <v>19</v>
       </c>
-      <c r="H35" s="24">
+      <c r="H35" s="23">
         <v>24</v>
       </c>
-      <c r="I35" s="22">
+      <c r="I35" s="21">
         <v>13</v>
       </c>
-      <c r="J35" s="23">
+      <c r="J35" s="22">
         <v>12</v>
       </c>
-      <c r="K35" s="24">
+      <c r="K35" s="23">
         <v>38</v>
       </c>
-      <c r="L35" s="57">
+      <c r="L35" s="53">
         <v>6</v>
       </c>
-      <c r="M35" s="23">
+      <c r="M35" s="22">
         <v>6</v>
       </c>
-      <c r="N35" s="24">
+      <c r="N35" s="23">
         <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:14" s="2" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="82" t="s">
+      <c r="A36" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B36" s="85">
+      <c r="B36" s="75">
         <f>SUM(B5:B35)</f>
         <v>1116</v>
       </c>
-      <c r="C36" s="86">
+      <c r="C36" s="76">
         <f t="shared" ref="C36:N36" si="1">SUM(C5:C35)</f>
         <v>49</v>
       </c>
-      <c r="D36" s="86">
+      <c r="D36" s="76">
         <f t="shared" si="1"/>
         <v>402</v>
       </c>
-      <c r="E36" s="86">
+      <c r="E36" s="76">
         <f t="shared" si="1"/>
         <v>618</v>
       </c>
-      <c r="F36" s="86">
+      <c r="F36" s="76">
         <f t="shared" si="1"/>
         <v>103</v>
       </c>
-      <c r="G36" s="86">
+      <c r="G36" s="76">
         <f t="shared" si="1"/>
         <v>215</v>
       </c>
-      <c r="H36" s="86">
+      <c r="H36" s="76">
         <f t="shared" si="1"/>
         <v>901</v>
       </c>
-      <c r="I36" s="86">
+      <c r="I36" s="76">
         <f t="shared" si="1"/>
         <v>214</v>
       </c>
-      <c r="J36" s="86">
+      <c r="J36" s="76">
         <f t="shared" si="1"/>
         <v>122</v>
       </c>
-      <c r="K36" s="86">
+      <c r="K36" s="76">
         <f t="shared" si="1"/>
         <v>1218</v>
       </c>
-      <c r="L36" s="86">
+      <c r="L36" s="76">
         <f t="shared" si="1"/>
         <v>238</v>
       </c>
-      <c r="M36" s="86">
+      <c r="M36" s="76">
         <f t="shared" si="1"/>
         <v>113</v>
       </c>
-      <c r="N36" s="87">
+      <c r="N36" s="77">
         <f t="shared" si="1"/>
         <v>292</v>
       </c>
     </row>
     <row r="37" spans="1:14" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="94" t="s">
+      <c r="A37" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="95"/>
-[...11 lines deleted...]
-      <c r="N37" s="95"/>
+      <c r="B37" s="84"/>
+      <c r="C37" s="84"/>
+      <c r="D37" s="84"/>
+      <c r="E37" s="84"/>
+      <c r="F37" s="84"/>
+      <c r="G37" s="84"/>
+      <c r="H37" s="84"/>
+      <c r="I37" s="84"/>
+      <c r="J37" s="84"/>
+      <c r="K37" s="84"/>
+      <c r="L37" s="84"/>
+      <c r="M37" s="84"/>
+      <c r="N37" s="84"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="M39" s="92" t="s">
+      <c r="M39" s="97" t="s">
         <v>24</v>
       </c>
-      <c r="N39" s="93"/>
+      <c r="N39" s="98"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="M39:N39"/>
     <mergeCell ref="A37:N37"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.43307086614173229" right="0.51181102362204722" top="0.47244094488188981" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="B5 B6:B35" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:N38"/>
+  <dimension ref="A1:R38"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="80" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="Q30" sqref="Q30"/>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A17" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="R37" sqref="R37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="111" t="s">
+      <c r="A1" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="111"/>
-[...11 lines deleted...]
-      <c r="N1" s="112"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="81"/>
     </row>
     <row r="2" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="71">
+      <c r="A2" s="64">
         <v>1</v>
       </c>
-      <c r="B2" s="72">
-[...8 lines deleted...]
-      <c r="E2" s="72">
+      <c r="B2" s="65">
+        <v>2</v>
+      </c>
+      <c r="C2" s="65">
+        <v>3</v>
+      </c>
+      <c r="D2" s="65">
+        <v>4</v>
+      </c>
+      <c r="E2" s="65">
         <v>5</v>
       </c>
-      <c r="F2" s="72">
+      <c r="F2" s="65">
         <v>6</v>
       </c>
-      <c r="G2" s="72">
+      <c r="G2" s="65">
         <v>7</v>
       </c>
-      <c r="H2" s="72">
+      <c r="H2" s="65">
         <v>8</v>
       </c>
-      <c r="I2" s="72">
+      <c r="I2" s="65">
         <v>9</v>
       </c>
-      <c r="J2" s="72">
+      <c r="J2" s="65">
         <v>10</v>
       </c>
-      <c r="K2" s="72">
+      <c r="K2" s="65">
         <v>11</v>
       </c>
-      <c r="L2" s="72">
+      <c r="L2" s="65">
         <v>12</v>
       </c>
-      <c r="M2" s="72">
+      <c r="M2" s="65">
         <v>13</v>
       </c>
-      <c r="N2" s="73">
+      <c r="N2" s="66">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="113" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="115" t="s">
+      <c r="B3" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="117"/>
-[...11 lines deleted...]
-      <c r="L3" s="118" t="s">
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="89"/>
+      <c r="I3" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="91"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="121"/>
-      <c r="N3" s="120"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="92"/>
     </row>
     <row r="4" spans="1:14" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="114"/>
-      <c r="B4" s="116"/>
+      <c r="B4" s="115"/>
       <c r="C4" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="64" t="s">
+      <c r="D4" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="64" t="s">
+      <c r="E4" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="64" t="s">
+      <c r="F4" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="64" t="s">
+      <c r="G4" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="65" t="s">
+      <c r="H4" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="64" t="s">
+      <c r="I4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="64" t="s">
+      <c r="J4" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="64" t="s">
+      <c r="K4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="69">
+      <c r="A5" s="63">
         <v>46113</v>
       </c>
       <c r="B5" s="15">
         <f t="shared" ref="B5:B34" si="0">SUM(G5:H5)</f>
         <v>36</v>
       </c>
-      <c r="C5" s="59">
+      <c r="C5" s="55">
         <v>1</v>
       </c>
-      <c r="D5" s="60">
+      <c r="D5" s="56">
         <v>12</v>
       </c>
-      <c r="E5" s="60">
+      <c r="E5" s="56">
         <v>24</v>
       </c>
-      <c r="F5" s="61">
+      <c r="F5" s="57">
         <v>1</v>
       </c>
-      <c r="G5" s="59">
+      <c r="G5" s="55">
         <v>14</v>
       </c>
-      <c r="H5" s="61">
+      <c r="H5" s="57">
         <v>22</v>
       </c>
-      <c r="I5" s="26">
+      <c r="I5" s="25">
         <v>8</v>
       </c>
-      <c r="J5" s="27">
-[...2 lines deleted...]
-      <c r="K5" s="28">
+      <c r="J5" s="26">
+        <v>4</v>
+      </c>
+      <c r="K5" s="27">
         <v>50</v>
       </c>
-      <c r="L5" s="26">
+      <c r="L5" s="25">
         <v>7</v>
       </c>
-      <c r="M5" s="27">
-[...2 lines deleted...]
-      <c r="N5" s="28">
+      <c r="M5" s="26">
+        <v>2</v>
+      </c>
+      <c r="N5" s="27">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="69">
+      <c r="A6" s="63">
         <v>46114</v>
       </c>
       <c r="B6" s="15">
         <f t="shared" si="0"/>
         <v>36</v>
       </c>
-      <c r="C6" s="20">
-[...2 lines deleted...]
-      <c r="D6" s="19">
+      <c r="C6" s="19">
+        <v>0</v>
+      </c>
+      <c r="D6" s="18">
         <v>19</v>
       </c>
-      <c r="E6" s="19">
+      <c r="E6" s="18">
         <v>18</v>
       </c>
-      <c r="F6" s="21">
-[...2 lines deleted...]
-      <c r="G6" s="20">
+      <c r="F6" s="20">
+        <v>4</v>
+      </c>
+      <c r="G6" s="19">
         <v>10</v>
       </c>
-      <c r="H6" s="21">
+      <c r="H6" s="20">
         <v>26</v>
       </c>
-      <c r="I6" s="20">
+      <c r="I6" s="19">
         <v>10</v>
       </c>
-      <c r="J6" s="19">
+      <c r="J6" s="18">
         <v>6</v>
       </c>
-      <c r="K6" s="21">
+      <c r="K6" s="20">
         <v>43</v>
       </c>
-      <c r="L6" s="20">
+      <c r="L6" s="19">
         <v>9</v>
       </c>
-      <c r="M6" s="19">
+      <c r="M6" s="18">
         <v>8</v>
       </c>
-      <c r="N6" s="21">
+      <c r="N6" s="20">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="69">
+      <c r="A7" s="63">
         <v>46115</v>
       </c>
       <c r="B7" s="15">
         <f t="shared" si="0"/>
         <v>22</v>
       </c>
-      <c r="C7" s="20">
-[...2 lines deleted...]
-      <c r="D7" s="19">
+      <c r="C7" s="19">
+        <v>4</v>
+      </c>
+      <c r="D7" s="18">
         <v>1</v>
       </c>
-      <c r="E7" s="19">
+      <c r="E7" s="18">
         <v>15</v>
       </c>
-      <c r="F7" s="21">
-[...5 lines deleted...]
-      <c r="H7" s="21">
+      <c r="F7" s="20">
+        <v>2</v>
+      </c>
+      <c r="G7" s="19">
+        <v>2</v>
+      </c>
+      <c r="H7" s="20">
         <v>20</v>
       </c>
-      <c r="I7" s="20">
-[...5 lines deleted...]
-      <c r="K7" s="21">
+      <c r="I7" s="19">
+        <v>0</v>
+      </c>
+      <c r="J7" s="18">
+        <v>0</v>
+      </c>
+      <c r="K7" s="20">
         <v>22</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="19">
         <v>12</v>
       </c>
-      <c r="M7" s="19">
-[...2 lines deleted...]
-      <c r="N7" s="21">
+      <c r="M7" s="18">
+        <v>2</v>
+      </c>
+      <c r="N7" s="20">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="69">
+      <c r="A8" s="63">
         <v>46116</v>
       </c>
       <c r="B8" s="15">
         <f t="shared" si="0"/>
         <v>21</v>
       </c>
-      <c r="C8" s="20">
-[...5 lines deleted...]
-      <c r="E8" s="19">
+      <c r="C8" s="19">
+        <v>2</v>
+      </c>
+      <c r="D8" s="18">
+        <v>2</v>
+      </c>
+      <c r="E8" s="18">
         <v>16</v>
       </c>
-      <c r="F8" s="21">
+      <c r="F8" s="20">
         <v>1</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="19">
         <v>1</v>
       </c>
-      <c r="H8" s="21">
+      <c r="H8" s="20">
         <v>20</v>
       </c>
-      <c r="I8" s="20">
-[...5 lines deleted...]
-      <c r="K8" s="21">
+      <c r="I8" s="19">
+        <v>3</v>
+      </c>
+      <c r="J8" s="18">
+        <v>3</v>
+      </c>
+      <c r="K8" s="20">
         <v>21</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="19">
         <v>12</v>
       </c>
-      <c r="M8" s="19">
-[...2 lines deleted...]
-      <c r="N8" s="21">
+      <c r="M8" s="18">
+        <v>2</v>
+      </c>
+      <c r="N8" s="20">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="69">
+      <c r="A9" s="63">
         <v>46117</v>
       </c>
       <c r="B9" s="15">
         <f t="shared" si="0"/>
         <v>22</v>
       </c>
-      <c r="C9" s="20">
-[...5 lines deleted...]
-      <c r="E9" s="19">
+      <c r="C9" s="19">
+        <v>3</v>
+      </c>
+      <c r="D9" s="18">
+        <v>4</v>
+      </c>
+      <c r="E9" s="18">
         <v>12</v>
       </c>
-      <c r="F9" s="21">
-[...5 lines deleted...]
-      <c r="H9" s="21">
+      <c r="F9" s="20">
+        <v>4</v>
+      </c>
+      <c r="G9" s="19">
+        <v>4</v>
+      </c>
+      <c r="H9" s="20">
         <v>18</v>
       </c>
-      <c r="I9" s="20">
-[...5 lines deleted...]
-      <c r="K9" s="21">
+      <c r="I9" s="19">
+        <v>4</v>
+      </c>
+      <c r="J9" s="18">
+        <v>3</v>
+      </c>
+      <c r="K9" s="20">
         <v>25</v>
       </c>
-      <c r="L9" s="20">
+      <c r="L9" s="19">
         <v>11</v>
       </c>
-      <c r="M9" s="19">
-[...2 lines deleted...]
-      <c r="N9" s="21">
+      <c r="M9" s="18">
+        <v>4</v>
+      </c>
+      <c r="N9" s="20">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="69">
+      <c r="A10" s="63">
         <v>46118</v>
       </c>
       <c r="B10" s="15">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="19">
         <v>6</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="18">
         <v>17</v>
       </c>
-      <c r="E10" s="19">
+      <c r="E10" s="18">
         <v>21</v>
       </c>
-      <c r="F10" s="21">
-[...2 lines deleted...]
-      <c r="G10" s="20">
+      <c r="F10" s="20">
+        <v>3</v>
+      </c>
+      <c r="G10" s="19">
         <v>5</v>
       </c>
-      <c r="H10" s="21">
+      <c r="H10" s="20">
         <v>41</v>
       </c>
-      <c r="I10" s="20">
+      <c r="I10" s="19">
         <v>8</v>
       </c>
-      <c r="J10" s="19">
-[...2 lines deleted...]
-      <c r="K10" s="21">
+      <c r="J10" s="18">
+        <v>2</v>
+      </c>
+      <c r="K10" s="20">
         <v>60</v>
       </c>
-      <c r="L10" s="20">
+      <c r="L10" s="19">
         <v>15</v>
       </c>
-      <c r="M10" s="19">
+      <c r="M10" s="18">
         <v>9</v>
       </c>
-      <c r="N10" s="21">
+      <c r="N10" s="20">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="69">
+      <c r="A11" s="63">
         <v>46119</v>
       </c>
       <c r="B11" s="15">
         <f>SUM(G11:H11)</f>
         <v>34</v>
       </c>
-      <c r="C11" s="20">
-[...2 lines deleted...]
-      <c r="D11" s="19">
+      <c r="C11" s="19">
+        <v>2</v>
+      </c>
+      <c r="D11" s="18">
         <v>12</v>
       </c>
-      <c r="E11" s="19">
+      <c r="E11" s="18">
         <v>20</v>
       </c>
-      <c r="F11" s="21">
-[...2 lines deleted...]
-      <c r="G11" s="20">
+      <c r="F11" s="20">
+        <v>3</v>
+      </c>
+      <c r="G11" s="19">
         <v>8</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="20">
         <v>26</v>
       </c>
-      <c r="I11" s="20">
+      <c r="I11" s="19">
         <v>9</v>
       </c>
-      <c r="J11" s="19">
+      <c r="J11" s="18">
         <v>7</v>
       </c>
-      <c r="K11" s="21">
+      <c r="K11" s="20">
         <v>45</v>
       </c>
-      <c r="L11" s="20">
+      <c r="L11" s="19">
         <v>11</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M11" s="18">
         <v>5</v>
       </c>
-      <c r="N11" s="21">
+      <c r="N11" s="20">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="69">
+      <c r="A12" s="63">
         <v>46120</v>
       </c>
       <c r="B12" s="15">
         <f t="shared" si="0"/>
         <v>47</v>
       </c>
-      <c r="C12" s="20">
-[...2 lines deleted...]
-      <c r="D12" s="19">
+      <c r="C12" s="19">
+        <v>2</v>
+      </c>
+      <c r="D12" s="18">
         <v>15</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E12" s="18">
         <v>30</v>
       </c>
-      <c r="F12" s="21">
-[...2 lines deleted...]
-      <c r="G12" s="20">
+      <c r="F12" s="20">
+        <v>2</v>
+      </c>
+      <c r="G12" s="19">
         <v>6</v>
       </c>
-      <c r="H12" s="21">
+      <c r="H12" s="20">
         <v>41</v>
       </c>
-      <c r="I12" s="20">
+      <c r="I12" s="19">
         <v>10</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J12" s="18">
         <v>7</v>
       </c>
-      <c r="K12" s="21">
+      <c r="K12" s="20">
         <v>64</v>
       </c>
-      <c r="L12" s="20">
+      <c r="L12" s="19">
         <v>10</v>
       </c>
-      <c r="M12" s="19">
+      <c r="M12" s="18">
         <v>5</v>
       </c>
-      <c r="N12" s="21">
+      <c r="N12" s="20">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="69">
+      <c r="A13" s="63">
         <v>46121</v>
       </c>
       <c r="B13" s="15">
         <f t="shared" si="0"/>
         <v>45</v>
       </c>
-      <c r="C13" s="20">
-[...2 lines deleted...]
-      <c r="D13" s="19">
+      <c r="C13" s="19">
+        <v>4</v>
+      </c>
+      <c r="D13" s="18">
         <v>26</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E13" s="18">
         <v>19</v>
       </c>
-      <c r="F13" s="21">
-[...2 lines deleted...]
-      <c r="G13" s="20">
+      <c r="F13" s="20">
+        <v>2</v>
+      </c>
+      <c r="G13" s="19">
         <v>16</v>
       </c>
-      <c r="H13" s="21">
+      <c r="H13" s="20">
         <v>29</v>
       </c>
-      <c r="I13" s="20">
-[...2 lines deleted...]
-      <c r="J13" s="19">
+      <c r="I13" s="19">
+        <v>4</v>
+      </c>
+      <c r="J13" s="18">
         <v>1</v>
       </c>
-      <c r="K13" s="21">
+      <c r="K13" s="20">
         <v>59</v>
       </c>
-      <c r="L13" s="20">
+      <c r="L13" s="19">
         <v>12</v>
       </c>
-      <c r="M13" s="19">
-[...2 lines deleted...]
-      <c r="N13" s="21">
+      <c r="M13" s="18">
+        <v>4</v>
+      </c>
+      <c r="N13" s="20">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="69">
+      <c r="A14" s="63">
         <v>46122</v>
       </c>
       <c r="B14" s="15">
         <f t="shared" si="0"/>
         <v>44</v>
       </c>
-      <c r="C14" s="20">
-[...2 lines deleted...]
-      <c r="D14" s="19">
+      <c r="C14" s="19">
+        <v>3</v>
+      </c>
+      <c r="D14" s="18">
         <v>22</v>
       </c>
-      <c r="E14" s="19">
+      <c r="E14" s="18">
         <v>17</v>
       </c>
-      <c r="F14" s="21">
-[...2 lines deleted...]
-      <c r="G14" s="20">
+      <c r="F14" s="20">
+        <v>4</v>
+      </c>
+      <c r="G14" s="19">
         <v>11</v>
       </c>
-      <c r="H14" s="21">
+      <c r="H14" s="20">
         <v>33</v>
       </c>
-      <c r="I14" s="20">
+      <c r="I14" s="19">
         <v>7</v>
       </c>
-      <c r="J14" s="19">
-[...2 lines deleted...]
-      <c r="K14" s="21">
+      <c r="J14" s="18">
+        <v>3</v>
+      </c>
+      <c r="K14" s="20">
         <v>53</v>
       </c>
-      <c r="L14" s="20">
+      <c r="L14" s="19">
         <v>10</v>
       </c>
-      <c r="M14" s="19">
-[...2 lines deleted...]
-      <c r="N14" s="21">
+      <c r="M14" s="18">
+        <v>3</v>
+      </c>
+      <c r="N14" s="20">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="69">
+      <c r="A15" s="63">
         <v>46123</v>
       </c>
       <c r="B15" s="15">
         <f t="shared" si="0"/>
         <v>44</v>
       </c>
-      <c r="C15" s="20">
+      <c r="C15" s="19">
         <v>5</v>
       </c>
-      <c r="D15" s="19">
+      <c r="D15" s="18">
         <v>16</v>
       </c>
-      <c r="E15" s="19">
+      <c r="E15" s="18">
         <v>23</v>
       </c>
-      <c r="F15" s="21">
+      <c r="F15" s="20">
         <v>1</v>
       </c>
-      <c r="G15" s="20">
+      <c r="G15" s="19">
         <v>16</v>
       </c>
-      <c r="H15" s="21">
+      <c r="H15" s="20">
         <v>28</v>
       </c>
-      <c r="I15" s="20">
+      <c r="I15" s="19">
         <v>7</v>
       </c>
-      <c r="J15" s="19">
-[...2 lines deleted...]
-      <c r="K15" s="21">
+      <c r="J15" s="18">
+        <v>4</v>
+      </c>
+      <c r="K15" s="20">
         <v>40</v>
       </c>
-      <c r="L15" s="20">
+      <c r="L15" s="19">
         <v>15</v>
       </c>
-      <c r="M15" s="19">
+      <c r="M15" s="18">
         <v>1</v>
       </c>
-      <c r="N15" s="21">
+      <c r="N15" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="69">
+      <c r="A16" s="63">
         <v>46124</v>
       </c>
       <c r="B16" s="15">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
-      <c r="C16" s="20">
-[...2 lines deleted...]
-      <c r="D16" s="19">
+      <c r="C16" s="19">
+        <v>2</v>
+      </c>
+      <c r="D16" s="18">
         <v>15</v>
       </c>
-      <c r="E16" s="19">
+      <c r="E16" s="18">
         <v>15</v>
       </c>
-      <c r="F16" s="21">
+      <c r="F16" s="20">
         <v>1</v>
       </c>
-      <c r="G16" s="20">
+      <c r="G16" s="19">
         <v>9</v>
       </c>
-      <c r="H16" s="21">
+      <c r="H16" s="20">
         <v>23</v>
       </c>
-      <c r="I16" s="20">
+      <c r="I16" s="19">
         <v>8</v>
       </c>
-      <c r="J16" s="19">
+      <c r="J16" s="18">
         <v>5</v>
       </c>
-      <c r="K16" s="21">
+      <c r="K16" s="20">
         <v>30</v>
       </c>
-      <c r="L16" s="20">
+      <c r="L16" s="19">
         <v>8</v>
       </c>
-      <c r="M16" s="19">
-[...2 lines deleted...]
-      <c r="N16" s="21">
+      <c r="M16" s="18">
+        <v>3</v>
+      </c>
+      <c r="N16" s="20">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="69">
+      <c r="A17" s="63">
         <v>46125</v>
       </c>
       <c r="B17" s="15">
         <f t="shared" si="0"/>
         <v>47</v>
       </c>
-      <c r="C17" s="20">
-[...2 lines deleted...]
-      <c r="D17" s="19">
+      <c r="C17" s="19">
+        <v>2</v>
+      </c>
+      <c r="D17" s="18">
         <v>23</v>
       </c>
-      <c r="E17" s="19">
+      <c r="E17" s="18">
         <v>22</v>
       </c>
-      <c r="F17" s="21">
-[...2 lines deleted...]
-      <c r="G17" s="20">
+      <c r="F17" s="20">
+        <v>2</v>
+      </c>
+      <c r="G17" s="19">
         <v>6</v>
       </c>
-      <c r="H17" s="21">
+      <c r="H17" s="20">
         <v>41</v>
       </c>
-      <c r="I17" s="20">
+      <c r="I17" s="19">
         <v>6</v>
       </c>
-      <c r="J17" s="19">
-[...2 lines deleted...]
-      <c r="K17" s="21">
+      <c r="J17" s="18">
+        <v>3</v>
+      </c>
+      <c r="K17" s="20">
         <v>48</v>
       </c>
-      <c r="L17" s="20">
+      <c r="L17" s="19">
         <v>13</v>
       </c>
-      <c r="M17" s="19">
+      <c r="M17" s="18">
         <v>10</v>
       </c>
-      <c r="N17" s="21">
+      <c r="N17" s="20">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="69">
+      <c r="A18" s="63">
         <v>46126</v>
       </c>
       <c r="B18" s="15">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="19">
         <v>1</v>
       </c>
-      <c r="D18" s="19">
+      <c r="D18" s="18">
         <v>27</v>
       </c>
-      <c r="E18" s="19">
+      <c r="E18" s="18">
         <v>35</v>
       </c>
-      <c r="F18" s="21">
-[...2 lines deleted...]
-      <c r="G18" s="20">
+      <c r="F18" s="20">
+        <v>2</v>
+      </c>
+      <c r="G18" s="19">
         <v>19</v>
       </c>
-      <c r="H18" s="21">
+      <c r="H18" s="20">
         <v>42</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I18" s="19">
         <v>13</v>
       </c>
-      <c r="J18" s="19">
+      <c r="J18" s="18">
         <v>6</v>
       </c>
-      <c r="K18" s="21">
+      <c r="K18" s="20">
         <v>63</v>
       </c>
-      <c r="L18" s="20">
+      <c r="L18" s="19">
         <v>6</v>
       </c>
-      <c r="M18" s="19">
+      <c r="M18" s="18">
         <v>8</v>
       </c>
-      <c r="N18" s="21">
+      <c r="N18" s="20">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="69">
+      <c r="A19" s="63">
         <v>46127</v>
       </c>
       <c r="B19" s="15">
         <f t="shared" si="0"/>
         <v>47</v>
       </c>
-      <c r="C19" s="20">
-[...2 lines deleted...]
-      <c r="D19" s="19">
+      <c r="C19" s="19">
+        <v>3</v>
+      </c>
+      <c r="D19" s="18">
         <v>17</v>
       </c>
-      <c r="E19" s="19">
+      <c r="E19" s="18">
         <v>22</v>
       </c>
-      <c r="F19" s="21">
+      <c r="F19" s="20">
         <v>6</v>
       </c>
-      <c r="G19" s="20">
-[...2 lines deleted...]
-      <c r="H19" s="21">
+      <c r="G19" s="19">
+        <v>2</v>
+      </c>
+      <c r="H19" s="20">
         <v>45</v>
       </c>
-      <c r="I19" s="20">
-[...2 lines deleted...]
-      <c r="J19" s="19">
+      <c r="I19" s="19">
+        <v>4</v>
+      </c>
+      <c r="J19" s="18">
         <v>1</v>
       </c>
-      <c r="K19" s="21">
+      <c r="K19" s="20">
         <v>50</v>
       </c>
-      <c r="L19" s="20">
+      <c r="L19" s="19">
         <v>11</v>
       </c>
-      <c r="M19" s="19">
-[...2 lines deleted...]
-      <c r="N19" s="21">
+      <c r="M19" s="18">
+        <v>4</v>
+      </c>
+      <c r="N19" s="20">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="69">
+      <c r="A20" s="63">
         <v>46128</v>
       </c>
       <c r="B20" s="15">
         <f t="shared" si="0"/>
         <v>38</v>
       </c>
-      <c r="C20" s="20">
-[...2 lines deleted...]
-      <c r="D20" s="19">
+      <c r="C20" s="19">
+        <v>3</v>
+      </c>
+      <c r="D20" s="18">
         <v>12</v>
       </c>
-      <c r="E20" s="19">
+      <c r="E20" s="18">
         <v>20</v>
       </c>
-      <c r="F20" s="21">
-[...5 lines deleted...]
-      <c r="H20" s="21">
+      <c r="F20" s="20">
+        <v>3</v>
+      </c>
+      <c r="G20" s="19">
+        <v>4</v>
+      </c>
+      <c r="H20" s="20">
         <v>34</v>
       </c>
-      <c r="I20" s="20">
-[...5 lines deleted...]
-      <c r="K20" s="21">
+      <c r="I20" s="19">
+        <v>3</v>
+      </c>
+      <c r="J20" s="18">
+        <v>3</v>
+      </c>
+      <c r="K20" s="20">
         <v>46</v>
       </c>
-      <c r="L20" s="20">
+      <c r="L20" s="19">
         <v>10</v>
       </c>
-      <c r="M20" s="19">
+      <c r="M20" s="18">
         <v>5</v>
       </c>
-      <c r="N20" s="21">
+      <c r="N20" s="20">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="69">
+      <c r="A21" s="63">
         <v>46129</v>
       </c>
       <c r="B21" s="15">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
-      <c r="C21" s="20">
-[...2 lines deleted...]
-      <c r="D21" s="19">
+      <c r="C21" s="19">
+        <v>2</v>
+      </c>
+      <c r="D21" s="18">
         <v>21</v>
       </c>
-      <c r="E21" s="19">
+      <c r="E21" s="18">
         <v>23</v>
       </c>
-      <c r="F21" s="21">
-[...2 lines deleted...]
-      <c r="G21" s="20">
+      <c r="F21" s="20">
+        <v>2</v>
+      </c>
+      <c r="G21" s="19">
         <v>10</v>
       </c>
-      <c r="H21" s="21">
+      <c r="H21" s="20">
         <v>36</v>
       </c>
-      <c r="I21" s="20">
+      <c r="I21" s="19">
         <v>10</v>
       </c>
-      <c r="J21" s="19">
-[...2 lines deleted...]
-      <c r="K21" s="21">
+      <c r="J21" s="18">
+        <v>4</v>
+      </c>
+      <c r="K21" s="20">
         <v>47</v>
       </c>
-      <c r="L21" s="20">
+      <c r="L21" s="19">
         <v>9</v>
       </c>
-      <c r="M21" s="19">
+      <c r="M21" s="18">
         <v>5</v>
       </c>
-      <c r="N21" s="21">
+      <c r="N21" s="20">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="69">
+      <c r="A22" s="63">
         <v>46130</v>
       </c>
       <c r="B22" s="15">
         <f t="shared" si="0"/>
         <v>38</v>
       </c>
-      <c r="C22" s="20">
-[...2 lines deleted...]
-      <c r="D22" s="19">
+      <c r="C22" s="19">
+        <v>4</v>
+      </c>
+      <c r="D22" s="18">
         <v>9</v>
       </c>
-      <c r="E22" s="19">
+      <c r="E22" s="18">
         <v>26</v>
       </c>
-      <c r="F22" s="21">
-[...2 lines deleted...]
-      <c r="G22" s="20">
+      <c r="F22" s="20">
+        <v>3</v>
+      </c>
+      <c r="G22" s="19">
         <v>12</v>
       </c>
-      <c r="H22" s="21">
+      <c r="H22" s="20">
         <v>26</v>
       </c>
-      <c r="I22" s="20">
+      <c r="I22" s="19">
         <v>7</v>
       </c>
-      <c r="J22" s="19">
-[...2 lines deleted...]
-      <c r="K22" s="21">
+      <c r="J22" s="18">
+        <v>3</v>
+      </c>
+      <c r="K22" s="20">
         <v>54</v>
       </c>
-      <c r="L22" s="20">
+      <c r="L22" s="19">
         <v>10</v>
       </c>
-      <c r="M22" s="19">
+      <c r="M22" s="18">
         <v>8</v>
       </c>
-      <c r="N22" s="21">
+      <c r="N22" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="69">
+      <c r="A23" s="63">
         <v>46131</v>
       </c>
       <c r="B23" s="15">
         <f t="shared" si="0"/>
         <v>39</v>
       </c>
-      <c r="C23" s="20">
-[...2 lines deleted...]
-      <c r="D23" s="19">
+      <c r="C23" s="19">
+        <v>2</v>
+      </c>
+      <c r="D23" s="18">
         <v>20</v>
       </c>
-      <c r="E23" s="19">
+      <c r="E23" s="18">
         <v>19</v>
       </c>
-      <c r="F23" s="21">
-[...5 lines deleted...]
-      <c r="H23" s="21">
+      <c r="F23" s="20">
+        <v>4</v>
+      </c>
+      <c r="G23" s="19">
+        <v>4</v>
+      </c>
+      <c r="H23" s="20">
         <v>35</v>
       </c>
-      <c r="I23" s="20">
-[...5 lines deleted...]
-      <c r="K23" s="21">
+      <c r="I23" s="19">
+        <v>4</v>
+      </c>
+      <c r="J23" s="18">
+        <v>2</v>
+      </c>
+      <c r="K23" s="20">
         <v>62</v>
       </c>
-      <c r="L23" s="20">
+      <c r="L23" s="19">
         <v>8</v>
       </c>
-      <c r="M23" s="19">
-[...2 lines deleted...]
-      <c r="N23" s="21">
+      <c r="M23" s="18">
+        <v>4</v>
+      </c>
+      <c r="N23" s="20">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="69">
+      <c r="A24" s="63">
         <v>46132</v>
       </c>
       <c r="B24" s="15">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
-      <c r="C24" s="20">
-[...2 lines deleted...]
-      <c r="D24" s="19">
+      <c r="C24" s="19">
+        <v>4</v>
+      </c>
+      <c r="D24" s="18">
         <v>24</v>
       </c>
-      <c r="E24" s="19">
+      <c r="E24" s="18">
         <v>20</v>
       </c>
-      <c r="F24" s="21">
-[...2 lines deleted...]
-      <c r="G24" s="20">
+      <c r="F24" s="20">
+        <v>4</v>
+      </c>
+      <c r="G24" s="19">
         <v>13</v>
       </c>
-      <c r="H24" s="21">
+      <c r="H24" s="20">
         <v>38</v>
       </c>
-      <c r="I24" s="20">
+      <c r="I24" s="19">
         <v>13</v>
       </c>
-      <c r="J24" s="19">
+      <c r="J24" s="18">
         <v>7</v>
       </c>
-      <c r="K24" s="21">
+      <c r="K24" s="20">
         <v>55</v>
       </c>
-      <c r="L24" s="20">
+      <c r="L24" s="19">
         <v>9</v>
       </c>
-      <c r="M24" s="19">
+      <c r="M24" s="18">
         <v>5</v>
       </c>
-      <c r="N24" s="21">
+      <c r="N24" s="20">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="69">
+      <c r="A25" s="63">
         <v>46133</v>
       </c>
       <c r="B25" s="15">
         <f t="shared" si="0"/>
         <v>60</v>
       </c>
-      <c r="C25" s="20">
-[...2 lines deleted...]
-      <c r="D25" s="19">
+      <c r="C25" s="19">
+        <v>2</v>
+      </c>
+      <c r="D25" s="18">
         <v>21</v>
       </c>
-      <c r="E25" s="19">
+      <c r="E25" s="18">
         <v>36</v>
       </c>
-      <c r="F25" s="21">
+      <c r="F25" s="20">
         <v>6</v>
       </c>
-      <c r="G25" s="20">
+      <c r="G25" s="19">
         <v>9</v>
       </c>
-      <c r="H25" s="21">
+      <c r="H25" s="20">
         <v>51</v>
       </c>
-      <c r="I25" s="20">
+      <c r="I25" s="19">
         <v>6</v>
       </c>
-      <c r="J25" s="19">
-[...2 lines deleted...]
-      <c r="K25" s="21">
+      <c r="J25" s="18">
+        <v>0</v>
+      </c>
+      <c r="K25" s="20">
         <v>72</v>
       </c>
-      <c r="L25" s="20">
+      <c r="L25" s="19">
         <v>18</v>
       </c>
-      <c r="M25" s="19">
+      <c r="M25" s="18">
         <v>7</v>
       </c>
-      <c r="N25" s="21">
+      <c r="N25" s="20">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="69">
+      <c r="A26" s="63">
         <v>46134</v>
       </c>
       <c r="B26" s="15">
         <f t="shared" si="0"/>
         <v>57</v>
       </c>
-      <c r="C26" s="20">
-[...2 lines deleted...]
-      <c r="D26" s="19">
+      <c r="C26" s="19">
+        <v>2</v>
+      </c>
+      <c r="D26" s="18">
         <v>24</v>
       </c>
-      <c r="E26" s="19">
+      <c r="E26" s="18">
         <v>33</v>
       </c>
-      <c r="F26" s="21">
-[...2 lines deleted...]
-      <c r="G26" s="20">
+      <c r="F26" s="20">
+        <v>3</v>
+      </c>
+      <c r="G26" s="19">
         <v>14</v>
       </c>
-      <c r="H26" s="21">
+      <c r="H26" s="20">
         <v>43</v>
       </c>
-      <c r="I26" s="20">
+      <c r="I26" s="19">
         <v>13</v>
       </c>
-      <c r="J26" s="19">
+      <c r="J26" s="18">
         <v>5</v>
       </c>
-      <c r="K26" s="21">
+      <c r="K26" s="20">
         <v>60</v>
       </c>
-      <c r="L26" s="20">
+      <c r="L26" s="19">
         <v>9</v>
       </c>
-      <c r="M26" s="19">
+      <c r="M26" s="18">
         <v>7</v>
       </c>
-      <c r="N26" s="21">
+      <c r="N26" s="20">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="69">
+      <c r="A27" s="63">
         <v>46135</v>
       </c>
       <c r="B27" s="15">
         <f t="shared" si="0"/>
         <v>60</v>
       </c>
-      <c r="C27" s="20">
-[...2 lines deleted...]
-      <c r="D27" s="19">
+      <c r="C27" s="19">
+        <v>4</v>
+      </c>
+      <c r="D27" s="18">
         <v>25</v>
       </c>
-      <c r="E27" s="19">
+      <c r="E27" s="18">
         <v>29</v>
       </c>
-      <c r="F27" s="21">
-[...2 lines deleted...]
-      <c r="G27" s="20">
+      <c r="F27" s="20">
+        <v>4</v>
+      </c>
+      <c r="G27" s="19">
         <v>6</v>
       </c>
-      <c r="H27" s="21">
+      <c r="H27" s="20">
         <v>54</v>
       </c>
-      <c r="I27" s="20">
+      <c r="I27" s="19">
         <v>7</v>
       </c>
-      <c r="J27" s="19">
-[...2 lines deleted...]
-      <c r="K27" s="21">
+      <c r="J27" s="18">
+        <v>3</v>
+      </c>
+      <c r="K27" s="20">
         <v>75</v>
       </c>
-      <c r="L27" s="20">
+      <c r="L27" s="19">
         <v>13</v>
       </c>
-      <c r="M27" s="19">
-[...2 lines deleted...]
-      <c r="N27" s="21">
+      <c r="M27" s="18">
+        <v>4</v>
+      </c>
+      <c r="N27" s="20">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="69">
+      <c r="A28" s="63">
         <v>46136</v>
       </c>
       <c r="B28" s="15">
         <f t="shared" si="0"/>
         <v>50</v>
       </c>
-      <c r="C28" s="20">
-[...2 lines deleted...]
-      <c r="D28" s="19">
+      <c r="C28" s="19">
+        <v>2</v>
+      </c>
+      <c r="D28" s="18">
         <v>15</v>
       </c>
-      <c r="E28" s="19">
+      <c r="E28" s="18">
         <v>33</v>
       </c>
-      <c r="F28" s="21">
+      <c r="F28" s="20">
         <v>5</v>
       </c>
-      <c r="G28" s="20">
+      <c r="G28" s="19">
         <v>12</v>
       </c>
-      <c r="H28" s="21">
+      <c r="H28" s="20">
         <v>38</v>
       </c>
-      <c r="I28" s="20">
+      <c r="I28" s="19">
         <v>13</v>
       </c>
-      <c r="J28" s="19">
+      <c r="J28" s="18">
         <v>6</v>
       </c>
-      <c r="K28" s="21">
+      <c r="K28" s="20">
         <v>64</v>
       </c>
-      <c r="L28" s="20">
+      <c r="L28" s="19">
         <v>14</v>
       </c>
-      <c r="M28" s="19">
-[...2 lines deleted...]
-      <c r="N28" s="21">
+      <c r="M28" s="18">
+        <v>3</v>
+      </c>
+      <c r="N28" s="20">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="69">
+      <c r="A29" s="63">
         <v>46137</v>
       </c>
       <c r="B29" s="15">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
-      <c r="C29" s="20">
-[...2 lines deleted...]
-      <c r="D29" s="19">
+      <c r="C29" s="19">
+        <v>0</v>
+      </c>
+      <c r="D29" s="18">
         <v>17</v>
       </c>
-      <c r="E29" s="19">
+      <c r="E29" s="18">
         <v>34</v>
       </c>
-      <c r="F29" s="21">
-[...2 lines deleted...]
-      <c r="G29" s="20">
+      <c r="F29" s="20">
+        <v>3</v>
+      </c>
+      <c r="G29" s="19">
         <v>15</v>
       </c>
-      <c r="H29" s="21">
+      <c r="H29" s="20">
         <v>36</v>
       </c>
-      <c r="I29" s="20">
+      <c r="I29" s="19">
         <v>15</v>
       </c>
-      <c r="J29" s="19">
+      <c r="J29" s="18">
         <v>10</v>
       </c>
-      <c r="K29" s="21">
+      <c r="K29" s="20">
         <v>59</v>
       </c>
-      <c r="L29" s="20">
+      <c r="L29" s="19">
         <v>7</v>
       </c>
-      <c r="M29" s="19">
+      <c r="M29" s="18">
         <v>8</v>
       </c>
-      <c r="N29" s="21">
+      <c r="N29" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="69">
+      <c r="A30" s="63">
         <v>46138</v>
       </c>
       <c r="B30" s="15">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
-      <c r="C30" s="20">
-[...2 lines deleted...]
-      <c r="D30" s="19">
+      <c r="C30" s="19">
+        <v>0</v>
+      </c>
+      <c r="D30" s="18">
         <v>12</v>
       </c>
-      <c r="E30" s="19">
+      <c r="E30" s="18">
         <v>24</v>
       </c>
-      <c r="F30" s="21">
+      <c r="F30" s="20">
         <v>1</v>
       </c>
-      <c r="G30" s="20">
+      <c r="G30" s="19">
         <v>9</v>
       </c>
-      <c r="H30" s="21">
+      <c r="H30" s="20">
         <v>22</v>
       </c>
-      <c r="I30" s="20">
-[...5 lines deleted...]
-      <c r="K30" s="21">
+      <c r="I30" s="19">
+        <v>4</v>
+      </c>
+      <c r="J30" s="18">
+        <v>3</v>
+      </c>
+      <c r="K30" s="20">
         <v>49</v>
       </c>
-      <c r="L30" s="20">
+      <c r="L30" s="19">
         <v>8</v>
       </c>
-      <c r="M30" s="19">
+      <c r="M30" s="18">
         <v>5</v>
       </c>
-      <c r="N30" s="21">
+      <c r="N30" s="20">
         <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="69">
+      <c r="A31" s="63">
         <v>46139</v>
       </c>
       <c r="B31" s="15">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
-      <c r="C31" s="20">
+      <c r="C31" s="19">
         <v>1</v>
       </c>
-      <c r="D31" s="19">
+      <c r="D31" s="18">
         <v>14</v>
       </c>
-      <c r="E31" s="19">
+      <c r="E31" s="18">
         <v>13</v>
       </c>
-      <c r="F31" s="21">
-[...2 lines deleted...]
-      <c r="G31" s="20">
+      <c r="F31" s="20">
+        <v>4</v>
+      </c>
+      <c r="G31" s="19">
         <v>7</v>
       </c>
-      <c r="H31" s="21">
+      <c r="H31" s="20">
         <v>24</v>
       </c>
-      <c r="I31" s="20">
+      <c r="I31" s="19">
         <v>8</v>
       </c>
-      <c r="J31" s="19">
+      <c r="J31" s="18">
         <v>6</v>
       </c>
-      <c r="K31" s="21">
+      <c r="K31" s="20">
         <v>38</v>
       </c>
-      <c r="L31" s="20">
+      <c r="L31" s="19">
         <v>9</v>
       </c>
-      <c r="M31" s="19">
-[...2 lines deleted...]
-      <c r="N31" s="21">
+      <c r="M31" s="18">
+        <v>2</v>
+      </c>
+      <c r="N31" s="20">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="69">
+      <c r="A32" s="63">
         <v>46140</v>
       </c>
       <c r="B32" s="15">
         <f t="shared" si="0"/>
         <v>43</v>
       </c>
-      <c r="C32" s="20">
+      <c r="C32" s="19">
         <v>1</v>
       </c>
-      <c r="D32" s="19">
+      <c r="D32" s="18">
         <v>12</v>
       </c>
-      <c r="E32" s="19">
+      <c r="E32" s="18">
         <v>23</v>
       </c>
-      <c r="F32" s="21">
+      <c r="F32" s="20">
         <v>7</v>
       </c>
-      <c r="G32" s="20">
+      <c r="G32" s="19">
         <v>11</v>
       </c>
-      <c r="H32" s="21">
+      <c r="H32" s="20">
         <v>32</v>
       </c>
-      <c r="I32" s="20">
+      <c r="I32" s="19">
         <v>8</v>
       </c>
-      <c r="J32" s="19">
-[...2 lines deleted...]
-      <c r="K32" s="21">
+      <c r="J32" s="18">
+        <v>3</v>
+      </c>
+      <c r="K32" s="20">
         <v>43</v>
       </c>
-      <c r="L32" s="20">
+      <c r="L32" s="19">
         <v>10</v>
       </c>
-      <c r="M32" s="19">
+      <c r="M32" s="18">
         <v>1</v>
       </c>
-      <c r="N32" s="21">
+      <c r="N32" s="20">
         <v>14</v>
       </c>
     </row>
-    <row r="33" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="69">
+    <row r="33" spans="1:18" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="63">
         <v>46141</v>
       </c>
       <c r="B33" s="15">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
-      <c r="C33" s="20">
+      <c r="C33" s="19">
         <v>1</v>
       </c>
-      <c r="D33" s="19">
+      <c r="D33" s="18">
         <v>18</v>
       </c>
-      <c r="E33" s="19">
+      <c r="E33" s="18">
         <v>29</v>
       </c>
-      <c r="F33" s="21">
-[...5 lines deleted...]
-      <c r="H33" s="21">
+      <c r="F33" s="20">
+        <v>4</v>
+      </c>
+      <c r="G33" s="19">
+        <v>3</v>
+      </c>
+      <c r="H33" s="20">
         <v>49</v>
       </c>
-      <c r="I33" s="20">
+      <c r="I33" s="19">
         <v>11</v>
       </c>
-      <c r="J33" s="19">
+      <c r="J33" s="18">
         <v>5</v>
       </c>
-      <c r="K33" s="21">
+      <c r="K33" s="20">
         <v>54</v>
       </c>
-      <c r="L33" s="20">
+      <c r="L33" s="19">
         <v>10</v>
       </c>
-      <c r="M33" s="19">
+      <c r="M33" s="18">
         <v>5</v>
       </c>
-      <c r="N33" s="21">
+      <c r="N33" s="20">
         <v>16</v>
       </c>
     </row>
-    <row r="34" spans="1:14" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="69">
+    <row r="34" spans="1:18" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="63">
         <v>46142</v>
       </c>
       <c r="B34" s="15">
         <f t="shared" si="0"/>
         <v>58</v>
       </c>
-      <c r="C34" s="22">
-[...2 lines deleted...]
-      <c r="D34" s="23">
+      <c r="C34" s="21">
+        <v>2</v>
+      </c>
+      <c r="D34" s="22">
         <v>26</v>
       </c>
-      <c r="E34" s="23">
+      <c r="E34" s="22">
         <v>27</v>
       </c>
-      <c r="F34" s="24">
-[...2 lines deleted...]
-      <c r="G34" s="22">
+      <c r="F34" s="23">
+        <v>3</v>
+      </c>
+      <c r="G34" s="21">
         <v>11</v>
       </c>
-      <c r="H34" s="24">
+      <c r="H34" s="23">
         <v>47</v>
       </c>
-      <c r="I34" s="22">
+      <c r="I34" s="21">
         <v>11</v>
       </c>
-      <c r="J34" s="23">
+      <c r="J34" s="22">
         <v>7</v>
       </c>
-      <c r="K34" s="24">
+      <c r="K34" s="23">
         <v>59</v>
       </c>
-      <c r="L34" s="22">
+      <c r="L34" s="21">
         <v>11</v>
       </c>
-      <c r="M34" s="23">
+      <c r="M34" s="22">
         <v>6</v>
       </c>
-      <c r="N34" s="24">
+      <c r="N34" s="23">
         <v>8</v>
       </c>
     </row>
-    <row r="35" spans="1:14" s="2" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="82" t="s">
+    <row r="35" spans="1:18" s="2" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="85">
+      <c r="B35" s="75">
         <f>SUM(B5:B34)</f>
         <v>1289</v>
       </c>
-      <c r="C35" s="86">
+      <c r="C35" s="76">
         <f t="shared" ref="C35:N35" si="1">SUM(C5:C34)</f>
         <v>70</v>
       </c>
-      <c r="D35" s="86">
+      <c r="D35" s="76">
         <f t="shared" si="1"/>
         <v>498</v>
       </c>
-      <c r="E35" s="86">
+      <c r="E35" s="76">
         <f t="shared" si="1"/>
         <v>698</v>
       </c>
-      <c r="F35" s="86">
+      <c r="F35" s="76">
         <f t="shared" si="1"/>
         <v>94</v>
       </c>
-      <c r="G35" s="86">
+      <c r="G35" s="76">
         <f t="shared" si="1"/>
         <v>269</v>
       </c>
-      <c r="H35" s="86">
+      <c r="H35" s="76">
         <f t="shared" si="1"/>
         <v>1020</v>
       </c>
-      <c r="I35" s="86">
+      <c r="I35" s="76">
         <f t="shared" si="1"/>
         <v>234</v>
       </c>
-      <c r="J35" s="86">
+      <c r="J35" s="76">
         <f t="shared" si="1"/>
         <v>122</v>
       </c>
-      <c r="K35" s="86">
+      <c r="K35" s="76">
         <f t="shared" si="1"/>
         <v>1510</v>
       </c>
-      <c r="L35" s="86">
+      <c r="L35" s="76">
         <f t="shared" si="1"/>
         <v>317</v>
       </c>
-      <c r="M35" s="86">
+      <c r="M35" s="76">
         <f t="shared" si="1"/>
         <v>145</v>
       </c>
-      <c r="N35" s="87">
+      <c r="N35" s="77">
         <f t="shared" si="1"/>
         <v>286</v>
       </c>
     </row>
-    <row r="36" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="94" t="s">
+    <row r="36" spans="1:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="B36" s="95"/>
-[...13 lines deleted...]
-    <row r="37" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B36" s="84"/>
+      <c r="C36" s="84"/>
+      <c r="D36" s="84"/>
+      <c r="E36" s="84"/>
+      <c r="F36" s="84"/>
+      <c r="G36" s="84"/>
+      <c r="H36" s="84"/>
+      <c r="I36" s="84"/>
+      <c r="J36" s="84"/>
+      <c r="K36" s="84"/>
+      <c r="L36" s="84"/>
+      <c r="M36" s="84"/>
+      <c r="N36" s="84"/>
+    </row>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.2">
       <c r="E37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H37" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M38" s="92" t="s">
+      <c r="R37">
+        <f>SUM(L35:N35)</f>
+        <v>748</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="M38" s="97" t="s">
         <v>24</v>
       </c>
-      <c r="N38" s="93"/>
+      <c r="N38" s="98"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="M38:N38"/>
     <mergeCell ref="A36:N36"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.43307086614173229" right="0.51181102362204722" top="0.47244094488188981" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="B5:B10 B12:B34" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:N39"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="80" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C5" sqref="C5:N35"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="M40" sqref="M40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="111" t="s">
+      <c r="A1" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="111"/>
-[...11 lines deleted...]
-      <c r="N1" s="112"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="81"/>
     </row>
     <row r="2" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="71">
+      <c r="A2" s="64">
         <v>1</v>
       </c>
-      <c r="B2" s="72">
-[...8 lines deleted...]
-      <c r="E2" s="72">
+      <c r="B2" s="65">
+        <v>2</v>
+      </c>
+      <c r="C2" s="65">
+        <v>3</v>
+      </c>
+      <c r="D2" s="65">
+        <v>4</v>
+      </c>
+      <c r="E2" s="65">
         <v>5</v>
       </c>
-      <c r="F2" s="72">
+      <c r="F2" s="65">
         <v>6</v>
       </c>
-      <c r="G2" s="72">
+      <c r="G2" s="65">
         <v>7</v>
       </c>
-      <c r="H2" s="72">
+      <c r="H2" s="65">
         <v>8</v>
       </c>
-      <c r="I2" s="72">
+      <c r="I2" s="65">
         <v>9</v>
       </c>
-      <c r="J2" s="72">
+      <c r="J2" s="65">
         <v>10</v>
       </c>
-      <c r="K2" s="72">
+      <c r="K2" s="65">
         <v>11</v>
       </c>
-      <c r="L2" s="72">
+      <c r="L2" s="65">
         <v>12</v>
       </c>
-      <c r="M2" s="72">
+      <c r="M2" s="65">
         <v>13</v>
       </c>
-      <c r="N2" s="73">
+      <c r="N2" s="66">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="122" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="115" t="s">
+      <c r="A3" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="125" t="s">
+      <c r="C3" s="94" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="117"/>
-[...11 lines deleted...]
-      <c r="L3" s="118" t="s">
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="89"/>
+      <c r="I3" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="91"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="121"/>
-      <c r="N3" s="120"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="92"/>
     </row>
     <row r="4" spans="1:14" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="123"/>
-      <c r="B4" s="124"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="88"/>
       <c r="C4" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="70" t="s">
+      <c r="D4" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="70" t="s">
+      <c r="E4" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="70" t="s">
+      <c r="F4" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="70" t="s">
+      <c r="G4" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="70" t="s">
+      <c r="H4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="70" t="s">
+      <c r="I4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="70" t="s">
+      <c r="J4" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="70" t="s">
+      <c r="K4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="69">
-[...2 lines deleted...]
-      <c r="B5" s="62">
+      <c r="A5" s="63">
+        <v>46143</v>
+      </c>
+      <c r="B5" s="58">
         <f>SUM(G5:H5)</f>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N5" s="28"/>
+        <v>60</v>
+      </c>
+      <c r="C5" s="25">
+        <v>3</v>
+      </c>
+      <c r="D5" s="26">
+        <v>25</v>
+      </c>
+      <c r="E5" s="26">
+        <v>30</v>
+      </c>
+      <c r="F5" s="27">
+        <v>4</v>
+      </c>
+      <c r="G5" s="25">
+        <v>18</v>
+      </c>
+      <c r="H5" s="27">
+        <v>42</v>
+      </c>
+      <c r="I5" s="25">
+        <v>14</v>
+      </c>
+      <c r="J5" s="26">
+        <v>8</v>
+      </c>
+      <c r="K5" s="27">
+        <v>63</v>
+      </c>
+      <c r="L5" s="25">
+        <v>11</v>
+      </c>
+      <c r="M5" s="26">
+        <v>3</v>
+      </c>
+      <c r="N5" s="27">
+        <v>10</v>
+      </c>
     </row>
     <row r="6" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="69">
-[...2 lines deleted...]
-      <c r="B6" s="62">
+      <c r="A6" s="63">
+        <v>46144</v>
+      </c>
+      <c r="B6" s="58">
         <f t="shared" ref="B6:B35" si="0">SUM(G6:H6)</f>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N6" s="21"/>
+        <v>36</v>
+      </c>
+      <c r="C6" s="19">
+        <v>2</v>
+      </c>
+      <c r="D6" s="18">
+        <v>16</v>
+      </c>
+      <c r="E6" s="18">
+        <v>16</v>
+      </c>
+      <c r="F6" s="20">
+        <v>4</v>
+      </c>
+      <c r="G6" s="19">
+        <v>8</v>
+      </c>
+      <c r="H6" s="20">
+        <v>28</v>
+      </c>
+      <c r="I6" s="19">
+        <v>7</v>
+      </c>
+      <c r="J6" s="18">
+        <v>5</v>
+      </c>
+      <c r="K6" s="20">
+        <v>43</v>
+      </c>
+      <c r="L6" s="19">
+        <v>9</v>
+      </c>
+      <c r="M6" s="18">
+        <v>6</v>
+      </c>
+      <c r="N6" s="20">
+        <v>5</v>
+      </c>
     </row>
     <row r="7" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="69">
-[...17 lines deleted...]
-      <c r="N7" s="21"/>
+      <c r="A7" s="63">
+        <v>46145</v>
+      </c>
+      <c r="B7" s="58">
+        <f t="shared" si="0"/>
+        <v>30</v>
+      </c>
+      <c r="C7" s="19">
+        <v>2</v>
+      </c>
+      <c r="D7" s="18">
+        <v>10</v>
+      </c>
+      <c r="E7" s="18">
+        <v>17</v>
+      </c>
+      <c r="F7" s="20">
+        <v>3</v>
+      </c>
+      <c r="G7" s="19">
+        <v>5</v>
+      </c>
+      <c r="H7" s="20">
+        <v>25</v>
+      </c>
+      <c r="I7" s="19">
+        <v>3</v>
+      </c>
+      <c r="J7" s="18">
+        <v>2</v>
+      </c>
+      <c r="K7" s="20">
+        <v>37</v>
+      </c>
+      <c r="L7" s="19">
+        <v>9</v>
+      </c>
+      <c r="M7" s="18">
+        <v>3</v>
+      </c>
+      <c r="N7" s="20">
+        <v>9</v>
+      </c>
     </row>
     <row r="8" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="69">
-[...17 lines deleted...]
-      <c r="N8" s="21"/>
+      <c r="A8" s="63">
+        <v>46146</v>
+      </c>
+      <c r="B8" s="58">
+        <f t="shared" si="0"/>
+        <v>31</v>
+      </c>
+      <c r="C8" s="19">
+        <v>1</v>
+      </c>
+      <c r="D8" s="18">
+        <v>7</v>
+      </c>
+      <c r="E8" s="18">
+        <v>21</v>
+      </c>
+      <c r="F8" s="20">
+        <v>2</v>
+      </c>
+      <c r="G8" s="19">
+        <v>9</v>
+      </c>
+      <c r="H8" s="20">
+        <v>22</v>
+      </c>
+      <c r="I8" s="19">
+        <v>9</v>
+      </c>
+      <c r="J8" s="18">
+        <v>3</v>
+      </c>
+      <c r="K8" s="20">
+        <v>27</v>
+      </c>
+      <c r="L8" s="19">
+        <v>5</v>
+      </c>
+      <c r="M8" s="18">
+        <v>4</v>
+      </c>
+      <c r="N8" s="20">
+        <v>6</v>
+      </c>
     </row>
     <row r="9" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="69">
-[...17 lines deleted...]
-      <c r="N9" s="21"/>
+      <c r="A9" s="63">
+        <v>46147</v>
+      </c>
+      <c r="B9" s="58">
+        <f t="shared" si="0"/>
+        <v>50</v>
+      </c>
+      <c r="C9" s="19">
+        <v>4</v>
+      </c>
+      <c r="D9" s="18">
+        <v>24</v>
+      </c>
+      <c r="E9" s="18">
+        <v>24</v>
+      </c>
+      <c r="F9" s="20">
+        <v>1</v>
+      </c>
+      <c r="G9" s="19">
+        <v>9</v>
+      </c>
+      <c r="H9" s="20">
+        <v>41</v>
+      </c>
+      <c r="I9" s="19">
+        <v>9</v>
+      </c>
+      <c r="J9" s="18">
+        <v>4</v>
+      </c>
+      <c r="K9" s="20">
+        <v>51</v>
+      </c>
+      <c r="L9" s="19">
+        <v>13</v>
+      </c>
+      <c r="M9" s="18">
+        <v>4</v>
+      </c>
+      <c r="N9" s="20">
+        <v>7</v>
+      </c>
     </row>
     <row r="10" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="69">
-[...17 lines deleted...]
-      <c r="N10" s="21"/>
+      <c r="A10" s="63">
+        <v>46148</v>
+      </c>
+      <c r="B10" s="58">
+        <f t="shared" si="0"/>
+        <v>45</v>
+      </c>
+      <c r="C10" s="19">
+        <v>1</v>
+      </c>
+      <c r="D10" s="18">
+        <v>19</v>
+      </c>
+      <c r="E10" s="18">
+        <v>24</v>
+      </c>
+      <c r="F10" s="20">
+        <v>4</v>
+      </c>
+      <c r="G10" s="19">
+        <v>8</v>
+      </c>
+      <c r="H10" s="20">
+        <v>37</v>
+      </c>
+      <c r="I10" s="19">
+        <v>4</v>
+      </c>
+      <c r="J10" s="18">
+        <v>1</v>
+      </c>
+      <c r="K10" s="20">
+        <v>57</v>
+      </c>
+      <c r="L10" s="19">
+        <v>9</v>
+      </c>
+      <c r="M10" s="18">
+        <v>5</v>
+      </c>
+      <c r="N10" s="20">
+        <v>15</v>
+      </c>
     </row>
     <row r="11" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="69">
-[...17 lines deleted...]
-      <c r="N11" s="21"/>
+      <c r="A11" s="63">
+        <v>46149</v>
+      </c>
+      <c r="B11" s="58">
+        <f t="shared" si="0"/>
+        <v>59</v>
+      </c>
+      <c r="C11" s="19">
+        <v>2</v>
+      </c>
+      <c r="D11" s="18">
+        <v>19</v>
+      </c>
+      <c r="E11" s="18">
+        <v>32</v>
+      </c>
+      <c r="F11" s="20">
+        <v>8</v>
+      </c>
+      <c r="G11" s="19">
+        <v>11</v>
+      </c>
+      <c r="H11" s="20">
+        <v>48</v>
+      </c>
+      <c r="I11" s="19">
+        <v>17</v>
+      </c>
+      <c r="J11" s="18">
+        <v>10</v>
+      </c>
+      <c r="K11" s="20">
+        <v>56</v>
+      </c>
+      <c r="L11" s="19">
+        <v>15</v>
+      </c>
+      <c r="M11" s="18">
+        <v>1</v>
+      </c>
+      <c r="N11" s="20">
+        <v>10</v>
+      </c>
     </row>
     <row r="12" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="69">
-[...17 lines deleted...]
-      <c r="N12" s="21"/>
+      <c r="A12" s="63">
+        <v>46150</v>
+      </c>
+      <c r="B12" s="58">
+        <f t="shared" si="0"/>
+        <v>49</v>
+      </c>
+      <c r="C12" s="19">
+        <v>1</v>
+      </c>
+      <c r="D12" s="18">
+        <v>18</v>
+      </c>
+      <c r="E12" s="18">
+        <v>32</v>
+      </c>
+      <c r="F12" s="20">
+        <v>2</v>
+      </c>
+      <c r="G12" s="19">
+        <v>12</v>
+      </c>
+      <c r="H12" s="20">
+        <v>37</v>
+      </c>
+      <c r="I12" s="19">
+        <v>9</v>
+      </c>
+      <c r="J12" s="18">
+        <v>4</v>
+      </c>
+      <c r="K12" s="20">
+        <v>53</v>
+      </c>
+      <c r="L12" s="19">
+        <v>11</v>
+      </c>
+      <c r="M12" s="18">
+        <v>1</v>
+      </c>
+      <c r="N12" s="20">
+        <v>18</v>
+      </c>
     </row>
     <row r="13" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="69">
-[...17 lines deleted...]
-      <c r="N13" s="21"/>
+      <c r="A13" s="63">
+        <v>46151</v>
+      </c>
+      <c r="B13" s="58">
+        <f t="shared" si="0"/>
+        <v>50</v>
+      </c>
+      <c r="C13" s="19">
+        <v>3</v>
+      </c>
+      <c r="D13" s="18">
+        <v>15</v>
+      </c>
+      <c r="E13" s="18">
+        <v>31</v>
+      </c>
+      <c r="F13" s="20">
+        <v>6</v>
+      </c>
+      <c r="G13" s="19">
+        <v>17</v>
+      </c>
+      <c r="H13" s="20">
+        <v>33</v>
+      </c>
+      <c r="I13" s="19">
+        <v>13</v>
+      </c>
+      <c r="J13" s="18">
+        <v>10</v>
+      </c>
+      <c r="K13" s="20">
+        <v>72</v>
+      </c>
+      <c r="L13" s="19">
+        <v>15</v>
+      </c>
+      <c r="M13" s="18">
+        <v>1</v>
+      </c>
+      <c r="N13" s="20">
+        <v>4</v>
+      </c>
     </row>
     <row r="14" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="69">
-[...17 lines deleted...]
-      <c r="N14" s="21"/>
+      <c r="A14" s="63">
+        <v>46152</v>
+      </c>
+      <c r="B14" s="58">
+        <f t="shared" si="0"/>
+        <v>51</v>
+      </c>
+      <c r="C14" s="19">
+        <v>4</v>
+      </c>
+      <c r="D14" s="18">
+        <v>20</v>
+      </c>
+      <c r="E14" s="18">
+        <v>26</v>
+      </c>
+      <c r="F14" s="20">
+        <v>6</v>
+      </c>
+      <c r="G14" s="19">
+        <v>16</v>
+      </c>
+      <c r="H14" s="20">
+        <v>35</v>
+      </c>
+      <c r="I14" s="19">
+        <v>11</v>
+      </c>
+      <c r="J14" s="18">
+        <v>8</v>
+      </c>
+      <c r="K14" s="20">
+        <v>55</v>
+      </c>
+      <c r="L14" s="19">
+        <v>10</v>
+      </c>
+      <c r="M14" s="18">
+        <v>5</v>
+      </c>
+      <c r="N14" s="20">
+        <v>10</v>
+      </c>
     </row>
     <row r="15" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="69">
-[...17 lines deleted...]
-      <c r="N15" s="21"/>
+      <c r="A15" s="63">
+        <v>46153</v>
+      </c>
+      <c r="B15" s="58">
+        <f t="shared" si="0"/>
+        <v>43</v>
+      </c>
+      <c r="C15" s="19">
+        <v>1</v>
+      </c>
+      <c r="D15" s="18">
+        <v>21</v>
+      </c>
+      <c r="E15" s="18">
+        <v>22</v>
+      </c>
+      <c r="F15" s="20">
+        <v>3</v>
+      </c>
+      <c r="G15" s="19">
+        <v>6</v>
+      </c>
+      <c r="H15" s="20">
+        <v>37</v>
+      </c>
+      <c r="I15" s="19">
+        <v>10</v>
+      </c>
+      <c r="J15" s="18">
+        <v>7</v>
+      </c>
+      <c r="K15" s="20">
+        <v>52</v>
+      </c>
+      <c r="L15" s="19">
+        <v>7</v>
+      </c>
+      <c r="M15" s="18">
+        <v>3</v>
+      </c>
+      <c r="N15" s="20">
+        <v>13</v>
+      </c>
     </row>
     <row r="16" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="69">
-[...17 lines deleted...]
-      <c r="N16" s="21"/>
+      <c r="A16" s="63">
+        <v>46154</v>
+      </c>
+      <c r="B16" s="58">
+        <f t="shared" si="0"/>
+        <v>41</v>
+      </c>
+      <c r="C16" s="19">
+        <v>1</v>
+      </c>
+      <c r="D16" s="18">
+        <v>20</v>
+      </c>
+      <c r="E16" s="18">
+        <v>21</v>
+      </c>
+      <c r="F16" s="20">
+        <v>2</v>
+      </c>
+      <c r="G16" s="19">
+        <v>9</v>
+      </c>
+      <c r="H16" s="20">
+        <v>32</v>
+      </c>
+      <c r="I16" s="19">
+        <v>6</v>
+      </c>
+      <c r="J16" s="18">
+        <v>3</v>
+      </c>
+      <c r="K16" s="20">
+        <v>58</v>
+      </c>
+      <c r="L16" s="19">
+        <v>8</v>
+      </c>
+      <c r="M16" s="18">
+        <v>3</v>
+      </c>
+      <c r="N16" s="20">
+        <v>9</v>
+      </c>
     </row>
     <row r="17" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="69">
-[...17 lines deleted...]
-      <c r="N17" s="21"/>
+      <c r="A17" s="63">
+        <v>46155</v>
+      </c>
+      <c r="B17" s="58">
+        <f t="shared" si="0"/>
+        <v>43</v>
+      </c>
+      <c r="C17" s="19">
+        <v>4</v>
+      </c>
+      <c r="D17" s="18">
+        <v>14</v>
+      </c>
+      <c r="E17" s="18">
+        <v>21</v>
+      </c>
+      <c r="F17" s="20">
+        <v>4</v>
+      </c>
+      <c r="G17" s="19">
+        <v>3</v>
+      </c>
+      <c r="H17" s="20">
+        <v>40</v>
+      </c>
+      <c r="I17" s="19">
+        <v>5</v>
+      </c>
+      <c r="J17" s="18">
+        <v>2</v>
+      </c>
+      <c r="K17" s="20">
+        <v>44</v>
+      </c>
+      <c r="L17" s="19">
+        <v>14</v>
+      </c>
+      <c r="M17" s="18">
+        <v>3</v>
+      </c>
+      <c r="N17" s="20">
+        <v>13</v>
+      </c>
     </row>
     <row r="18" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="69">
-[...17 lines deleted...]
-      <c r="N18" s="21"/>
+      <c r="A18" s="63">
+        <v>46156</v>
+      </c>
+      <c r="B18" s="58">
+        <f t="shared" si="0"/>
+        <v>60</v>
+      </c>
+      <c r="C18" s="19">
+        <v>3</v>
+      </c>
+      <c r="D18" s="18">
+        <v>26</v>
+      </c>
+      <c r="E18" s="18">
+        <v>32</v>
+      </c>
+      <c r="F18" s="20">
+        <v>3</v>
+      </c>
+      <c r="G18" s="19">
+        <v>10</v>
+      </c>
+      <c r="H18" s="20">
+        <v>50</v>
+      </c>
+      <c r="I18" s="19">
+        <v>13</v>
+      </c>
+      <c r="J18" s="18">
+        <v>5</v>
+      </c>
+      <c r="K18" s="20">
+        <v>56</v>
+      </c>
+      <c r="L18" s="19">
+        <v>11</v>
+      </c>
+      <c r="M18" s="18">
+        <v>5</v>
+      </c>
+      <c r="N18" s="20">
+        <v>22</v>
+      </c>
     </row>
     <row r="19" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="69">
-[...17 lines deleted...]
-      <c r="N19" s="21"/>
+      <c r="A19" s="63">
+        <v>46157</v>
+      </c>
+      <c r="B19" s="58">
+        <f t="shared" si="0"/>
+        <v>59</v>
+      </c>
+      <c r="C19" s="19">
+        <v>4</v>
+      </c>
+      <c r="D19" s="18">
+        <v>23</v>
+      </c>
+      <c r="E19" s="18">
+        <v>33</v>
+      </c>
+      <c r="F19" s="20">
+        <v>3</v>
+      </c>
+      <c r="G19" s="19">
+        <v>13</v>
+      </c>
+      <c r="H19" s="20">
+        <v>46</v>
+      </c>
+      <c r="I19" s="19">
+        <v>12</v>
+      </c>
+      <c r="J19" s="18">
+        <v>5</v>
+      </c>
+      <c r="K19" s="20">
+        <v>63</v>
+      </c>
+      <c r="L19" s="19">
+        <v>14</v>
+      </c>
+      <c r="M19" s="18">
+        <v>7</v>
+      </c>
+      <c r="N19" s="20">
+        <v>16</v>
+      </c>
     </row>
     <row r="20" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="69">
-[...17 lines deleted...]
-      <c r="N20" s="21"/>
+      <c r="A20" s="63">
+        <v>46158</v>
+      </c>
+      <c r="B20" s="58">
+        <f t="shared" si="0"/>
+        <v>46</v>
+      </c>
+      <c r="C20" s="19">
+        <v>2</v>
+      </c>
+      <c r="D20" s="18">
+        <v>19</v>
+      </c>
+      <c r="E20" s="18">
+        <v>21</v>
+      </c>
+      <c r="F20" s="20">
+        <v>4</v>
+      </c>
+      <c r="G20" s="19">
+        <v>15</v>
+      </c>
+      <c r="H20" s="20">
+        <v>31</v>
+      </c>
+      <c r="I20" s="19">
+        <v>11</v>
+      </c>
+      <c r="J20" s="18">
+        <v>9</v>
+      </c>
+      <c r="K20" s="20">
+        <v>49</v>
+      </c>
+      <c r="L20" s="19">
+        <v>9</v>
+      </c>
+      <c r="M20" s="18">
+        <v>3</v>
+      </c>
+      <c r="N20" s="20">
+        <v>9</v>
+      </c>
     </row>
     <row r="21" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="69">
-[...17 lines deleted...]
-      <c r="N21" s="21"/>
+      <c r="A21" s="63">
+        <v>46159</v>
+      </c>
+      <c r="B21" s="58">
+        <f t="shared" si="0"/>
+        <v>37</v>
+      </c>
+      <c r="C21" s="19">
+        <v>2</v>
+      </c>
+      <c r="D21" s="18">
+        <v>10</v>
+      </c>
+      <c r="E21" s="18">
+        <v>22</v>
+      </c>
+      <c r="F21" s="20">
+        <v>3</v>
+      </c>
+      <c r="G21" s="19">
+        <v>6</v>
+      </c>
+      <c r="H21" s="20">
+        <v>31</v>
+      </c>
+      <c r="I21" s="19">
+        <v>7</v>
+      </c>
+      <c r="J21" s="18">
+        <v>4</v>
+      </c>
+      <c r="K21" s="20">
+        <v>46</v>
+      </c>
+      <c r="L21" s="19">
+        <v>11</v>
+      </c>
+      <c r="M21" s="18">
+        <v>5</v>
+      </c>
+      <c r="N21" s="20">
+        <v>6</v>
+      </c>
     </row>
     <row r="22" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="69">
-[...17 lines deleted...]
-      <c r="N22" s="21"/>
+      <c r="A22" s="63">
+        <v>46160</v>
+      </c>
+      <c r="B22" s="58">
+        <f t="shared" si="0"/>
+        <v>45</v>
+      </c>
+      <c r="C22" s="19">
+        <v>3</v>
+      </c>
+      <c r="D22" s="18">
+        <v>20</v>
+      </c>
+      <c r="E22" s="18">
+        <v>22</v>
+      </c>
+      <c r="F22" s="20">
+        <v>2</v>
+      </c>
+      <c r="G22" s="19">
+        <v>9</v>
+      </c>
+      <c r="H22" s="20">
+        <v>36</v>
+      </c>
+      <c r="I22" s="19">
+        <v>14</v>
+      </c>
+      <c r="J22" s="18">
+        <v>5</v>
+      </c>
+      <c r="K22" s="20">
+        <v>39</v>
+      </c>
+      <c r="L22" s="19">
+        <v>7</v>
+      </c>
+      <c r="M22" s="18">
+        <v>2</v>
+      </c>
+      <c r="N22" s="20">
+        <v>22</v>
+      </c>
     </row>
     <row r="23" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="69">
-[...17 lines deleted...]
-      <c r="N23" s="21"/>
+      <c r="A23" s="63">
+        <v>46161</v>
+      </c>
+      <c r="B23" s="58">
+        <f t="shared" si="0"/>
+        <v>44</v>
+      </c>
+      <c r="C23" s="19">
+        <v>2</v>
+      </c>
+      <c r="D23" s="18">
+        <v>12</v>
+      </c>
+      <c r="E23" s="18">
+        <v>28</v>
+      </c>
+      <c r="F23" s="20">
+        <v>7</v>
+      </c>
+      <c r="G23" s="19">
+        <v>7</v>
+      </c>
+      <c r="H23" s="20">
+        <v>37</v>
+      </c>
+      <c r="I23" s="19">
+        <v>7</v>
+      </c>
+      <c r="J23" s="18">
+        <v>2</v>
+      </c>
+      <c r="K23" s="20">
+        <v>43</v>
+      </c>
+      <c r="L23" s="19">
+        <v>10</v>
+      </c>
+      <c r="M23" s="18">
+        <v>5</v>
+      </c>
+      <c r="N23" s="20">
+        <v>14</v>
+      </c>
     </row>
     <row r="24" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="69">
-[...17 lines deleted...]
-      <c r="N24" s="21"/>
+      <c r="A24" s="63">
+        <v>46162</v>
+      </c>
+      <c r="B24" s="58">
+        <f t="shared" si="0"/>
+        <v>50</v>
+      </c>
+      <c r="C24" s="19">
+        <v>3</v>
+      </c>
+      <c r="D24" s="18">
+        <v>19</v>
+      </c>
+      <c r="E24" s="18">
+        <v>24</v>
+      </c>
+      <c r="F24" s="20">
+        <v>5</v>
+      </c>
+      <c r="G24" s="19">
+        <v>8</v>
+      </c>
+      <c r="H24" s="20">
+        <v>42</v>
+      </c>
+      <c r="I24" s="19">
+        <v>10</v>
+      </c>
+      <c r="J24" s="18">
+        <v>5</v>
+      </c>
+      <c r="K24" s="20">
+        <v>52</v>
+      </c>
+      <c r="L24" s="19">
+        <v>11</v>
+      </c>
+      <c r="M24" s="18">
+        <v>3</v>
+      </c>
+      <c r="N24" s="20">
+        <v>15</v>
+      </c>
     </row>
     <row r="25" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="69">
-[...17 lines deleted...]
-      <c r="N25" s="21"/>
+      <c r="A25" s="63">
+        <v>46163</v>
+      </c>
+      <c r="B25" s="58">
+        <f t="shared" si="0"/>
+        <v>53</v>
+      </c>
+      <c r="C25" s="19">
+        <v>2</v>
+      </c>
+      <c r="D25" s="18">
+        <v>19</v>
+      </c>
+      <c r="E25" s="18">
+        <v>29</v>
+      </c>
+      <c r="F25" s="20">
+        <v>5</v>
+      </c>
+      <c r="G25" s="19">
+        <v>12</v>
+      </c>
+      <c r="H25" s="20">
+        <v>41</v>
+      </c>
+      <c r="I25" s="19">
+        <v>13</v>
+      </c>
+      <c r="J25" s="18">
+        <v>8</v>
+      </c>
+      <c r="K25" s="20">
+        <v>63</v>
+      </c>
+      <c r="L25" s="19">
+        <v>13</v>
+      </c>
+      <c r="M25" s="18">
+        <v>4</v>
+      </c>
+      <c r="N25" s="20">
+        <v>11</v>
+      </c>
     </row>
     <row r="26" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="69">
-[...17 lines deleted...]
-      <c r="N26" s="21"/>
+      <c r="A26" s="63">
+        <v>46164</v>
+      </c>
+      <c r="B26" s="58">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="C26" s="19">
+        <v>2</v>
+      </c>
+      <c r="D26" s="18">
+        <v>14</v>
+      </c>
+      <c r="E26" s="18">
+        <v>42</v>
+      </c>
+      <c r="F26" s="20">
+        <v>6</v>
+      </c>
+      <c r="G26" s="19">
+        <v>14</v>
+      </c>
+      <c r="H26" s="20">
+        <v>47</v>
+      </c>
+      <c r="I26" s="19">
+        <v>11</v>
+      </c>
+      <c r="J26" s="18">
+        <v>5</v>
+      </c>
+      <c r="K26" s="20">
+        <v>70</v>
+      </c>
+      <c r="L26" s="19">
+        <v>7</v>
+      </c>
+      <c r="M26" s="18">
+        <v>5</v>
+      </c>
+      <c r="N26" s="20">
+        <v>18</v>
+      </c>
     </row>
     <row r="27" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="69">
-[...17 lines deleted...]
-      <c r="N27" s="21"/>
+      <c r="A27" s="63">
+        <v>46165</v>
+      </c>
+      <c r="B27" s="58">
+        <f t="shared" si="0"/>
+        <v>49</v>
+      </c>
+      <c r="C27" s="19">
+        <v>1</v>
+      </c>
+      <c r="D27" s="18">
+        <v>17</v>
+      </c>
+      <c r="E27" s="18">
+        <v>34</v>
+      </c>
+      <c r="F27" s="20">
+        <v>4</v>
+      </c>
+      <c r="G27" s="19">
+        <v>14</v>
+      </c>
+      <c r="H27" s="20">
+        <v>35</v>
+      </c>
+      <c r="I27" s="19">
+        <v>13</v>
+      </c>
+      <c r="J27" s="18">
+        <v>9</v>
+      </c>
+      <c r="K27" s="20">
+        <v>62</v>
+      </c>
+      <c r="L27" s="19">
+        <v>10</v>
+      </c>
+      <c r="M27" s="18">
+        <v>4</v>
+      </c>
+      <c r="N27" s="20">
+        <v>8</v>
+      </c>
     </row>
     <row r="28" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="69">
-[...17 lines deleted...]
-      <c r="N28" s="21"/>
+      <c r="A28" s="63">
+        <v>46166</v>
+      </c>
+      <c r="B28" s="58">
+        <f t="shared" si="0"/>
+        <v>38</v>
+      </c>
+      <c r="C28" s="19">
+        <v>3</v>
+      </c>
+      <c r="D28" s="18">
+        <v>18</v>
+      </c>
+      <c r="E28" s="18">
+        <v>18</v>
+      </c>
+      <c r="F28" s="20">
+        <v>3</v>
+      </c>
+      <c r="G28" s="19">
+        <v>15</v>
+      </c>
+      <c r="H28" s="20">
+        <v>23</v>
+      </c>
+      <c r="I28" s="19">
+        <v>11</v>
+      </c>
+      <c r="J28" s="18">
+        <v>9</v>
+      </c>
+      <c r="K28" s="20">
+        <v>50</v>
+      </c>
+      <c r="L28" s="19">
+        <v>5</v>
+      </c>
+      <c r="M28" s="18">
+        <v>7</v>
+      </c>
+      <c r="N28" s="20">
+        <v>5</v>
+      </c>
     </row>
     <row r="29" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="69">
-[...17 lines deleted...]
-      <c r="N29" s="21"/>
+      <c r="A29" s="63">
+        <v>46167</v>
+      </c>
+      <c r="B29" s="58">
+        <f t="shared" si="0"/>
+        <v>35</v>
+      </c>
+      <c r="C29" s="19">
+        <v>4</v>
+      </c>
+      <c r="D29" s="18">
+        <v>5</v>
+      </c>
+      <c r="E29" s="18">
+        <v>23</v>
+      </c>
+      <c r="F29" s="20">
+        <v>4</v>
+      </c>
+      <c r="G29" s="19">
+        <v>10</v>
+      </c>
+      <c r="H29" s="20">
+        <v>25</v>
+      </c>
+      <c r="I29" s="19">
+        <v>6</v>
+      </c>
+      <c r="J29" s="18">
+        <v>4</v>
+      </c>
+      <c r="K29" s="20">
+        <v>45</v>
+      </c>
+      <c r="L29" s="19">
+        <v>9</v>
+      </c>
+      <c r="M29" s="18">
+        <v>8</v>
+      </c>
+      <c r="N29" s="20">
+        <v>1</v>
+      </c>
     </row>
     <row r="30" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="69">
-[...17 lines deleted...]
-      <c r="N30" s="21"/>
+      <c r="A30" s="63">
+        <v>46168</v>
+      </c>
+      <c r="B30" s="58">
+        <f t="shared" si="0"/>
+        <v>70</v>
+      </c>
+      <c r="C30" s="19">
+        <v>6</v>
+      </c>
+      <c r="D30" s="18">
+        <v>21</v>
+      </c>
+      <c r="E30" s="18">
+        <v>35</v>
+      </c>
+      <c r="F30" s="20">
+        <v>11</v>
+      </c>
+      <c r="G30" s="19">
+        <v>9</v>
+      </c>
+      <c r="H30" s="20">
+        <v>61</v>
+      </c>
+      <c r="I30" s="19">
+        <v>14</v>
+      </c>
+      <c r="J30" s="18">
+        <v>6</v>
+      </c>
+      <c r="K30" s="20">
+        <v>69</v>
+      </c>
+      <c r="L30" s="19">
+        <v>13</v>
+      </c>
+      <c r="M30" s="18">
+        <v>15</v>
+      </c>
+      <c r="N30" s="20">
+        <v>22</v>
+      </c>
     </row>
     <row r="31" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="69">
-[...17 lines deleted...]
-      <c r="N31" s="21"/>
+      <c r="A31" s="63">
+        <v>46169</v>
+      </c>
+      <c r="B31" s="58">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="C31" s="19">
+        <v>5</v>
+      </c>
+      <c r="D31" s="18">
+        <v>20</v>
+      </c>
+      <c r="E31" s="18">
+        <v>31</v>
+      </c>
+      <c r="F31" s="20">
+        <v>0</v>
+      </c>
+      <c r="G31" s="19">
+        <v>8</v>
+      </c>
+      <c r="H31" s="20">
+        <v>48</v>
+      </c>
+      <c r="I31" s="19">
+        <v>12</v>
+      </c>
+      <c r="J31" s="18">
+        <v>1</v>
+      </c>
+      <c r="K31" s="20">
+        <v>59</v>
+      </c>
+      <c r="L31" s="19">
+        <v>8</v>
+      </c>
+      <c r="M31" s="18">
+        <v>4</v>
+      </c>
+      <c r="N31" s="20">
+        <v>21</v>
+      </c>
     </row>
     <row r="32" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="69">
-[...17 lines deleted...]
-      <c r="N32" s="21"/>
+      <c r="A32" s="63">
+        <v>46170</v>
+      </c>
+      <c r="B32" s="58">
+        <f t="shared" si="0"/>
+        <v>58</v>
+      </c>
+      <c r="C32" s="19">
+        <v>2</v>
+      </c>
+      <c r="D32" s="18">
+        <v>32</v>
+      </c>
+      <c r="E32" s="18">
+        <v>25</v>
+      </c>
+      <c r="F32" s="20">
+        <v>4</v>
+      </c>
+      <c r="G32" s="19">
+        <v>18</v>
+      </c>
+      <c r="H32" s="20">
+        <v>40</v>
+      </c>
+      <c r="I32" s="19">
+        <v>11</v>
+      </c>
+      <c r="J32" s="18">
+        <v>7</v>
+      </c>
+      <c r="K32" s="20">
+        <v>67</v>
+      </c>
+      <c r="L32" s="19">
+        <v>8</v>
+      </c>
+      <c r="M32" s="18">
+        <v>7</v>
+      </c>
+      <c r="N32" s="20">
+        <v>21</v>
+      </c>
     </row>
     <row r="33" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="69">
-[...17 lines deleted...]
-      <c r="N33" s="21"/>
+      <c r="A33" s="63">
+        <v>46171</v>
+      </c>
+      <c r="B33" s="58">
+        <f t="shared" si="0"/>
+        <v>42</v>
+      </c>
+      <c r="C33" s="19">
+        <v>2</v>
+      </c>
+      <c r="D33" s="18">
+        <v>19</v>
+      </c>
+      <c r="E33" s="18">
+        <v>20</v>
+      </c>
+      <c r="F33" s="20">
+        <v>4</v>
+      </c>
+      <c r="G33" s="19">
+        <v>10</v>
+      </c>
+      <c r="H33" s="20">
+        <v>32</v>
+      </c>
+      <c r="I33" s="19">
+        <v>10</v>
+      </c>
+      <c r="J33" s="18">
+        <v>3</v>
+      </c>
+      <c r="K33" s="20">
+        <v>51</v>
+      </c>
+      <c r="L33" s="19">
+        <v>11</v>
+      </c>
+      <c r="M33" s="18">
+        <v>3</v>
+      </c>
+      <c r="N33" s="20">
+        <v>12</v>
+      </c>
     </row>
     <row r="34" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="69">
-[...17 lines deleted...]
-      <c r="N34" s="21"/>
+      <c r="A34" s="63">
+        <v>46172</v>
+      </c>
+      <c r="B34" s="58">
+        <f t="shared" si="0"/>
+        <v>34</v>
+      </c>
+      <c r="C34" s="19">
+        <v>1</v>
+      </c>
+      <c r="D34" s="18">
+        <v>19</v>
+      </c>
+      <c r="E34" s="18">
+        <v>16</v>
+      </c>
+      <c r="F34" s="20">
+        <v>4</v>
+      </c>
+      <c r="G34" s="19">
+        <v>12</v>
+      </c>
+      <c r="H34" s="20">
+        <v>22</v>
+      </c>
+      <c r="I34" s="19">
+        <v>12</v>
+      </c>
+      <c r="J34" s="18">
+        <v>6</v>
+      </c>
+      <c r="K34" s="20">
+        <v>49</v>
+      </c>
+      <c r="L34" s="19">
+        <v>8</v>
+      </c>
+      <c r="M34" s="18">
+        <v>2</v>
+      </c>
+      <c r="N34" s="20">
+        <v>7</v>
+      </c>
     </row>
     <row r="35" spans="1:14" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="69">
-[...17 lines deleted...]
-      <c r="N35" s="24"/>
+      <c r="A35" s="63">
+        <v>46173</v>
+      </c>
+      <c r="B35" s="59">
+        <f t="shared" si="0"/>
+        <v>37</v>
+      </c>
+      <c r="C35" s="21">
+        <v>2</v>
+      </c>
+      <c r="D35" s="22">
+        <v>13</v>
+      </c>
+      <c r="E35" s="22">
+        <v>22</v>
+      </c>
+      <c r="F35" s="23">
+        <v>4</v>
+      </c>
+      <c r="G35" s="21">
+        <v>12</v>
+      </c>
+      <c r="H35" s="23">
+        <v>25</v>
+      </c>
+      <c r="I35" s="21">
+        <v>7</v>
+      </c>
+      <c r="J35" s="22">
+        <v>4</v>
+      </c>
+      <c r="K35" s="23">
+        <v>51</v>
+      </c>
+      <c r="L35" s="21">
+        <v>8</v>
+      </c>
+      <c r="M35" s="22">
+        <v>3</v>
+      </c>
+      <c r="N35" s="23">
+        <v>6</v>
+      </c>
     </row>
     <row r="36" spans="1:14" s="2" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="82" t="s">
+      <c r="A36" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B36" s="85">
+      <c r="B36" s="75">
         <f t="shared" ref="B36:M36" si="1">SUM(B5:B35)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C36" s="86">
+        <v>1462</v>
+      </c>
+      <c r="C36" s="76">
         <f>SUM(C5:C35)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D36" s="86">
+        <v>78</v>
+      </c>
+      <c r="D36" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E36" s="86">
+        <v>554</v>
+      </c>
+      <c r="E36" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F36" s="86">
+        <v>794</v>
+      </c>
+      <c r="F36" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G36" s="86">
+        <v>125</v>
+      </c>
+      <c r="G36" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H36" s="86">
+        <v>333</v>
+      </c>
+      <c r="H36" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I36" s="86">
+        <v>1129</v>
+      </c>
+      <c r="I36" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J36" s="86">
+        <v>311</v>
+      </c>
+      <c r="J36" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K36" s="86">
+        <v>164</v>
+      </c>
+      <c r="K36" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="L36" s="86">
+        <v>1652</v>
+      </c>
+      <c r="L36" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M36" s="86">
+        <v>309</v>
+      </c>
+      <c r="M36" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N36" s="87">
+        <v>134</v>
+      </c>
+      <c r="N36" s="77">
         <f>SUM(N5:N35)</f>
-        <v>0</v>
+        <v>365</v>
       </c>
     </row>
     <row r="37" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="94" t="s">
+      <c r="A37" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="95"/>
-[...11 lines deleted...]
-      <c r="N37" s="95"/>
+      <c r="B37" s="84"/>
+      <c r="C37" s="84"/>
+      <c r="D37" s="84"/>
+      <c r="E37" s="84"/>
+      <c r="F37" s="84"/>
+      <c r="G37" s="84"/>
+      <c r="H37" s="84"/>
+      <c r="I37" s="84"/>
+      <c r="J37" s="84"/>
+      <c r="K37" s="84"/>
+      <c r="L37" s="84"/>
+      <c r="M37" s="84"/>
+      <c r="N37" s="84"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="M39" s="105" t="s">
-[...2 lines deleted...]
-      <c r="N39" s="105"/>
+      <c r="M39" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="N39" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="M39:N39"/>
     <mergeCell ref="A37:N37"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.43307086614173229" right="0.51181102362204722" top="0.47244094488188981" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:N38"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C5" sqref="C5:N34"/>
+      <pane ySplit="4" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Q38" sqref="Q38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="111" t="s">
+      <c r="A1" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="111"/>
-[...11 lines deleted...]
-      <c r="N1" s="112"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="81"/>
     </row>
     <row r="2" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="71">
+      <c r="A2" s="64">
         <v>1</v>
       </c>
-      <c r="B2" s="72">
-[...8 lines deleted...]
-      <c r="E2" s="72">
+      <c r="B2" s="65">
+        <v>2</v>
+      </c>
+      <c r="C2" s="65">
+        <v>3</v>
+      </c>
+      <c r="D2" s="65">
+        <v>4</v>
+      </c>
+      <c r="E2" s="65">
         <v>5</v>
       </c>
-      <c r="F2" s="72">
+      <c r="F2" s="65">
         <v>6</v>
       </c>
-      <c r="G2" s="72">
+      <c r="G2" s="65">
         <v>7</v>
       </c>
-      <c r="H2" s="72">
+      <c r="H2" s="65">
         <v>8</v>
       </c>
-      <c r="I2" s="72">
+      <c r="I2" s="65">
         <v>9</v>
       </c>
-      <c r="J2" s="72">
+      <c r="J2" s="65">
         <v>10</v>
       </c>
-      <c r="K2" s="72">
+      <c r="K2" s="65">
         <v>11</v>
       </c>
-      <c r="L2" s="72">
+      <c r="L2" s="65">
         <v>12</v>
       </c>
-      <c r="M2" s="72">
+      <c r="M2" s="65">
         <v>13</v>
       </c>
-      <c r="N2" s="73">
+      <c r="N2" s="66">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="113" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="115" t="s">
+      <c r="B3" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="117"/>
-[...11 lines deleted...]
-      <c r="L3" s="118" t="s">
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="89"/>
+      <c r="I3" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="91"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="121"/>
-      <c r="N3" s="120"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="92"/>
     </row>
     <row r="4" spans="1:14" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="114"/>
-      <c r="B4" s="124"/>
+      <c r="B4" s="88"/>
       <c r="C4" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="74" t="s">
+      <c r="D4" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="74" t="s">
+      <c r="E4" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="74" t="s">
+      <c r="F4" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="74" t="s">
+      <c r="G4" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="74" t="s">
+      <c r="H4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="74" t="s">
+      <c r="I4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="74" t="s">
+      <c r="J4" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="74" t="s">
+      <c r="K4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="78">
-        <v>45809</v>
+      <c r="A5" s="70">
+        <v>46174</v>
       </c>
       <c r="B5" s="14">
         <f t="shared" ref="B5:B34" si="0">SUM(G5:H5)</f>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N5" s="77"/>
+        <v>35</v>
+      </c>
+      <c r="C5" s="67">
+        <v>3</v>
+      </c>
+      <c r="D5" s="68">
+        <v>15</v>
+      </c>
+      <c r="E5" s="68">
+        <v>20</v>
+      </c>
+      <c r="F5" s="69">
+        <v>0</v>
+      </c>
+      <c r="G5" s="67">
+        <v>6</v>
+      </c>
+      <c r="H5" s="69">
+        <v>29</v>
+      </c>
+      <c r="I5" s="67">
+        <v>3</v>
+      </c>
+      <c r="J5" s="68">
+        <v>1</v>
+      </c>
+      <c r="K5" s="69">
+        <v>41</v>
+      </c>
+      <c r="L5" s="67">
+        <v>6</v>
+      </c>
+      <c r="M5" s="68">
+        <v>4</v>
+      </c>
+      <c r="N5" s="69">
+        <v>7</v>
+      </c>
     </row>
     <row r="6" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="78">
-        <v>45810</v>
+      <c r="A6" s="70">
+        <v>46175</v>
       </c>
       <c r="B6" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N6" s="10"/>
+        <v>27</v>
+      </c>
+      <c r="C6" s="8">
+        <v>0</v>
+      </c>
+      <c r="D6" s="9">
+        <v>13</v>
+      </c>
+      <c r="E6" s="9">
+        <v>16</v>
+      </c>
+      <c r="F6" s="10">
+        <v>2</v>
+      </c>
+      <c r="G6" s="8">
+        <v>3</v>
+      </c>
+      <c r="H6" s="10">
+        <v>24</v>
+      </c>
+      <c r="I6" s="8">
+        <v>7</v>
+      </c>
+      <c r="J6" s="9">
+        <v>2</v>
+      </c>
+      <c r="K6" s="10">
+        <v>27</v>
+      </c>
+      <c r="L6" s="8">
+        <v>2</v>
+      </c>
+      <c r="M6" s="9">
+        <v>1</v>
+      </c>
+      <c r="N6" s="10">
+        <v>12</v>
+      </c>
     </row>
     <row r="7" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="78">
-        <v>45811</v>
+      <c r="A7" s="70">
+        <v>46176</v>
       </c>
       <c r="B7" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N7" s="10"/>
+        <v>38</v>
+      </c>
+      <c r="C7" s="8">
+        <v>1</v>
+      </c>
+      <c r="D7" s="9">
+        <v>10</v>
+      </c>
+      <c r="E7" s="9">
+        <v>22</v>
+      </c>
+      <c r="F7" s="10">
+        <v>7</v>
+      </c>
+      <c r="G7" s="8">
+        <v>2</v>
+      </c>
+      <c r="H7" s="10">
+        <v>36</v>
+      </c>
+      <c r="I7" s="8">
+        <v>8</v>
+      </c>
+      <c r="J7" s="9">
+        <v>4</v>
+      </c>
+      <c r="K7" s="10">
+        <v>35</v>
+      </c>
+      <c r="L7" s="8">
+        <v>7</v>
+      </c>
+      <c r="M7" s="9">
+        <v>3</v>
+      </c>
+      <c r="N7" s="10">
+        <v>6</v>
+      </c>
     </row>
     <row r="8" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="78">
-        <v>45812</v>
+      <c r="A8" s="70">
+        <v>46177</v>
       </c>
       <c r="B8" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N8" s="10"/>
+        <v>49</v>
+      </c>
+      <c r="C8" s="8">
+        <v>2</v>
+      </c>
+      <c r="D8" s="9">
+        <v>23</v>
+      </c>
+      <c r="E8" s="9">
+        <v>19</v>
+      </c>
+      <c r="F8" s="10">
+        <v>5</v>
+      </c>
+      <c r="G8" s="8">
+        <v>3</v>
+      </c>
+      <c r="H8" s="10">
+        <v>46</v>
+      </c>
+      <c r="I8" s="8">
+        <v>6</v>
+      </c>
+      <c r="J8" s="9">
+        <v>2</v>
+      </c>
+      <c r="K8" s="10">
+        <v>49</v>
+      </c>
+      <c r="L8" s="8">
+        <v>8</v>
+      </c>
+      <c r="M8" s="9">
+        <v>5</v>
+      </c>
+      <c r="N8" s="10">
+        <v>13</v>
+      </c>
     </row>
     <row r="9" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="78">
-        <v>45813</v>
+      <c r="A9" s="70">
+        <v>46178</v>
       </c>
       <c r="B9" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N9" s="10"/>
+        <v>59</v>
+      </c>
+      <c r="C9" s="8">
+        <v>1</v>
+      </c>
+      <c r="D9" s="9">
+        <v>28</v>
+      </c>
+      <c r="E9" s="9">
+        <v>32</v>
+      </c>
+      <c r="F9" s="10">
+        <v>2</v>
+      </c>
+      <c r="G9" s="8">
+        <v>12</v>
+      </c>
+      <c r="H9" s="10">
+        <v>47</v>
+      </c>
+      <c r="I9" s="8">
+        <v>13</v>
+      </c>
+      <c r="J9" s="9">
+        <v>6</v>
+      </c>
+      <c r="K9" s="10">
+        <v>67</v>
+      </c>
+      <c r="L9" s="8">
+        <v>9</v>
+      </c>
+      <c r="M9" s="9">
+        <v>5</v>
+      </c>
+      <c r="N9" s="10">
+        <v>18</v>
+      </c>
     </row>
     <row r="10" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="78">
-        <v>45814</v>
+      <c r="A10" s="70">
+        <v>46179</v>
       </c>
       <c r="B10" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N10" s="10"/>
+        <v>41</v>
+      </c>
+      <c r="C10" s="8">
+        <v>7</v>
+      </c>
+      <c r="D10" s="9">
+        <v>14</v>
+      </c>
+      <c r="E10" s="9">
+        <v>22</v>
+      </c>
+      <c r="F10" s="10">
+        <v>1</v>
+      </c>
+      <c r="G10" s="8">
+        <v>1</v>
+      </c>
+      <c r="H10" s="10">
+        <v>40</v>
+      </c>
+      <c r="I10" s="8">
+        <v>2</v>
+      </c>
+      <c r="J10" s="9">
+        <v>0</v>
+      </c>
+      <c r="K10" s="10">
+        <v>44</v>
+      </c>
+      <c r="L10" s="8">
+        <v>10</v>
+      </c>
+      <c r="M10" s="9">
+        <v>4</v>
+      </c>
+      <c r="N10" s="10">
+        <v>5</v>
+      </c>
     </row>
     <row r="11" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="78">
-        <v>45815</v>
+      <c r="A11" s="70">
+        <v>46180</v>
       </c>
       <c r="B11" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N11" s="10"/>
+        <v>32</v>
+      </c>
+      <c r="C11" s="8">
+        <v>1</v>
+      </c>
+      <c r="D11" s="9">
+        <v>14</v>
+      </c>
+      <c r="E11" s="9">
+        <v>18</v>
+      </c>
+      <c r="F11" s="10">
+        <v>1</v>
+      </c>
+      <c r="G11" s="8">
+        <v>11</v>
+      </c>
+      <c r="H11" s="10">
+        <v>21</v>
+      </c>
+      <c r="I11" s="8">
+        <v>14</v>
+      </c>
+      <c r="J11" s="9">
+        <v>11</v>
+      </c>
+      <c r="K11" s="10">
+        <v>30</v>
+      </c>
+      <c r="L11" s="8">
+        <v>7</v>
+      </c>
+      <c r="M11" s="9">
+        <v>2</v>
+      </c>
+      <c r="N11" s="10">
+        <v>3</v>
+      </c>
     </row>
     <row r="12" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="78">
-        <v>45816</v>
+      <c r="A12" s="70">
+        <v>46181</v>
       </c>
       <c r="B12" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N12" s="10"/>
+        <v>37</v>
+      </c>
+      <c r="C12" s="8">
+        <v>1</v>
+      </c>
+      <c r="D12" s="9">
+        <v>14</v>
+      </c>
+      <c r="E12" s="9">
+        <v>17</v>
+      </c>
+      <c r="F12" s="10">
+        <v>6</v>
+      </c>
+      <c r="G12" s="8">
+        <v>9</v>
+      </c>
+      <c r="H12" s="10">
+        <v>28</v>
+      </c>
+      <c r="I12" s="8">
+        <v>2</v>
+      </c>
+      <c r="J12" s="9">
+        <v>1</v>
+      </c>
+      <c r="K12" s="10">
+        <v>44</v>
+      </c>
+      <c r="L12" s="8">
+        <v>11</v>
+      </c>
+      <c r="M12" s="9">
+        <v>2</v>
+      </c>
+      <c r="N12" s="10">
+        <v>4</v>
+      </c>
     </row>
     <row r="13" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="78">
-        <v>45817</v>
+      <c r="A13" s="70">
+        <v>46182</v>
       </c>
       <c r="B13" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N13" s="10"/>
+        <v>57</v>
+      </c>
+      <c r="C13" s="8">
+        <v>7</v>
+      </c>
+      <c r="D13" s="9">
+        <v>19</v>
+      </c>
+      <c r="E13" s="9">
+        <v>29</v>
+      </c>
+      <c r="F13" s="10">
+        <v>3</v>
+      </c>
+      <c r="G13" s="8">
+        <v>10</v>
+      </c>
+      <c r="H13" s="10">
+        <v>47</v>
+      </c>
+      <c r="I13" s="8">
+        <v>5</v>
+      </c>
+      <c r="J13" s="9">
+        <v>1</v>
+      </c>
+      <c r="K13" s="10">
+        <v>60</v>
+      </c>
+      <c r="L13" s="8">
+        <v>7</v>
+      </c>
+      <c r="M13" s="9">
+        <v>6</v>
+      </c>
+      <c r="N13" s="10">
+        <v>11</v>
+      </c>
     </row>
     <row r="14" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="78">
-        <v>45818</v>
+      <c r="A14" s="70">
+        <v>46183</v>
       </c>
       <c r="B14" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N14" s="10"/>
+        <v>55</v>
+      </c>
+      <c r="C14" s="8">
+        <v>3</v>
+      </c>
+      <c r="D14" s="9">
+        <v>23</v>
+      </c>
+      <c r="E14" s="9">
+        <v>30</v>
+      </c>
+      <c r="F14" s="10">
+        <v>1</v>
+      </c>
+      <c r="G14" s="8">
+        <v>7</v>
+      </c>
+      <c r="H14" s="10">
+        <v>48</v>
+      </c>
+      <c r="I14" s="8">
+        <v>6</v>
+      </c>
+      <c r="J14" s="9">
+        <v>0</v>
+      </c>
+      <c r="K14" s="10">
+        <v>60</v>
+      </c>
+      <c r="L14" s="8">
+        <v>4</v>
+      </c>
+      <c r="M14" s="9">
+        <v>4</v>
+      </c>
+      <c r="N14" s="10">
+        <v>18</v>
+      </c>
     </row>
     <row r="15" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="78">
-        <v>45819</v>
+      <c r="A15" s="70">
+        <v>46184</v>
       </c>
       <c r="B15" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N15" s="10"/>
+        <v>44</v>
+      </c>
+      <c r="C15" s="8">
+        <v>1</v>
+      </c>
+      <c r="D15" s="9">
+        <v>17</v>
+      </c>
+      <c r="E15" s="9">
+        <v>23</v>
+      </c>
+      <c r="F15" s="10">
+        <v>4</v>
+      </c>
+      <c r="G15" s="8">
+        <v>2</v>
+      </c>
+      <c r="H15" s="10">
+        <v>42</v>
+      </c>
+      <c r="I15" s="8">
+        <v>7</v>
+      </c>
+      <c r="J15" s="9">
+        <v>1</v>
+      </c>
+      <c r="K15" s="10">
+        <v>43</v>
+      </c>
+      <c r="L15" s="8">
+        <v>5</v>
+      </c>
+      <c r="M15" s="9">
+        <v>3</v>
+      </c>
+      <c r="N15" s="10">
+        <v>17</v>
+      </c>
     </row>
     <row r="16" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="78">
-        <v>45820</v>
+      <c r="A16" s="70">
+        <v>46185</v>
       </c>
       <c r="B16" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N16" s="10"/>
+        <v>46</v>
+      </c>
+      <c r="C16" s="8">
+        <v>3</v>
+      </c>
+      <c r="D16" s="9">
+        <v>15</v>
+      </c>
+      <c r="E16" s="9">
+        <v>28</v>
+      </c>
+      <c r="F16" s="10">
+        <v>3</v>
+      </c>
+      <c r="G16" s="8">
+        <v>7</v>
+      </c>
+      <c r="H16" s="10">
+        <v>39</v>
+      </c>
+      <c r="I16" s="8">
+        <v>9</v>
+      </c>
+      <c r="J16" s="9">
+        <v>7</v>
+      </c>
+      <c r="K16" s="10">
+        <v>56</v>
+      </c>
+      <c r="L16" s="8">
+        <v>9</v>
+      </c>
+      <c r="M16" s="9">
+        <v>6</v>
+      </c>
+      <c r="N16" s="10">
+        <v>11</v>
+      </c>
     </row>
     <row r="17" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="78">
-        <v>45821</v>
+      <c r="A17" s="70">
+        <v>46186</v>
       </c>
       <c r="B17" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N17" s="10"/>
+        <v>39</v>
+      </c>
+      <c r="C17" s="8">
+        <v>4</v>
+      </c>
+      <c r="D17" s="9">
+        <v>21</v>
+      </c>
+      <c r="E17" s="9">
+        <v>14</v>
+      </c>
+      <c r="F17" s="10">
+        <v>3</v>
+      </c>
+      <c r="G17" s="8">
+        <v>17</v>
+      </c>
+      <c r="H17" s="10">
+        <v>22</v>
+      </c>
+      <c r="I17" s="8">
+        <v>4</v>
+      </c>
+      <c r="J17" s="9">
+        <v>1</v>
+      </c>
+      <c r="K17" s="10">
+        <v>61</v>
+      </c>
+      <c r="L17" s="8">
+        <v>5</v>
+      </c>
+      <c r="M17" s="9">
+        <v>8</v>
+      </c>
+      <c r="N17" s="10">
+        <v>2</v>
+      </c>
     </row>
     <row r="18" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="78">
-        <v>45822</v>
+      <c r="A18" s="70">
+        <v>46187</v>
       </c>
       <c r="B18" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N18" s="10"/>
+        <v>43</v>
+      </c>
+      <c r="C18" s="8">
+        <v>1</v>
+      </c>
+      <c r="D18" s="9">
+        <v>21</v>
+      </c>
+      <c r="E18" s="9">
+        <v>18</v>
+      </c>
+      <c r="F18" s="10">
+        <v>6</v>
+      </c>
+      <c r="G18" s="8">
+        <v>14</v>
+      </c>
+      <c r="H18" s="10">
+        <v>29</v>
+      </c>
+      <c r="I18" s="8">
+        <v>14</v>
+      </c>
+      <c r="J18" s="9">
+        <v>8</v>
+      </c>
+      <c r="K18" s="10">
+        <v>63</v>
+      </c>
+      <c r="L18" s="8">
+        <v>6</v>
+      </c>
+      <c r="M18" s="9">
+        <v>3</v>
+      </c>
+      <c r="N18" s="10">
+        <v>10</v>
+      </c>
     </row>
     <row r="19" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="78">
-        <v>45823</v>
+      <c r="A19" s="70">
+        <v>46188</v>
       </c>
       <c r="B19" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N19" s="10"/>
+        <v>47</v>
+      </c>
+      <c r="C19" s="8">
+        <v>1</v>
+      </c>
+      <c r="D19" s="9">
+        <v>16</v>
+      </c>
+      <c r="E19" s="9">
+        <v>26</v>
+      </c>
+      <c r="F19" s="10">
+        <v>7</v>
+      </c>
+      <c r="G19" s="8">
+        <v>10</v>
+      </c>
+      <c r="H19" s="10">
+        <v>37</v>
+      </c>
+      <c r="I19" s="8">
+        <v>9</v>
+      </c>
+      <c r="J19" s="9">
+        <v>4</v>
+      </c>
+      <c r="K19" s="10">
+        <v>60</v>
+      </c>
+      <c r="L19" s="8">
+        <v>10</v>
+      </c>
+      <c r="M19" s="9">
+        <v>4</v>
+      </c>
+      <c r="N19" s="10">
+        <v>14</v>
+      </c>
     </row>
     <row r="20" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="78">
-        <v>45824</v>
+      <c r="A20" s="70">
+        <v>46189</v>
       </c>
       <c r="B20" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N20" s="10"/>
+        <v>97</v>
+      </c>
+      <c r="C20" s="8">
+        <v>0</v>
+      </c>
+      <c r="D20" s="9">
+        <v>49</v>
+      </c>
+      <c r="E20" s="9">
+        <v>47</v>
+      </c>
+      <c r="F20" s="10">
+        <v>6</v>
+      </c>
+      <c r="G20" s="8">
+        <v>13</v>
+      </c>
+      <c r="H20" s="10">
+        <v>84</v>
+      </c>
+      <c r="I20" s="8">
+        <v>22</v>
+      </c>
+      <c r="J20" s="9">
+        <v>6</v>
+      </c>
+      <c r="K20" s="10">
+        <v>85</v>
+      </c>
+      <c r="L20" s="8">
+        <v>10</v>
+      </c>
+      <c r="M20" s="9">
+        <v>8</v>
+      </c>
+      <c r="N20" s="10">
+        <v>40</v>
+      </c>
     </row>
     <row r="21" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="78">
-        <v>45825</v>
+      <c r="A21" s="70">
+        <v>46190</v>
       </c>
       <c r="B21" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N21" s="10"/>
+        <v>85</v>
+      </c>
+      <c r="C21" s="8">
+        <v>1</v>
+      </c>
+      <c r="D21" s="9">
+        <v>40</v>
+      </c>
+      <c r="E21" s="9">
+        <v>47</v>
+      </c>
+      <c r="F21" s="10">
+        <v>4</v>
+      </c>
+      <c r="G21" s="8">
+        <v>9</v>
+      </c>
+      <c r="H21" s="10">
+        <v>76</v>
+      </c>
+      <c r="I21" s="8">
+        <v>26</v>
+      </c>
+      <c r="J21" s="9">
+        <v>6</v>
+      </c>
+      <c r="K21" s="10">
+        <v>71</v>
+      </c>
+      <c r="L21" s="8">
+        <v>8</v>
+      </c>
+      <c r="M21" s="9">
+        <v>4</v>
+      </c>
+      <c r="N21" s="10">
+        <v>37</v>
+      </c>
     </row>
     <row r="22" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="78">
-        <v>45826</v>
+      <c r="A22" s="70">
+        <v>46191</v>
       </c>
       <c r="B22" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N22" s="10"/>
+        <v>86</v>
+      </c>
+      <c r="C22" s="8">
+        <v>1</v>
+      </c>
+      <c r="D22" s="9">
+        <v>37</v>
+      </c>
+      <c r="E22" s="9">
+        <v>48</v>
+      </c>
+      <c r="F22" s="10">
+        <v>5</v>
+      </c>
+      <c r="G22" s="8">
+        <v>11</v>
+      </c>
+      <c r="H22" s="10">
+        <v>75</v>
+      </c>
+      <c r="I22" s="8">
+        <v>27</v>
+      </c>
+      <c r="J22" s="9">
+        <v>6</v>
+      </c>
+      <c r="K22" s="10">
+        <v>67</v>
+      </c>
+      <c r="L22" s="8">
+        <v>4</v>
+      </c>
+      <c r="M22" s="9">
+        <v>3</v>
+      </c>
+      <c r="N22" s="10">
+        <v>42</v>
+      </c>
     </row>
     <row r="23" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="78">
-        <v>45827</v>
+      <c r="A23" s="70">
+        <v>46192</v>
       </c>
       <c r="B23" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N23" s="10"/>
+        <v>98</v>
+      </c>
+      <c r="C23" s="8">
+        <v>3</v>
+      </c>
+      <c r="D23" s="9">
+        <v>44</v>
+      </c>
+      <c r="E23" s="9">
+        <v>51</v>
+      </c>
+      <c r="F23" s="10">
+        <v>6</v>
+      </c>
+      <c r="G23" s="8">
+        <v>19</v>
+      </c>
+      <c r="H23" s="10">
+        <v>79</v>
+      </c>
+      <c r="I23" s="8">
+        <v>34</v>
+      </c>
+      <c r="J23" s="9">
+        <v>8</v>
+      </c>
+      <c r="K23" s="10">
+        <v>85</v>
+      </c>
+      <c r="L23" s="8">
+        <v>5</v>
+      </c>
+      <c r="M23" s="9">
+        <v>5</v>
+      </c>
+      <c r="N23" s="10">
+        <v>54</v>
+      </c>
     </row>
     <row r="24" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="78">
-        <v>45828</v>
+      <c r="A24" s="70">
+        <v>46193</v>
       </c>
       <c r="B24" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N24" s="10"/>
+        <v>62</v>
+      </c>
+      <c r="C24" s="8">
+        <v>3</v>
+      </c>
+      <c r="D24" s="9">
+        <v>23</v>
+      </c>
+      <c r="E24" s="9">
+        <v>34</v>
+      </c>
+      <c r="F24" s="10">
+        <v>3</v>
+      </c>
+      <c r="G24" s="8">
+        <v>5</v>
+      </c>
+      <c r="H24" s="10">
+        <v>57</v>
+      </c>
+      <c r="I24" s="8">
+        <v>13</v>
+      </c>
+      <c r="J24" s="9">
+        <v>4</v>
+      </c>
+      <c r="K24" s="10">
+        <v>61</v>
+      </c>
+      <c r="L24" s="8">
+        <v>8</v>
+      </c>
+      <c r="M24" s="9">
+        <v>5</v>
+      </c>
+      <c r="N24" s="10">
+        <v>29</v>
+      </c>
     </row>
     <row r="25" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="78">
-        <v>45829</v>
+      <c r="A25" s="70">
+        <v>46194</v>
       </c>
       <c r="B25" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N25" s="10"/>
+        <v>31</v>
+      </c>
+      <c r="C25" s="8">
+        <v>4</v>
+      </c>
+      <c r="D25" s="9">
+        <v>14</v>
+      </c>
+      <c r="E25" s="9">
+        <v>13</v>
+      </c>
+      <c r="F25" s="10">
+        <v>6</v>
+      </c>
+      <c r="G25" s="8">
+        <v>8</v>
+      </c>
+      <c r="H25" s="10">
+        <v>23</v>
+      </c>
+      <c r="I25" s="8">
+        <v>6</v>
+      </c>
+      <c r="J25" s="9">
+        <v>5</v>
+      </c>
+      <c r="K25" s="10">
+        <v>51</v>
+      </c>
+      <c r="L25" s="8">
+        <v>7</v>
+      </c>
+      <c r="M25" s="9">
+        <v>2</v>
+      </c>
+      <c r="N25" s="10">
+        <v>8</v>
+      </c>
     </row>
     <row r="26" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="78">
-        <v>45830</v>
+      <c r="A26" s="70">
+        <v>46195</v>
       </c>
       <c r="B26" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N26" s="10"/>
+        <v>55</v>
+      </c>
+      <c r="C26" s="8">
+        <v>1</v>
+      </c>
+      <c r="D26" s="9">
+        <v>25</v>
+      </c>
+      <c r="E26" s="9">
+        <v>26</v>
+      </c>
+      <c r="F26" s="10">
+        <v>6</v>
+      </c>
+      <c r="G26" s="8">
+        <v>10</v>
+      </c>
+      <c r="H26" s="10">
+        <v>45</v>
+      </c>
+      <c r="I26" s="8">
+        <v>8</v>
+      </c>
+      <c r="J26" s="9">
+        <v>4</v>
+      </c>
+      <c r="K26" s="10">
+        <v>59</v>
+      </c>
+      <c r="L26" s="8">
+        <v>5</v>
+      </c>
+      <c r="M26" s="9">
+        <v>7</v>
+      </c>
+      <c r="N26" s="10">
+        <v>21</v>
+      </c>
     </row>
     <row r="27" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="78">
-        <v>45831</v>
+      <c r="A27" s="70">
+        <v>46196</v>
       </c>
       <c r="B27" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N27" s="10"/>
+        <v>44</v>
+      </c>
+      <c r="C27" s="8">
+        <v>0</v>
+      </c>
+      <c r="D27" s="9">
+        <v>19</v>
+      </c>
+      <c r="E27" s="9">
+        <v>23</v>
+      </c>
+      <c r="F27" s="10">
+        <v>2</v>
+      </c>
+      <c r="G27" s="8">
+        <v>5</v>
+      </c>
+      <c r="H27" s="10">
+        <v>39</v>
+      </c>
+      <c r="I27" s="8">
+        <v>14</v>
+      </c>
+      <c r="J27" s="9">
+        <v>6</v>
+      </c>
+      <c r="K27" s="10">
+        <v>45</v>
+      </c>
+      <c r="L27" s="8">
+        <v>4</v>
+      </c>
+      <c r="M27" s="9">
+        <v>2</v>
+      </c>
+      <c r="N27" s="10">
+        <v>17</v>
+      </c>
     </row>
     <row r="28" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="78">
-        <v>45832</v>
+      <c r="A28" s="70">
+        <v>46197</v>
       </c>
       <c r="B28" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N28" s="10"/>
+        <v>51</v>
+      </c>
+      <c r="C28" s="8">
+        <v>5</v>
+      </c>
+      <c r="D28" s="9">
+        <v>23</v>
+      </c>
+      <c r="E28" s="9">
+        <v>21</v>
+      </c>
+      <c r="F28" s="10">
+        <v>3</v>
+      </c>
+      <c r="G28" s="8">
+        <v>9</v>
+      </c>
+      <c r="H28" s="10">
+        <v>42</v>
+      </c>
+      <c r="I28" s="8">
+        <v>9</v>
+      </c>
+      <c r="J28" s="9">
+        <v>3</v>
+      </c>
+      <c r="K28" s="10">
+        <v>59</v>
+      </c>
+      <c r="L28" s="8">
+        <v>7</v>
+      </c>
+      <c r="M28" s="9">
+        <v>6</v>
+      </c>
+      <c r="N28" s="10">
+        <v>17</v>
+      </c>
     </row>
     <row r="29" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="78">
-        <v>45833</v>
+      <c r="A29" s="70">
+        <v>46198</v>
       </c>
       <c r="B29" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N29" s="10"/>
+        <v>62</v>
+      </c>
+      <c r="C29" s="8">
+        <v>3</v>
+      </c>
+      <c r="D29" s="9">
+        <v>23</v>
+      </c>
+      <c r="E29" s="9">
+        <v>35</v>
+      </c>
+      <c r="F29" s="10">
+        <v>4</v>
+      </c>
+      <c r="G29" s="8">
+        <v>10</v>
+      </c>
+      <c r="H29" s="10">
+        <v>52</v>
+      </c>
+      <c r="I29" s="8">
+        <v>16</v>
+      </c>
+      <c r="J29" s="9">
+        <v>8</v>
+      </c>
+      <c r="K29" s="10">
+        <v>60</v>
+      </c>
+      <c r="L29" s="8">
+        <v>5</v>
+      </c>
+      <c r="M29" s="9">
+        <v>7</v>
+      </c>
+      <c r="N29" s="10">
+        <v>27</v>
+      </c>
     </row>
     <row r="30" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="78">
-        <v>45834</v>
+      <c r="A30" s="70">
+        <v>46199</v>
       </c>
       <c r="B30" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N30" s="10"/>
+        <v>67</v>
+      </c>
+      <c r="C30" s="8">
+        <v>0</v>
+      </c>
+      <c r="D30" s="9">
+        <v>34</v>
+      </c>
+      <c r="E30" s="9">
+        <v>36</v>
+      </c>
+      <c r="F30" s="10">
+        <v>3</v>
+      </c>
+      <c r="G30" s="8">
+        <v>13</v>
+      </c>
+      <c r="H30" s="10">
+        <v>54</v>
+      </c>
+      <c r="I30" s="8">
+        <v>19</v>
+      </c>
+      <c r="J30" s="9">
+        <v>7</v>
+      </c>
+      <c r="K30" s="10">
+        <v>67</v>
+      </c>
+      <c r="L30" s="8">
+        <v>7</v>
+      </c>
+      <c r="M30" s="9">
+        <v>2</v>
+      </c>
+      <c r="N30" s="10">
+        <v>30</v>
+      </c>
     </row>
     <row r="31" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="78">
-        <v>45835</v>
+      <c r="A31" s="70">
+        <v>46200</v>
       </c>
       <c r="B31" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N31" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="C31" s="8">
+        <v>1</v>
+      </c>
+      <c r="D31" s="9">
+        <v>24</v>
+      </c>
+      <c r="E31" s="9">
+        <v>28</v>
+      </c>
+      <c r="F31" s="10">
+        <v>3</v>
+      </c>
+      <c r="G31" s="8">
+        <v>31</v>
+      </c>
+      <c r="H31" s="10">
+        <v>23</v>
+      </c>
+      <c r="I31" s="8">
+        <v>10</v>
+      </c>
+      <c r="J31" s="9">
+        <v>4</v>
+      </c>
+      <c r="K31" s="10">
+        <v>60</v>
+      </c>
+      <c r="L31" s="8">
+        <v>6</v>
+      </c>
+      <c r="M31" s="9">
+        <v>2</v>
+      </c>
+      <c r="N31" s="10">
+        <v>6</v>
+      </c>
     </row>
     <row r="32" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="78">
-        <v>45836</v>
+      <c r="A32" s="70">
+        <v>46201</v>
       </c>
       <c r="B32" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N32" s="10"/>
+        <v>39</v>
+      </c>
+      <c r="C32" s="8">
+        <v>2</v>
+      </c>
+      <c r="D32" s="9">
+        <v>14</v>
+      </c>
+      <c r="E32" s="9">
+        <v>25</v>
+      </c>
+      <c r="F32" s="10">
+        <v>4</v>
+      </c>
+      <c r="G32" s="8">
+        <v>11</v>
+      </c>
+      <c r="H32" s="10">
+        <v>28</v>
+      </c>
+      <c r="I32" s="8">
+        <v>5</v>
+      </c>
+      <c r="J32" s="9">
+        <v>3</v>
+      </c>
+      <c r="K32" s="10">
+        <v>63</v>
+      </c>
+      <c r="L32" s="8">
+        <v>7</v>
+      </c>
+      <c r="M32" s="9">
+        <v>5</v>
+      </c>
+      <c r="N32" s="10">
+        <v>9</v>
+      </c>
     </row>
     <row r="33" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="78">
-        <v>45837</v>
+      <c r="A33" s="70">
+        <v>46202</v>
       </c>
       <c r="B33" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N33" s="10"/>
+        <v>57</v>
+      </c>
+      <c r="C33" s="8">
+        <v>4</v>
+      </c>
+      <c r="D33" s="9">
+        <v>23</v>
+      </c>
+      <c r="E33" s="9">
+        <v>29</v>
+      </c>
+      <c r="F33" s="10">
+        <v>4</v>
+      </c>
+      <c r="G33" s="8">
+        <v>11</v>
+      </c>
+      <c r="H33" s="10">
+        <v>46</v>
+      </c>
+      <c r="I33" s="8">
+        <v>9</v>
+      </c>
+      <c r="J33" s="9">
+        <v>5</v>
+      </c>
+      <c r="K33" s="10">
+        <v>66</v>
+      </c>
+      <c r="L33" s="8">
+        <v>8</v>
+      </c>
+      <c r="M33" s="9">
+        <v>7</v>
+      </c>
+      <c r="N33" s="10">
+        <v>13</v>
+      </c>
     </row>
     <row r="34" spans="1:14" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="78">
-        <v>45838</v>
+      <c r="A34" s="70">
+        <v>46203</v>
       </c>
       <c r="B34" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...12 lines deleted...]
-      <c r="N34" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="C34" s="11">
+        <v>6</v>
+      </c>
+      <c r="D34" s="12">
+        <v>25</v>
+      </c>
+      <c r="E34" s="12">
+        <v>32</v>
+      </c>
+      <c r="F34" s="13">
+        <v>3</v>
+      </c>
+      <c r="G34" s="11">
+        <v>7</v>
+      </c>
+      <c r="H34" s="13">
+        <v>55</v>
+      </c>
+      <c r="I34" s="11">
+        <v>13</v>
+      </c>
+      <c r="J34" s="12">
+        <v>3</v>
+      </c>
+      <c r="K34" s="13">
+        <v>68</v>
+      </c>
+      <c r="L34" s="11">
+        <v>8</v>
+      </c>
+      <c r="M34" s="12">
+        <v>9</v>
+      </c>
+      <c r="N34" s="13">
+        <v>22</v>
+      </c>
     </row>
     <row r="35" spans="1:14" s="2" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="82" t="s">
+      <c r="A35" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="85">
+      <c r="B35" s="75">
         <f>SUM(B5:B34)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C35" s="86">
+        <v>1599</v>
+      </c>
+      <c r="C35" s="76">
         <f>SUM(C5:C34)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D35" s="86">
+        <v>70</v>
+      </c>
+      <c r="D35" s="76">
         <f t="shared" ref="D35:N35" si="1">SUM(D5:D34)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E35" s="86">
+        <v>680</v>
+      </c>
+      <c r="E35" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F35" s="86">
+        <v>829</v>
+      </c>
+      <c r="F35" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G35" s="86">
+        <v>113</v>
+      </c>
+      <c r="G35" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H35" s="86">
+        <v>286</v>
+      </c>
+      <c r="H35" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I35" s="86">
+        <v>1313</v>
+      </c>
+      <c r="I35" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J35" s="86">
+        <v>340</v>
+      </c>
+      <c r="J35" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K35" s="86">
+        <v>127</v>
+      </c>
+      <c r="K35" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="L35" s="86">
+        <v>1707</v>
+      </c>
+      <c r="L35" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M35" s="86">
+        <v>205</v>
+      </c>
+      <c r="M35" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N35" s="87">
+        <v>134</v>
+      </c>
+      <c r="N35" s="77">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>523</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="94" t="s">
+      <c r="A36" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="B36" s="95"/>
-[...11 lines deleted...]
-      <c r="N36" s="95"/>
+      <c r="B36" s="84"/>
+      <c r="C36" s="84"/>
+      <c r="D36" s="84"/>
+      <c r="E36" s="84"/>
+      <c r="F36" s="84"/>
+      <c r="G36" s="84"/>
+      <c r="H36" s="84"/>
+      <c r="I36" s="84"/>
+      <c r="J36" s="84"/>
+      <c r="K36" s="84"/>
+      <c r="L36" s="84"/>
+      <c r="M36" s="84"/>
+      <c r="N36" s="84"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="M38" s="105" t="s">
-[...2 lines deleted...]
-      <c r="N38" s="105"/>
+      <c r="M38" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="N38" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="M38:N38"/>
     <mergeCell ref="A36:N36"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
-  <pageMargins left="0.43307086614173229" right="0.51181102362204722" top="0.47244094488188981" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.43307086614173229" right="0.51181102362204722" top="0.87744094488188984" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup scale="48" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="B5:B34" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:O39"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C5" sqref="C5:N35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="17.85546875" customWidth="1"/>
     <col min="15" max="15" width="22.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="111" t="s">
+      <c r="A1" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="111"/>
-[...11 lines deleted...]
-      <c r="N1" s="112"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="81"/>
     </row>
     <row r="2" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="71">
+      <c r="A2" s="64">
         <v>1</v>
       </c>
-      <c r="B2" s="72">
-[...8 lines deleted...]
-      <c r="E2" s="72">
+      <c r="B2" s="65">
+        <v>2</v>
+      </c>
+      <c r="C2" s="65">
+        <v>3</v>
+      </c>
+      <c r="D2" s="65">
+        <v>4</v>
+      </c>
+      <c r="E2" s="65">
         <v>5</v>
       </c>
-      <c r="F2" s="72">
+      <c r="F2" s="65">
         <v>6</v>
       </c>
-      <c r="G2" s="72">
+      <c r="G2" s="65">
         <v>7</v>
       </c>
-      <c r="H2" s="72">
+      <c r="H2" s="65">
         <v>8</v>
       </c>
-      <c r="I2" s="72">
+      <c r="I2" s="65">
         <v>9</v>
       </c>
-      <c r="J2" s="72">
+      <c r="J2" s="65">
         <v>10</v>
       </c>
-      <c r="K2" s="72">
+      <c r="K2" s="65">
         <v>11</v>
       </c>
-      <c r="L2" s="72">
+      <c r="L2" s="65">
         <v>12</v>
       </c>
-      <c r="M2" s="72">
+      <c r="M2" s="65">
         <v>13</v>
       </c>
-      <c r="N2" s="73">
+      <c r="N2" s="66">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="113" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="115" t="s">
+      <c r="B3" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="117"/>
-[...11 lines deleted...]
-      <c r="L3" s="118" t="s">
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="89"/>
+      <c r="I3" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="91"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="121"/>
-      <c r="N3" s="120"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="92"/>
     </row>
     <row r="4" spans="1:14" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="114"/>
-      <c r="B4" s="126"/>
+      <c r="B4" s="116"/>
       <c r="C4" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="74" t="s">
+      <c r="D4" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="74" t="s">
+      <c r="E4" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="74" t="s">
+      <c r="F4" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="74" t="s">
+      <c r="G4" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="74" t="s">
+      <c r="H4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="74" t="s">
+      <c r="I4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="74" t="s">
+      <c r="J4" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="74" t="s">
+      <c r="K4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="69">
+      <c r="A5" s="63">
         <v>45839</v>
       </c>
       <c r="B5" s="15">
         <f t="shared" ref="B5:B35" si="0">SUM(G5:H5)</f>
         <v>0</v>
       </c>
-      <c r="C5" s="76"/>
-[...10 lines deleted...]
-      <c r="N5" s="77"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+      <c r="N5" s="69"/>
     </row>
     <row r="6" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="69">
+      <c r="A6" s="63">
         <v>45840</v>
       </c>
       <c r="B6" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
       <c r="N6" s="10"/>
     </row>
     <row r="7" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="69">
+      <c r="A7" s="63">
         <v>45841</v>
       </c>
       <c r="B7" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="10"/>
     </row>
     <row r="8" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="69">
+      <c r="A8" s="63">
         <v>45842</v>
       </c>
       <c r="B8" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
       <c r="N8" s="10"/>
     </row>
     <row r="9" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="69">
+      <c r="A9" s="63">
         <v>45843</v>
       </c>
       <c r="B9" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="10"/>
     </row>
     <row r="10" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="69">
+      <c r="A10" s="63">
         <v>45844</v>
       </c>
       <c r="B10" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="10"/>
     </row>
     <row r="11" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="69">
+      <c r="A11" s="63">
         <v>45845</v>
       </c>
       <c r="B11" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
       <c r="N11" s="10"/>
     </row>
     <row r="12" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="69">
+      <c r="A12" s="63">
         <v>45846</v>
       </c>
       <c r="B12" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="10"/>
     </row>
     <row r="13" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="69">
+      <c r="A13" s="63">
         <v>45847</v>
       </c>
       <c r="B13" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="9"/>
       <c r="N13" s="10"/>
     </row>
     <row r="14" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="69">
+      <c r="A14" s="63">
         <v>45848</v>
       </c>
       <c r="B14" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="10"/>
     </row>
     <row r="15" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="69">
+      <c r="A15" s="63">
         <v>45849</v>
       </c>
       <c r="B15" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="10"/>
     </row>
     <row r="16" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="69">
+      <c r="A16" s="63">
         <v>45850</v>
       </c>
       <c r="B16" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
       <c r="N16" s="10"/>
     </row>
     <row r="17" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="69">
+      <c r="A17" s="63">
         <v>45851</v>
       </c>
       <c r="B17" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
       <c r="N17" s="10"/>
     </row>
     <row r="18" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="69">
+      <c r="A18" s="63">
         <v>45852</v>
       </c>
       <c r="B18" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
       <c r="N18" s="10"/>
     </row>
     <row r="19" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="69">
+      <c r="A19" s="63">
         <v>45853</v>
       </c>
       <c r="B19" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
       <c r="N19" s="10"/>
     </row>
     <row r="20" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="69">
+      <c r="A20" s="63">
         <v>45854</v>
       </c>
       <c r="B20" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
       <c r="N20" s="10"/>
     </row>
     <row r="21" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="69">
+      <c r="A21" s="63">
         <v>45855</v>
       </c>
       <c r="B21" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
       <c r="N21" s="10"/>
     </row>
     <row r="22" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="69">
+      <c r="A22" s="63">
         <v>45856</v>
       </c>
       <c r="B22" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
       <c r="N22" s="10"/>
     </row>
     <row r="23" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="69">
+      <c r="A23" s="63">
         <v>45857</v>
       </c>
       <c r="B23" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
       <c r="N23" s="10"/>
     </row>
     <row r="24" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="69">
+      <c r="A24" s="63">
         <v>45858</v>
       </c>
       <c r="B24" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
       <c r="L24" s="9"/>
       <c r="M24" s="9"/>
       <c r="N24" s="10"/>
     </row>
     <row r="25" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="69">
+      <c r="A25" s="63">
         <v>45859</v>
       </c>
       <c r="B25" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
       <c r="N25" s="10"/>
     </row>
     <row r="26" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="69">
+      <c r="A26" s="63">
         <v>45860</v>
       </c>
       <c r="B26" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="9"/>
       <c r="M26" s="9"/>
       <c r="N26" s="10"/>
     </row>
     <row r="27" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="69">
+      <c r="A27" s="63">
         <v>45861</v>
       </c>
       <c r="B27" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
       <c r="L27" s="9"/>
       <c r="M27" s="9"/>
       <c r="N27" s="10"/>
     </row>
     <row r="28" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="69">
+      <c r="A28" s="63">
         <v>45862</v>
       </c>
       <c r="B28" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
       <c r="L28" s="9"/>
       <c r="M28" s="9"/>
       <c r="N28" s="10"/>
     </row>
     <row r="29" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="69">
+      <c r="A29" s="63">
         <v>45863</v>
       </c>
       <c r="B29" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
       <c r="K29" s="9"/>
       <c r="L29" s="9"/>
       <c r="M29" s="9"/>
       <c r="N29" s="10"/>
     </row>
     <row r="30" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="69">
+      <c r="A30" s="63">
         <v>45864</v>
       </c>
       <c r="B30" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
       <c r="L30" s="9"/>
       <c r="M30" s="9"/>
       <c r="N30" s="10"/>
     </row>
     <row r="31" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="69">
+      <c r="A31" s="63">
         <v>45865</v>
       </c>
       <c r="B31" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="9"/>
       <c r="M31" s="9"/>
       <c r="N31" s="10"/>
     </row>
     <row r="32" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="69">
+      <c r="A32" s="63">
         <v>45866</v>
       </c>
       <c r="B32" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="9"/>
       <c r="L32" s="9"/>
       <c r="M32" s="9"/>
       <c r="N32" s="10"/>
     </row>
     <row r="33" spans="1:15" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="69">
+      <c r="A33" s="63">
         <v>45867</v>
       </c>
       <c r="B33" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
       <c r="K33" s="9"/>
       <c r="L33" s="9"/>
       <c r="M33" s="9"/>
       <c r="N33" s="10"/>
     </row>
     <row r="34" spans="1:15" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="69">
+      <c r="A34" s="63">
         <v>45868</v>
       </c>
       <c r="B34" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="J34" s="9"/>
       <c r="K34" s="9"/>
       <c r="L34" s="9"/>
       <c r="M34" s="9"/>
       <c r="N34" s="10"/>
     </row>
     <row r="35" spans="1:15" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="69">
+      <c r="A35" s="63">
         <v>45869</v>
       </c>
       <c r="B35" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C35" s="9"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="9"/>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
       <c r="K35" s="9"/>
       <c r="L35" s="9"/>
       <c r="M35" s="9"/>
       <c r="N35" s="10"/>
     </row>
     <row r="36" spans="1:15" s="2" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="82" t="s">
+      <c r="A36" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B36" s="85">
+      <c r="B36" s="75">
         <f>SUM(B5:B35)</f>
         <v>0</v>
       </c>
-      <c r="C36" s="86">
+      <c r="C36" s="76">
         <f t="shared" ref="C36:N36" si="1">SUM(C5:C35)</f>
         <v>0</v>
       </c>
-      <c r="D36" s="86">
+      <c r="D36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E36" s="86">
+      <c r="E36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F36" s="86">
+      <c r="F36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G36" s="86">
+      <c r="G36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H36" s="86">
+      <c r="H36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I36" s="86">
+      <c r="I36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J36" s="86">
+      <c r="J36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K36" s="86">
+      <c r="K36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L36" s="86">
+      <c r="L36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M36" s="86">
+      <c r="M36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N36" s="87">
+      <c r="N36" s="77">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="94" t="s">
+      <c r="A37" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="95"/>
-[...11 lines deleted...]
-      <c r="N37" s="95"/>
+      <c r="B37" s="84"/>
+      <c r="C37" s="84"/>
+      <c r="D37" s="84"/>
+      <c r="E37" s="84"/>
+      <c r="F37" s="84"/>
+      <c r="G37" s="84"/>
+      <c r="H37" s="84"/>
+      <c r="I37" s="84"/>
+      <c r="J37" s="84"/>
+      <c r="K37" s="84"/>
+      <c r="L37" s="84"/>
+      <c r="M37" s="84"/>
+      <c r="N37" s="84"/>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.2">
       <c r="E38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="M39" s="105" t="s">
+      <c r="M39" s="82" t="s">
         <v>23</v>
       </c>
-      <c r="N39" s="105"/>
+      <c r="N39" s="82"/>
       <c r="O39" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="M39:N39"/>
     <mergeCell ref="A37:N37"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.43307086614173229" right="0.51181102362204722" top="0.47244094488188981" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="B5:B35" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:Q39"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C5" sqref="C5:N35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="17.85546875" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="95" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="90"/>
-[...11 lines deleted...]
-      <c r="N1" s="91"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="96"/>
     </row>
     <row r="2" spans="1:17" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <v>1</v>
       </c>
       <c r="B2" s="6">
         <v>2</v>
       </c>
       <c r="C2" s="6">
         <v>3</v>
       </c>
       <c r="D2" s="6">
         <v>4</v>
       </c>
       <c r="E2" s="6">
         <v>5</v>
       </c>
       <c r="F2" s="6">
         <v>6</v>
       </c>
       <c r="G2" s="6">
         <v>7</v>
       </c>
       <c r="H2" s="6">
         <v>8</v>
       </c>
       <c r="I2" s="6">
         <v>9</v>
       </c>
       <c r="J2" s="6">
         <v>10</v>
       </c>
       <c r="K2" s="6">
         <v>11</v>
       </c>
       <c r="L2" s="6">
         <v>12</v>
       </c>
       <c r="M2" s="6">
         <v>13</v>
       </c>
       <c r="N2" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="113" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="115" t="s">
+      <c r="B3" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="117"/>
-[...11 lines deleted...]
-      <c r="L3" s="118" t="s">
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="89"/>
+      <c r="I3" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="91"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="121"/>
-      <c r="N3" s="120"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="92"/>
     </row>
     <row r="4" spans="1:17" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="114"/>
-      <c r="B4" s="127"/>
+      <c r="B4" s="117"/>
       <c r="C4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="K4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3">
         <v>45870</v>
       </c>
       <c r="B5" s="15">
         <f t="shared" ref="B5:B35" si="0">SUM(G5:H5)</f>
         <v>0</v>
       </c>
-      <c r="C5" s="26"/>
-[...10 lines deleted...]
-      <c r="N5" s="28"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="27"/>
+      <c r="L5" s="25"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="27"/>
     </row>
     <row r="6" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>45871</v>
       </c>
       <c r="B6" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C6" s="20"/>
-[...10 lines deleted...]
-      <c r="N6" s="21"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="20"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="20"/>
+      <c r="L6" s="19"/>
+      <c r="M6" s="18"/>
+      <c r="N6" s="20"/>
     </row>
     <row r="7" spans="1:17" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>45872</v>
       </c>
       <c r="B7" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C7" s="20"/>
-[...10 lines deleted...]
-      <c r="N7" s="21"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="19"/>
+      <c r="H7" s="20"/>
+      <c r="I7" s="19"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="20"/>
+      <c r="L7" s="19"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="20"/>
     </row>
     <row r="8" spans="1:17" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>45873</v>
       </c>
       <c r="B8" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C8" s="20"/>
-[...11 lines deleted...]
-      <c r="Q8" s="25"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="20"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="20"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="20"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="18"/>
+      <c r="N8" s="20"/>
+      <c r="Q8" s="24"/>
     </row>
     <row r="9" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>45874</v>
       </c>
       <c r="B9" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C9" s="20"/>
-[...10 lines deleted...]
-      <c r="N9" s="21"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="19"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="20"/>
+      <c r="L9" s="19"/>
+      <c r="M9" s="18"/>
+      <c r="N9" s="20"/>
     </row>
     <row r="10" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>45875</v>
       </c>
       <c r="B10" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C10" s="20"/>
-[...10 lines deleted...]
-      <c r="N10" s="21"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="20"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="20"/>
     </row>
     <row r="11" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>45876</v>
       </c>
       <c r="B11" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C11" s="20"/>
-[...10 lines deleted...]
-      <c r="N11" s="21"/>
+      <c r="C11" s="19"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="19"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="20"/>
     </row>
     <row r="12" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>45877</v>
       </c>
       <c r="B12" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C12" s="20"/>
-[...10 lines deleted...]
-      <c r="N12" s="21"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="19"/>
+      <c r="H12" s="20"/>
+      <c r="I12" s="19"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="20"/>
+      <c r="L12" s="19"/>
+      <c r="M12" s="18"/>
+      <c r="N12" s="20"/>
     </row>
     <row r="13" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>45878</v>
       </c>
       <c r="B13" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C13" s="20"/>
-[...10 lines deleted...]
-      <c r="N13" s="21"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="20"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="20"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="18"/>
+      <c r="N13" s="20"/>
     </row>
     <row r="14" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>45879</v>
       </c>
       <c r="B14" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C14" s="20"/>
-[...10 lines deleted...]
-      <c r="N14" s="21"/>
+      <c r="C14" s="19"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="19"/>
+      <c r="H14" s="20"/>
+      <c r="I14" s="19"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="20"/>
+      <c r="L14" s="19"/>
+      <c r="M14" s="18"/>
+      <c r="N14" s="20"/>
     </row>
     <row r="15" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>45880</v>
       </c>
       <c r="B15" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C15" s="20"/>
-[...10 lines deleted...]
-      <c r="N15" s="21"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="20"/>
     </row>
     <row r="16" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>45881</v>
       </c>
       <c r="B16" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C16" s="20"/>
-[...10 lines deleted...]
-      <c r="N16" s="21"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="20"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="20"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="18"/>
+      <c r="N16" s="20"/>
     </row>
     <row r="17" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>45882</v>
       </c>
       <c r="B17" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C17" s="20"/>
-[...10 lines deleted...]
-      <c r="N17" s="21"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="20"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="19"/>
+      <c r="M17" s="18"/>
+      <c r="N17" s="20"/>
     </row>
     <row r="18" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>45883</v>
       </c>
       <c r="B18" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C18" s="20"/>
-[...10 lines deleted...]
-      <c r="N18" s="21"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="20"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="20"/>
+      <c r="L18" s="19"/>
+      <c r="M18" s="18"/>
+      <c r="N18" s="20"/>
     </row>
     <row r="19" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>45884</v>
       </c>
       <c r="B19" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C19" s="20"/>
-[...10 lines deleted...]
-      <c r="N19" s="21"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="18"/>
+      <c r="E19" s="18"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="19"/>
+      <c r="M19" s="18"/>
+      <c r="N19" s="20"/>
     </row>
     <row r="20" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>45885</v>
       </c>
       <c r="B20" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C20" s="20"/>
-[...10 lines deleted...]
-      <c r="N20" s="21"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="18"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="20"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="20"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="18"/>
+      <c r="K20" s="20"/>
+      <c r="L20" s="19"/>
+      <c r="M20" s="18"/>
+      <c r="N20" s="20"/>
     </row>
     <row r="21" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>45886</v>
       </c>
       <c r="B21" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C21" s="20"/>
-[...10 lines deleted...]
-      <c r="N21" s="21"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="20"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="19"/>
+      <c r="M21" s="18"/>
+      <c r="N21" s="20"/>
     </row>
     <row r="22" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>45887</v>
       </c>
       <c r="B22" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C22" s="20"/>
-[...10 lines deleted...]
-      <c r="N22" s="21"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="20"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="18"/>
+      <c r="K22" s="20"/>
+      <c r="L22" s="19"/>
+      <c r="M22" s="18"/>
+      <c r="N22" s="20"/>
     </row>
     <row r="23" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>45888</v>
       </c>
       <c r="B23" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C23" s="20"/>
-[...10 lines deleted...]
-      <c r="N23" s="21"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="18"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="20"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="20"/>
+      <c r="L23" s="19"/>
+      <c r="M23" s="18"/>
+      <c r="N23" s="20"/>
     </row>
     <row r="24" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>45889</v>
       </c>
       <c r="B24" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C24" s="20"/>
-[...10 lines deleted...]
-      <c r="N24" s="21"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="20"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="18"/>
+      <c r="K24" s="20"/>
+      <c r="L24" s="19"/>
+      <c r="M24" s="18"/>
+      <c r="N24" s="20"/>
     </row>
     <row r="25" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>45890</v>
       </c>
       <c r="B25" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C25" s="20"/>
-[...10 lines deleted...]
-      <c r="N25" s="21"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="20"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="18"/>
+      <c r="K25" s="20"/>
+      <c r="L25" s="19"/>
+      <c r="M25" s="18"/>
+      <c r="N25" s="20"/>
     </row>
     <row r="26" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>45891</v>
       </c>
       <c r="B26" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C26" s="20"/>
-[...10 lines deleted...]
-      <c r="N26" s="21"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="20"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="18"/>
+      <c r="K26" s="20"/>
+      <c r="L26" s="19"/>
+      <c r="M26" s="18"/>
+      <c r="N26" s="20"/>
     </row>
     <row r="27" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>45892</v>
       </c>
       <c r="B27" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C27" s="20"/>
-[...10 lines deleted...]
-      <c r="N27" s="21"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="20"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="18"/>
+      <c r="K27" s="20"/>
+      <c r="L27" s="19"/>
+      <c r="M27" s="18"/>
+      <c r="N27" s="20"/>
     </row>
     <row r="28" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>45893</v>
       </c>
       <c r="B28" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C28" s="20"/>
-[...10 lines deleted...]
-      <c r="N28" s="21"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="18"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="20"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="18"/>
+      <c r="K28" s="20"/>
+      <c r="L28" s="19"/>
+      <c r="M28" s="18"/>
+      <c r="N28" s="20"/>
     </row>
     <row r="29" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>45894</v>
       </c>
       <c r="B29" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C29" s="20"/>
-[...10 lines deleted...]
-      <c r="N29" s="21"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="20"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="19"/>
+      <c r="M29" s="18"/>
+      <c r="N29" s="20"/>
     </row>
     <row r="30" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>45895</v>
       </c>
       <c r="B30" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C30" s="20"/>
-[...10 lines deleted...]
-      <c r="N30" s="21"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="18"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="20"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="20"/>
+      <c r="L30" s="19"/>
+      <c r="M30" s="18"/>
+      <c r="N30" s="20"/>
     </row>
     <row r="31" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>45896</v>
       </c>
       <c r="B31" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C31" s="20"/>
-[...10 lines deleted...]
-      <c r="N31" s="21"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="18"/>
+      <c r="E31" s="18"/>
+      <c r="F31" s="20"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="20"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="20"/>
+      <c r="L31" s="19"/>
+      <c r="M31" s="18"/>
+      <c r="N31" s="20"/>
     </row>
     <row r="32" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>45897</v>
       </c>
       <c r="B32" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C32" s="20"/>
-[...10 lines deleted...]
-      <c r="N32" s="21"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="20"/>
+      <c r="G32" s="19"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="19"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="20"/>
+      <c r="L32" s="19"/>
+      <c r="M32" s="18"/>
+      <c r="N32" s="20"/>
     </row>
     <row r="33" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>45898</v>
       </c>
       <c r="B33" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C33" s="20"/>
-[...10 lines deleted...]
-      <c r="N33" s="21"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="19"/>
+      <c r="H33" s="20"/>
+      <c r="I33" s="19"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="20"/>
+      <c r="L33" s="19"/>
+      <c r="M33" s="18"/>
+      <c r="N33" s="20"/>
     </row>
     <row r="34" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>45899</v>
       </c>
       <c r="B34" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C34" s="20"/>
-[...10 lines deleted...]
-      <c r="N34" s="21"/>
+      <c r="C34" s="19"/>
+      <c r="D34" s="18"/>
+      <c r="E34" s="18"/>
+      <c r="F34" s="20"/>
+      <c r="G34" s="19"/>
+      <c r="H34" s="20"/>
+      <c r="I34" s="19"/>
+      <c r="J34" s="18"/>
+      <c r="K34" s="20"/>
+      <c r="L34" s="19"/>
+      <c r="M34" s="18"/>
+      <c r="N34" s="20"/>
     </row>
     <row r="35" spans="1:14" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>45900</v>
       </c>
       <c r="B35" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C35" s="22"/>
-[...10 lines deleted...]
-      <c r="N35" s="24"/>
+      <c r="C35" s="21"/>
+      <c r="D35" s="22"/>
+      <c r="E35" s="22"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="21"/>
+      <c r="H35" s="23"/>
+      <c r="I35" s="21"/>
+      <c r="J35" s="22"/>
+      <c r="K35" s="23"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="22"/>
+      <c r="N35" s="23"/>
     </row>
     <row r="36" spans="1:14" s="2" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="82" t="s">
+      <c r="A36" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B36" s="85">
+      <c r="B36" s="75">
         <f t="shared" ref="B36:N36" si="1">SUM(B5:B35)</f>
         <v>0</v>
       </c>
-      <c r="C36" s="86">
+      <c r="C36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="D36" s="86">
+      <c r="D36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E36" s="86">
+      <c r="E36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F36" s="86">
+      <c r="F36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G36" s="86">
+      <c r="G36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H36" s="86">
+      <c r="H36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I36" s="86">
+      <c r="I36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J36" s="86">
+      <c r="J36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K36" s="86">
+      <c r="K36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L36" s="86">
+      <c r="L36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M36" s="86">
+      <c r="M36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N36" s="86">
+      <c r="N36" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="94" t="s">
+      <c r="A37" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="95"/>
-[...11 lines deleted...]
-      <c r="N37" s="95"/>
+      <c r="B37" s="84"/>
+      <c r="C37" s="84"/>
+      <c r="D37" s="84"/>
+      <c r="E37" s="84"/>
+      <c r="F37" s="84"/>
+      <c r="G37" s="84"/>
+      <c r="H37" s="84"/>
+      <c r="I37" s="84"/>
+      <c r="J37" s="84"/>
+      <c r="K37" s="84"/>
+      <c r="L37" s="84"/>
+      <c r="M37" s="84"/>
+      <c r="N37" s="84"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="M39" s="105" t="s">
+      <c r="M39" s="82" t="s">
         <v>23</v>
       </c>
-      <c r="N39" s="105"/>
+      <c r="N39" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="M39:N39"/>
     <mergeCell ref="A37:N37"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.43307086614173229" right="0.51181102362204722" top="0.47244094488188981" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="B5:B35" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:N38"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C5" sqref="C5:N34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="95" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="90"/>
-[...11 lines deleted...]
-      <c r="N1" s="91"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="96"/>
     </row>
     <row r="2" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <v>1</v>
       </c>
       <c r="B2" s="6">
         <v>2</v>
       </c>
       <c r="C2" s="6">
         <v>3</v>
       </c>
       <c r="D2" s="6">
         <v>4</v>
       </c>
       <c r="E2" s="6">
         <v>5</v>
       </c>
       <c r="F2" s="6">
         <v>6</v>
       </c>
       <c r="G2" s="6">
         <v>7</v>
       </c>
       <c r="H2" s="6">
         <v>8</v>
       </c>
       <c r="I2" s="6">
         <v>9</v>
       </c>
       <c r="J2" s="6">
         <v>10</v>
       </c>
       <c r="K2" s="6">
         <v>11</v>
       </c>
       <c r="L2" s="6">
         <v>12</v>
       </c>
       <c r="M2" s="6">
         <v>13</v>
       </c>
       <c r="N2" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="113" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="115" t="s">
+      <c r="B3" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="117"/>
-[...11 lines deleted...]
-      <c r="L3" s="118" t="s">
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="89"/>
+      <c r="I3" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="91"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="121"/>
-      <c r="N3" s="120"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="92"/>
     </row>
     <row r="4" spans="1:14" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="114"/>
-      <c r="B4" s="127"/>
+      <c r="B4" s="117"/>
       <c r="C4" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="18" t="s">
+      <c r="D4" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="18" t="s">
+      <c r="E4" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="18" t="s">
+      <c r="F4" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="18" t="s">
+      <c r="G4" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="18" t="s">
+      <c r="H4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="18" t="s">
+      <c r="I4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="18" t="s">
+      <c r="J4" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="18" t="s">
+      <c r="K4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3">
         <v>45901</v>
       </c>
       <c r="B5" s="15">
         <f t="shared" ref="B5:B34" si="0">SUM(G5:H5)</f>
         <v>0</v>
       </c>
-      <c r="C5" s="26"/>
-[...10 lines deleted...]
-      <c r="N5" s="28"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="27"/>
+      <c r="L5" s="25"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="27"/>
     </row>
     <row r="6" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>45902</v>
       </c>
       <c r="B6" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C6" s="20"/>
-[...10 lines deleted...]
-      <c r="N6" s="21"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="20"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="20"/>
+      <c r="L6" s="19"/>
+      <c r="M6" s="18"/>
+      <c r="N6" s="20"/>
     </row>
     <row r="7" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>45903</v>
       </c>
       <c r="B7" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C7" s="20"/>
-[...10 lines deleted...]
-      <c r="N7" s="21"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="19"/>
+      <c r="H7" s="20"/>
+      <c r="I7" s="19"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="20"/>
+      <c r="L7" s="19"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="20"/>
     </row>
     <row r="8" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>45904</v>
       </c>
       <c r="B8" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C8" s="20"/>
-[...10 lines deleted...]
-      <c r="N8" s="21"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="20"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="20"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="20"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="18"/>
+      <c r="N8" s="20"/>
     </row>
     <row r="9" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>45905</v>
       </c>
       <c r="B9" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C9" s="20"/>
-[...10 lines deleted...]
-      <c r="N9" s="21"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="19"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="20"/>
+      <c r="L9" s="19"/>
+      <c r="M9" s="18"/>
+      <c r="N9" s="20"/>
     </row>
     <row r="10" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>45906</v>
       </c>
       <c r="B10" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C10" s="20"/>
-[...10 lines deleted...]
-      <c r="N10" s="21"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="20"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="20"/>
     </row>
     <row r="11" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>45907</v>
       </c>
       <c r="B11" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C11" s="20"/>
-[...10 lines deleted...]
-      <c r="N11" s="21"/>
+      <c r="C11" s="19"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="19"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="20"/>
     </row>
     <row r="12" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>45908</v>
       </c>
       <c r="B12" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C12" s="20"/>
-[...10 lines deleted...]
-      <c r="N12" s="21"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="19"/>
+      <c r="H12" s="20"/>
+      <c r="I12" s="19"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="20"/>
+      <c r="L12" s="19"/>
+      <c r="M12" s="18"/>
+      <c r="N12" s="20"/>
     </row>
     <row r="13" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>45909</v>
       </c>
       <c r="B13" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C13" s="20"/>
-[...10 lines deleted...]
-      <c r="N13" s="21"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="20"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="20"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="18"/>
+      <c r="N13" s="20"/>
     </row>
     <row r="14" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>45910</v>
       </c>
       <c r="B14" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C14" s="20"/>
-[...10 lines deleted...]
-      <c r="N14" s="21"/>
+      <c r="C14" s="19"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="19"/>
+      <c r="H14" s="20"/>
+      <c r="I14" s="19"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="20"/>
+      <c r="L14" s="19"/>
+      <c r="M14" s="18"/>
+      <c r="N14" s="20"/>
     </row>
     <row r="15" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>45911</v>
       </c>
       <c r="B15" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C15" s="20"/>
-[...10 lines deleted...]
-      <c r="N15" s="21"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="20"/>
     </row>
     <row r="16" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>45912</v>
       </c>
       <c r="B16" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C16" s="20"/>
-[...10 lines deleted...]
-      <c r="N16" s="21"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="20"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="20"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="18"/>
+      <c r="N16" s="20"/>
     </row>
     <row r="17" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>45913</v>
       </c>
       <c r="B17" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C17" s="20"/>
-[...10 lines deleted...]
-      <c r="N17" s="21"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="20"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="19"/>
+      <c r="M17" s="18"/>
+      <c r="N17" s="20"/>
     </row>
     <row r="18" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>45914</v>
       </c>
       <c r="B18" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C18" s="20"/>
-[...10 lines deleted...]
-      <c r="N18" s="21"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="20"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="20"/>
+      <c r="L18" s="19"/>
+      <c r="M18" s="18"/>
+      <c r="N18" s="20"/>
     </row>
     <row r="19" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>45915</v>
       </c>
       <c r="B19" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C19" s="20"/>
-[...10 lines deleted...]
-      <c r="N19" s="21"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="18"/>
+      <c r="E19" s="18"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="19"/>
+      <c r="M19" s="18"/>
+      <c r="N19" s="20"/>
     </row>
     <row r="20" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>45916</v>
       </c>
       <c r="B20" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C20" s="20"/>
-[...10 lines deleted...]
-      <c r="N20" s="21"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="18"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="20"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="20"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="18"/>
+      <c r="K20" s="20"/>
+      <c r="L20" s="19"/>
+      <c r="M20" s="18"/>
+      <c r="N20" s="20"/>
     </row>
     <row r="21" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>45917</v>
       </c>
       <c r="B21" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C21" s="20"/>
-[...10 lines deleted...]
-      <c r="N21" s="21"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="20"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="19"/>
+      <c r="M21" s="18"/>
+      <c r="N21" s="20"/>
     </row>
     <row r="22" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>45918</v>
       </c>
       <c r="B22" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C22" s="20"/>
-[...10 lines deleted...]
-      <c r="N22" s="21"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="20"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="18"/>
+      <c r="K22" s="20"/>
+      <c r="L22" s="19"/>
+      <c r="M22" s="18"/>
+      <c r="N22" s="20"/>
     </row>
     <row r="23" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>45919</v>
       </c>
       <c r="B23" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C23" s="20"/>
-[...10 lines deleted...]
-      <c r="N23" s="21"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="18"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="20"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="20"/>
+      <c r="L23" s="19"/>
+      <c r="M23" s="18"/>
+      <c r="N23" s="20"/>
     </row>
     <row r="24" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>45920</v>
       </c>
       <c r="B24" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C24" s="20"/>
-[...10 lines deleted...]
-      <c r="N24" s="21"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="20"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="18"/>
+      <c r="K24" s="20"/>
+      <c r="L24" s="19"/>
+      <c r="M24" s="18"/>
+      <c r="N24" s="20"/>
     </row>
     <row r="25" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>45921</v>
       </c>
       <c r="B25" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C25" s="20"/>
-[...10 lines deleted...]
-      <c r="N25" s="21"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="20"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="18"/>
+      <c r="K25" s="20"/>
+      <c r="L25" s="19"/>
+      <c r="M25" s="18"/>
+      <c r="N25" s="20"/>
     </row>
     <row r="26" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>45922</v>
       </c>
       <c r="B26" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C26" s="20"/>
-[...10 lines deleted...]
-      <c r="N26" s="21"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="20"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="18"/>
+      <c r="K26" s="20"/>
+      <c r="L26" s="19"/>
+      <c r="M26" s="18"/>
+      <c r="N26" s="20"/>
     </row>
     <row r="27" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>45923</v>
       </c>
       <c r="B27" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C27" s="20"/>
-[...10 lines deleted...]
-      <c r="N27" s="21"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="20"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="18"/>
+      <c r="K27" s="20"/>
+      <c r="L27" s="19"/>
+      <c r="M27" s="18"/>
+      <c r="N27" s="20"/>
     </row>
     <row r="28" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>45924</v>
       </c>
       <c r="B28" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C28" s="20"/>
-[...10 lines deleted...]
-      <c r="N28" s="21"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="18"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="20"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="18"/>
+      <c r="K28" s="20"/>
+      <c r="L28" s="19"/>
+      <c r="M28" s="18"/>
+      <c r="N28" s="20"/>
     </row>
     <row r="29" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>45925</v>
       </c>
       <c r="B29" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C29" s="20"/>
-[...10 lines deleted...]
-      <c r="N29" s="21"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="20"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="19"/>
+      <c r="M29" s="18"/>
+      <c r="N29" s="20"/>
     </row>
     <row r="30" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>45926</v>
       </c>
       <c r="B30" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C30" s="20"/>
-[...10 lines deleted...]
-      <c r="N30" s="21"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="18"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="20"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="20"/>
+      <c r="L30" s="19"/>
+      <c r="M30" s="18"/>
+      <c r="N30" s="20"/>
     </row>
     <row r="31" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>45927</v>
       </c>
       <c r="B31" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C31" s="20"/>
-[...10 lines deleted...]
-      <c r="N31" s="21"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="18"/>
+      <c r="E31" s="18"/>
+      <c r="F31" s="20"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="20"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="20"/>
+      <c r="L31" s="19"/>
+      <c r="M31" s="18"/>
+      <c r="N31" s="20"/>
     </row>
     <row r="32" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>45928</v>
       </c>
       <c r="B32" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C32" s="20"/>
-[...10 lines deleted...]
-      <c r="N32" s="21"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="20"/>
+      <c r="G32" s="19"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="19"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="20"/>
+      <c r="L32" s="19"/>
+      <c r="M32" s="18"/>
+      <c r="N32" s="20"/>
     </row>
     <row r="33" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>45929</v>
       </c>
       <c r="B33" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C33" s="20"/>
-[...10 lines deleted...]
-      <c r="N33" s="21"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="19"/>
+      <c r="H33" s="20"/>
+      <c r="I33" s="19"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="20"/>
+      <c r="L33" s="19"/>
+      <c r="M33" s="18"/>
+      <c r="N33" s="20"/>
     </row>
     <row r="34" spans="1:14" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>45930</v>
       </c>
       <c r="B34" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C34" s="20"/>
-[...10 lines deleted...]
-      <c r="N34" s="21"/>
+      <c r="C34" s="19"/>
+      <c r="D34" s="18"/>
+      <c r="E34" s="18"/>
+      <c r="F34" s="20"/>
+      <c r="G34" s="19"/>
+      <c r="H34" s="20"/>
+      <c r="I34" s="19"/>
+      <c r="J34" s="18"/>
+      <c r="K34" s="20"/>
+      <c r="L34" s="19"/>
+      <c r="M34" s="18"/>
+      <c r="N34" s="20"/>
     </row>
     <row r="35" spans="1:14" s="2" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="82" t="s">
+      <c r="A35" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="85">
+      <c r="B35" s="75">
         <f t="shared" ref="B35:N35" si="1">SUM(B5:B34)</f>
         <v>0</v>
       </c>
-      <c r="C35" s="86">
+      <c r="C35" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="D35" s="86">
+      <c r="D35" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E35" s="86">
+      <c r="E35" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F35" s="86">
+      <c r="F35" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G35" s="86">
+      <c r="G35" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H35" s="86">
+      <c r="H35" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I35" s="86">
+      <c r="I35" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J35" s="86">
+      <c r="J35" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K35" s="86">
+      <c r="K35" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L35" s="86">
+      <c r="L35" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M35" s="86">
+      <c r="M35" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N35" s="86">
+      <c r="N35" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="94" t="s">
+      <c r="A36" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="B36" s="95"/>
-[...11 lines deleted...]
-      <c r="N36" s="95"/>
+      <c r="B36" s="84"/>
+      <c r="C36" s="84"/>
+      <c r="D36" s="84"/>
+      <c r="E36" s="84"/>
+      <c r="F36" s="84"/>
+      <c r="G36" s="84"/>
+      <c r="H36" s="84"/>
+      <c r="I36" s="84"/>
+      <c r="J36" s="84"/>
+      <c r="K36" s="84"/>
+      <c r="L36" s="84"/>
+      <c r="M36" s="84"/>
+      <c r="N36" s="84"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="M38" s="105" t="s">
+      <c r="M38" s="82" t="s">
         <v>23</v>
       </c>
-      <c r="N38" s="105"/>
+      <c r="N38" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="M38:N38"/>
     <mergeCell ref="A36:N36"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.43307086614173229" right="0.51181102362204722" top="0.47244094488188981" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="B5:B32" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
@@ -15856,87 +17298,146 @@
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e">
       <Value>11</Value>
       <Value>3</Value>
       <Value>2</Value>
     </TaxCatchAll>
     <_dlc_DocId xmlns="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e">F7K5UPDQYEYK-935855382-4672</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e">
       <Url>https://caa.sharepoint.com/sites/aaa-airspace-regulation/_layouts/15/DocIdRedir.aspx?ID=F7K5UPDQYEYK-935855382-4672</Url>
       <Description>F7K5UPDQYEYK-935855382-4672</Description>
     </_dlc_DocIdUrl>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a4c4bbfd-43c1-447b-a761-3ff06b10cafc" xsi:nil="true"/>
     <_dlc_DocIdPersistId xmlns="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000D06AD61206A40488240715AAF866514" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1e643671e6d601ca08652d3f23bf7b7a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e" xmlns:ns3="a4c4bbfd-43c1-447b-a761-3ff06b10cafc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5d6932e331c90dd27b20132b55b3a4ed" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000D06AD61206A40488240715AAF866514" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="099f05eabd4d89b56a5df577bdc2cf52">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e" xmlns:ns3="a4c4bbfd-43c1-447b-a761-3ff06b10cafc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b044857f86c62b503bff6d24dc4c0976" ns2:_="" ns3:_="">
     <xsd:import namespace="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e"/>
     <xsd:import namespace="a4c4bbfd-43c1-447b-a761-3ff06b10cafc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="8" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{dc2bae22-39b7-4392-91d6-3f783ef53a9e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="10" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="10" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="11" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="12" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a4c4bbfd-43c1-447b-a761-3ff06b10cafc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -16023,159 +17524,98 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...57 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8F28D98-F944-47AA-BE05-DA83A33DF50F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="055f6c4e-c679-46b0-a445-910e043e0606"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a4c4bbfd-43c1-447b-a761-3ff06b10cafc"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="50854f66-e7bd-47b1-a56c-10acfa285b78"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="a4c4bbfd-43c1-447b-a761-3ff06b10cafc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FB67A1F-DF01-4697-9547-5E79F6FC68F8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51B2F5C8-1D25-4036-8911-D98B3C4F59DD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F038201-C8A6-4F4F-A665-FA4E259623BA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13B2F7EF-EC0E-45BA-99FD-64807C2197A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c6933e0f-1ab8-4c51-82a6-d51e5b3a570e"/>
     <ds:schemaRef ds:uri="a4c4bbfd-43c1-447b-a761-3ff06b10cafc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>