--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,115 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{374CE3A8-2991-46EB-AE4C-72258854CA19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DE3CC221-7041-4936-9B10-39314F63B812}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DC58D855-319D-41E8-BFB4-4254A59C9ABC}"/>
+    <workbookView xWindow="3465" yWindow="2610" windowWidth="21600" windowHeight="11295" xr2:uid="{1E45A551-6364-47C2-B317-F036D49AC436}"/>
   </bookViews>
   <sheets>
     <sheet name="SE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">SE!$A$8:$G$153</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">SE!$A$1:$G$153</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{9AED79D2-A409-4678-8863-FA577CE2703C}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{CB5FC601-A600-439D-BE22-7A30F3432DF8}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{E3B6ED0E-F88D-410C-A506-EA956B7B8F5E}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{25999AFF-1783-46F5-96BE-A293246C591B}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{1A5ED4FC-6DF6-40D6-9F97-63110311BD15}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{7B48C3E4-35AF-4EE4-B048-D7D0EE315648}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{89BE1FF3-85D8-4CB7-82C7-7DDC5C791734}" keepAlive="1" name="Query - SE_Query" description="Connection to the 'SE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{2CE79416-42D9-491F-8E20-14866C532537}" keepAlive="1" name="Query - SE_Query" description="Connection to the 'SE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=SE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [SE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="749" uniqueCount="383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="749" uniqueCount="382">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>Senior Examiner(A)</t>
   </si>
   <si>
@@ -202,74 +202,65 @@
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>217929F</t>
   </si>
   <si>
     <t>Senior Examiner(G)</t>
   </si>
   <si>
     <t>Beevers</t>
   </si>
   <si>
     <t>244702J</t>
   </si>
   <si>
     <t>Blair</t>
   </si>
   <si>
     <t>Patrick</t>
   </si>
   <si>
     <t>270045K</t>
   </si>
   <si>
-    <t>Bolshaw</t>
-[...7 lines deleted...]
-  <si>
     <t>Bradley</t>
   </si>
   <si>
+    <t>Glenn</t>
+  </si>
+  <si>
+    <t>266008C</t>
+  </si>
+  <si>
     <t>Brian</t>
   </si>
   <si>
     <t>228055H</t>
   </si>
   <si>
-    <t>Glenn</t>
-[...4 lines deleted...]
-  <si>
     <t>Bray</t>
   </si>
   <si>
     <t>Timothy</t>
   </si>
   <si>
     <t>324399L</t>
   </si>
   <si>
     <t>Byam</t>
   </si>
   <si>
     <t>Shaun</t>
   </si>
   <si>
     <t>353166K</t>
   </si>
   <si>
     <t>Byass</t>
   </si>
   <si>
     <t>239176G</t>
   </si>
   <si>
     <t>Senior Examiner(SFCL)</t>
@@ -316,72 +307,78 @@
   <si>
     <t>243767H</t>
   </si>
   <si>
     <t>Senior Examiner(BFCL)</t>
   </si>
   <si>
     <t>Chadwick</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>245205G</t>
   </si>
   <si>
     <t>Charlton</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>300044C</t>
   </si>
   <si>
+    <t>Cobb</t>
+  </si>
+  <si>
+    <t>339192B</t>
+  </si>
+  <si>
     <t>Cocks</t>
   </si>
   <si>
     <t>243943C</t>
   </si>
   <si>
     <t>Collier</t>
   </si>
   <si>
     <t>304167L</t>
   </si>
   <si>
     <t>Cooke</t>
   </si>
   <si>
     <t>Jon</t>
   </si>
   <si>
     <t>258439E</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land) | TMG</t>
+    <t>TMG | SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>Cooper</t>
   </si>
   <si>
     <t>Carol</t>
   </si>
   <si>
     <t>232735K</t>
   </si>
   <si>
     <t>Craske</t>
   </si>
   <si>
     <t>316464L</t>
   </si>
   <si>
     <t>R44 | R22 | HU269 | Bell206 | AW109 | A109</t>
   </si>
   <si>
     <t>Crawley</t>
   </si>
   <si>
     <t>Cary</t>
   </si>
@@ -487,50 +484,56 @@
   <si>
     <t>Frost</t>
   </si>
   <si>
     <t>258885D</t>
   </si>
   <si>
     <t>Garrett</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>242866L</t>
   </si>
   <si>
     <t>Gevaux</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>235201K</t>
   </si>
   <si>
+    <t>Gillespie</t>
+  </si>
+  <si>
+    <t>249974F</t>
+  </si>
+  <si>
     <t>Goddard</t>
   </si>
   <si>
     <t>Roger</t>
   </si>
   <si>
     <t>254800C</t>
   </si>
   <si>
     <t>Gordon</t>
   </si>
   <si>
     <t>Joanna</t>
   </si>
   <si>
     <t>454348C</t>
   </si>
   <si>
     <t>Gowers</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>280916H</t>
@@ -853,69 +856,60 @@
   <si>
     <t>281611C</t>
   </si>
   <si>
     <t>Nash</t>
   </si>
   <si>
     <t>249961D</t>
   </si>
   <si>
     <t>Naylor</t>
   </si>
   <si>
     <t>269633J</t>
   </si>
   <si>
     <t>Newton</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>262695L</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | SEP (sea) | CessnaSET | CessnaSET (Sea)</t>
-[...8 lines deleted...]
-    <t>288512C</t>
+    <t>CessnaSET (Sea) | CessnaSET | SEP (sea) | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
-    <t>TMG | SC7Skyvan | CessnaSET | SEP (land) | MEP (land)</t>
+    <t>MEP (land) | SEP (land) | CessnaSET | SC7Skyvan | TMG</t>
   </si>
   <si>
     <t>Paddon</t>
   </si>
   <si>
     <t>275536K</t>
   </si>
   <si>
     <t>Padfield</t>
   </si>
   <si>
     <t>Craig</t>
   </si>
   <si>
     <t>325127F</t>
   </si>
   <si>
     <t>Parker</t>
   </si>
   <si>
     <t>Terence</t>
   </si>
   <si>
     <t>344622L</t>
   </si>
@@ -973,152 +967,155 @@
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>405194G</t>
   </si>
   <si>
     <t>Ramsdale</t>
   </si>
   <si>
     <t>308240G</t>
   </si>
   <si>
     <t>Rattray</t>
   </si>
   <si>
     <t>230806A</t>
   </si>
   <si>
     <t>Rawlings</t>
   </si>
   <si>
     <t>286314F</t>
   </si>
   <si>
+    <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Boudewijn Jan Willem</t>
+  </si>
+  <si>
+    <t>346414H</t>
+  </si>
+  <si>
+    <t>Roch</t>
+  </si>
+  <si>
+    <t>341753L</t>
+  </si>
+  <si>
+    <t>Roche</t>
+  </si>
+  <si>
+    <t>340783G</t>
+  </si>
+  <si>
+    <t>Roomes</t>
+  </si>
+  <si>
+    <t>518403G</t>
+  </si>
+  <si>
+    <t>Ruckley</t>
+  </si>
+  <si>
+    <t>Cameron</t>
+  </si>
+  <si>
+    <t>467283F</t>
+  </si>
+  <si>
+    <t>Saint</t>
+  </si>
+  <si>
+    <t>228455C</t>
+  </si>
+  <si>
+    <t>Sanger-Davies</t>
+  </si>
+  <si>
+    <t>276435L</t>
+  </si>
+  <si>
+    <t>Secker</t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>220394D</t>
+  </si>
+  <si>
+    <t>Simmonds</t>
+  </si>
+  <si>
+    <t>219679D</t>
+  </si>
+  <si>
     <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
-    <t>Robert</t>
-[...61 lines deleted...]
-  <si>
     <t>Skinner</t>
   </si>
   <si>
     <t>343079L</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>212130A</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>246277K</t>
+  </si>
+  <si>
     <t>Oliver Jamie</t>
   </si>
   <si>
     <t>479671C</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | DHC6</t>
   </si>
   <si>
-    <t>Leon</t>
-[...4 lines deleted...]
-  <si>
     <t>Derek</t>
   </si>
   <si>
     <t>261754D</t>
   </si>
   <si>
-    <t>Jonathan</t>
-[...4 lines deleted...]
-  <si>
     <t>Statham</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>249821J</t>
   </si>
   <si>
     <t>Steele</t>
   </si>
   <si>
     <t>Gregory</t>
   </si>
   <si>
     <t>201721L</t>
   </si>
   <si>
     <t>Stephenson</t>
   </si>
   <si>
     <t>513366A</t>
   </si>
   <si>
     <t>Tarleton</t>
@@ -1210,54 +1207,54 @@
   <si>
     <t>436380J</t>
   </si>
   <si>
     <t>Woodland</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>254737F</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
-[...2 lines deleted...]
-    <t>Updated On: 02 March 2026</t>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>Updated On: 01 April 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -1390,118 +1387,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DEE962F-CC87-40FE-A234-827548D67ED3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F83DF708-910B-4B0D-B48F-9E77EDB5098F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{1FB80CA1-CAD3-4A60-823B-D11E28A6D8F6}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{6E47EDEE-D00C-4B41-9C19-89CB59026E76}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1D19CE50-2723-4239-80EA-1158D78E2A61}" name="SE_Query" displayName="SE_Query" ref="A8:G153" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{92CF61FF-7DD7-479D-8F42-D7A236DABFC8}" name="SE_Query" displayName="SE_Query" ref="A8:G153" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
   <autoFilter ref="A8:G153" xr:uid="{EB175D89-068E-4F4F-9D90-F33702060C14}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{820B0085-3C2E-4665-B00A-B1094F505B8F}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{E08CB888-29B1-46B5-B9A4-FC05DABE4116}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{82009A0E-5AAB-4CF8-8E63-6423B271E185}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{DB1B3413-05A3-48B6-8929-F7EF2716530A}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{926E5405-7097-4585-B5B1-BBFF915646E7}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{8FAEEF00-1803-4BF4-AB87-FFAE2AC2EB5F}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{94CEE4E3-C2C1-466D-B680-50F585139091}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{3D375106-844F-4316-97E7-0A4C0D0F98F3}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{BA7BBACB-4E69-461E-ACB0-0D4515BBDE69}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1729,77 +1726,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42779A0C-60D7-43D0-8B40-57EC77860873}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0787477B-325D-488E-9FB4-C93E804A9790}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G153"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="50.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:7" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
@@ -2041,2790 +2038,2790 @@
       </c>
       <c r="F19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="8">
         <v>46812</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="8">
-        <v>46112</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="8">
         <v>46356</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="8">
-        <v>46873</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="8">
-        <v>47057</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="8">
-        <v>46568</v>
+        <v>46660</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="8">
-        <v>46660</v>
+        <v>47603</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="8">
-        <v>47603</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D27" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="8">
-        <v>46873</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>69</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="8">
-        <v>46691</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="8">
-        <v>46996</v>
+        <v>46326</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
-        <v>7</v>
+        <v>73</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="8">
-        <v>46326</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
-        <v>76</v>
+        <v>7</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>79</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="8">
-        <v>47177</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="8">
-        <v>46691</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="8">
         <v>46599</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="8">
         <v>46873</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="8">
         <v>46843</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="D36" s="1" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="8">
         <v>46904</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E37" s="2" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="8">
         <v>46142</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="D38" s="1" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="8">
         <v>47879</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="D39" s="1" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="8">
         <v>46783</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C40" s="1" t="s">
+      <c r="D40" s="1" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="8">
         <v>46783</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" s="1" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="8">
         <v>46843</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" s="1" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="8">
         <v>46965</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" s="1" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="8">
         <v>46783</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="8">
         <v>47087</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="8">
         <v>46691</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B46" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C46" s="1" t="s">
+      <c r="D46" s="1" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="8">
         <v>46507</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="8">
         <v>46630</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="8">
         <v>46507</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="8">
         <v>47057</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B50" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C50" s="1" t="s">
+      <c r="D50" s="1" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="8">
         <v>46326</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="8">
         <v>46142</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="8">
         <v>46326</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B53" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C53" s="1" t="s">
+      <c r="D53" s="1" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="8">
         <v>46507</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C54" s="1" t="s">
+      <c r="D54" s="1" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="8">
         <v>46873</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F55" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="8">
-        <v>46446</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B56" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="C56" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F56" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="8">
-        <v>46691</v>
+        <v>46446</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B57" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="C57" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F57" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="8">
-        <v>46477</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C58" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F58" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="8">
-        <v>46295</v>
+        <v>46477</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B59" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F59" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="8">
-        <v>47149</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
-        <v>7</v>
+        <v>152</v>
       </c>
       <c r="B60" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C60" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F60" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="8">
-        <v>46721</v>
+        <v>47149</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C61" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F61" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="8">
-        <v>46265</v>
+        <v>46721</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="C62" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F62" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="8">
-        <v>46234</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="C63" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="1" t="s">
+      <c r="F63" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" s="8">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B64" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="F63" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="8">
+      <c r="C64" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="8">
         <v>46507</v>
       </c>
     </row>
-    <row r="64" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C64" s="1" t="s">
+    <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D64" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E64" s="2" t="s">
+      <c r="D65" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="F64" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G64" s="8">
+      <c r="E65" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="8">
         <v>47087</v>
-      </c>
-[...18 lines deleted...]
-        <v>46203</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C66" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F66" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="8">
-        <v>47057</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B67" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="C67" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F67" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="8">
-        <v>46387</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F68" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="8">
-        <v>46295</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B69" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="C69" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F69" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="8">
-        <v>46538</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B70" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="C70" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F70" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="8">
-        <v>46873</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B71" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="C71" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="1" t="s">
+      <c r="F71" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" s="8">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="C72" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="F71" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="8">
+      <c r="E72" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" s="8">
         <v>47087</v>
       </c>
     </row>
-    <row r="72" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C72" s="1" t="s">
+    <row r="73" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B73" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="D72" s="1" t="s">
+      <c r="C73" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="D73" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E73" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="F72" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G72" s="8">
+      <c r="F73" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" s="8">
         <v>46783</v>
-      </c>
-[...18 lines deleted...]
-        <v>47177</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
-        <v>151</v>
+        <v>7</v>
       </c>
       <c r="B74" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>189</v>
-      </c>
-[...4 lines deleted...]
-        <v>191</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="8">
         <v>47177</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
-        <v>7</v>
+        <v>152</v>
       </c>
       <c r="B75" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F75" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="8">
-        <v>46691</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B76" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F76" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="8">
-        <v>46996</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="C77" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F77" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="8">
-        <v>47057</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="C78" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F78" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="8">
-        <v>46660</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="C79" s="1" t="s">
-[...3 lines deleted...]
-        <v>204</v>
+      <c r="F79" s="2" t="s">
+        <v>11</v>
       </c>
       <c r="G79" s="8">
-        <v>46387</v>
+        <v>46660</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B80" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="C80" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G80" s="8">
-        <v>47118</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B81" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="E81" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="C81" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F81" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="8">
-        <v>47177</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F82" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="8">
-        <v>46934</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F83" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="8">
-        <v>46783</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B84" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="C84" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F84" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="8">
-        <v>46934</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B85" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="C85" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F85" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="8">
-        <v>46295</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B86" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="C86" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F86" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="8">
-        <v>46568</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C87" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F87" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="8">
-        <v>47057</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B88" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="C88" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F88" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="8">
-        <v>46507</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="C89" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F89" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="8">
-        <v>46873</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B90" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="C90" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F90" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="8">
-        <v>46812</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B91" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="C91" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F91" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="8">
-        <v>46783</v>
+        <v>46812</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B92" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="C92" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F92" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="8">
-        <v>46812</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D93" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="C93" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F93" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G93" s="8">
-        <v>46418</v>
+        <v>46812</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D94" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="C94" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F94" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="8">
-        <v>47118</v>
+        <v>46418</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
-        <v>61</v>
+        <v>7</v>
       </c>
       <c r="B95" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="C95" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F95" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="8">
-        <v>46691</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B96" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D96" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="C96" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F96" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="8">
-        <v>46295</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B97" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D97" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="C97" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F97" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="8">
-        <v>46387</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>61</v>
+        <v>7</v>
       </c>
       <c r="B98" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D98" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="C98" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F98" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="8">
-        <v>46507</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B99" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="D99" s="1" t="s">
         <v>251</v>
-      </c>
-[...4 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="8">
         <v>46507</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D100" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F100" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="8">
-        <v>46477</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="B101" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D101" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F101" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="8">
-        <v>47726</v>
+        <v>46477</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D102" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102" s="8">
+        <v>47726</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A103" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B103" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="F102" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G102" s="8">
+      <c r="C103" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103" s="8">
         <v>46538</v>
       </c>
     </row>
-    <row r="103" spans="1:7" ht="60" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C103" s="1" t="s">
+    <row r="104" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A104" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B104" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="D103" s="1" t="s">
+      <c r="C104" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="E103" s="2" t="s">
+      <c r="D104" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="F103" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G103" s="8">
+      <c r="E104" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104" s="8">
         <v>46965</v>
-      </c>
-[...18 lines deleted...]
-        <v>46660</v>
       </c>
     </row>
     <row r="105" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A105" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B105" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="E105" s="2" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="8">
         <v>47118</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="8">
         <v>47208</v>
       </c>
     </row>
     <row r="107" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A107" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B107" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D107" s="1" t="s">
         <v>271</v>
-      </c>
-[...4 lines deleted...]
-        <v>273</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B108" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D108" s="1" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="8">
         <v>46418</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="8">
         <v>46234</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B110" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="D110" s="1" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="8">
         <v>46265</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A112" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B112" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D112" s="1" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="8">
         <v>46843</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B113" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D113" s="1" t="s">
         <v>287</v>
-      </c>
-[...4 lines deleted...]
-        <v>289</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="8">
         <v>46660</v>
       </c>
     </row>
     <row r="114" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A114" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B114" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="D114" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="C114" s="1" t="s">
+      <c r="E114" s="2" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A115" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="8">
         <v>46630</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="8">
         <v>46812</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="8">
         <v>46934</v>
       </c>
     </row>
     <row r="118" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A118" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="E118" s="2" t="s">
         <v>300</v>
-      </c>
-[...7 lines deleted...]
-        <v>302</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G118" s="8">
         <v>46965</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B119" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D119" s="1" t="s">
         <v>303</v>
-      </c>
-[...4 lines deleted...]
-        <v>305</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A120" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G120" s="8">
         <v>46477</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A121" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="8">
         <v>46660</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A122" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="8">
         <v>46538</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A123" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B123" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="D123" s="1" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="8">
         <v>46418</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A124" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="8">
         <v>46599</v>
       </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="8">
         <v>47542</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A126" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B126" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>319</v>
-      </c>
-[...4 lines deleted...]
-        <v>321</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="8">
         <v>46265</v>
       </c>
     </row>
     <row r="127" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A127" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="8">
         <v>46568</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A128" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B128" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>324</v>
-      </c>
-[...4 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="8">
         <v>46538</v>
       </c>
     </row>
-    <row r="129" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A129" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B129" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C129" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="C129" s="1" t="s">
+      <c r="D129" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="D129" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F129" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="8">
-        <v>46996</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A130" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C130" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G130" s="8">
+        <v>46691</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A131" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C131" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="D130" s="1" t="s">
+      <c r="D131" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="F130" s="2" t="s">
-[...13 lines deleted...]
-      <c r="C131" s="1" t="s">
+      <c r="E131" s="2" t="s">
         <v>332</v>
       </c>
-      <c r="D131" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F131" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="8">
-        <v>46538</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A132" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C132" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="D132" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="D132" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="8">
-        <v>46691</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A133" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B133" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C133" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="C133" s="1" t="s">
+      <c r="D133" s="1" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="8">
         <v>46599</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A134" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B134" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C134" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="C134" s="1" t="s">
+      <c r="D134" s="1" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="8">
         <v>46873</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A135" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B135" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="D135" s="1" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="8">
         <v>47149</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B136" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D136" s="1" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="8">
         <v>46752</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A137" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B137" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C137" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="C137" s="1" t="s">
+      <c r="D137" s="1" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="8">
         <v>46538</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A138" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B138" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="C138" s="1" t="s">
+      <c r="D138" s="1" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A139" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B139" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>352</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="8">
         <v>46173</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A140" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C140" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="D140" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="D140" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="8">
-        <v>46112</v>
+        <v>47208</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A141" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B141" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D141" s="1" t="s">
         <v>356</v>
-      </c>
-[...4 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="8">
         <v>46691</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A142" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B142" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D142" s="1" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>359</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="8">
         <v>46965</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A143" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B143" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D143" s="1" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="8">
         <v>46783</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A144" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="8">
         <v>46660</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A145" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B145" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="C145" s="1" t="s">
+      <c r="D145" s="1" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A146" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B146" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D146" s="1" t="s">
         <v>366</v>
-      </c>
-[...4 lines deleted...]
-        <v>367</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="8">
         <v>46387</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A147" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="8">
         <v>47026</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A148" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B148" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D148" s="1" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>371</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="8">
         <v>46446</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="8">
         <v>47118</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A150" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B150" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C150" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="C150" s="1" t="s">
+      <c r="D150" s="1" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="8">
         <v>46538</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A151" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B151" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D151" s="1" t="s">
         <v>377</v>
-      </c>
-[...4 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="8">
         <v>46904</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A152" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B152" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D152" s="1" t="s">
         <v>377</v>
-      </c>
-[...4 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="8">
         <v>46904</v>
       </c>
     </row>
     <row r="153" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A153" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B153" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D153" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="C153" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D153" s="1" t="s">
+      <c r="E153" s="2" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="8">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A 4 U Z i X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A 4 U Z i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A O F G Y l w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A O F G Y l w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A D h R m J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A O F G Y l w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B D t u J p H Y t O R p v e J R G V A C f 8 A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A E T M 3 0 a A q L O v m 3 f G Q p 3 i I s B W C 2 H Q M 9 g r j D P R 6 Y x Z c B n s A A A A A A 6 A A A A A A g A A I A A A A P V y A g d C 1 C x q 1 7 Q 0 3 X o e U V r / Q Z W H E D s 9 g E e + f M U / 5 X H Y U A A A A M N Y 5 + h G y Y h Z y b u O C P N 7 n H 9 S L p I m y a p I 6 p U W x m B k B s 9 N w + i s Q n u D Q 7 c T v x Q s H G 0 f j J x D Y N Q j F K d 8 W n n S 4 7 v 2 b x p j p 4 j y o B k b 2 F H P p 5 Y T / g o Z Q A A A A A E / Y a v S F v O 9 8 i H 8 I 0 U i P t Q 7 Y 9 b T R v 3 d t 7 i C l C 4 6 r u b K 7 2 7 / R L H P X R o v 5 i n h 8 2 2 g G E m m Q M N s W r y Q g M y i 5 R N n k Q 0 = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A B U O B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A B U O B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A A V D g V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A A V D g V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A F Q 4 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A A V D g V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B W p 5 D q x 7 d t T 5 s j J Y T d X a l s A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A G a l 7 3 R l v 5 R V p q J K + M n x + k w G 6 V 5 6 v A s R 7 c b H X U v 7 E j 4 / A A A A A A 6 A A A A A A g A A I A A A A H A N n a q 0 e c 4 w t 0 a Y Z + 4 N r 4 e 0 T j L 1 E l i P 1 P 5 S F m j V j e U F U A A A A A l t E 5 b C s y F t 2 w p b d W H I c Z n P + N y j Z M Q W 9 t G M 4 E R f 3 U K a g G 1 b 6 N G l K / D o e + c A l q u j y R W B x E z E 4 D c E 7 0 h a q f g W J p U o G h C 0 Z 5 + I h V / K B 4 z L T y O C Q A A A A A + Y 5 V S E S t i m N o 9 B 9 f q / Z 4 U 8 C s e T 7 o Q O W e i s r Z 1 t W W v q O j W n / 0 y + H P R 6 Q 6 s i b 4 n X F j n 0 R U q a O X 0 n o G o l c 1 / L w V o = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -5075,175 +5072,139 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11245</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11272</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11245</Url>
-      <Description>TV7R3WADTX6N-37870886-11245</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11272</Url>
+      <Description>TV7R3WADTX6N-37870886-11272</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ADD20CF-B82F-4645-812F-33DFFD345092}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FFD5DBA-CE6E-4744-96F1-731DE2132A76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E5F4E23-DE5D-4DAA-922D-53C328F54252}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F9E9355-B01F-4065-8E33-7465E80A05E2}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47D91401-AD38-4208-81D5-3C1A1AF1B0C7}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A66FCEE-5150-40EE-8049-A96EA39A4EC3}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FB2B535-D3F8-4ED7-BEBE-6CC6651BFE58}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A23162A-8FBF-4E32-B73D-FF2C224E0B57}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F89BC8A5-0F50-4427-B99B-A81E26D746C5}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD56CB06-0C53-4061-A319-C38B68F59057}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SE</vt:lpstr>
       <vt:lpstr>SE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Meg Sutton</dc:creator>
+  <dc:creator>Oliver Wadeson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-03-02T08:55:04Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-01T07:24:12Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>98c6829c-9b44-434a-81bb-f72b4061fc82</vt:lpwstr>
+    <vt:lpwstr>e3d9c19a-87fd-4033-b06b-479ea649e031</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>157de0a9-cb04-4b4e-9804-cf3a54c0471a</vt:lpwstr>
+    <vt:lpwstr>e2a50c44-0172-48f9-b8d7-00e8eb545c7a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>