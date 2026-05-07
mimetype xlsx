--- v6 (2026-04-05)
+++ v7 (2026-05-07)
@@ -1,115 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DE3CC221-7041-4936-9B10-39314F63B812}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D8246A9B-28E0-445C-B13D-3C55162CBC2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3465" yWindow="2610" windowWidth="21600" windowHeight="11295" xr2:uid="{1E45A551-6364-47C2-B317-F036D49AC436}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{E0A252CA-DCE4-40C2-87F9-E71CABFA7B1E}"/>
   </bookViews>
   <sheets>
     <sheet name="SE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">SE!$A$8:$G$153</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">SE!$A$8:$G$152</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">SE!$A$1:$G$153</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{CB5FC601-A600-439D-BE22-7A30F3432DF8}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{82CD1D4C-CECD-43FF-95F8-E62D41D21FBA}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{25999AFF-1783-46F5-96BE-A293246C591B}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{6F1B1B22-1B23-46FE-A801-8181DEAA1B19}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{7B48C3E4-35AF-4EE4-B048-D7D0EE315648}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{F59C7152-E30B-4811-8F23-0256DC9266B2}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{2CE79416-42D9-491F-8E20-14866C532537}" keepAlive="1" name="Query - SE_Query" description="Connection to the 'SE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{58A722E3-7FFF-4985-8FCC-9A945539A76E}" keepAlive="1" name="Query - SE_Query" description="Connection to the 'SE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=SE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [SE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="749" uniqueCount="382">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="380">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>Senior Examiner(A)</t>
   </si>
   <si>
@@ -346,59 +346,50 @@
   <si>
     <t>304167L</t>
   </si>
   <si>
     <t>Cooke</t>
   </si>
   <si>
     <t>Jon</t>
   </si>
   <si>
     <t>258439E</t>
   </si>
   <si>
     <t>TMG | SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>Cooper</t>
   </si>
   <si>
     <t>Carol</t>
   </si>
   <si>
     <t>232735K</t>
   </si>
   <si>
-    <t>Craske</t>
-[...7 lines deleted...]
-  <si>
     <t>Crawley</t>
   </si>
   <si>
     <t>Cary</t>
   </si>
   <si>
     <t>237680F</t>
   </si>
   <si>
     <t>Cullen</t>
   </si>
   <si>
     <t>Philip</t>
   </si>
   <si>
     <t>301325A</t>
   </si>
   <si>
     <t>Day</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>206498G</t>
@@ -433,77 +424,71 @@
   <si>
     <t>Donoghue</t>
   </si>
   <si>
     <t>234353C</t>
   </si>
   <si>
     <t>Dunseath</t>
   </si>
   <si>
     <t>231590D</t>
   </si>
   <si>
     <t>Elliott</t>
   </si>
   <si>
     <t>Barrie</t>
   </si>
   <si>
     <t>208201B</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
+    <t>248264J</t>
+  </si>
+  <si>
     <t>206643B</t>
   </si>
   <si>
-    <t>248264J</t>
-[...1 lines deleted...]
-  <si>
     <t>Fahey</t>
   </si>
   <si>
     <t>423864H</t>
   </si>
   <si>
     <t>Forsyth</t>
   </si>
   <si>
     <t>Merrick</t>
   </si>
   <si>
     <t>272300K</t>
   </si>
   <si>
-    <t>Froggatt</t>
-[...4 lines deleted...]
-  <si>
     <t>Frost</t>
   </si>
   <si>
     <t>258885D</t>
   </si>
   <si>
     <t>Garrett</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>242866L</t>
   </si>
   <si>
     <t>Gevaux</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>235201K</t>
   </si>
   <si>
     <t>Gillespie</t>
@@ -628,50 +613,53 @@
   <si>
     <t>Humphreys</t>
   </si>
   <si>
     <t>261648C</t>
   </si>
   <si>
     <t>Hutchinson</t>
   </si>
   <si>
     <t>203054C</t>
   </si>
   <si>
     <t>A330/350</t>
   </si>
   <si>
     <t>Islam</t>
   </si>
   <si>
     <t>Zahurul</t>
   </si>
   <si>
     <t>214916H</t>
   </si>
   <si>
+    <t>MEP (land) | SEP (land)</t>
+  </si>
+  <si>
     <t>Jensen</t>
   </si>
   <si>
     <t>Jimmy</t>
   </si>
   <si>
     <t>477603H</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
     <t>Aron</t>
   </si>
   <si>
     <t>402474E</t>
   </si>
   <si>
     <t>Kennedy</t>
   </si>
   <si>
     <t>220708G</t>
   </si>
   <si>
     <t>Kilgariff</t>
@@ -856,51 +844,51 @@
   <si>
     <t>281611C</t>
   </si>
   <si>
     <t>Nash</t>
   </si>
   <si>
     <t>249961D</t>
   </si>
   <si>
     <t>Naylor</t>
   </si>
   <si>
     <t>269633J</t>
   </si>
   <si>
     <t>Newton</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>262695L</t>
   </si>
   <si>
-    <t>CessnaSET (Sea) | CessnaSET | SEP (sea) | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | MEP (land) | SEP (sea) | CessnaSET | CessnaSET (Sea)</t>
   </si>
   <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | CessnaSET | SC7Skyvan | TMG</t>
   </si>
   <si>
     <t>Paddon</t>
   </si>
   <si>
     <t>275536K</t>
   </si>
   <si>
     <t>Padfield</t>
   </si>
   <si>
     <t>Craig</t>
   </si>
   <si>
     <t>325127F</t>
   </si>
@@ -967,51 +955,51 @@
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>405194G</t>
   </si>
   <si>
     <t>Ramsdale</t>
   </si>
   <si>
     <t>308240G</t>
   </si>
   <si>
     <t>Rattray</t>
   </si>
   <si>
     <t>230806A</t>
   </si>
   <si>
     <t>Rawlings</t>
   </si>
   <si>
     <t>286314F</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Boudewijn Jan Willem</t>
   </si>
   <si>
     <t>346414H</t>
   </si>
   <si>
     <t>Roch</t>
   </si>
   <si>
     <t>341753L</t>
   </si>
   <si>
     <t>Roche</t>
   </si>
   <si>
     <t>340783G</t>
   </si>
   <si>
     <t>Roomes</t>
   </si>
@@ -1033,137 +1021,143 @@
   <si>
     <t>228455C</t>
   </si>
   <si>
     <t>Sanger-Davies</t>
   </si>
   <si>
     <t>276435L</t>
   </si>
   <si>
     <t>Secker</t>
   </si>
   <si>
     <t>Morgan</t>
   </si>
   <si>
     <t>220394D</t>
   </si>
   <si>
     <t>Simmonds</t>
   </si>
   <si>
     <t>219679D</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
-[...1 lines deleted...]
-  <si>
     <t>Skinner</t>
   </si>
   <si>
     <t>343079L</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>246277K</t>
+  </si>
+  <si>
+    <t>Oliver Jamie</t>
+  </si>
+  <si>
+    <t>479671C</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | DHC6</t>
+  </si>
+  <si>
+    <t>Derek</t>
+  </si>
+  <si>
+    <t>261754D</t>
+  </si>
+  <si>
     <t>Leon</t>
   </si>
   <si>
     <t>212130A</t>
   </si>
   <si>
-    <t>Jonathan</t>
-[...19 lines deleted...]
-  <si>
     <t>Statham</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>249821J</t>
   </si>
   <si>
     <t>Steele</t>
   </si>
   <si>
     <t>Gregory</t>
   </si>
   <si>
     <t>201721L</t>
   </si>
   <si>
     <t>Stephenson</t>
   </si>
   <si>
     <t>513366A</t>
   </si>
   <si>
     <t>Tarleton</t>
   </si>
   <si>
     <t>300925D</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>Robin</t>
   </si>
   <si>
     <t>347510G</t>
   </si>
   <si>
     <t>Telford</t>
   </si>
   <si>
     <t>Jessica</t>
   </si>
   <si>
     <t>349918J</t>
   </si>
   <si>
+    <t>Terry</t>
+  </si>
+  <si>
+    <t>Gerard</t>
+  </si>
+  <si>
+    <t>240143F</t>
+  </si>
+  <si>
     <t>Tholen</t>
   </si>
   <si>
     <t>261520G</t>
   </si>
   <si>
     <t>Ashwin</t>
   </si>
   <si>
     <t>319113C</t>
   </si>
   <si>
     <t>Vaughan</t>
   </si>
   <si>
     <t>279112J</t>
   </si>
   <si>
     <t>Wallace</t>
   </si>
   <si>
     <t>255873D</t>
   </si>
   <si>
     <t>Watt</t>
@@ -1207,54 +1201,54 @@
   <si>
     <t>436380J</t>
   </si>
   <si>
     <t>Woodland</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>254737F</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land)</t>
-[...2 lines deleted...]
-    <t>Updated On: 01 April 2026</t>
+    <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Updated On: 01 May 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -1387,118 +1381,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F83DF708-910B-4B0D-B48F-9E77EDB5098F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4BCF640-6652-42FE-846F-D4A647D64B38}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{6E47EDEE-D00C-4B41-9C19-89CB59026E76}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{C4D8C3B0-6FEA-4135-8A24-8D7CCEDF6F29}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{92CF61FF-7DD7-479D-8F42-D7A236DABFC8}" name="SE_Query" displayName="SE_Query" ref="A8:G153" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
-  <autoFilter ref="A8:G153" xr:uid="{EB175D89-068E-4F4F-9D90-F33702060C14}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{12085BF5-79F0-4FD5-AE3A-099BBDEA9B58}" name="SE_Query" displayName="SE_Query" ref="A8:G152" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A8:G152" xr:uid="{EB175D89-068E-4F4F-9D90-F33702060C14}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{82009A0E-5AAB-4CF8-8E63-6423B271E185}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{BA7BBACB-4E69-461E-ACB0-0D4515BBDE69}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{CA5D4F95-127E-4364-8E29-F1D200AEB759}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{C5156666-0691-43F7-AD66-2546B60FDCEC}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{38CEC7F5-577D-4B0A-98C5-044FA23027AC}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{4BEBD371-8DD8-4561-9AAA-CAC2C7B5BFAC}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{BFB7062A-F15D-4481-A1E8-00D4ED2F8E18}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{1658F846-2C31-47AB-9936-A47FEBEA371D}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{3F4F47BA-C5DF-4D26-B2B0-6C2FBC0BD727}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1726,77 +1720,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0787477B-325D-488E-9FB4-C93E804A9790}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{097B7B3E-88D8-4724-87DB-DF2714C3AE5D}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G153"/>
+  <dimension ref="A1:G152"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="50.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:7" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
@@ -2364,2464 +2358,2444 @@
       </c>
       <c r="G35" s="8">
         <v>46843</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>92</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="8">
         <v>46904</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="E37" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="8">
-        <v>46142</v>
+        <v>47879</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>98</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="8">
-        <v>47879</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>101</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="8">
         <v>46783</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="8">
-        <v>46783</v>
+        <v>46843</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>107</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="8">
-        <v>46843</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46965</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>110</v>
       </c>
+      <c r="E42" s="2" t="s">
+        <v>28</v>
+      </c>
       <c r="F42" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="8">
-        <v>46965</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D43" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F43" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="8">
-        <v>46783</v>
+        <v>47087</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="C44" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F44" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="8">
-        <v>47087</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B45" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>117</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="8">
-        <v>46691</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="8">
         <v>46507</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="8">
         <v>46630</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="8">
-        <v>46507</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B49" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="8">
-        <v>47057</v>
+        <v>46326</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="8">
         <v>46326</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B51" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>130</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="8">
-        <v>46142</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>51</v>
+        <v>132</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="8">
-        <v>46326</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>135</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="8">
-        <v>46507</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>138</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="8">
-        <v>46873</v>
+        <v>46446</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="8">
-        <v>47177</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="8">
-        <v>46446</v>
+        <v>46477</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>145</v>
+        <v>78</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>146</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="8">
-        <v>46691</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>148</v>
+        <v>34</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>149</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="8">
-        <v>46477</v>
+        <v>47149</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>78</v>
+        <v>151</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="8">
-        <v>46295</v>
+        <v>46721</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
-        <v>152</v>
+        <v>7</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>34</v>
+        <v>151</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>154</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="8">
-        <v>47149</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>157</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="8">
-        <v>46721</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>159</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="8">
-        <v>46265</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C63" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="D63" s="1" t="s">
+      <c r="E63" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="8">
-        <v>46234</v>
+        <v>47087</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>148</v>
+        <v>78</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>164</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="8">
-        <v>46507</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>34</v>
+        <v>166</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="E65" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="8">
-        <v>47087</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>78</v>
+        <v>9</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>169</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="8">
-        <v>46203</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C67" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="D67" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="8">
-        <v>47057</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B68" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F68" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="8">
-        <v>46387</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="C69" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F69" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="8">
-        <v>46295</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B70" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="C70" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D70" s="1" t="s">
+      <c r="E70" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="8">
-        <v>46538</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>9</v>
+        <v>180</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>182</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="8">
-        <v>46873</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>103</v>
+        <v>184</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="8">
-        <v>47087</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>47177</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="8">
-        <v>46783</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>188</v>
+        <v>34</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="8">
-        <v>47177</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
-        <v>152</v>
+        <v>7</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="8">
-        <v>47177</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>34</v>
+        <v>143</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="8">
-        <v>46691</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="8">
-        <v>46996</v>
+        <v>46660</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>148</v>
+        <v>200</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="8">
-        <v>47057</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>205</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="8">
-        <v>46660</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>11</v>
       </c>
       <c r="G80" s="8">
-        <v>46387</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>207</v>
+        <v>68</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="8">
-        <v>47118</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>211</v>
+        <v>100</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>212</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="8">
-        <v>47177</v>
+        <v>47238</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>68</v>
+        <v>214</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="8">
         <v>46934</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>103</v>
+        <v>75</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="8">
-        <v>46783</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>218</v>
+        <v>75</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>219</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="8">
-        <v>46934</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>75</v>
+        <v>156</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>221</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="8">
-        <v>46295</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>75</v>
+        <v>223</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="8">
-        <v>46568</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>161</v>
+        <v>9</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="8">
-        <v>47057</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="8">
-        <v>46507</v>
+        <v>46812</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>9</v>
+        <v>129</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="8">
-        <v>46873</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>232</v>
+        <v>100</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>233</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="8">
         <v>46812</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>235</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="8">
-        <v>46783</v>
+        <v>46418</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>236</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>237</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G93" s="8">
-        <v>46812</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>26</v>
+        <v>156</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>239</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="8">
-        <v>46418</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>241</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="8">
-        <v>47118</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>161</v>
+        <v>243</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="8">
-        <v>46691</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>75</v>
+        <v>246</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="8">
-        <v>46295</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>247</v>
+        <v>34</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="8">
-        <v>46387</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>250</v>
+        <v>43</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>251</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="8">
-        <v>46507</v>
+        <v>46477</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>253</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="8">
-        <v>46507</v>
+        <v>47726</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>254</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>255</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="8">
-        <v>46477</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="60" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>9</v>
+        <v>257</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>259</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="8">
-        <v>47726</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46965</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A103" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>9</v>
+        <v>71</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>262</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="8">
-        <v>46538</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+        <v>47118</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>261</v>
+        <v>129</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="8">
-        <v>46965</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>47208</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A105" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>71</v>
+        <v>266</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>266</v>
+        <v>28</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="8">
-        <v>47118</v>
+        <v>46721</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>134</v>
+        <v>269</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="8">
-        <v>47208</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>270</v>
+        <v>246</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>272</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="8">
-        <v>46721</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="8">
-        <v>46418</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>250</v>
+        <v>20</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="8">
-        <v>46234</v>
+        <v>46721</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="8">
-        <v>46265</v>
+        <v>46843</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>20</v>
+        <v>282</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="8">
+        <v>46660</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A112" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G112" s="8">
         <v>46721</v>
-      </c>
-[...18 lines deleted...]
-        <v>46843</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>286</v>
+        <v>156</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="8">
-        <v>46660</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46630</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>289</v>
+        <v>51</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="E114" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="8">
-        <v>46721</v>
+        <v>46812</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A115" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>161</v>
+        <v>12</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>293</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="8">
-        <v>46630</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A116" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>295</v>
       </c>
+      <c r="E116" s="2" t="s">
+        <v>296</v>
+      </c>
       <c r="F116" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="8">
-        <v>46812</v>
+        <v>46965</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>12</v>
+        <v>298</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="8">
-        <v>46934</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A118" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>78</v>
+        <v>156</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G118" s="8">
-        <v>46965</v>
+        <v>46477</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>302</v>
+        <v>68</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>303</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="8">
-        <v>46721</v>
+        <v>46660</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A120" s="1" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>305</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G120" s="8">
-        <v>46477</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A121" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>68</v>
+        <v>307</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="8">
-        <v>46660</v>
+        <v>46418</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A122" s="1" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>137</v>
+        <v>71</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="8">
-        <v>46538</v>
+        <v>46599</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A123" s="1" t="s">
-        <v>7</v>
+        <v>73</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>311</v>
+        <v>143</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>312</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="8">
-        <v>46418</v>
+        <v>47542</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A124" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>313</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>71</v>
+        <v>314</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="8">
-        <v>46599</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>148</v>
+        <v>34</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>296</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="8">
-        <v>47542</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A126" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>318</v>
+        <v>68</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>319</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="8">
-        <v>46265</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A127" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>34</v>
+        <v>321</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="E127" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="8">
-        <v>46568</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46691</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A128" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B128" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>324</v>
       </c>
+      <c r="E128" s="2" t="s">
+        <v>325</v>
+      </c>
       <c r="F128" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="8">
-        <v>46538</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A129" s="1" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>326</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>327</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="8">
-        <v>46752</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A130" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>329</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="8">
-        <v>46691</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A131" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="E131" s="2" t="s">
         <v>332</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="8">
-        <v>46996</v>
+        <v>46599</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A132" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="8">
-        <v>46538</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A133" s="1" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>336</v>
+        <v>211</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="8">
-        <v>46599</v>
+        <v>47149</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A134" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C134" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D134" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="D134" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="8">
-        <v>46873</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A135" s="1" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="B135" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C135" s="1" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>342</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="8">
-        <v>47149</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>343</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>283</v>
+        <v>344</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="8">
-        <v>46752</v>
+        <v>46721</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A137" s="1" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="8">
-        <v>46538</v>
+        <v>47938</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A138" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>349</v>
+        <v>331</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>350</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="8">
-        <v>46721</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A139" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B139" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C139" s="1" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>352</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="8">
-        <v>46173</v>
+        <v>47208</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A140" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>201</v>
+        <v>353</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>353</v>
+        <v>78</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>354</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="8">
-        <v>47208</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A141" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>356</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="8">
-        <v>46691</v>
+        <v>46965</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A142" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>358</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="8">
-        <v>46965</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A143" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B143" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D143" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="C143" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F143" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="8">
-        <v>46783</v>
+        <v>46660</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A144" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>20</v>
+        <v>361</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="8">
-        <v>46660</v>
+        <v>46721</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A145" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>363</v>
+        <v>341</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>364</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="8">
-        <v>46721</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A146" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>346</v>
+        <v>34</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>366</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="8">
-        <v>46387</v>
+        <v>47026</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A147" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>368</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="8">
-        <v>47026</v>
+        <v>46446</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A148" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>370</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="8">
-        <v>46446</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>26</v>
+        <v>372</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="8">
-        <v>47118</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A150" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>374</v>
+        <v>257</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>375</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="8">
-        <v>46538</v>
+        <v>46904</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A151" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="8">
         <v>46904</v>
       </c>
     </row>
-    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A152" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>261</v>
+        <v>78</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>377</v>
       </c>
+      <c r="E152" s="2" t="s">
+        <v>378</v>
+      </c>
       <c r="F152" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="8">
-        <v>46904</v>
-[...21 lines deleted...]
-      <c r="G153" s="8">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A B U O B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A B U O B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A A V D g V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A A V D g V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A F Q 4 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A A V D g V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B W p 5 D q x 7 d t T 5 s j J Y T d X a l s A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A G a l 7 3 R l v 5 R V p q J K + M n x + k w G 6 V 5 6 v A s R 7 c b H X U v 7 E j 4 / A A A A A A 6 A A A A A A g A A I A A A A H A N n a q 0 e c 4 w t 0 a Y Z + 4 N r 4 e 0 T j L 1 E l i P 1 P 5 S F m j V j e U F U A A A A A l t E 5 b C s y F t 2 w p b d W H I c Z n P + N y j Z M Q W 9 t G M 4 E R f 3 U K a g G 1 b 6 N G l K / D o e + c A l q u j y R W B x E z E 4 D c E 7 0 h a q f g W J p U o G h C 0 Z 5 + I h V / K B 4 z L T y O C Q A A A A A + Y 5 V S E S t i m N o 9 B 9 f q / Z 4 U 8 C s e T 7 o Q O W e i s r Z 1 t W W v q O j W n / 0 y + H P R 6 Q 6 s i b 4 n X F j n 0 R U q a O X 0 n o G o l c 1 / L w V o = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A F 0 + h X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A F 0 + h X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A B d P o V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A B d P o V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A X T 6 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A B d P o V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A G R L m v a G D Z u 3 p P y W C r 0 y G I 2 f Y U A w x 0 U W V a Q a P 7 / h K r 1 P A A A A A A 6 A A A A A A g A A I A A A A J p 4 s r t y 1 6 / w e p H K Q U l L a E F 9 l o c J P m C h O g 2 J V F g 2 H D S u U A A A A G 7 g F X W j l c u Q n i c / x r c t u / S 1 S c a N A M 1 Q v j 6 Q d e J I A W f s t E l x p b P r 9 / l 6 B D z y H d 6 R 5 g 4 l 4 a 2 7 W / L 8 6 E n j x l M a + v i g W 8 v u o u 3 2 D 3 S l w r E e o K W i Q A A A A J 3 R N n a n m P H u C 2 2 r S H l X V a C D F R K 5 t c f O J q G C / V N z d n h w 5 W W 6 h V Z 0 R k K k Z 2 l y F J J Q r r E i C z s 6 s 1 d D L 9 4 8 q 2 9 E 2 2 M = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -5072,139 +5046,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11272</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11493</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11272</Url>
-      <Description>TV7R3WADTX6N-37870886-11272</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11493</Url>
+      <Description>TV7R3WADTX6N-37870886-11493</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FFD5DBA-CE6E-4744-96F1-731DE2132A76}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E99D4141-065F-4698-A541-B17BBC8E58B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F9E9355-B01F-4065-8E33-7465E80A05E2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81B00454-C33E-469C-A2CF-268C0557A026}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A66FCEE-5150-40EE-8049-A96EA39A4EC3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E10C6524-0B4E-4B14-A623-EA27A7049971}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A23162A-8FBF-4E32-B73D-FF2C224E0B57}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA13A8FB-E2A1-43D6-8903-21DDAF936DDB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD56CB06-0C53-4061-A319-C38B68F59057}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FF5E0A3-3B56-4D0A-9257-274DFE87A957}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SE</vt:lpstr>
       <vt:lpstr>SE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Oliver Wadeson</dc:creator>
+  <dc:creator>Chris Black</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-04-01T07:24:12Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-01T08:56:50Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>e3d9c19a-87fd-4033-b06b-479ea649e031</vt:lpwstr>
+    <vt:lpwstr>bce6bc04-8ec8-4cc1-a37b-085a4c04c072</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>e2a50c44-0172-48f9-b8d7-00e8eb545c7a</vt:lpwstr>
+    <vt:lpwstr>30c2a344-2c54-4154-a34e-af45a3255002</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>