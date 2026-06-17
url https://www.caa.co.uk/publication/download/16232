--- v7 (2026-05-07)
+++ v8 (2026-06-17)
@@ -16,100 +16,100 @@
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D8246A9B-28E0-445C-B13D-3C55162CBC2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{544A8721-1B0E-48FB-9C5D-F77CCCD9F224}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{E0A252CA-DCE4-40C2-87F9-E71CABFA7B1E}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1FBC00AC-ADF1-44C3-8F1A-76BE2FCE0836}"/>
   </bookViews>
   <sheets>
     <sheet name="SE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">SE!$A$8:$G$152</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">SE!$A$1:$G$153</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">SE!$A$8:$G$156</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">SE!$A$1:$G$156</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{82CD1D4C-CECD-43FF-95F8-E62D41D21FBA}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{C43559C4-25BC-4E70-9D0A-5E7999E855B1}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{6F1B1B22-1B23-46FE-A801-8181DEAA1B19}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{EF0692E4-3239-419E-AE84-084C636501C8}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{F59C7152-E30B-4811-8F23-0256DC9266B2}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{69A9EBB8-7D69-4A96-A26E-F3E687727DE7}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{58A722E3-7FFF-4985-8FCC-9A945539A76E}" keepAlive="1" name="Query - SE_Query" description="Connection to the 'SE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{31BD8A21-3760-43D6-A19E-67F8074F732E}" keepAlive="1" name="Query - SE_Query" description="Connection to the 'SE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=SE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [SE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="380">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="764" uniqueCount="390">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>Senior Examiner(A)</t>
   </si>
   <si>
@@ -334,51 +334,51 @@
   <si>
     <t>339192B</t>
   </si>
   <si>
     <t>Cocks</t>
   </si>
   <si>
     <t>243943C</t>
   </si>
   <si>
     <t>Collier</t>
   </si>
   <si>
     <t>304167L</t>
   </si>
   <si>
     <t>Cooke</t>
   </si>
   <si>
     <t>Jon</t>
   </si>
   <si>
     <t>258439E</t>
   </si>
   <si>
-    <t>TMG | SEP (land) | MEP (land)</t>
+    <t>MEP (land) | SEP (land) | TMG</t>
   </si>
   <si>
     <t>Cooper</t>
   </si>
   <si>
     <t>Carol</t>
   </si>
   <si>
     <t>232735K</t>
   </si>
   <si>
     <t>Crawley</t>
   </si>
   <si>
     <t>Cary</t>
   </si>
   <si>
     <t>237680F</t>
   </si>
   <si>
     <t>Cullen</t>
   </si>
   <si>
     <t>Philip</t>
   </si>
@@ -589,77 +589,95 @@
   <si>
     <t>Stuart</t>
   </si>
   <si>
     <t>231799L</t>
   </si>
   <si>
     <t>Hodge</t>
   </si>
   <si>
     <t>431298H</t>
   </si>
   <si>
     <t>Holden</t>
   </si>
   <si>
     <t>246389K</t>
   </si>
   <si>
     <t>Howlett</t>
   </si>
   <si>
     <t>309682C</t>
   </si>
   <si>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>Helena</t>
+  </si>
+  <si>
+    <t>227487F</t>
+  </si>
+  <si>
     <t>Humphreys</t>
   </si>
   <si>
     <t>261648C</t>
   </si>
   <si>
     <t>Hutchinson</t>
   </si>
   <si>
     <t>203054C</t>
   </si>
   <si>
     <t>A330/350</t>
   </si>
   <si>
     <t>Islam</t>
   </si>
   <si>
     <t>Zahurul</t>
   </si>
   <si>
     <t>214916H</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land)</t>
   </si>
   <si>
+    <t>Jeffery</t>
+  </si>
+  <si>
+    <t>Nicholas</t>
+  </si>
+  <si>
+    <t>451388F</t>
+  </si>
+  <si>
     <t>Jensen</t>
   </si>
   <si>
     <t>Jimmy</t>
   </si>
   <si>
     <t>477603H</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
     <t>Aron</t>
   </si>
   <si>
     <t>402474E</t>
   </si>
   <si>
     <t>Kennedy</t>
   </si>
   <si>
     <t>220708G</t>
   </si>
   <si>
     <t>Kilgariff</t>
@@ -817,50 +835,56 @@
   <si>
     <t>Mollison</t>
   </si>
   <si>
     <t>Anthony</t>
   </si>
   <si>
     <t>223099B</t>
   </si>
   <si>
     <t>Morris</t>
   </si>
   <si>
     <t>Graham</t>
   </si>
   <si>
     <t>272580L</t>
   </si>
   <si>
     <t>Munro</t>
   </si>
   <si>
     <t>306107H</t>
   </si>
   <si>
+    <t>Mutch</t>
+  </si>
+  <si>
+    <t>350548L</t>
+  </si>
+  <si>
     <t>Naegeli</t>
   </si>
   <si>
     <t>281611C</t>
   </si>
   <si>
     <t>Nash</t>
   </si>
   <si>
     <t>249961D</t>
   </si>
   <si>
     <t>Naylor</t>
   </si>
   <si>
     <t>269633J</t>
   </si>
   <si>
     <t>Newton</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>262695L</t>
@@ -1015,98 +1039,107 @@
   <si>
     <t>467283F</t>
   </si>
   <si>
     <t>Saint</t>
   </si>
   <si>
     <t>228455C</t>
   </si>
   <si>
     <t>Sanger-Davies</t>
   </si>
   <si>
     <t>276435L</t>
   </si>
   <si>
     <t>Secker</t>
   </si>
   <si>
     <t>Morgan</t>
   </si>
   <si>
     <t>220394D</t>
   </si>
   <si>
+    <t>Shorter</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>439609K</t>
+  </si>
+  <si>
     <t>Simmonds</t>
   </si>
   <si>
     <t>219679D</t>
   </si>
   <si>
+    <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
     <t>Skinner</t>
   </si>
   <si>
     <t>343079L</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>212130A</t>
+  </si>
+  <si>
+    <t>Derek</t>
+  </si>
+  <si>
+    <t>261754D</t>
+  </si>
+  <si>
+    <t>Oliver Jamie</t>
+  </si>
+  <si>
+    <t>479671C</t>
+  </si>
+  <si>
+    <t>DHC6 | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>246277K</t>
   </si>
   <si>
-    <t>Oliver Jamie</t>
-[...19 lines deleted...]
-  <si>
     <t>Statham</t>
   </si>
   <si>
-    <t>Peter</t>
-[...1 lines deleted...]
-  <si>
     <t>249821J</t>
   </si>
   <si>
     <t>Steele</t>
   </si>
   <si>
     <t>Gregory</t>
   </si>
   <si>
     <t>201721L</t>
   </si>
   <si>
     <t>Stephenson</t>
   </si>
   <si>
     <t>513366A</t>
   </si>
   <si>
     <t>Tarleton</t>
   </si>
   <si>
     <t>300925D</t>
   </si>
   <si>
     <t>Taylor</t>
@@ -1114,141 +1147,138 @@
   <si>
     <t>Robin</t>
   </si>
   <si>
     <t>347510G</t>
   </si>
   <si>
     <t>Telford</t>
   </si>
   <si>
     <t>Jessica</t>
   </si>
   <si>
     <t>349918J</t>
   </si>
   <si>
     <t>Terry</t>
   </si>
   <si>
     <t>Gerard</t>
   </si>
   <si>
     <t>240143F</t>
   </si>
   <si>
-    <t>Tholen</t>
-[...4 lines deleted...]
-  <si>
     <t>Ashwin</t>
   </si>
   <si>
     <t>319113C</t>
   </si>
   <si>
     <t>Vaughan</t>
   </si>
   <si>
     <t>279112J</t>
   </si>
   <si>
     <t>Wallace</t>
   </si>
   <si>
     <t>255873D</t>
   </si>
   <si>
     <t>Watt</t>
   </si>
   <si>
     <t>207587C</t>
   </si>
   <si>
     <t>239657B</t>
   </si>
   <si>
     <t>Wells</t>
   </si>
   <si>
     <t>Marc</t>
   </si>
   <si>
     <t>314961G</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>243696E</t>
   </si>
   <si>
     <t>Whitehouse</t>
   </si>
   <si>
+    <t>443597D</t>
+  </si>
+  <si>
     <t>304182D</t>
   </si>
   <si>
     <t>Whitelegg</t>
   </si>
   <si>
     <t>302466L</t>
   </si>
   <si>
     <t>Wiles</t>
   </si>
   <si>
     <t>436380J</t>
   </si>
   <si>
     <t>Woodland</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>254737F</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
-    <t>Updated On: 01 May 2026</t>
+    <t>Updated On: 01 June 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -1381,118 +1411,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4BCF640-6652-42FE-846F-D4A647D64B38}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54FFEA8A-6B8C-453E-B99E-4EC70B8B29E7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{C4D8C3B0-6FEA-4135-8A24-8D7CCEDF6F29}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{FD8BC97F-0E2D-46C0-B2DB-E600B35F5C6C}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{12085BF5-79F0-4FD5-AE3A-099BBDEA9B58}" name="SE_Query" displayName="SE_Query" ref="A8:G152" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
-  <autoFilter ref="A8:G152" xr:uid="{EB175D89-068E-4F4F-9D90-F33702060C14}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{3F7D6F15-B14A-46BC-937A-96F04818F865}" name="SE_Query" displayName="SE_Query" ref="A8:G156" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A8:G156" xr:uid="{EB175D89-068E-4F4F-9D90-F33702060C14}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{CA5D4F95-127E-4364-8E29-F1D200AEB759}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{3F4F47BA-C5DF-4D26-B2B0-6C2FBC0BD727}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{0DAD524D-5ACE-451B-96F3-2BC346D65115}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{8A152F38-8458-47B6-9D08-BBCE38EE8FAB}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{C89736D5-4D42-4F93-B138-FD77F05C25F9}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{A9FD29B1-2405-451B-B326-E52E7FCC4C82}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{F9957C2E-7D64-401D-9300-6B5FE610E31B}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{5226EE97-3413-48DE-9234-168C7EE4218A}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{2EADD9EA-457B-4CD0-8B26-E4A4B86DAB4A}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1720,77 +1750,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{097B7B3E-88D8-4724-87DB-DF2714C3AE5D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EADD817-A14F-45F2-A380-95DF3764B1B2}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G152"/>
+  <dimension ref="A1:G156"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="50.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:7" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
@@ -3006,1796 +3036,1876 @@
         <v>46295</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>173</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="8">
         <v>46538</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>9</v>
+        <v>175</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="8">
-        <v>46873</v>
+        <v>47269</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="E70" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="8">
-        <v>47087</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="D71" s="1" t="s">
+      <c r="E71" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="F71" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" s="8">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="F71" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="8">
+      <c r="C72" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" s="8">
         <v>46783</v>
-      </c>
-[...18 lines deleted...]
-        <v>47177</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
-        <v>147</v>
+        <v>7</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>188</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="8">
-        <v>47177</v>
+        <v>47269</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>34</v>
+        <v>190</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="8">
-        <v>46691</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="8">
-        <v>46996</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>143</v>
+        <v>34</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="8">
-        <v>47057</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="8">
-        <v>46660</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>200</v>
+        <v>143</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>201</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="8">
-        <v>46387</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="E79" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="8">
-        <v>47118</v>
+        <v>46660</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B80" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C80" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C80" s="1" t="s">
+      <c r="D80" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="D80" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="8">
-        <v>47177</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B81" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>210</v>
       </c>
+      <c r="E81" s="2" t="s">
+        <v>211</v>
+      </c>
       <c r="F81" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="8">
-        <v>46934</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>100</v>
+        <v>213</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="8">
-        <v>47238</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>214</v>
+        <v>68</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="8">
         <v>46934</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="8">
-        <v>46295</v>
+        <v>47238</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>75</v>
+        <v>220</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="8">
-        <v>46568</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>156</v>
+        <v>75</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="8">
-        <v>47057</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>223</v>
+        <v>75</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="8">
-        <v>46507</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>9</v>
+        <v>156</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="8">
-        <v>46873</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="8">
-        <v>46812</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>129</v>
+        <v>9</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="8">
-        <v>46783</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>100</v>
+        <v>234</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="8">
         <v>46812</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>26</v>
+        <v>129</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="8">
-        <v>46418</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G93" s="8">
-        <v>47118</v>
+        <v>46812</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="8">
-        <v>46691</v>
+        <v>46418</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="8">
-        <v>46295</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>243</v>
+        <v>156</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="8">
-        <v>46387</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>246</v>
+        <v>75</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>247</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="8">
-        <v>46507</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>34</v>
+        <v>249</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="8">
-        <v>46507</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>43</v>
+        <v>252</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="8">
-        <v>46477</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="8">
-        <v>47726</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>9</v>
+        <v>71</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="8">
-        <v>46538</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+        <v>47238</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>257</v>
+        <v>43</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="E102" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="8">
-        <v>46965</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46477</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" s="1" t="s">
-        <v>7</v>
+        <v>73</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="E103" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F103" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="8">
-        <v>47118</v>
+        <v>47726</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B104" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D104" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="C104" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D104" s="1" t="s">
+      <c r="F104" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104" s="8">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A105" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B105" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="F104" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B105" s="1" t="s">
+      <c r="C105" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="C105" s="1" t="s">
+      <c r="D105" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="D105" s="1" t="s">
+      <c r="E105" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="E105" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F105" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="8">
-        <v>46721</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46965</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C106" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D106" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="D106" s="1" t="s">
+      <c r="E106" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="8">
-        <v>46418</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>271</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>246</v>
+        <v>129</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>272</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="8">
-        <v>46234</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+        <v>47208</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A108" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>275</v>
       </c>
+      <c r="E108" s="2" t="s">
+        <v>28</v>
+      </c>
       <c r="F108" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="8">
-        <v>46265</v>
+        <v>46721</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>20</v>
+        <v>277</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="8">
-        <v>46721</v>
+        <v>46418</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>279</v>
+        <v>252</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>280</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="8">
-        <v>46843</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>283</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="8">
-        <v>46660</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A112" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C112" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D112" s="1" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B113" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="D113" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="C113" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F113" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="8">
-        <v>46630</v>
+        <v>46843</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B114" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>291</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="8">
-        <v>46812</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46660</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A115" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>12</v>
+        <v>293</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>295</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="8">
-        <v>46934</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>78</v>
+        <v>156</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="8">
-        <v>46965</v>
+        <v>46630</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>298</v>
+        <v>51</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>299</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="8">
-        <v>46721</v>
+        <v>46812</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A118" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>301</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G118" s="8">
-        <v>46477</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>303</v>
       </c>
+      <c r="E119" s="2" t="s">
+        <v>304</v>
+      </c>
       <c r="F119" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="8">
-        <v>46660</v>
+        <v>46965</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A120" s="1" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>132</v>
+        <v>306</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G120" s="8">
-        <v>46538</v>
+        <v>46721</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A121" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>307</v>
+        <v>156</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="8">
-        <v>46418</v>
+        <v>46477</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A122" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="8">
-        <v>46599</v>
+        <v>46660</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A123" s="1" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="8">
-        <v>47542</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A124" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="8">
-        <v>46265</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>318</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="8">
-        <v>46568</v>
+        <v>46599</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A126" s="1" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>68</v>
+        <v>143</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="8">
-        <v>46538</v>
+        <v>47542</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A127" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="8">
-        <v>46691</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A128" s="1" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="8">
-        <v>46996</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A129" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>326</v>
+        <v>34</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>329</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="8">
-        <v>46538</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A130" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>328</v>
+        <v>68</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="8">
-        <v>46752</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A131" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="8">
-        <v>46599</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A132" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="8">
-        <v>46873</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A133" s="1" t="s">
-        <v>147</v>
+        <v>7</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>211</v>
+        <v>337</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>339</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="8">
-        <v>47149</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A134" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>279</v>
+        <v>340</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="8">
-        <v>46752</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A135" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="8">
-        <v>46538</v>
+        <v>46599</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="8">
-        <v>46721</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A137" s="1" t="s">
-        <v>58</v>
+        <v>147</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>347</v>
+        <v>217</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>348</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="8">
-        <v>47938</v>
+        <v>47149</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A138" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>331</v>
+        <v>287</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>350</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="8">
-        <v>46173</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A139" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>197</v>
+        <v>351</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="8">
-        <v>47208</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A140" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>78</v>
+        <v>355</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="8">
-        <v>46691</v>
+        <v>46721</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A141" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>71</v>
+        <v>358</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="8">
-        <v>46965</v>
+        <v>47938</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A142" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>357</v>
+        <v>203</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>48</v>
+        <v>360</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="8">
-        <v>46783</v>
+        <v>47208</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A143" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="8">
-        <v>46660</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A144" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>361</v>
+        <v>71</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="8">
-        <v>46721</v>
+        <v>46965</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A145" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>341</v>
+        <v>48</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="8">
-        <v>46387</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A146" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="8">
-        <v>47026</v>
+        <v>46660</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A147" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>78</v>
+        <v>370</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="8">
-        <v>46446</v>
+        <v>46721</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A148" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>26</v>
+        <v>352</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="8">
-        <v>47118</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>372</v>
+        <v>156</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="8">
-        <v>46538</v>
+        <v>47269</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A150" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>257</v>
+        <v>34</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="8">
-        <v>46904</v>
+        <v>47026</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A151" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>257</v>
+        <v>78</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="8">
+        <v>46446</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A152" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G152" s="8">
+        <v>47118</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A153" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G153" s="8">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A154" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G154" s="8">
         <v>46904</v>
       </c>
     </row>
-    <row r="152" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C152" s="1" t="s">
+    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A155" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G155" s="8">
+        <v>46904</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A156" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C156" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D152" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G152" s="8">
+      <c r="D156" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G156" s="8">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A F 0 + h X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A F 0 + h X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A B d P o V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A B d P o V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A X T 6 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A B d P o V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A G R L m v a G D Z u 3 p P y W C r 0 y G I 2 f Y U A w x 0 U W V a Q a P 7 / h K r 1 P A A A A A A 6 A A A A A A g A A I A A A A J p 4 s r t y 1 6 / w e p H K Q U l L a E F 9 l o c J P m C h O g 2 J V F g 2 H D S u U A A A A G 7 g F X W j l c u Q n i c / x r c t u / S 1 S c a N A M 1 Q v j 6 Q d e J I A W f s t E l x p b P r 9 / l 6 B D z y H d 6 R 5 g 4 l 4 a 2 7 W / L 8 6 E n j x l M a + v i g W 8 v u o u 3 2 D 3 S l w r E e o K W i Q A A A A J 3 R N n a n m P H u C 2 2 r S H l X V a C D F R K 5 t c f O J q G C / V N z d n h w 5 W W 6 h V Z 0 R k K k Z 2 l y F J J Q r r E i C z s 6 s 1 d D L 9 4 8 q 2 9 E 2 2 M = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A Z k b B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A Z k b B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A G Z G w V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A G Z G w V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B m R s F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A G Z G w V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C C i F U L 1 g T 3 T L 1 y o A z c u Y H J A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A A O n H 9 n 6 o i 2 y 8 5 G M F 3 J p g h T A g U F v j o Z M Q h A x p K W p i k J V A A A A A A 6 A A A A A A g A A I A A A A N X j y V X 2 W r G S H Z 4 q N K p w p 6 J K B h n C 6 V 4 d I d j i i T n i 3 q R Q U A A A A M + t G 5 G v q t O 2 3 Y x a 0 d 9 y w t D t 8 s v K 5 K G P Z y b m W f F I N H R y h I 8 + i 4 B t + I C + / K O + e n 4 Y / p f V z 2 Y 4 l r o 7 9 E E k v d F C b U R 4 F W y M F U r O G 8 T S k K j 3 q h N T Q A A A A J N D P 6 / r 7 I G L f T X 5 6 T T v E q A I 3 I 2 W w L 4 n y V R z 7 I 6 S n + M A P F J H o h 8 e 0 g s x 9 t 4 b 8 C p B o r Q 2 8 W Y 3 y y 0 W P j C U Q l x P E 6 4 = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -5046,175 +5156,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11493</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12350</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11493</Url>
-      <Description>TV7R3WADTX6N-37870886-11493</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12350</Url>
+      <Description>TV7R3WADTX6N-37870886-12350</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E99D4141-065F-4698-A541-B17BBC8E58B8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84FDDE6C-E035-453B-9E67-D5C46E985ED6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81B00454-C33E-469C-A2CF-268C0557A026}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3FC702A-2520-4EA4-823F-474A5458E666}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E10C6524-0B4E-4B14-A623-EA27A7049971}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4307A214-58F5-4615-A27C-C5AC46AE1321}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA13A8FB-E2A1-43D6-8903-21DDAF936DDB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02781F82-4A75-467D-953A-2B7D5685F7BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FF5E0A3-3B56-4D0A-9257-274DFE87A957}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFD8FE87-D592-4642-BA1C-A686C88A28E5}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SE</vt:lpstr>
       <vt:lpstr>SE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chris Black</dc:creator>
+  <dc:creator>Meg Sutton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-05-01T08:56:50Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-01T07:51:15Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>bce6bc04-8ec8-4cc1-a37b-085a4c04c072</vt:lpwstr>
+    <vt:lpwstr>1811d209-d521-4197-972b-cdde4b6595df</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>30c2a344-2c54-4154-a34e-af45a3255002</vt:lpwstr>
+    <vt:lpwstr>24b9dd67-ea15-4bc5-a99c-485c3dad3f38</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>