--- v8 (2026-06-17)
+++ v9 (2026-07-08)
@@ -16,100 +16,100 @@
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{544A8721-1B0E-48FB-9C5D-F77CCCD9F224}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E6E14FD2-7D14-42B5-88D5-A16CD2CAC6B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1FBC00AC-ADF1-44C3-8F1A-76BE2FCE0836}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{CBCDB2B9-30BC-4EF4-B4E8-3596D2BD3152}"/>
   </bookViews>
   <sheets>
     <sheet name="SE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">SE!$A$8:$G$156</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">SE!$A$1:$G$156</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">SE!$A$8:$G$157</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">SE!$A$1:$G$157</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{C43559C4-25BC-4E70-9D0A-5E7999E855B1}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{2C6FCD45-2FAF-4927-AB61-EFE20EDDB9A0}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{EF0692E4-3239-419E-AE84-084C636501C8}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{BCC7AD6D-00EB-40A7-A383-120712A1BC8A}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{69A9EBB8-7D69-4A96-A26E-F3E687727DE7}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{1052DE65-FF9A-40BA-97D0-30B51078325A}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{31BD8A21-3760-43D6-A19E-67F8074F732E}" keepAlive="1" name="Query - SE_Query" description="Connection to the 'SE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{7B3D6A1A-66F8-4730-9513-6E6061F94900}" keepAlive="1" name="Query - SE_Query" description="Connection to the 'SE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=SE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [SE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="764" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="394">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>Senior Examiner(A)</t>
   </si>
   <si>
@@ -205,62 +205,62 @@
   <si>
     <t>217929F</t>
   </si>
   <si>
     <t>Senior Examiner(G)</t>
   </si>
   <si>
     <t>Beevers</t>
   </si>
   <si>
     <t>244702J</t>
   </si>
   <si>
     <t>Blair</t>
   </si>
   <si>
     <t>Patrick</t>
   </si>
   <si>
     <t>270045K</t>
   </si>
   <si>
     <t>Bradley</t>
   </si>
   <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>228055H</t>
+  </si>
+  <si>
     <t>Glenn</t>
   </si>
   <si>
     <t>266008C</t>
   </si>
   <si>
-    <t>Brian</t>
-[...4 lines deleted...]
-  <si>
     <t>Bray</t>
   </si>
   <si>
     <t>Timothy</t>
   </si>
   <si>
     <t>324399L</t>
   </si>
   <si>
     <t>Byam</t>
   </si>
   <si>
     <t>Shaun</t>
   </si>
   <si>
     <t>353166K</t>
   </si>
   <si>
     <t>Byass</t>
   </si>
   <si>
     <t>239176G</t>
   </si>
   <si>
     <t>Senior Examiner(SFCL)</t>
@@ -286,99 +286,111 @@
   <si>
     <t>Carr</t>
   </si>
   <si>
     <t>204565F</t>
   </si>
   <si>
     <t>Cater-Booth</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
     <t>462821G</t>
   </si>
   <si>
     <t>Cathcart</t>
   </si>
   <si>
     <t>Stephen</t>
   </si>
   <si>
     <t>243767H</t>
   </si>
   <si>
+    <t>Senior Examiner(FRTOL)</t>
+  </si>
+  <si>
+    <t>Catton-Wretham</t>
+  </si>
+  <si>
+    <t>Neil</t>
+  </si>
+  <si>
+    <t>304782B</t>
+  </si>
+  <si>
     <t>Senior Examiner(BFCL)</t>
   </si>
   <si>
     <t>Chadwick</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>245205G</t>
   </si>
   <si>
     <t>Charlton</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>300044C</t>
   </si>
   <si>
     <t>Cobb</t>
   </si>
   <si>
     <t>339192B</t>
   </si>
   <si>
     <t>Cocks</t>
   </si>
   <si>
     <t>243943C</t>
   </si>
   <si>
     <t>Collier</t>
   </si>
   <si>
     <t>304167L</t>
   </si>
   <si>
     <t>Cooke</t>
   </si>
   <si>
     <t>Jon</t>
   </si>
   <si>
     <t>258439E</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land) | TMG</t>
+    <t>TMG | SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>Cooper</t>
   </si>
   <si>
     <t>Carol</t>
   </si>
   <si>
     <t>232735K</t>
   </si>
   <si>
     <t>Crawley</t>
   </si>
   <si>
     <t>Cary</t>
   </si>
   <si>
     <t>237680F</t>
   </si>
   <si>
     <t>Cullen</t>
   </si>
   <si>
     <t>Philip</t>
   </si>
@@ -400,80 +412,83 @@
   <si>
     <t>Roberto</t>
   </si>
   <si>
     <t>222243D</t>
   </si>
   <si>
     <t>DeVore</t>
   </si>
   <si>
     <t>Brandon</t>
   </si>
   <si>
     <t>477815D</t>
   </si>
   <si>
     <t>Develin</t>
   </si>
   <si>
     <t>Jill</t>
   </si>
   <si>
     <t>214616J</t>
   </si>
   <si>
+    <t>MEP (land) | SEP (land)</t>
+  </si>
+  <si>
     <t>Donoghue</t>
   </si>
   <si>
     <t>234353C</t>
   </si>
   <si>
     <t>Dunseath</t>
   </si>
   <si>
     <t>231590D</t>
   </si>
   <si>
     <t>Elliott</t>
   </si>
   <si>
     <t>Barrie</t>
   </si>
   <si>
     <t>208201B</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
+    <t>206643B</t>
+  </si>
+  <si>
     <t>248264J</t>
   </si>
   <si>
-    <t>206643B</t>
-[...1 lines deleted...]
-  <si>
     <t>Fahey</t>
   </si>
   <si>
     <t>423864H</t>
   </si>
   <si>
     <t>Forsyth</t>
   </si>
   <si>
     <t>Merrick</t>
   </si>
   <si>
     <t>272300K</t>
   </si>
   <si>
     <t>Frost</t>
   </si>
   <si>
     <t>258885D</t>
   </si>
   <si>
     <t>Garrett</t>
   </si>
   <si>
     <t>John</t>
@@ -508,104 +523,95 @@
   <si>
     <t>Gordon</t>
   </si>
   <si>
     <t>Joanna</t>
   </si>
   <si>
     <t>454348C</t>
   </si>
   <si>
     <t>Gowers</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>280916H</t>
   </si>
   <si>
     <t>Gregg</t>
   </si>
   <si>
     <t>207391J</t>
   </si>
   <si>
-    <t>Senior Examiner(FRTOL)</t>
-[...1 lines deleted...]
-  <si>
     <t>Hagon</t>
   </si>
   <si>
     <t>232278A</t>
   </si>
   <si>
     <t>Hall</t>
   </si>
   <si>
     <t>Julian</t>
   </si>
   <si>
     <t>327267B</t>
   </si>
   <si>
     <t>Halmshaw</t>
   </si>
   <si>
     <t>270557E</t>
   </si>
   <si>
     <t>Hannon</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>310754K</t>
   </si>
   <si>
     <t>Harris</t>
   </si>
   <si>
     <t>324972G</t>
   </si>
   <si>
     <t>Heather-Hayes</t>
   </si>
   <si>
     <t>212058E</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | SEP (sea)</t>
   </si>
   <si>
-    <t>Hedley</t>
-[...4 lines deleted...]
-  <si>
     <t>Hill</t>
   </si>
   <si>
     <t>Stuart</t>
   </si>
   <si>
     <t>231799L</t>
   </si>
   <si>
     <t>Hodge</t>
   </si>
   <si>
     <t>431298H</t>
   </si>
   <si>
     <t>Holden</t>
   </si>
   <si>
     <t>246389K</t>
   </si>
   <si>
     <t>Howlett</t>
   </si>
   <si>
     <t>309682C</t>
@@ -622,53 +628,50 @@
   <si>
     <t>Humphreys</t>
   </si>
   <si>
     <t>261648C</t>
   </si>
   <si>
     <t>Hutchinson</t>
   </si>
   <si>
     <t>203054C</t>
   </si>
   <si>
     <t>A330/350</t>
   </si>
   <si>
     <t>Islam</t>
   </si>
   <si>
     <t>Zahurul</t>
   </si>
   <si>
     <t>214916H</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land)</t>
-[...1 lines deleted...]
-  <si>
     <t>Jeffery</t>
   </si>
   <si>
     <t>Nicholas</t>
   </si>
   <si>
     <t>451388F</t>
   </si>
   <si>
     <t>Jensen</t>
   </si>
   <si>
     <t>Jimmy</t>
   </si>
   <si>
     <t>477603H</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
     <t>Aron</t>
   </si>
   <si>
     <t>402474E</t>
@@ -745,50 +748,59 @@
   <si>
     <t>240171A</t>
   </si>
   <si>
     <t>Lyons</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>231446L</t>
   </si>
   <si>
     <t>Macgregor</t>
   </si>
   <si>
     <t>240842B</t>
   </si>
   <si>
     <t>Maddock</t>
   </si>
   <si>
     <t>235856E</t>
   </si>
   <si>
+    <t>Mannering</t>
+  </si>
+  <si>
+    <t>Ryan</t>
+  </si>
+  <si>
+    <t>289041L</t>
+  </si>
+  <si>
     <t>Massey</t>
   </si>
   <si>
     <t>232412A</t>
   </si>
   <si>
     <t>McAngus</t>
   </si>
   <si>
     <t>Ewan</t>
   </si>
   <si>
     <t>227661E</t>
   </si>
   <si>
     <t>McBrien</t>
   </si>
   <si>
     <t>202776C</t>
   </si>
   <si>
     <t>McLellan</t>
   </si>
   <si>
     <t>Douglas</t>
@@ -1066,77 +1078,77 @@
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>439609K</t>
   </si>
   <si>
     <t>Simmonds</t>
   </si>
   <si>
     <t>219679D</t>
   </si>
   <si>
     <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Skinner</t>
   </si>
   <si>
     <t>343079L</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>246277K</t>
+  </si>
+  <si>
+    <t>Derek</t>
+  </si>
+  <si>
+    <t>261754D</t>
+  </si>
+  <si>
+    <t>Oliver Jamie</t>
+  </si>
+  <si>
+    <t>479671C</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | DHC6</t>
+  </si>
+  <si>
     <t>Leon</t>
   </si>
   <si>
     <t>212130A</t>
   </si>
   <si>
-    <t>Derek</t>
-[...19 lines deleted...]
-  <si>
     <t>Statham</t>
   </si>
   <si>
     <t>249821J</t>
   </si>
   <si>
     <t>Steele</t>
   </si>
   <si>
     <t>Gregory</t>
   </si>
   <si>
     <t>201721L</t>
   </si>
   <si>
     <t>Stephenson</t>
   </si>
   <si>
     <t>513366A</t>
   </si>
   <si>
     <t>Tarleton</t>
   </si>
   <si>
     <t>300925D</t>
@@ -1234,51 +1246,51 @@
   <si>
     <t>Woodland</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>254737F</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
-    <t>Updated On: 01 June 2026</t>
+    <t>Updated On: 02 July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -1411,118 +1423,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54FFEA8A-6B8C-453E-B99E-4EC70B8B29E7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{211BF1B9-038C-4D8A-ABB6-5A7661173C9E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1038317" cy="1249788"/>
+          <a:ext cx="1038317" cy="1240263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{FD8BC97F-0E2D-46C0-B2DB-E600B35F5C6C}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{F5849252-5079-4F6F-87B6-11EA10A0A2F0}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{3F7D6F15-B14A-46BC-937A-96F04818F865}" name="SE_Query" displayName="SE_Query" ref="A8:G156" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
-  <autoFilter ref="A8:G156" xr:uid="{EB175D89-068E-4F4F-9D90-F33702060C14}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4C535D36-94CE-4975-81D2-03FD834A16EA}" name="SE_Query" displayName="SE_Query" ref="A8:G157" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A8:G157" xr:uid="{EB175D89-068E-4F4F-9D90-F33702060C14}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{0DAD524D-5ACE-451B-96F3-2BC346D65115}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{2EADD9EA-457B-4CD0-8B26-E4A4B86DAB4A}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{8517D828-A336-4A1D-8867-8250B376A611}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{FCF3ECC5-8C70-48EF-A28F-8F5343C45DF9}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{4AFFC96B-2A27-48B6-9B6B-33D0074D5D4A}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{2A5E847C-1AB9-4B06-9F92-30074D221BEB}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{C1FC51F5-D7F7-492C-9D57-10C4A2D1D88F}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{3C8CCBCC-20E1-44F7-83F0-0E6105A286C8}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{47BAB272-69A8-4616-8AB1-2EC856E0D2DE}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1750,3162 +1762,3182 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EADD817-A14F-45F2-A380-95DF3764B1B2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71E30B0D-8DA5-40EC-B848-E0EF85B02DFF}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G156"/>
+  <dimension ref="A1:G157"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="18.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18" style="1" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19.140625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="4" max="4" width="19.1796875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="21.26953125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="50.7265625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="15.54296875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="3" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
-    <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
-    <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
-    <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7" ht="17.25" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="8" spans="1:7" ht="17" x14ac:dyDescent="0.35">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="8">
         <v>46721</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="8">
         <v>46265</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="8">
         <v>46538</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="8">
         <v>47057</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="8">
         <v>47177</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="8">
         <v>46356</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="8">
         <v>46326</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="8">
         <v>46660</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="8">
         <v>46812</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A18" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="8">
         <v>46965</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="8">
         <v>46812</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="8">
-        <v>46873</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="8">
-        <v>46356</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="8">
         <v>47057</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="8">
         <v>46568</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A24" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>57</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="8">
         <v>46660</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A25" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>61</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="8">
         <v>47603</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="8">
         <v>46873</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A27" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>66</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="8">
         <v>46691</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>69</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="8">
         <v>46996</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A29" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="8">
         <v>46326</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A30" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="8">
+        <v>47238</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="8">
         <v>47177</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G31" s="8">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="8">
         <v>46691</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G32" s="8">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="8">
         <v>47177</v>
       </c>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B33" s="1" t="s">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C33" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G33" s="8">
+      <c r="D34" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="8">
         <v>46599</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C34" s="1" t="s">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D34" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G34" s="8">
+      <c r="D35" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="8">
         <v>46873</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A36" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>92</v>
       </c>
+      <c r="E36" s="2" t="s">
+        <v>93</v>
+      </c>
       <c r="F36" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="8">
+        <v>46843</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="8">
         <v>46904</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G37" s="8">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="8">
         <v>47879</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="8">
         <v>46783</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A40" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="8">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="8">
         <v>46843</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G41" s="8">
+    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="8">
         <v>46965</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G42" s="8">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="8">
         <v>46783</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C43" s="1" t="s">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D43" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G43" s="8">
+      <c r="D44" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="8">
         <v>47087</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C44" s="1" t="s">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D44" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G44" s="8">
+      <c r="D45" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="8">
         <v>46691</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A45" s="1" t="s">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A46" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B45" s="1" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B46" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>9</v>
+        <v>121</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="8">
         <v>46507</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A47" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="8">
         <v>46630</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A48" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="8">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D48" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G48" s="8">
+      <c r="D49" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="8">
         <v>47057</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A49" s="1" t="s">
+    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A50" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B49" s="1" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B50" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>51</v>
+        <v>129</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="8">
         <v>46326</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="8">
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A52" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B51" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G51" s="8">
+      <c r="B52" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="8">
         <v>46507</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G52" s="8">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="8">
         <v>46873</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C53" s="1" t="s">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D53" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G53" s="8">
+      <c r="D54" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="8">
         <v>47177</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G54" s="8">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" s="8">
         <v>46446</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A55" s="1" t="s">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A56" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B55" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G55" s="8">
+      <c r="B56" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="8">
         <v>46691</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G56" s="8">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" s="8">
         <v>46477</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G57" s="8">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="8">
         <v>46295</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B58" s="1" t="s">
+    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A59" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="8">
+        <v>47149</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" s="8">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="8">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="8">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C58" s="1" t="s">
+      <c r="D63" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" s="8">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D58" s="1" t="s">
-[...108 lines deleted...]
-      <c r="G63" s="8">
+      <c r="D64" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="8">
         <v>47087</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A65" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="8">
         <v>47057</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="8">
         <v>46387</v>
       </c>
     </row>
-    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A67" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="8">
         <v>46295</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A68" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="8">
         <v>46538</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A69" s="1" t="s">
-        <v>147</v>
+        <v>73</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="8">
         <v>47269</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A70" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="8">
         <v>46873</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A71" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="8">
         <v>47087</v>
       </c>
     </row>
-    <row r="72" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A72" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>185</v>
+        <v>28</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="8">
         <v>46783</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A73" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="8">
         <v>47269</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A74" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="8">
         <v>47177</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A75" s="1" t="s">
-        <v>147</v>
+        <v>73</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="8">
         <v>47177</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A76" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="8">
         <v>46691</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A77" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="8">
         <v>46996</v>
       </c>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A78" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="8">
         <v>47057</v>
       </c>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A79" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="8">
         <v>46660</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A80" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="8">
         <v>46387</v>
       </c>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A81" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="8">
         <v>47118</v>
       </c>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A82" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="8">
         <v>47177</v>
       </c>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A83" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="8">
         <v>46934</v>
       </c>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A84" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="8">
         <v>47238</v>
       </c>
     </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A85" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="8">
         <v>46934</v>
       </c>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A86" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="8">
         <v>46295</v>
       </c>
     </row>
-    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A87" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="8">
         <v>46568</v>
       </c>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A88" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>156</v>
+        <v>228</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="8">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A89" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G89" s="8">
         <v>47057</v>
       </c>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G89" s="8">
+    <row r="90" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="8">
         <v>46507</v>
       </c>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C90" s="1" t="s">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D90" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G90" s="8">
+      <c r="D91" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G91" s="8">
         <v>46873</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G91" s="8">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A92" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" s="8">
         <v>46812</v>
       </c>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G92" s="8">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G93" s="8">
         <v>46783</v>
       </c>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G93" s="8">
+    <row r="94" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A94" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G94" s="8">
         <v>46812</v>
       </c>
     </row>
-    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C94" s="1" t="s">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A95" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C95" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D94" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G94" s="8">
+      <c r="D95" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G95" s="8">
         <v>46418</v>
       </c>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C95" s="1" t="s">
+    <row r="96" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C96" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D95" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G95" s="8">
+      <c r="D96" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="8">
         <v>47118</v>
       </c>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A96" s="1" t="s">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A97" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B96" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G96" s="8">
+      <c r="B97" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G97" s="8">
         <v>46691</v>
       </c>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G97" s="8">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A98" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G98" s="8">
         <v>46295</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G98" s="8">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A99" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G99" s="8">
         <v>46387</v>
       </c>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A100" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>34</v>
+        <v>256</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="8">
         <v>46507</v>
       </c>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A101" s="1" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C101" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G101" s="8">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A102" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D101" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G101" s="8">
+      <c r="D102" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102" s="8">
         <v>47238</v>
       </c>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A102" s="1" t="s">
+    <row r="103" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A103" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B102" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C102" s="1" t="s">
+      <c r="B103" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D102" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G102" s="8">
+      <c r="D103" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103" s="8">
         <v>46477</v>
       </c>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A104" s="1" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="8">
+        <v>47726</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A105" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="8">
         <v>46538</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="60" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-    <row r="106" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A106" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C106" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="8">
+        <v>46965</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A107" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C107" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D106" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G106" s="8">
+      <c r="D107" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107" s="8">
         <v>47118</v>
       </c>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G107" s="8">
+    <row r="108" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A108" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" s="8">
         <v>47208</v>
       </c>
     </row>
-    <row r="108" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E108" s="2" t="s">
+    <row r="109" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A109" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="E109" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="F108" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G108" s="8">
+      <c r="F109" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G109" s="8">
         <v>46721</v>
       </c>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G109" s="8">
+    <row r="110" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A110" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="8">
         <v>46418</v>
       </c>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G110" s="8">
+    <row r="111" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A111" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G111" s="8">
         <v>46234</v>
       </c>
     </row>
-    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G111" s="8">
+    <row r="112" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A112" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G112" s="8">
         <v>46265</v>
       </c>
     </row>
-    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C112" s="1" t="s">
+    <row r="113" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A113" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C113" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D112" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G112" s="8">
+      <c r="D113" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="8">
         <v>46721</v>
       </c>
     </row>
-    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G113" s="8">
+    <row r="114" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A114" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G114" s="8">
         <v>46843</v>
       </c>
     </row>
-    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A114" s="1" t="s">
+    <row r="115" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A115" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B114" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G114" s="8">
+      <c r="B115" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" s="8">
         <v>46660</v>
       </c>
     </row>
-    <row r="115" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A116" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>156</v>
+        <v>297</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>299</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="8">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A117" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G117" s="8">
         <v>46630</v>
       </c>
     </row>
-    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C117" s="1" t="s">
+    <row r="118" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A118" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C118" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D117" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G117" s="8">
+      <c r="D118" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G118" s="8">
         <v>46812</v>
       </c>
     </row>
-    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C118" s="1" t="s">
+    <row r="119" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A119" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D118" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G118" s="8">
+      <c r="D119" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G119" s="8">
         <v>46934</v>
       </c>
     </row>
-    <row r="119" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A120" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>306</v>
+        <v>82</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>307</v>
       </c>
+      <c r="E120" s="2" t="s">
+        <v>308</v>
+      </c>
       <c r="F120" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G120" s="8">
+        <v>46965</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A121" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="8">
         <v>46721</v>
       </c>
     </row>
-    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A121" s="1" t="s">
+    <row r="122" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A122" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B121" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G121" s="8">
+      <c r="B122" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="8">
         <v>46477</v>
       </c>
     </row>
-    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C122" s="1" t="s">
+    <row r="123" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A123" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C123" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D122" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G122" s="8">
+      <c r="D123" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="8">
         <v>46660</v>
       </c>
     </row>
-    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A123" s="1" t="s">
+    <row r="124" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A124" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B123" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G123" s="8">
+      <c r="B124" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="8">
         <v>46538</v>
       </c>
     </row>
-    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G124" s="8">
+    <row r="125" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A125" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="8">
         <v>46418</v>
       </c>
     </row>
-    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C125" s="1" t="s">
+    <row r="126" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A126" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C126" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D125" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G125" s="8">
+      <c r="D126" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="8">
         <v>46599</v>
       </c>
     </row>
-    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A126" s="1" t="s">
+    <row r="127" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A127" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="8">
+        <v>47542</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A128" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G128" s="8">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A129" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B126" s="1" t="s">
-[...51 lines deleted...]
-      <c r="G128" s="8">
+      <c r="B129" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G129" s="8">
         <v>47269</v>
       </c>
     </row>
-    <row r="129" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C129" s="1" t="s">
+    <row r="130" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A130" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C130" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D129" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G129" s="8">
+      <c r="D130" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G130" s="8">
         <v>46568</v>
       </c>
     </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A131" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>333</v>
+        <v>68</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="8">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A132" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G132" s="8">
+        <v>46691</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A133" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="8">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A134" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="8">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A135" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G135" s="8">
         <v>46752</v>
       </c>
     </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A132" s="1" t="s">
+    <row r="136" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A136" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G136" s="8">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A137" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G137" s="8">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A138" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G138" s="8">
+        <v>47149</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A139" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G139" s="8">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A140" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G140" s="8">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A141" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G141" s="8">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A142" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B132" s="1" t="s">
-[...54 lines deleted...]
-      <c r="G134" s="8">
+      <c r="B142" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G142" s="8">
+        <v>47938</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A143" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G143" s="8">
+        <v>47208</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A144" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G144" s="8">
         <v>46691</v>
       </c>
     </row>
-    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
-[...115 lines deleted...]
-      <c r="G140" s="8">
+    <row r="145" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A145" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G145" s="8">
+        <v>46965</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A146" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G146" s="8">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A147" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G147" s="8">
+        <v>46660</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A148" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G148" s="8">
         <v>46721</v>
       </c>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
-[...159 lines deleted...]
-    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A149" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>156</v>
+        <v>356</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="8">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A150" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" s="8">
         <v>47269</v>
       </c>
     </row>
-    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C150" s="1" t="s">
+    <row r="151" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A151" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C151" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D150" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G150" s="8">
+      <c r="D151" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G151" s="8">
         <v>47026</v>
       </c>
     </row>
-    <row r="151" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G151" s="8">
+    <row r="152" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A152" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G152" s="8">
         <v>46446</v>
       </c>
     </row>
-    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A152" s="1" t="s">
+    <row r="153" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A153" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B152" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C152" s="1" t="s">
+      <c r="B153" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C153" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D152" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G152" s="8">
+      <c r="D153" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G153" s="8">
         <v>47118</v>
       </c>
     </row>
-    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G153" s="8">
+    <row r="154" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A154" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G154" s="8">
         <v>46538</v>
       </c>
     </row>
-    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A155" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="8">
         <v>46904</v>
       </c>
     </row>
-    <row r="156" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A156" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>78</v>
+        <v>269</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="8">
+        <v>46904</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A157" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G157" s="8">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A Z k b B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A Z k b B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A G Z G w V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A G Z G w V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B m R s F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A G Z G w V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C C i F U L 1 g T 3 T L 1 y o A z c u Y H J A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A A O n H 9 n 6 o i 2 y 8 5 G M F 3 J p g h T A g U F v j o Z M Q h A x p K W p i k J V A A A A A A 6 A A A A A A g A A I A A A A N X j y V X 2 W r G S H Z 4 q N K p w p 6 J K B h n C 6 V 4 d I d j i i T n i 3 q R Q U A A A A M + t G 5 G v q t O 2 3 Y x a 0 d 9 y w t D t 8 s v K 5 K G P Z y b m W f F I N H R y h I 8 + i 4 B t + I C + / K O + e n 4 Y / p f V z 2 Y 4 l r o 7 9 E E k v d F C b U R 4 F W y M F U r O G 8 T S k K j 3 q h N T Q A A A A J N D P 6 / r 7 I G L f T X 5 6 T T v E q A I 3 I 2 W w L 4 n y V R z 7 I 6 S n + M A P F J H o h 8 e 0 g s x 9 t 4 b 8 C p B o r Q 2 8 W Y 3 y y 0 W P j C U Q l x P E 6 4 = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A E U j i X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A E U j i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A B F I 4 l w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A B F I 4 l w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A R S O J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A B F I 4 l w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A P M H 1 8 v 5 0 Q q / s 5 y O Y k h 6 3 3 y 0 v k / t G G J Y P 1 U z + J 9 u v M B n A A A A A A 6 A A A A A A g A A I A A A A A Z T I o k V O S N 7 h L 5 5 4 8 w h h g L 9 W Q 8 F q 1 R G M c P r h N O 1 S N q M U A A A A F B X j X e v 3 A X O l B i O 1 8 c E 5 6 e Q w s D 0 a h j p M c r V 0 9 Z K B l / p y P x 3 D m f C Y 5 X N N Z w e U y K W 9 9 p 4 + h Y J b L V q h S o 4 B q S H 2 m Z Z D I s n I y 4 1 N H S o m j w u D q R h Q A A A A H D 6 W T T U K 3 u b Y u Q A x N L e b X o F U 5 m v B c k 5 + E N 9 L 6 Q u i J 5 w i h p m 2 Q P L N F V a 9 j + c o 5 Q P i f Y g 1 4 T T B / F M c 8 N r L J N F O j 0 = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -5156,175 +5188,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12350</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12470</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12350</Url>
-      <Description>TV7R3WADTX6N-37870886-12350</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12470</Url>
+      <Description>TV7R3WADTX6N-37870886-12470</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84FDDE6C-E035-453B-9E67-D5C46E985ED6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACE2A5F7-C5EF-460D-9CD7-63AAC62E1876}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3FC702A-2520-4EA4-823F-474A5458E666}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6A5E11F-FDA0-43AC-8368-518CD41C468C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4307A214-58F5-4615-A27C-C5AC46AE1321}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6095C58-6143-4ED6-BA3D-FFF4660213A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02781F82-4A75-467D-953A-2B7D5685F7BF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14DEFD89-8CCB-45A6-AC6B-EB1CC34129CC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFD8FE87-D592-4642-BA1C-A686C88A28E5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B488EEC5-6C63-4042-9339-D478A3577A17}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SE</vt:lpstr>
       <vt:lpstr>SE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Meg Sutton</dc:creator>
+  <dc:creator>Chris Black</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-06-01T07:51:15Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-02T08:00:38Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>1811d209-d521-4197-972b-cdde4b6595df</vt:lpwstr>
+    <vt:lpwstr>6a4847e5-e212-4f49-af75-9796d87c9f74</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>24b9dd67-ea15-4bc5-a99c-485c3dad3f38</vt:lpwstr>
+    <vt:lpwstr>a3ff289e-a34b-4242-824d-5801017ce744</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>