--- v9 (2026-07-08)
+++ v10 (2026-08-23)
@@ -9,107 +9,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E6E14FD2-7D14-42B5-88D5-A16CD2CAC6B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8A903334-0BBA-46C4-8DE4-56C885DE56B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{CBCDB2B9-30BC-4EF4-B4E8-3596D2BD3152}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{95C745EE-5A78-4063-B5D6-CA93403E4A68}"/>
   </bookViews>
   <sheets>
     <sheet name="SE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">SE!$A$8:$G$157</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">SE!$A$1:$G$157</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">SE!$A$8:$G$158</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">SE!$A$1:$G$158</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{2C6FCD45-2FAF-4927-AB61-EFE20EDDB9A0}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{0118FC3E-8B40-4482-B129-B1388C43B079}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{BCC7AD6D-00EB-40A7-A383-120712A1BC8A}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{C33EB001-5030-44A4-8B15-0939CAD0ACF7}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{1052DE65-FF9A-40BA-97D0-30B51078325A}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{69A3C44B-03A3-403F-877D-5745679CB905}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{7B3D6A1A-66F8-4730-9513-6E6061F94900}" keepAlive="1" name="Query - SE_Query" description="Connection to the 'SE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{B637EC7A-A7EC-45FB-9440-D5A6B91F1D72}" keepAlive="1" name="Query - SE_Query" description="Connection to the 'SE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=SE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [SE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="394">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="395">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>Senior Examiner(A)</t>
   </si>
   <si>
@@ -193,74 +196,83 @@
   <si>
     <t>David</t>
   </si>
   <si>
     <t>316044L</t>
   </si>
   <si>
     <t>Beeston</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>217929F</t>
   </si>
   <si>
     <t>Senior Examiner(G)</t>
   </si>
   <si>
     <t>Beevers</t>
   </si>
   <si>
     <t>244702J</t>
   </si>
   <si>
+    <t>Berg</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>257567A</t>
+  </si>
+  <si>
     <t>Blair</t>
   </si>
   <si>
     <t>Patrick</t>
   </si>
   <si>
     <t>270045K</t>
   </si>
   <si>
     <t>Bradley</t>
   </si>
   <si>
+    <t>Glenn</t>
+  </si>
+  <si>
+    <t>266008C</t>
+  </si>
+  <si>
     <t>Brian</t>
   </si>
   <si>
     <t>228055H</t>
   </si>
   <si>
-    <t>Glenn</t>
-[...4 lines deleted...]
-  <si>
     <t>Bray</t>
   </si>
   <si>
     <t>Timothy</t>
   </si>
   <si>
     <t>324399L</t>
   </si>
   <si>
     <t>Byam</t>
   </si>
   <si>
     <t>Shaun</t>
   </si>
   <si>
     <t>353166K</t>
   </si>
   <si>
     <t>Byass</t>
   </si>
   <si>
     <t>239176G</t>
   </si>
   <si>
     <t>Senior Examiner(SFCL)</t>
@@ -280,53 +292,50 @@
   <si>
     <t>Paolo</t>
   </si>
   <si>
     <t>570564J</t>
   </si>
   <si>
     <t>Carr</t>
   </si>
   <si>
     <t>204565F</t>
   </si>
   <si>
     <t>Cater-Booth</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
     <t>462821G</t>
   </si>
   <si>
     <t>Cathcart</t>
   </si>
   <si>
-    <t>Stephen</t>
-[...1 lines deleted...]
-  <si>
     <t>243767H</t>
   </si>
   <si>
     <t>Senior Examiner(FRTOL)</t>
   </si>
   <si>
     <t>Catton-Wretham</t>
   </si>
   <si>
     <t>Neil</t>
   </si>
   <si>
     <t>304782B</t>
   </si>
   <si>
     <t>Senior Examiner(BFCL)</t>
   </si>
   <si>
     <t>Chadwick</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>245205G</t>
@@ -412,98 +421,101 @@
   <si>
     <t>Roberto</t>
   </si>
   <si>
     <t>222243D</t>
   </si>
   <si>
     <t>DeVore</t>
   </si>
   <si>
     <t>Brandon</t>
   </si>
   <si>
     <t>477815D</t>
   </si>
   <si>
     <t>Develin</t>
   </si>
   <si>
     <t>Jill</t>
   </si>
   <si>
     <t>214616J</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land)</t>
-[...1 lines deleted...]
-  <si>
     <t>Donoghue</t>
   </si>
   <si>
     <t>234353C</t>
   </si>
   <si>
     <t>Dunseath</t>
   </si>
   <si>
     <t>231590D</t>
   </si>
   <si>
     <t>Elliott</t>
   </si>
   <si>
     <t>Barrie</t>
   </si>
   <si>
     <t>208201B</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
+    <t>248264J</t>
+  </si>
+  <si>
     <t>206643B</t>
   </si>
   <si>
-    <t>248264J</t>
-[...1 lines deleted...]
-  <si>
     <t>Fahey</t>
   </si>
   <si>
     <t>423864H</t>
   </si>
   <si>
     <t>Forsyth</t>
   </si>
   <si>
     <t>Merrick</t>
   </si>
   <si>
     <t>272300K</t>
   </si>
   <si>
+    <t>Franzini</t>
+  </si>
+  <si>
+    <t>235659G</t>
+  </si>
+  <si>
     <t>Frost</t>
   </si>
   <si>
     <t>258885D</t>
   </si>
   <si>
     <t>Garrett</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>242866L</t>
   </si>
   <si>
     <t>Gevaux</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>235201K</t>
   </si>
   <si>
     <t>Gillespie</t>
@@ -565,51 +577,51 @@
   <si>
     <t>270557E</t>
   </si>
   <si>
     <t>Hannon</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>310754K</t>
   </si>
   <si>
     <t>Harris</t>
   </si>
   <si>
     <t>324972G</t>
   </si>
   <si>
     <t>Heather-Hayes</t>
   </si>
   <si>
     <t>212058E</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land) | SEP (sea)</t>
+    <t>SEP (sea) | SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>Hill</t>
   </si>
   <si>
     <t>Stuart</t>
   </si>
   <si>
     <t>231799L</t>
   </si>
   <si>
     <t>Hodge</t>
   </si>
   <si>
     <t>431298H</t>
   </si>
   <si>
     <t>Holden</t>
   </si>
   <si>
     <t>246389K</t>
   </si>
   <si>
     <t>Howlett</t>
   </si>
@@ -889,126 +901,120 @@
   <si>
     <t>Naylor</t>
   </si>
   <si>
     <t>269633J</t>
   </si>
   <si>
     <t>Newton</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>262695L</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | SEP (sea) | CessnaSET | CessnaSET (Sea)</t>
   </si>
   <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land) | CessnaSET | SC7Skyvan | TMG</t>
+    <t>TMG | SC7Skyvan | CessnaSET | SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>Paddon</t>
   </si>
   <si>
     <t>275536K</t>
   </si>
   <si>
     <t>Padfield</t>
   </si>
   <si>
     <t>Craig</t>
   </si>
   <si>
     <t>325127F</t>
   </si>
   <si>
     <t>Parker</t>
   </si>
   <si>
     <t>Terence</t>
   </si>
   <si>
     <t>344622L</t>
   </si>
   <si>
-    <t>Pass</t>
-[...4 lines deleted...]
-  <si>
     <t>Patel</t>
   </si>
   <si>
     <t>Minesh</t>
   </si>
   <si>
     <t>222075K</t>
   </si>
   <si>
     <t>Phelan</t>
   </si>
   <si>
     <t>431391G</t>
   </si>
   <si>
     <t>Pickett</t>
   </si>
   <si>
     <t>Antony</t>
   </si>
   <si>
     <t>304266J</t>
   </si>
   <si>
     <t>Piercey</t>
   </si>
   <si>
     <t>Nigel</t>
   </si>
   <si>
     <t>280330E</t>
   </si>
   <si>
     <t>Plews</t>
   </si>
   <si>
     <t>Lawrence</t>
   </si>
   <si>
     <t>205458B</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land) | Pilatus PC12 SET</t>
+    <t>Pilatus PC12 SET | SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>405194G</t>
   </si>
   <si>
     <t>Ramsdale</t>
   </si>
   <si>
     <t>308240G</t>
   </si>
   <si>
     <t>Rattray</t>
   </si>
   <si>
     <t>230806A</t>
   </si>
   <si>
     <t>Rawlings</t>
   </si>
   <si>
     <t>286314F</t>
   </si>
@@ -1078,77 +1084,77 @@
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>439609K</t>
   </si>
   <si>
     <t>Simmonds</t>
   </si>
   <si>
     <t>219679D</t>
   </si>
   <si>
     <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Skinner</t>
   </si>
   <si>
     <t>343079L</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
+    <t>Derek</t>
+  </si>
+  <si>
+    <t>261754D</t>
+  </si>
+  <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>212130A</t>
+  </si>
+  <si>
+    <t>Oliver Jamie</t>
+  </si>
+  <si>
+    <t>479671C</t>
+  </si>
+  <si>
+    <t>DHC6 | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>246277K</t>
   </si>
   <si>
-    <t>Derek</t>
-[...19 lines deleted...]
-  <si>
     <t>Statham</t>
   </si>
   <si>
     <t>249821J</t>
   </si>
   <si>
     <t>Steele</t>
   </si>
   <si>
     <t>Gregory</t>
   </si>
   <si>
     <t>201721L</t>
   </si>
   <si>
     <t>Stephenson</t>
   </si>
   <si>
     <t>513366A</t>
   </si>
   <si>
     <t>Tarleton</t>
   </si>
   <si>
     <t>300925D</t>
@@ -1180,56 +1186,56 @@
   <si>
     <t>240143F</t>
   </si>
   <si>
     <t>Ashwin</t>
   </si>
   <si>
     <t>319113C</t>
   </si>
   <si>
     <t>Vaughan</t>
   </si>
   <si>
     <t>279112J</t>
   </si>
   <si>
     <t>Wallace</t>
   </si>
   <si>
     <t>255873D</t>
   </si>
   <si>
     <t>Watt</t>
   </si>
   <si>
+    <t>239657B</t>
+  </si>
+  <si>
     <t>207587C</t>
   </si>
   <si>
-    <t>239657B</t>
-[...1 lines deleted...]
-  <si>
     <t>Wells</t>
   </si>
   <si>
     <t>Marc</t>
   </si>
   <si>
     <t>314961G</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>243696E</t>
   </si>
   <si>
     <t>Whitehouse</t>
   </si>
   <si>
     <t>443597D</t>
   </si>
   <si>
     <t>304182D</t>
   </si>
   <si>
     <t>Whitelegg</t>
@@ -1246,51 +1252,51 @@
   <si>
     <t>Woodland</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>254737F</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
-    <t>Updated On: 02 July 2026</t>
+    <t>Updated On: 03 August 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -1423,118 +1429,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{211BF1B9-038C-4D8A-ABB6-5A7661173C9E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFF86E26-E4A9-488F-97E2-E27D22AB6CDB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1038317" cy="1240263"/>
+          <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{F5849252-5079-4F6F-87B6-11EA10A0A2F0}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{29EBB65A-6E5E-41FC-83D1-CD5C87ED2C00}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4C535D36-94CE-4975-81D2-03FD834A16EA}" name="SE_Query" displayName="SE_Query" ref="A8:G157" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
-  <autoFilter ref="A8:G157" xr:uid="{EB175D89-068E-4F4F-9D90-F33702060C14}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{5CB54665-CF97-4C06-A91E-4A49440F9872}" name="SE_Query" displayName="SE_Query" ref="A8:G158" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A8:G158" xr:uid="{EB175D89-068E-4F4F-9D90-F33702060C14}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{8517D828-A336-4A1D-8867-8250B376A611}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{47BAB272-69A8-4616-8AB1-2EC856E0D2DE}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{8F406ADF-2F3E-4258-8602-67453E32CD70}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{B1E67463-D5E1-4F6F-AF24-D56624AE4E1F}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{CC5221AE-7C6E-4729-AF5E-6BBEFD4E965C}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{B27F64B3-CC74-4295-B3B1-0FE510C881C4}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{F92742D8-0AD6-4B75-8606-2F2BF93BEE53}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{0434578B-36C8-4D7D-B497-88012DD0D492}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{3C727720-0B80-43AC-B010-6EA4F9AE6DC9}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1762,3182 +1768,3202 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71E30B0D-8DA5-40EC-B848-E0EF85B02DFF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{923395E3-DA0A-4E3A-88CB-33C126885DBA}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G157"/>
+  <dimension ref="A1:G158"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.453125" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="18.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18" style="1" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19.1796875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="1"/>
+    <col min="4" max="4" width="19.140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="21.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="50.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="15.5703125" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
-    <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
-    <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
-    <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7" ht="17" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:7" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="8">
         <v>46721</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="8">
         <v>46265</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="8">
         <v>46538</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="8">
         <v>47057</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="8">
         <v>47177</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="8">
         <v>46356</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="8">
         <v>46326</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="8">
         <v>46660</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="8">
         <v>46812</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="8">
         <v>46965</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="8">
-        <v>46812</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
+        <v>47299</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="8">
-        <v>46356</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
+        <v>46812</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="8">
         <v>46873</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="8">
-        <v>47057</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="8">
-        <v>46568</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
+        <v>47057</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="8">
-        <v>46660</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:7" x14ac:dyDescent="0.35">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="F25" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="8">
+        <v>46660</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
         <v>61</v>
-      </c>
-[...9 lines deleted...]
-        <v>15</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="8">
-        <v>46873</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
+        <v>47603</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="8">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>37</v>
-      </c>
-[...18 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>69</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="8">
-        <v>46996</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
+        <v>46691</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="8">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="8">
         <v>46326</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C30" s="1" t="s">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="B31" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="F30" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="8">
+      <c r="C31" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="8">
         <v>47238</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C31" s="1" t="s">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="B32" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G31" s="8">
+      <c r="C32" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="8">
         <v>47177</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D32" s="1" t="s">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B33" s="1" t="s">
+      <c r="C33" s="1" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>85</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="8">
-        <v>47177</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
+        <v>46691</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>87</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="8">
-        <v>46599</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+        <v>47177</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>89</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="8">
-        <v>46873</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="F36" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="8">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="C37" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G36" s="8">
+      <c r="D37" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="8">
         <v>46843</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D37" s="1" t="s">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G37" s="8">
+      <c r="C38" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="8">
         <v>46904</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D38" s="1" t="s">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="F38" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="8">
+      <c r="C39" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="8">
         <v>47879</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D39" s="1" t="s">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="F39" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B40" s="1" t="s">
+      <c r="C40" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C40" s="1" t="s">
+      <c r="D40" s="1" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="8">
         <v>46783</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="F41" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="8">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="F41" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G41" s="8">
+      <c r="C42" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="8">
         <v>46843</v>
       </c>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D42" s="1" t="s">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B43" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="F42" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="8">
+      <c r="C43" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="8">
         <v>46965</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D43" s="1" t="s">
+    <row r="44" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="C44" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="F43" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="8">
+      <c r="D44" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="8">
         <v>46783</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C44" s="1" t="s">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D44" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G44" s="8">
+      <c r="D45" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="8">
         <v>47087</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D45" s="1" t="s">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B46" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="F45" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="8">
+      <c r="C46" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" s="8">
         <v>46691</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C46" s="1" t="s">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B47" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="C47" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="F46" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="8">
+      <c r="D47" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="8">
         <v>46507</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D47" s="1" t="s">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="1" t="s">
         <v>124</v>
-      </c>
-[...12 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>125</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="8">
         <v>46507</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="1" t="s">
+      <c r="F49" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="8">
+        <v>46630</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B50" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="F49" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="8">
+      <c r="C50" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="8">
         <v>47057</v>
       </c>
     </row>
-    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A50" s="1" t="s">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B50" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="1" t="s">
+      <c r="B51" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="C51" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="F50" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B51" s="1" t="s">
+      <c r="D51" s="1" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="8">
         <v>46326</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B52" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C52" s="1" t="s">
+      <c r="F52" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="8">
+        <v>47330</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="C53" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="F52" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="8">
+      <c r="F53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="8">
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="8">
         <v>46507</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="G53" s="8">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" s="8">
         <v>46873</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C54" s="1" t="s">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D54" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G54" s="8">
+      <c r="D56" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="8">
         <v>47177</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="G55" s="8">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" s="8">
         <v>46446</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A56" s="1" t="s">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B56" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G56" s="8">
+      <c r="B58" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="8">
         <v>46691</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="G57" s="8">
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="8">
         <v>46477</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D58" s="1" t="s">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" s="8">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="8">
+        <v>47149</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="8">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" s="8">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="8">
+        <v>47330</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="F58" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G58" s="8">
+      <c r="D65" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="8">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="8">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" s="8">
+        <v>47057</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" s="8">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" s="8">
         <v>46295</v>
       </c>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C59" s="1" t="s">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G70" s="8">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" s="8">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" s="8">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" s="8">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G74" s="8">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75" s="8">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G76" s="8">
+        <v>47177</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="8">
+        <v>47177</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D59" s="1" t="s">
-[...128 lines deleted...]
-      <c r="G65" s="8">
+      <c r="D78" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="8">
+        <v>46691</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="8">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="8">
         <v>47057</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="G66" s="8">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="8">
+        <v>46660</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="8">
         <v>46387</v>
       </c>
     </row>
-    <row r="67" spans="1:7" x14ac:dyDescent="0.35">
-[...161 lines deleted...]
-      <c r="G74" s="8">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="8">
+        <v>47118</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G84" s="8">
         <v>47177</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.35">
-[...192 lines deleted...]
-      <c r="D84" s="1" t="s">
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B85" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="F84" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B85" s="1" t="s">
+      <c r="C85" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="8">
         <v>46934</v>
       </c>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G86" s="8">
+        <v>47238</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G87" s="8">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B86" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G86" s="8">
+      <c r="B88" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G88" s="8">
         <v>46295</v>
       </c>
     </row>
-    <row r="87" spans="1:7" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="G87" s="8">
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G89" s="8">
         <v>46568</v>
       </c>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="G88" s="8">
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="8">
         <v>47269</v>
       </c>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="G89" s="8">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G91" s="8">
         <v>47057</v>
       </c>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="G90" s="8">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" s="8">
         <v>46507</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C91" s="1" t="s">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D91" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G91" s="8">
+      <c r="D93" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G93" s="8">
         <v>46873</v>
       </c>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-      <c r="B93" s="1" t="s">
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B94" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="C93" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="1" t="s">
+      <c r="C94" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="F93" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B94" s="1" t="s">
+      <c r="D94" s="1" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="8">
         <v>46812</v>
       </c>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B95" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="C95" s="1" t="s">
+      <c r="F95" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G95" s="8">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="8">
+        <v>46812</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D95" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G95" s="8">
+      <c r="D97" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G97" s="8">
         <v>46418</v>
       </c>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="G96" s="8">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G98" s="8">
         <v>47118</v>
       </c>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="G97" s="8">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A99" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G99" s="8">
         <v>46691</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C98" s="1" t="s">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A100" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G100" s="8">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G101" s="8">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A102" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102" s="8">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A103" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103" s="8">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A104" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104" s="8">
+        <v>47238</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="8">
+        <v>46477</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A106" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D98" s="1" t="s">
-[...56 lines deleted...]
-      <c r="C101" s="1" t="s">
+      <c r="B106" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="8">
+        <v>47726</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A107" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107" s="8">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A108" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" s="8">
+        <v>46965</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A109" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G109" s="8">
+        <v>47118</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A110" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="8">
+        <v>47208</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A111" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G111" s="8">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A112" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G112" s="8">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A113" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="8">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A114" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G114" s="8">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A115" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" s="8">
+        <v>46843</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A116" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G116" s="8">
+        <v>46660</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A117" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G117" s="8">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A118" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G118" s="8">
+        <v>46630</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A119" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G119" s="8">
+        <v>46812</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A120" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="8">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A121" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="8">
+        <v>46965</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="8">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A123" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="8">
+        <v>46477</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A124" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="8">
+        <v>46660</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A125" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="8">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A126" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="8">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A127" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="8">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A128" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G128" s="8">
+        <v>47542</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A129" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G129" s="8">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A130" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G130" s="8">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A131" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C131" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D101" s="1" t="s">
-[...16 lines deleted...]
-      <c r="C102" s="1" t="s">
+      <c r="D131" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G131" s="8">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A132" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C132" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D102" s="1" t="s">
-[...65 lines deleted...]
-      <c r="G105" s="8">
+      <c r="D132" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G132" s="8">
         <v>46538</v>
       </c>
     </row>
-    <row r="106" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
-[...544 lines deleted...]
-      <c r="C132" s="1" t="s">
+    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A133" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B133" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="D132" s="1" t="s">
+      <c r="C133" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="F132" s="2" t="s">
-[...13 lines deleted...]
-      <c r="C133" s="1" t="s">
+      <c r="D133" s="1" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="8">
         <v>46538</v>
       </c>
     </row>
-    <row r="134" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A134" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C134" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="D134" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="D134" s="1" t="s">
+      <c r="F134" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="8">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A135" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C135" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="E134" s="2" t="s">
+      <c r="D135" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="F134" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G134" s="8">
+      <c r="E135" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G135" s="8">
         <v>46996</v>
       </c>
     </row>
-    <row r="135" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A135" s="1" t="s">
+    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A136" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G136" s="8">
+        <v>46691</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A137" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G137" s="8">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A138" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G138" s="8">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A139" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G139" s="8">
+        <v>47149</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A140" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G140" s="8">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A141" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B135" s="1" t="s">
-[...102 lines deleted...]
-      <c r="C140" s="1" t="s">
+      <c r="B141" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="D140" s="1" t="s">
+      <c r="C141" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="F140" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G140" s="8">
+      <c r="D141" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G141" s="8">
         <v>46538</v>
       </c>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C141" s="1" t="s">
+    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A142" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B142" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="D141" s="1" t="s">
+      <c r="C142" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="F141" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G141" s="8">
+      <c r="D142" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G142" s="8">
         <v>46721</v>
       </c>
     </row>
-    <row r="142" spans="1:7" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C142" s="1" t="s">
+    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A143" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B143" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="D142" s="1" t="s">
+      <c r="C143" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="F142" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G142" s="8">
+      <c r="D143" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G143" s="8">
         <v>47938</v>
       </c>
     </row>
-    <row r="143" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D143" s="1" t="s">
+    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A144" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C144" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="F143" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G143" s="8">
+      <c r="D144" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G144" s="8">
         <v>47208</v>
       </c>
     </row>
-    <row r="144" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D144" s="1" t="s">
+    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A145" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B145" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="F144" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G144" s="8">
+      <c r="C145" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G145" s="8">
         <v>46691</v>
       </c>
     </row>
-    <row r="145" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D145" s="1" t="s">
+    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A146" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B146" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="F145" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G145" s="8">
+      <c r="C146" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G146" s="8">
         <v>46965</v>
       </c>
     </row>
-    <row r="146" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D146" s="1" t="s">
+    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A147" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B147" s="1" t="s">
         <v>371</v>
-      </c>
-[...12 lines deleted...]
-        <v>370</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>372</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="8">
         <v>46660</v>
       </c>
     </row>
-    <row r="148" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A148" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B148" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D148" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="C148" s="1" t="s">
+      <c r="F148" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G148" s="8">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A149" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B149" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="D148" s="1" t="s">
+      <c r="C149" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="F148" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G148" s="8">
+      <c r="D149" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G149" s="8">
         <v>46721</v>
       </c>
     </row>
-    <row r="149" spans="1:7" x14ac:dyDescent="0.35">
-[...19 lines deleted...]
-    <row r="150" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A150" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B150" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="D150" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="C150" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D150" s="1" t="s">
+      <c r="F150" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" s="8">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A151" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B151" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="F150" s="2" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C151" s="1" t="s">
-        <v>34</v>
+        <v>163</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>380</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="8">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A152" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G152" s="8">
         <v>47026</v>
       </c>
     </row>
-    <row r="152" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D152" s="1" t="s">
+    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A153" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B153" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="F152" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G152" s="8">
+      <c r="C153" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G153" s="8">
         <v>46446</v>
       </c>
     </row>
-    <row r="153" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A153" s="1" t="s">
+    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A154" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B153" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C153" s="1" t="s">
+      <c r="B154" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="C154" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D153" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G153" s="8">
+      <c r="D154" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G154" s="8">
         <v>47118</v>
       </c>
     </row>
-    <row r="154" spans="1:7" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C154" s="1" t="s">
+    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A155" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B155" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="D154" s="1" t="s">
+      <c r="C155" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="F154" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G154" s="8">
+      <c r="D155" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G155" s="8">
         <v>46538</v>
       </c>
     </row>
-    <row r="155" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D155" s="1" t="s">
+    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A156" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B156" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="F155" s="2" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C156" s="1" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="8">
         <v>46904</v>
       </c>
     </row>
-    <row r="157" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="157" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A157" s="1" t="s">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="B157" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D157" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="C157" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D157" s="1" t="s">
+      <c r="F157" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G157" s="8">
+        <v>46904</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A158" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B158" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="E157" s="2" t="s">
+      <c r="C158" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D158" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="F157" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G157" s="8">
+      <c r="E158" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G158" s="8">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
-    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
+    <oddHeader>&amp;C&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
+    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A E U j i X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A E U j i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A B F I 4 l w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A B F I 4 l w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A R S O J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A B F I 4 l w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A P M H 1 8 v 5 0 Q q / s 5 y O Y k h 6 3 3 y 0 v k / t G G J Y P 1 U z + J 9 u v M B n A A A A A A 6 A A A A A A g A A I A A A A A Z T I o k V O S N 7 h L 5 5 4 8 w h h g L 9 W Q 8 F q 1 R G M c P r h N O 1 S N q M U A A A A F B X j X e v 3 A X O l B i O 1 8 c E 5 6 e Q w s D 0 a h j p M c r V 0 9 Z K B l / p y P x 3 D m f C Y 5 X N N Z w e U y K W 9 9 p 4 + h Y J b L V q h S o 4 B q S H 2 m Z Z D I s n I y 4 1 N H S o m j w u D q R h Q A A A A H D 6 W T T U K 3 u b Y u Q A x N L e b X o F U 5 m v B c k 5 + E N 9 L 6 Q u i J 5 w i h p m 2 Q P L N F V a 9 j + c o 5 Q P i f Y g 1 4 T T B / F M c 8 N r L J N F O j 0 = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Y D A A B Q S w M E F A A C A A g A W k U D X R p J N 1 G m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h q M k p + S 6 O A i i Y m J c W 1 q h U Y o h h b L 3 R w 8 k l c Q o 6 i b 4 / v e N 7 x 3 v 9 4 g 6 + s q u K j W 6 s a k K M I U B c r I 5 q B N k a L O H c M Z y j h s h D y J Q g W D b G z S 2 0 O K S u f O C S H e e + w n u G k L w i i N y D 5 f b 2 W p a o E + s v 4 v h 9 p Y J 4 x U i M P u N Y Y z H M U x n r I 5 p k B G C L k 2 X 4 E N e 5 / t D 4 R l V 7 m u V V y Z c L U A M k Y g 7 w / 8 A V B L A w Q U A A I A C A B a R Q N d D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A W k U D X S i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A W k U D X R p J N 1 G m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A F p F A 1 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A W k U D X S i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A P g I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F I i 1 q E q o 7 N O r G 2 s 7 Y l j N 8 k A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A t x o C d G m C T Q 1 b U b q b V h D 8 E 7 / Y y G G 3 v s e 4 Z X y f 4 t J l H z U A A A A A D o A A A A A C A A A g A A A A 8 3 s m W c w W g a 8 M z w D a l T J V 6 e Y S N f K r f F t X d P Y m S 8 G P x k t Q A A A A y e Z g C X C r U G i 5 K Z 2 + / 7 K d F L h L + v v V j P B H x v a L y w D f P t 9 9 g A K 9 E q U L o W 9 s H l S u J j I K a O Q f K F e o o F B E J i L Y H n 9 y v a I y v a a A 9 1 L X W 9 0 a r N V v Y t N A A A A A T j Z 3 e k / Y O 0 6 v R 6 5 N C t 7 b n k v a b q d Z g i / g W m 9 p W V o x a 9 T O 4 V e j O 6 9 7 n M 4 S 2 J t T 0 5 C b q l + q 8 t p p b t E C A u G N O H E V w A = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -5188,175 +5214,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12470</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12539</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12470</Url>
-      <Description>TV7R3WADTX6N-37870886-12470</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12539</Url>
+      <Description>TV7R3WADTX6N-37870886-12539</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACE2A5F7-C5EF-460D-9CD7-63AAC62E1876}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3A2FEF9-6D75-4DED-8150-2F5799F5CC64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6A5E11F-FDA0-43AC-8368-518CD41C468C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FCB7B1A-6CAD-4E3B-B6BF-87BC4EB487CC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6095C58-6143-4ED6-BA3D-FFF4660213A4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C815F3A1-B907-4330-847C-C434B03D997D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14DEFD89-8CCB-45A6-AC6B-EB1CC34129CC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{066D7903-3F00-4843-85E8-7BC368A43C04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B488EEC5-6C63-4042-9339-D478A3577A17}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A0D6C76-21FF-4FED-8656-643037CCBEF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SE</vt:lpstr>
       <vt:lpstr>SE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chris Black</dc:creator>
+  <dc:creator>Meg Sutton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-07-02T08:00:38Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-03T07:42:56Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>6a4847e5-e212-4f49-af75-9796d87c9f74</vt:lpwstr>
+    <vt:lpwstr>5daaf701-cb66-47f3-a47a-d334a3fedbbe</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>a3ff289e-a34b-4242-824d-5801017ce744</vt:lpwstr>
+    <vt:lpwstr>320e8e2b-b883-4f22-9406-0f8a0e51a5b3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>