--- v10 (2026-08-23)
+++ v11 (2026-09-14)
@@ -9,110 +9,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8A903334-0BBA-46C4-8DE4-56C885DE56B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5E013AC7-5E81-4243-93F7-09621A09EFE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{95C745EE-5A78-4063-B5D6-CA93403E4A68}"/>
+    <workbookView xWindow="3345" yWindow="3225" windowWidth="18900" windowHeight="10965" xr2:uid="{108B8B9C-B6EB-49D2-8D95-325AABC97482}"/>
   </bookViews>
   <sheets>
     <sheet name="SE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">SE!$A$8:$G$158</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">SE!$A$1:$G$158</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{0118FC3E-8B40-4482-B129-B1388C43B079}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{9E208CAB-44F8-468F-A39C-72037B9463DC}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{C33EB001-5030-44A4-8B15-0939CAD0ACF7}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{E391D339-636F-42CB-BDC3-2F75150FB099}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{69A3C44B-03A3-403F-877D-5745679CB905}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{F871DF2D-FFB0-440B-8501-153B13B446DE}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{B637EC7A-A7EC-45FB-9440-D5A6B91F1D72}" keepAlive="1" name="Query - SE_Query" description="Connection to the 'SE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{98DE9E52-5BD6-44A9-B6DF-F0A78C5EE56C}" keepAlive="1" name="Query - SE_Query" description="Connection to the 'SE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=SE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [SE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="394">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>Senior Examiner(A)</t>
   </si>
   <si>
@@ -445,56 +445,56 @@
   <si>
     <t>Donoghue</t>
   </si>
   <si>
     <t>234353C</t>
   </si>
   <si>
     <t>Dunseath</t>
   </si>
   <si>
     <t>231590D</t>
   </si>
   <si>
     <t>Elliott</t>
   </si>
   <si>
     <t>Barrie</t>
   </si>
   <si>
     <t>208201B</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
+    <t>206643B</t>
+  </si>
+  <si>
     <t>248264J</t>
   </si>
   <si>
-    <t>206643B</t>
-[...1 lines deleted...]
-  <si>
     <t>Fahey</t>
   </si>
   <si>
     <t>423864H</t>
   </si>
   <si>
     <t>Forsyth</t>
   </si>
   <si>
     <t>Merrick</t>
   </si>
   <si>
     <t>272300K</t>
   </si>
   <si>
     <t>Franzini</t>
   </si>
   <si>
     <t>235659G</t>
   </si>
   <si>
     <t>Frost</t>
   </si>
   <si>
     <t>258885D</t>
@@ -550,78 +550,78 @@
   <si>
     <t>280916H</t>
   </si>
   <si>
     <t>Gregg</t>
   </si>
   <si>
     <t>207391J</t>
   </si>
   <si>
     <t>Hagon</t>
   </si>
   <si>
     <t>232278A</t>
   </si>
   <si>
     <t>Hall</t>
   </si>
   <si>
     <t>Julian</t>
   </si>
   <si>
     <t>327267B</t>
   </si>
   <si>
-    <t>Halmshaw</t>
-[...4 lines deleted...]
-  <si>
     <t>Hannon</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>310754K</t>
   </si>
   <si>
     <t>Harris</t>
   </si>
   <si>
     <t>324972G</t>
   </si>
   <si>
     <t>Heather-Hayes</t>
   </si>
   <si>
     <t>212058E</t>
   </si>
   <si>
-    <t>SEP (sea) | SEP (land) | MEP (land)</t>
+    <t>MEP (land) | SEP (land) | SEP (sea)</t>
+  </si>
+  <si>
+    <t>Hedley</t>
+  </si>
+  <si>
+    <t>247686K</t>
   </si>
   <si>
     <t>Hill</t>
   </si>
   <si>
     <t>Stuart</t>
   </si>
   <si>
     <t>231799L</t>
   </si>
   <si>
     <t>Hodge</t>
   </si>
   <si>
     <t>431298H</t>
   </si>
   <si>
     <t>Holden</t>
   </si>
   <si>
     <t>246389K</t>
   </si>
   <si>
     <t>Howlett</t>
   </si>
@@ -901,51 +901,51 @@
   <si>
     <t>Naylor</t>
   </si>
   <si>
     <t>269633J</t>
   </si>
   <si>
     <t>Newton</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>262695L</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | SEP (sea) | CessnaSET | CessnaSET (Sea)</t>
   </si>
   <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
-    <t>TMG | SC7Skyvan | CessnaSET | SEP (land) | MEP (land)</t>
+    <t>MEP (land) | SEP (land) | CessnaSET | SC7Skyvan | TMG</t>
   </si>
   <si>
     <t>Paddon</t>
   </si>
   <si>
     <t>275536K</t>
   </si>
   <si>
     <t>Padfield</t>
   </si>
   <si>
     <t>Craig</t>
   </si>
   <si>
     <t>325127F</t>
   </si>
   <si>
     <t>Parker</t>
   </si>
   <si>
     <t>Terence</t>
   </si>
   <si>
     <t>344622L</t>
   </si>
@@ -970,51 +970,51 @@
   <si>
     <t>Antony</t>
   </si>
   <si>
     <t>304266J</t>
   </si>
   <si>
     <t>Piercey</t>
   </si>
   <si>
     <t>Nigel</t>
   </si>
   <si>
     <t>280330E</t>
   </si>
   <si>
     <t>Plews</t>
   </si>
   <si>
     <t>Lawrence</t>
   </si>
   <si>
     <t>205458B</t>
   </si>
   <si>
-    <t>Pilatus PC12 SET | SEP (land) | MEP (land)</t>
+    <t>MEP (land) | SEP (land) | Pilatus PC12 SET</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>405194G</t>
   </si>
   <si>
     <t>Ramsdale</t>
   </si>
   <si>
     <t>308240G</t>
   </si>
   <si>
     <t>Rattray</t>
   </si>
   <si>
     <t>230806A</t>
   </si>
   <si>
     <t>Rawlings</t>
   </si>
   <si>
     <t>286314F</t>
   </si>
@@ -1072,83 +1072,80 @@
   <si>
     <t>Secker</t>
   </si>
   <si>
     <t>Morgan</t>
   </si>
   <si>
     <t>220394D</t>
   </si>
   <si>
     <t>Shorter</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>439609K</t>
   </si>
   <si>
     <t>Simmonds</t>
   </si>
   <si>
     <t>219679D</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
-[...1 lines deleted...]
-  <si>
     <t>Skinner</t>
   </si>
   <si>
     <t>343079L</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>212130A</t>
+  </si>
+  <si>
+    <t>Oliver Jamie</t>
+  </si>
+  <si>
+    <t>479671C</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | DHC6</t>
+  </si>
+  <si>
     <t>Derek</t>
   </si>
   <si>
     <t>261754D</t>
   </si>
   <si>
-    <t>Leon</t>
-[...13 lines deleted...]
-  <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>246277K</t>
   </si>
   <si>
     <t>Statham</t>
   </si>
   <si>
     <t>249821J</t>
   </si>
   <si>
     <t>Steele</t>
   </si>
   <si>
     <t>Gregory</t>
   </si>
   <si>
     <t>201721L</t>
   </si>
   <si>
     <t>Stephenson</t>
   </si>
   <si>
     <t>513366A</t>
@@ -1252,51 +1249,51 @@
   <si>
     <t>Woodland</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>254737F</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
-    <t>Updated On: 03 August 2026</t>
+    <t>Updated On: 01 September 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -1429,118 +1426,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFF86E26-E4A9-488F-97E2-E27D22AB6CDB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{814BA138-21C1-4177-8C55-94A50336ECCB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{29EBB65A-6E5E-41FC-83D1-CD5C87ED2C00}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{835E505B-5E7C-442F-A9E8-13C7E26174BC}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{5CB54665-CF97-4C06-A91E-4A49440F9872}" name="SE_Query" displayName="SE_Query" ref="A8:G158" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{205F9DB9-CF80-4EBF-92AF-71C32980FC3E}" name="SE_Query" displayName="SE_Query" ref="A8:G158" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
   <autoFilter ref="A8:G158" xr:uid="{EB175D89-068E-4F4F-9D90-F33702060C14}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{8F406ADF-2F3E-4258-8602-67453E32CD70}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{3C727720-0B80-43AC-B010-6EA4F9AE6DC9}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{6B9B735B-5CB1-4D9B-A2D4-222CD4A32C5F}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{A7E8D433-657B-492D-A022-D082ACE758D8}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{7851C733-2431-4CC4-A46C-CBC65784086D}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{8C690315-3921-4B45-8FC2-C14C44B01724}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{7C1ABDB1-6BFC-4FF5-A3BE-8E2B21B2718B}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{D3FA49FD-6A95-4F5A-A6E5-DDA14EC66438}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{964E9F69-663D-45E0-9701-964FDE0CEDB9}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1768,77 +1765,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{923395E3-DA0A-4E3A-88CB-33C126885DBA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{337E9464-238E-4FFA-832A-CB9FC0B6B6B3}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G158"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="50.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:7" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
@@ -1874,51 +1871,51 @@
       </c>
       <c r="F9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="8">
-        <v>46265</v>
+        <v>47361</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="8">
         <v>46538</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>7</v>
@@ -2637,80 +2634,80 @@
       </c>
       <c r="B47" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>123</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="8">
         <v>46507</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>125</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="8">
-        <v>46507</v>
+        <v>46630</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>126</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="8">
-        <v>46630</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>128</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="8">
         <v>47057</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
         <v>15</v>
@@ -2886,174 +2883,174 @@
       </c>
       <c r="F59" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="8">
         <v>46477</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>154</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="8">
-        <v>46295</v>
+        <v>47391</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>156</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="8">
         <v>47149</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>159</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="8">
-        <v>46265</v>
+        <v>47330</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>164</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="8">
-        <v>47330</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>151</v>
+        <v>34</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>166</v>
       </c>
+      <c r="E65" s="2" t="s">
+        <v>167</v>
+      </c>
       <c r="F65" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="8">
-        <v>46507</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="E66" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="8">
-        <v>47087</v>
+        <v>47299</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="8">
         <v>47057</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
         <v>7</v>
@@ -3069,51 +3066,51 @@
       </c>
       <c r="F68" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="8">
         <v>46387</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>176</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="8">
-        <v>46295</v>
+        <v>47391</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>178</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="8">
         <v>46538</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
         <v>75</v>
@@ -3509,51 +3506,51 @@
       </c>
       <c r="B90" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="8">
         <v>47269</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>234</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="8">
         <v>47057</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>237</v>
       </c>
       <c r="F92" s="2" t="s">
@@ -3669,51 +3666,51 @@
       </c>
       <c r="B98" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>250</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="8">
         <v>47118</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>252</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="8">
         <v>46691</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>254</v>
       </c>
       <c r="F100" s="2" t="s">
@@ -3798,51 +3795,51 @@
       </c>
       <c r="F104" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="8">
         <v>47238</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>265</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>266</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="8">
-        <v>46477</v>
+        <v>48304</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>267</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>268</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="8">
         <v>47726</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" s="1" t="s">
         <v>15</v>
@@ -3967,51 +3964,51 @@
       </c>
       <c r="F112" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="8">
         <v>46418</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>286</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>288</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="8">
-        <v>46265</v>
+        <v>47361</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>290</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A115" s="1" t="s">
         <v>7</v>
@@ -4030,82 +4027,82 @@
       </c>
       <c r="G115" s="8">
         <v>46843</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>296</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="8">
         <v>46660</v>
       </c>
     </row>
-    <row r="117" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A118" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>302</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G118" s="8">
         <v>46630</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>304</v>
       </c>
       <c r="F119" s="2" t="s">
@@ -4164,51 +4161,51 @@
       </c>
       <c r="B122" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>312</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A123" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>313</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>314</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="8">
         <v>46477</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A124" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>316</v>
       </c>
       <c r="F124" s="2" t="s">
@@ -4293,677 +4290,677 @@
       </c>
       <c r="F128" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="8">
         <v>47542</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A129" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>328</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="8">
-        <v>46265</v>
+        <v>47361</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A130" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>330</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>331</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="8">
         <v>47269</v>
       </c>
     </row>
     <row r="131" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A131" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>334</v>
+        <v>309</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="8">
         <v>46568</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A132" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="8">
         <v>46538</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A133" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="8">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A134" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="8">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A135" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B133" s="1" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="B135" s="1" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="E135" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F135" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="8">
-        <v>46996</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C136" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="D136" s="1" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="8">
         <v>46691</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A137" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>330</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="8">
         <v>46599</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A138" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B138" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="C138" s="1" t="s">
+      <c r="D138" s="1" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="8">
         <v>46873</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A139" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="8">
         <v>47149</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A140" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="8">
         <v>46752</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A141" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B141" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="C141" s="1" t="s">
+      <c r="D141" s="1" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="8">
         <v>46538</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A142" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B142" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="C142" s="1" t="s">
+      <c r="D142" s="1" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A143" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B143" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="C143" s="1" t="s">
+      <c r="D143" s="1" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="8">
         <v>47938</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A144" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C144" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="D144" s="1" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="8">
         <v>47208</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A145" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="8">
         <v>46691</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A146" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="8">
         <v>46965</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A147" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="8">
         <v>46660</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A148" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="8">
         <v>46783</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B149" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C149" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="C149" s="1" t="s">
+      <c r="D149" s="1" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A150" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B150" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="D150" s="1" t="s">
         <v>377</v>
-      </c>
-[...4 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="8">
         <v>46387</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A151" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B151" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D151" s="1" t="s">
         <v>379</v>
-      </c>
-[...4 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="8">
         <v>47269</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A152" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="8">
         <v>47026</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A153" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="8">
         <v>46446</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A154" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="8">
         <v>47118</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A155" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B155" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C155" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="C155" s="1" t="s">
+      <c r="D155" s="1" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="8">
         <v>46538</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A156" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="8">
         <v>46904</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A157" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="8">
         <v>46904</v>
       </c>
     </row>
     <row r="158" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A158" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D158" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="E158" s="2" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="8">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Y D A A B Q S w M E F A A C A A g A W k U D X R p J N 1 G m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h q M k p + S 6 O A i i Y m J c W 1 q h U Y o h h b L 3 R w 8 k l c Q o 6 i b 4 / v e N 7 x 3 v 9 4 g 6 + s q u K j W 6 s a k K M I U B c r I 5 q B N k a L O H c M Z y j h s h D y J Q g W D b G z S 2 0 O K S u f O C S H e e + w n u G k L w i i N y D 5 f b 2 W p a o E + s v 4 v h 9 p Y J 4 x U i M P u N Y Y z H M U x n r I 5 p k B G C L k 2 X 4 E N e 5 / t D 4 R l V 7 m u V V y Z c L U A M k Y g 7 w / 8 A V B L A w Q U A A I A C A B a R Q N d D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A W k U D X S i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A W k U D X R p J N 1 G m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A F p F A 1 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A W k U D X S i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A P g I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F I i 1 q E q o 7 N O r G 2 s 7 Y l j N 8 k A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A t x o C d G m C T Q 1 b U b q b V h D 8 E 7 / Y y G G 3 v s e 4 Z X y f 4 t J l H z U A A A A A D o A A A A A C A A A g A A A A 8 3 s m W c w W g a 8 M z w D a l T J V 6 e Y S N f K r f F t X d P Y m S 8 G P x k t Q A A A A y e Z g C X C r U G i 5 K Z 2 + / 7 K d F L h L + v v V j P B H x v a L y w D f P t 9 9 g A K 9 E q U L o W 9 s H l S u J j I K a O Q f K F e o o F B E J i L Y H n 9 y v a I y v a a A 9 1 L X W 9 0 a r N V v Y t N A A A A A T j Z 3 e k / Y O 0 6 v R 6 5 N C t 7 b n k v a b q d Z g i / g W m 9 p W V o x a 9 T O 4 V e j O 6 9 7 n M 4 S 2 J t T 0 5 C b q l + q 8 t p p b t E C A u G N O H E V w A = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A T E w h X Y B s g f a n A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n L f U n a j 5 K o g s 3 k p i Y G L d N q d A I x d B i u Z s L j + Q V x C j q z u W 8 e Y u Z + / U G S V e V w U U 1 V t c m R h G m K F B G 1 p k 2 e Y x a d w x n K O G w F f I k c h X 0 s r G L z m Y x K p w 7 L w j x 3 m M / w n W T E 0 Z p R A 7 p Z i c L V Q n 0 k f V / O d T G O m G k Q h z 2 r z G c 4 W g y x W M 2 x x T I A C H V 5 i u w f u + z / Y G w a k v X N o o r E 6 6 X Q I Y I 5 P 2 B P w B Q S w M E F A A C A A g A T E w h X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A E x M I V 0 o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A E x M I V 2 A b I H 2 p w A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B M T C F d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A E x M I V 0 o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A A 4 M p J z R p D / S J h r f F S 9 7 3 O o A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A D f R M 6 B v t P v 8 Z X 1 a g P l e 9 4 f d H l 4 A 3 O r t V 7 / S c 3 K R W K D V A A A A A A 6 A A A A A A g A A I A A A A L b 1 p v Q 7 C K e m Q P b 6 B N + p M q K l Z w r 4 L 9 I F R E F 2 s 4 h 2 6 4 Q r U A A A A F O Q i v q r n 8 s S J U K p w D 8 o 7 X T N J 7 8 l f s 7 R d w K M t b M U 7 M y q 6 y u T N e 4 l P Q R w E N 9 i F G 3 f e W s G y s t r 6 L a 0 n W S 7 c D h O y 9 V H Z C s t G + z V 3 g R T a 1 O Y 8 0 F u Q A A A A C H j q a C v s Z p c N 6 J H L Q 9 4 I f H o D U 3 L W Y L p M G D C C r P + 1 3 e O O 0 z C c 9 i o 6 d O b O u L C h 9 7 + i 6 u Q i K 5 U u 8 W O W p a h 3 s K B h F c = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -5214,175 +5211,172 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12539</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12586</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12539</Url>
-      <Description>TV7R3WADTX6N-37870886-12539</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12586</Url>
+      <Description>TV7R3WADTX6N-37870886-12586</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3A2FEF9-6D75-4DED-8150-2F5799F5CC64}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FF0446E-8C35-40FC-85B2-C667811744D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FCB7B1A-6CAD-4E3B-B6BF-87BC4EB487CC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7162F41F-5065-4EFB-A416-51C5A8134169}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C815F3A1-B907-4330-847C-C434B03D997D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{576BE774-99F9-4978-8737-E51AC960E0E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{066D7903-3F00-4843-85E8-7BC368A43C04}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB3C0AB0-E712-4921-B5B4-33ADF6EB8BB7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A0D6C76-21FF-4FED-8656-643037CCBEF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{711598D7-E02F-4C90-9A17-B569694EE437}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SE</vt:lpstr>
       <vt:lpstr>SE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Meg Sutton</dc:creator>
+  <dc:creator>Chris Black</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-08-03T07:42:56Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-01T08:34:28Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>5daaf701-cb66-47f3-a47a-d334a3fedbbe</vt:lpwstr>
+    <vt:lpwstr>91db331f-3d3e-40aa-b712-64232ce50a56</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>320e8e2b-b883-4f22-9406-0f8a0e51a5b3</vt:lpwstr>
-[...2 lines deleted...]
-    <vt:lpwstr/>
+    <vt:lpwstr>2d0297fa-08ab-4a75-8b11-35ec89b4b524</vt:lpwstr>
   </property>
 </Properties>
 </file>