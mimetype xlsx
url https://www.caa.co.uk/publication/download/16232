--- v11 (2026-09-14)
+++ v12 (2026-10-08)
@@ -9,103 +9,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5E013AC7-5E81-4243-93F7-09621A09EFE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{936B2504-5A52-4EA5-8734-F8138F15456F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3345" yWindow="3225" windowWidth="18900" windowHeight="10965" xr2:uid="{108B8B9C-B6EB-49D2-8D95-325AABC97482}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8461D2D0-03D9-4600-9F06-1F2BBDA02EC0}"/>
   </bookViews>
   <sheets>
     <sheet name="SE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">SE!$A$8:$G$158</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">SE!$A$1:$G$158</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{9E208CAB-44F8-468F-A39C-72037B9463DC}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{A4ABCEFD-9DB5-4F15-A458-F086B6CEFBE4}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{E391D339-636F-42CB-BDC3-2F75150FB099}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{8ED6D692-624A-4D99-BA95-E52406F5EC31}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{F871DF2D-FFB0-440B-8501-153B13B446DE}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{5A01EDC0-5900-48CC-A482-5C1314EF58C6}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{98DE9E52-5BD6-44A9-B6DF-F0A78C5EE56C}" keepAlive="1" name="Query - SE_Query" description="Connection to the 'SE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{59FFC57D-1F74-40C4-B520-6DF31F52AA3B}" keepAlive="1" name="Query - SE_Query" description="Connection to the 'SE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=SE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [SE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="394">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
@@ -217,62 +217,62 @@
   <si>
     <t>244702J</t>
   </si>
   <si>
     <t>Berg</t>
   </si>
   <si>
     <t>Stephen</t>
   </si>
   <si>
     <t>257567A</t>
   </si>
   <si>
     <t>Blair</t>
   </si>
   <si>
     <t>Patrick</t>
   </si>
   <si>
     <t>270045K</t>
   </si>
   <si>
     <t>Bradley</t>
   </si>
   <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>228055H</t>
+  </si>
+  <si>
     <t>Glenn</t>
   </si>
   <si>
     <t>266008C</t>
   </si>
   <si>
-    <t>Brian</t>
-[...4 lines deleted...]
-  <si>
     <t>Bray</t>
   </si>
   <si>
     <t>Timothy</t>
   </si>
   <si>
     <t>324399L</t>
   </si>
   <si>
     <t>Byam</t>
   </si>
   <si>
     <t>Shaun</t>
   </si>
   <si>
     <t>353166K</t>
   </si>
   <si>
     <t>Byass</t>
   </si>
   <si>
     <t>239176G</t>
   </si>
   <si>
     <t>Senior Examiner(SFCL)</t>
@@ -385,50 +385,56 @@
   <si>
     <t>Carol</t>
   </si>
   <si>
     <t>232735K</t>
   </si>
   <si>
     <t>Crawley</t>
   </si>
   <si>
     <t>Cary</t>
   </si>
   <si>
     <t>237680F</t>
   </si>
   <si>
     <t>Cullen</t>
   </si>
   <si>
     <t>Philip</t>
   </si>
   <si>
     <t>301325A</t>
   </si>
   <si>
+    <t>Davidson</t>
+  </si>
+  <si>
+    <t>206897D</t>
+  </si>
+  <si>
     <t>Day</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>206498G</t>
   </si>
   <si>
     <t>De Martino</t>
   </si>
   <si>
     <t>Roberto</t>
   </si>
   <si>
     <t>222243D</t>
   </si>
   <si>
     <t>DeVore</t>
   </si>
   <si>
     <t>Brandon</t>
   </si>
   <si>
     <t>477815D</t>
@@ -445,56 +451,56 @@
   <si>
     <t>Donoghue</t>
   </si>
   <si>
     <t>234353C</t>
   </si>
   <si>
     <t>Dunseath</t>
   </si>
   <si>
     <t>231590D</t>
   </si>
   <si>
     <t>Elliott</t>
   </si>
   <si>
     <t>Barrie</t>
   </si>
   <si>
     <t>208201B</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
+    <t>248264J</t>
+  </si>
+  <si>
     <t>206643B</t>
   </si>
   <si>
-    <t>248264J</t>
-[...1 lines deleted...]
-  <si>
     <t>Fahey</t>
   </si>
   <si>
     <t>423864H</t>
   </si>
   <si>
     <t>Forsyth</t>
   </si>
   <si>
     <t>Merrick</t>
   </si>
   <si>
     <t>272300K</t>
   </si>
   <si>
     <t>Franzini</t>
   </si>
   <si>
     <t>235659G</t>
   </si>
   <si>
     <t>Frost</t>
   </si>
   <si>
     <t>258885D</t>
@@ -529,50 +535,56 @@
   <si>
     <t>Roger</t>
   </si>
   <si>
     <t>254800C</t>
   </si>
   <si>
     <t>Gordon</t>
   </si>
   <si>
     <t>Joanna</t>
   </si>
   <si>
     <t>454348C</t>
   </si>
   <si>
     <t>Gowers</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>280916H</t>
   </si>
   <si>
+    <t>Grant</t>
+  </si>
+  <si>
+    <t>267592G</t>
+  </si>
+  <si>
     <t>Gregg</t>
   </si>
   <si>
     <t>207391J</t>
   </si>
   <si>
     <t>Hagon</t>
   </si>
   <si>
     <t>232278A</t>
   </si>
   <si>
     <t>Hall</t>
   </si>
   <si>
     <t>Julian</t>
   </si>
   <si>
     <t>327267B</t>
   </si>
   <si>
     <t>Hannon</t>
   </si>
   <si>
     <t>Andrew</t>
@@ -748,56 +760,50 @@
   <si>
     <t>322984K</t>
   </si>
   <si>
     <t>Leach</t>
   </si>
   <si>
     <t>202174J</t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>240171A</t>
   </si>
   <si>
     <t>Lyons</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>231446L</t>
   </si>
   <si>
-    <t>Macgregor</t>
-[...4 lines deleted...]
-  <si>
     <t>Maddock</t>
   </si>
   <si>
     <t>235856E</t>
   </si>
   <si>
     <t>Mannering</t>
   </si>
   <si>
     <t>Ryan</t>
   </si>
   <si>
     <t>289041L</t>
   </si>
   <si>
     <t>Massey</t>
   </si>
   <si>
     <t>232412A</t>
   </si>
   <si>
     <t>McAngus</t>
   </si>
   <si>
     <t>Ewan</t>
@@ -829,56 +835,50 @@
   <si>
     <t>Mellor</t>
   </si>
   <si>
     <t>205741G</t>
   </si>
   <si>
     <t>Michaelson</t>
   </si>
   <si>
     <t>274162H</t>
   </si>
   <si>
     <t>Miles</t>
   </si>
   <si>
     <t>278777F</t>
   </si>
   <si>
     <t>Miller</t>
   </si>
   <si>
     <t>247350K</t>
   </si>
   <si>
-    <t>Mills</t>
-[...4 lines deleted...]
-  <si>
     <t>Mollison</t>
   </si>
   <si>
     <t>Anthony</t>
   </si>
   <si>
     <t>223099B</t>
   </si>
   <si>
     <t>Morris</t>
   </si>
   <si>
     <t>Graham</t>
   </si>
   <si>
     <t>272580L</t>
   </si>
   <si>
     <t>Munro</t>
   </si>
   <si>
     <t>306107H</t>
   </si>
   <si>
     <t>Mutch</t>
@@ -901,51 +901,51 @@
   <si>
     <t>Naylor</t>
   </si>
   <si>
     <t>269633J</t>
   </si>
   <si>
     <t>Newton</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>262695L</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | SEP (sea) | CessnaSET | CessnaSET (Sea)</t>
   </si>
   <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land) | CessnaSET | SC7Skyvan | TMG</t>
+    <t>TMG | SC7Skyvan | CessnaSET | SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>Paddon</t>
   </si>
   <si>
     <t>275536K</t>
   </si>
   <si>
     <t>Padfield</t>
   </si>
   <si>
     <t>Craig</t>
   </si>
   <si>
     <t>325127F</t>
   </si>
   <si>
     <t>Parker</t>
   </si>
   <si>
     <t>Terence</t>
   </si>
   <si>
     <t>344622L</t>
   </si>
@@ -1183,56 +1183,56 @@
   <si>
     <t>240143F</t>
   </si>
   <si>
     <t>Ashwin</t>
   </si>
   <si>
     <t>319113C</t>
   </si>
   <si>
     <t>Vaughan</t>
   </si>
   <si>
     <t>279112J</t>
   </si>
   <si>
     <t>Wallace</t>
   </si>
   <si>
     <t>255873D</t>
   </si>
   <si>
     <t>Watt</t>
   </si>
   <si>
+    <t>207587C</t>
+  </si>
+  <si>
     <t>239657B</t>
   </si>
   <si>
-    <t>207587C</t>
-[...1 lines deleted...]
-  <si>
     <t>Wells</t>
   </si>
   <si>
     <t>Marc</t>
   </si>
   <si>
     <t>314961G</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>243696E</t>
   </si>
   <si>
     <t>Whitehouse</t>
   </si>
   <si>
     <t>443597D</t>
   </si>
   <si>
     <t>304182D</t>
   </si>
   <si>
     <t>Whitelegg</t>
@@ -1249,51 +1249,51 @@
   <si>
     <t>Woodland</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>254737F</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
-    <t>Updated On: 01 September 2026</t>
+    <t>Updated On: 01 October 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -1426,118 +1426,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{814BA138-21C1-4177-8C55-94A50336ECCB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EFD2E27-AEC1-44B9-B739-3B0FBE4026AD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{835E505B-5E7C-442F-A9E8-13C7E26174BC}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{AE05E211-3876-4D4B-B25D-EB00E14ADF77}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{205F9DB9-CF80-4EBF-92AF-71C32980FC3E}" name="SE_Query" displayName="SE_Query" ref="A8:G158" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{9A075E1F-71DD-4A68-938E-728C797C32E7}" name="SE_Query" displayName="SE_Query" ref="A8:G158" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
   <autoFilter ref="A8:G158" xr:uid="{EB175D89-068E-4F4F-9D90-F33702060C14}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{6B9B735B-5CB1-4D9B-A2D4-222CD4A32C5F}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{964E9F69-663D-45E0-9701-964FDE0CEDB9}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{0B1E4546-2B1A-4BE7-BE18-F096EE47FF13}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{E2CC358C-D015-407D-9063-2EC465DAE632}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{5EAD21D7-80CE-4285-8EE2-2EA1E336C0E4}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{5FA95860-0870-4D84-B365-7167448468A4}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{23730E39-2526-439E-B335-5E452C96074A}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{80D71583-396F-4691-9668-0F9F20E5B4F0}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{ED85E561-E7DC-40EF-B1BB-C1503A8A45D5}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1765,51 +1765,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{337E9464-238E-4FFA-832A-CB9FC0B6B6B3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB4FA957-7F4B-4269-8FFE-FB69DCA3B185}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G158"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="50.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
@@ -2097,71 +2097,71 @@
       </c>
       <c r="F20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="8">
         <v>46812</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="8">
-        <v>46873</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="8">
-        <v>46356</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="8">
         <v>47057</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>15</v>
@@ -2277,51 +2277,51 @@
       </c>
       <c r="F29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="8">
         <v>46996</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>74</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="8">
-        <v>46326</v>
+        <v>47422</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>78</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="8">
         <v>47238</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>79</v>
@@ -2491,1255 +2491,1255 @@
       </c>
       <c r="B40" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="8">
         <v>46783</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D41" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="8">
-        <v>46783</v>
+        <v>47391</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D42" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="8">
-        <v>46843</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="F43" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="8">
+        <v>46843</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="F43" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="8">
+      <c r="C44" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="8">
         <v>46965</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D44" s="1" t="s">
+    <row r="45" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="E44" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B45" s="1" t="s">
+      <c r="C45" s="1" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>118</v>
       </c>
+      <c r="E45" s="2" t="s">
+        <v>28</v>
+      </c>
       <c r="F45" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="8">
-        <v>47087</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>120</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="8">
-        <v>46691</v>
+        <v>47087</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
-        <v>61</v>
+        <v>7</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D47" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="8">
-        <v>46507</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="B48" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>125</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="8">
-        <v>46630</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="8">
         <v>46507</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>128</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="8">
-        <v>47057</v>
+        <v>46630</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D51" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="8">
-        <v>46326</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B52" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>133</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="8">
-        <v>47330</v>
+        <v>46326</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>135</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="8">
-        <v>46326</v>
+        <v>47330</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
-        <v>61</v>
+        <v>7</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="8">
-        <v>46507</v>
+        <v>47422</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="B55" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C55" s="1" t="s">
+      <c r="D55" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D55" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F55" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="8">
-        <v>46873</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="8">
-        <v>47177</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="D57" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="8">
-        <v>46446</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B58" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C58" s="1" t="s">
+      <c r="D58" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="D58" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="8">
-        <v>46691</v>
+        <v>46446</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B59" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C59" s="1" t="s">
+      <c r="D59" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="D59" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="8">
-        <v>46477</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C60" s="1" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>154</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="8">
-        <v>47391</v>
+        <v>46477</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>34</v>
+        <v>139</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>156</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="8">
-        <v>47149</v>
+        <v>47361</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C62" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D62" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F62" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="8">
-        <v>46721</v>
+        <v>47391</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
-        <v>7</v>
+        <v>75</v>
       </c>
       <c r="B63" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="C63" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F63" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="8">
-        <v>47330</v>
+        <v>47149</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="C64" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="1" t="s">
+      <c r="F64" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="8">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B65" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="F64" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B65" s="1" t="s">
+      <c r="C65" s="1" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="E65" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F65" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="8">
-        <v>47087</v>
+        <v>47330</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="C66" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="1" t="s">
+      <c r="F66" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="8">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="F66" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B67" s="1" t="s">
+      <c r="C67" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="C67" s="1" t="s">
+      <c r="E67" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="D67" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="8">
-        <v>47057</v>
+        <v>47087</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F68" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="8">
-        <v>46387</v>
+        <v>47299</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C69" s="1" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>176</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="8">
-        <v>47391</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>178</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="8">
-        <v>46538</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="D71" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="8">
-        <v>47269</v>
+        <v>47391</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B72" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F72" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="8">
-        <v>46873</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
-        <v>7</v>
+        <v>75</v>
       </c>
       <c r="B73" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="E73" s="2" t="s">
+      <c r="F73" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" s="8">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="F73" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B74" s="1" t="s">
+      <c r="C74" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="C74" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F74" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="8">
-        <v>46783</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B75" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="E75" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="C75" s="1" t="s">
+      <c r="F75" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75" s="8">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B76" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="D75" s="1" t="s">
+      <c r="C76" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="F75" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B76" s="1" t="s">
+      <c r="D76" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...3 lines deleted...]
-        <v>195</v>
+      <c r="E76" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="8">
-        <v>47177</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="B77" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="C77" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F77" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="8">
-        <v>47177</v>
+        <v>47269</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="C78" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F78" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="8">
-        <v>46691</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
-        <v>7</v>
+        <v>75</v>
       </c>
       <c r="B79" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C79" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="C79" s="1" t="s">
+      <c r="D79" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="D79" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="8">
-        <v>46996</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B80" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C80" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F80" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="8">
-        <v>47057</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B81" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C81" s="1" t="s">
+      <c r="D81" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="D81" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F81" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="8">
-        <v>46660</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F82" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="8">
-        <v>46387</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F83" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="8">
-        <v>47118</v>
+        <v>46660</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="8">
-        <v>47177</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B85" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="E85" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="C85" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F85" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="8">
-        <v>46934</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B86" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>222</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="8">
-        <v>47238</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C87" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="8">
         <v>46934</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B88" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="C88" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F88" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="8">
-        <v>46295</v>
+        <v>47238</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>229</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="8">
-        <v>46568</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C90" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="D90" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="8">
-        <v>47269</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B91" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>234</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="8">
-        <v>47057</v>
+        <v>47269</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C92" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="D92" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="8">
-        <v>46507</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>239</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G93" s="8">
-        <v>46873</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C94" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D94" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="D94" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="8">
-        <v>46812</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B95" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C95" s="1" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="8">
-        <v>46783</v>
+        <v>46812</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>246</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="8">
-        <v>46812</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>26</v>
+        <v>108</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>248</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="8">
-        <v>46418</v>
+        <v>46812</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>250</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="8">
-        <v>47118</v>
+        <v>47514</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
-        <v>61</v>
+        <v>7</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>161</v>
+        <v>71</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>252</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="8">
-        <v>46691</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>81</v>
+        <v>165</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>254</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="8">
-        <v>46295</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>257</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="8">
         <v>46387</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
         <v>61</v>
@@ -3892,51 +3892,51 @@
       </c>
       <c r="C109" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>276</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="8">
         <v>47118</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>279</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="8">
         <v>47208</v>
       </c>
     </row>
     <row r="111" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A111" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E111" s="2" t="s">
@@ -4058,51 +4058,51 @@
       </c>
       <c r="C117" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A118" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>302</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G118" s="8">
         <v>46630</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>304</v>
       </c>
       <c r="F119" s="2" t="s">
@@ -4161,91 +4161,91 @@
       </c>
       <c r="B122" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>312</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A123" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>313</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>314</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="8">
         <v>46477</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A124" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>316</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="8">
         <v>46660</v>
       </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>318</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="8">
         <v>46538</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A126" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>320</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>321</v>
       </c>
       <c r="F126" s="2" t="s">
@@ -4261,51 +4261,51 @@
       </c>
       <c r="B127" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>323</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="8">
         <v>46599</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A128" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>325</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="8">
         <v>47542</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A129" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>328</v>
       </c>
       <c r="F129" s="2" t="s">
@@ -4487,51 +4487,51 @@
       </c>
       <c r="B138" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>350</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="8">
         <v>46873</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A139" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>352</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="8">
         <v>47149</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A140" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>354</v>
       </c>
       <c r="F140" s="2" t="s">
@@ -4584,51 +4584,51 @@
     <row r="143" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A143" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>361</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>362</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>363</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="8">
         <v>47938</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A144" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>365</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="8">
         <v>47208</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A145" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D145" s="1" t="s">
@@ -4641,137 +4641,137 @@
         <v>46691</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A146" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>369</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="8">
         <v>46965</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A147" s="1" t="s">
-        <v>61</v>
+        <v>7</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>370</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>371</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="8">
-        <v>46660</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A148" s="1" t="s">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>370</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>372</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="8">
-        <v>46783</v>
+        <v>46660</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>375</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="8">
         <v>46721</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A150" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>377</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="8">
         <v>46387</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A151" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>379</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="8">
         <v>47269</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A152" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>380</v>
       </c>
       <c r="F152" s="2" t="s">
@@ -4916,51 +4916,51 @@
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A T E w h X Y B s g f a n A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n L f U n a j 5 K o g s 3 k p i Y G L d N q d A I x d B i u Z s L j + Q V x C j q z u W 8 e Y u Z + / U G S V e V w U U 1 V t c m R h G m K F B G 1 p k 2 e Y x a d w x n K O G w F f I k c h X 0 s r G L z m Y x K p w 7 L w j x 3 m M / w n W T E 0 Z p R A 7 p Z i c L V Q n 0 k f V / O d T G O m G k Q h z 2 r z G c 4 W g y x W M 2 x x T I A C H V 5 i u w f u + z / Y G w a k v X N o o r E 6 6 X Q I Y I 5 P 2 B P w B Q S w M E F A A C A A g A T E w h X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A E x M I V 0 o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A E x M I V 2 A b I H 2 p w A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B M T C F d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A E x M I V 0 o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A A 4 M p J z R p D / S J h r f F S 9 7 3 O o A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A D f R M 6 B v t P v 8 Z X 1 a g P l e 9 4 f d H l 4 A 3 O r t V 7 / S c 3 K R W K D V A A A A A A 6 A A A A A A g A A I A A A A L b 1 p v Q 7 C K e m Q P b 6 B N + p M q K l Z w r 4 L 9 I F R E F 2 s 4 h 2 6 4 Q r U A A A A F O Q i v q r n 8 s S J U K p w D 8 o 7 X T N J 7 8 l f s 7 R d w K M t b M U 7 M y q 6 y u T N e 4 l P Q R w E N 9 i F G 3 f e W s G y s t r 6 L a 0 n W S 7 c D h O y 9 V H Z C s t G + z V 3 g R T a 1 O Y 8 0 F u Q A A A A C H j q a C v s Z p c N 6 J H L Q 9 4 I f H o D U 3 L W Y L p M G D C C r P + 1 3 e O O 0 z C c 9 i o 6 d O b O u L C h 9 7 + i 6 u Q i K 5 U u 8 W O W p a h 3 s K B h F c = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B U D A A B Q S w M E F A A C A A g A G V F B X S w q j s 2 l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A e 7 9 7 v 4 1 9 R W 6 O Q l l q U X F m f p 6 t k q G e g Z J C a l 5 y f k p m X r q t U m l J m q 6 F k r 2 d T U B i c n Z i e q o C U H F e s V V F c Y q t U k Z J S Y G V v n 5 5 e b l e u b F e f l G 6 v p G B g a F + h K 9 P c H J G a m 6 i E l x x J m H F u p l 5 x S W J e c m p S n Y 2 Y R D H 2 B n p G Z q a A z H Q T T b 6 M E E b 3 8 w 8 h A I j o B x I F k n Q x r k 0 p 6 S 0 K N U u N U / X 3 c l G H 8 a 1 0 Y f 6 w Q 4 A U E s D B B Q A A g A I A B l R Q V 0 P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A A Z U U F d K I p H u A 4 A A A A R A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A K 0 5 N L s n M z 1 M I h t C G 1 g B Q S w E C L Q A U A A I A C A A Z U U F d L C q O z a U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A G V F B X Q / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A Z U U F d K I p H u A 4 A A A A R A A A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A 9 A g A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 6 X A Q A A A A A A A H U B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A U i L W o S q j s 0 6 s b a z t i W M 3 y Q A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A B S X 5 s a O K e C 3 J B m 2 8 O A D 1 9 l n A A y q 9 m D 1 W T T 0 k E 6 v 7 A 4 D g A A A A A O g A A A A A I A A C A A A A A D 2 E P p 7 Y G m z D t k H a 5 X z a W a 2 p A 0 3 / 1 + b Y Z v k M u Y P 7 t 1 j V A A A A A s Q w 6 3 P + t e l 7 2 l G D K V j h 5 j s k C 3 V X 9 z 2 D h N u t t M H v b T B 6 6 n + O V Q g 6 A 2 i f I 7 k o z u r o F X M J / V H K u J y k w 9 0 O 2 D A / 8 u e 3 T d L 7 E H z N p c W Y D t 4 b f M v 0 A A A A A I a O i O Q a R j q I f h / P k 1 e d R D E 8 P + N m b U R 6 4 X y h n r w + y A E w Q v A M 5 D h / i V 6 B P N C G v D a N P d Q l t u N u i w 5 8 7 q F v e 0 Q Y x 5 < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -5211,172 +5211,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12586</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12659</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12586</Url>
-      <Description>TV7R3WADTX6N-37870886-12586</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12659</Url>
+      <Description>TV7R3WADTX6N-37870886-12659</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FF0446E-8C35-40FC-85B2-C667811744D8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4C83A24-63D2-4D03-8A50-888A40179D66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7162F41F-5065-4EFB-A416-51C5A8134169}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDFD816D-DD04-4D0A-BAB0-651D07ACB143}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{576BE774-99F9-4978-8737-E51AC960E0E8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DE334DE-8D23-401C-B0AF-CCD458BFC048}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB3C0AB0-E712-4921-B5B4-33ADF6EB8BB7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E564E57A-9048-4E59-873E-94E83224FE58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{711598D7-E02F-4C90-9A17-B569694EE437}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6009045-7A63-448F-BCB2-AE84E010557A}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SE</vt:lpstr>
       <vt:lpstr>SE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chris Black</dc:creator>
+  <dc:creator>Meg Sutton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-09-01T08:34:28Z</vt:lpwstr>
+    <vt:lpwstr>2026-10-01T09:08:54Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>91db331f-3d3e-40aa-b712-64232ce50a56</vt:lpwstr>
+    <vt:lpwstr>135b78de-2f34-413c-959f-d7f01954f00a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>2d0297fa-08ab-4a75-8b11-35ec89b4b524</vt:lpwstr>
+    <vt:lpwstr>877fd25e-e4b1-4024-b1cd-bdc21ecfb1e0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>