--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -9,101 +9,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B34CB6F3-F276-4389-A659-79335F611B9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{147F6655-8107-4D3F-BD80-FF24492F2881}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3345" yWindow="3225" windowWidth="18900" windowHeight="10965" xr2:uid="{C8E160DB-6942-4711-9BEB-A40DCE7C80C2}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2EC9F4F6-4FC6-4527-B9D1-35BA610AB08F}"/>
   </bookViews>
   <sheets>
     <sheet name="RT" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_2" localSheetId="0" hidden="1">RT!$A$8:$H$90</definedName>
+    <definedName name="ExternalData_2" localSheetId="0" hidden="1">RT!$A$8:$H$92</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">RT!$A$1:$H$120</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{57FC53BF-8456-40D5-9C1B-2EE683B7D38D}" keepAlive="1" name="Query - RT_Query" description="Connection to the 'RT_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="1" xr16:uid="{945C562E-E56D-4AB0-AE5E-B8276997876E}" keepAlive="1" name="Query - RT_Query" description="Connection to the 'RT_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=RT_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [RT_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="593" uniqueCount="468">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="607" uniqueCount="478">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAA Reference No.</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Telephone Number</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>FRTOL Senior Examiner</t>
   </si>
   <si>
@@ -697,50 +697,68 @@
   <si>
     <t>07721 014501</t>
   </si>
   <si>
     <t>Scunthorpe</t>
   </si>
   <si>
     <t>Goldsobel</t>
   </si>
   <si>
     <t>Ewen</t>
   </si>
   <si>
     <t>423530D</t>
   </si>
   <si>
     <t>eengoldsobel@ymail.com</t>
   </si>
   <si>
     <t>7779725624</t>
   </si>
   <si>
     <t>Borehamwood</t>
   </si>
   <si>
+    <t>Grace-Ferguson</t>
+  </si>
+  <si>
+    <t>Gary</t>
+  </si>
+  <si>
+    <t>331297F</t>
+  </si>
+  <si>
+    <t>gferg12@sky.com</t>
+  </si>
+  <si>
+    <t>7855835995</t>
+  </si>
+  <si>
+    <t>Carrickfergus</t>
+  </si>
+  <si>
     <t>Greenfield</t>
   </si>
   <si>
     <t>Craig</t>
   </si>
   <si>
     <t>278060G</t>
   </si>
   <si>
     <t>craig.greenfield@btinternet.com</t>
   </si>
   <si>
     <t>07966 194858</t>
   </si>
   <si>
     <t>Denham</t>
   </si>
   <si>
     <t>Harlow</t>
   </si>
   <si>
     <t>431439E</t>
   </si>
   <si>
     <t>jamesharlow2000@yahoo.co.uk</t>
@@ -850,75 +868,93 @@
   <si>
     <t>dave@davejelly.com</t>
   </si>
   <si>
     <t>07973 322698</t>
   </si>
   <si>
     <t>Kemble</t>
   </si>
   <si>
     <t>Arwyn</t>
   </si>
   <si>
     <t>221091F</t>
   </si>
   <si>
     <t>arwynjones@me.com</t>
   </si>
   <si>
     <t>07876 567474</t>
   </si>
   <si>
     <t>Cambridgeshire</t>
   </si>
   <si>
+    <t>313288J</t>
+  </si>
+  <si>
+    <t>bulldog1210@btinternet.com</t>
+  </si>
+  <si>
+    <t>07747 859477</t>
+  </si>
+  <si>
+    <t>Derby</t>
+  </si>
+  <si>
     <t>Brian</t>
   </si>
   <si>
     <t>228072H</t>
   </si>
   <si>
     <t>briantjones47@gmail.com</t>
   </si>
   <si>
     <t>07775 683567</t>
   </si>
   <si>
     <t>Fairoaks</t>
   </si>
   <si>
-    <t>313288J</t>
-[...8 lines deleted...]
-    <t>Derby</t>
+    <t>Keane</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>529507F</t>
+  </si>
+  <si>
+    <t>ckeaneuk@gmail.com</t>
+  </si>
+  <si>
+    <t>07966 428646</t>
+  </si>
+  <si>
+    <t>Leicester</t>
   </si>
   <si>
     <t>Keating</t>
   </si>
   <si>
     <t>Grahame</t>
   </si>
   <si>
     <t>400772G</t>
   </si>
   <si>
     <t>grahame.keating@icloud.com</t>
   </si>
   <si>
     <t>07971 962607</t>
   </si>
   <si>
     <t>Full Sutton</t>
   </si>
   <si>
     <t>Kelly</t>
   </si>
   <si>
     <t>Liam</t>
   </si>
@@ -973,53 +1009,50 @@
   <si>
     <t>07779 190598</t>
   </si>
   <si>
     <t>Portsmouth</t>
   </si>
   <si>
     <t>Lucas</t>
   </si>
   <si>
     <t>Phillip</t>
   </si>
   <si>
     <t>200398H</t>
   </si>
   <si>
     <t>phil.lucas1@ntlworld.com</t>
   </si>
   <si>
     <t>07713 150200</t>
   </si>
   <si>
     <t>Marren</t>
   </si>
   <si>
-    <t>Christopher</t>
-[...1 lines deleted...]
-  <si>
     <t>208044C</t>
   </si>
   <si>
     <t>chris8marren@gmail.com</t>
   </si>
   <si>
     <t>07774 674067</t>
   </si>
   <si>
     <t>Lasham</t>
   </si>
   <si>
     <t>Mason</t>
   </si>
   <si>
     <t>Steve</t>
   </si>
   <si>
     <t>433384E</t>
   </si>
   <si>
     <t>scmason6@gmail.com</t>
   </si>
   <si>
     <t>07815 534975</t>
@@ -1270,80 +1303,80 @@
   <si>
     <t>jamessmart1962@icloud.com</t>
   </si>
   <si>
     <t>07885 541608</t>
   </si>
   <si>
     <t>Smartt</t>
   </si>
   <si>
     <t>Stephen</t>
   </si>
   <si>
     <t>452675J</t>
   </si>
   <si>
     <t>stephenjsmartt@gmail.com</t>
   </si>
   <si>
     <t>07786 547793</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
+    <t>Adrian</t>
+  </si>
+  <si>
+    <t>206194E</t>
+  </si>
+  <si>
+    <t>ady_and_lorraine@btinternet.com</t>
+  </si>
+  <si>
+    <t>07989 988773</t>
+  </si>
+  <si>
+    <t>Blackpool</t>
+  </si>
+  <si>
     <t>Leon</t>
   </si>
   <si>
     <t>212130A</t>
   </si>
   <si>
     <t>leon.smith@helicopterservices.co.uk</t>
   </si>
   <si>
     <t>07711 392897</t>
   </si>
   <si>
     <t>White Waltham</t>
   </si>
   <si>
-    <t>Adrian</t>
-[...13 lines deleted...]
-  <si>
     <t>Sparrow</t>
   </si>
   <si>
     <t>Owen</t>
   </si>
   <si>
     <t>243833K</t>
   </si>
   <si>
     <t>owensparrow@hotmail.com</t>
   </si>
   <si>
     <t>07973 416839</t>
   </si>
   <si>
     <t xml:space="preserve">Thruxton </t>
   </si>
   <si>
     <t>Stevens</t>
   </si>
   <si>
     <t>218167C</t>
   </si>
   <si>
     <t>jim@medwayflighttraining.co.uk</t>
@@ -1381,53 +1414,50 @@
   <si>
     <t>mikesweeneyatco@yahoo.co.uk</t>
   </si>
   <si>
     <t>07789 276745</t>
   </si>
   <si>
     <t>Shropshire</t>
   </si>
   <si>
     <t>Walker</t>
   </si>
   <si>
     <t>Philip</t>
   </si>
   <si>
     <t>467405G</t>
   </si>
   <si>
     <t>philwalker72@sky.com</t>
   </si>
   <si>
     <t>7843021091</t>
   </si>
   <si>
-    <t>Leicester</t>
-[...1 lines deleted...]
-  <si>
     <t>Watson</t>
   </si>
   <si>
     <t>Daryl</t>
   </si>
   <si>
     <t>348660E</t>
   </si>
   <si>
     <t>darylgwatson@hotmail.com</t>
   </si>
   <si>
     <t>07774 979161</t>
   </si>
   <si>
     <t>Wikberg</t>
   </si>
   <si>
     <t>446136C</t>
   </si>
   <si>
     <t>southcoastfrtol@outlook.com</t>
   </si>
   <si>
     <t>7343030367</t>
@@ -1462,51 +1492,51 @@
   <si>
     <t>7548647680</t>
   </si>
   <si>
     <t>Somerset</t>
   </si>
   <si>
     <t>Wilson</t>
   </si>
   <si>
     <t>Nigel</t>
   </si>
   <si>
     <t>256601K</t>
   </si>
   <si>
     <t>nigel@easyconsultancy.co.uk</t>
   </si>
   <si>
     <t>7809116676</t>
   </si>
   <si>
     <t>Halstead</t>
   </si>
   <si>
-    <t>Updated On: 01 September 2026</t>
+    <t>Updated On: 01 October 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -1741,116 +1771,116 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47717</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E200E531-C675-4B0D-97EF-C50185D3B51A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E8F469-9075-4AC6-830C-866E7DFB9D49}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_2" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{C6A53D49-BB00-490C-96A4-414B96AD2C9F}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_2" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{D28E3BF8-AC6C-459D-A9DD-8783525F7A4B}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="9">
     <queryTableFields count="8">
       <queryTableField id="1" name="Category" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAA Reference No." tableColumnId="4"/>
       <queryTableField id="5" name="Email" tableColumnId="5"/>
       <queryTableField id="6" name="Telephone Number" tableColumnId="6"/>
       <queryTableField id="7" name="Location" tableColumnId="7"/>
       <queryTableField id="8" name="FRTOL Senior Examiner" tableColumnId="8"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6A1B9A91-5D6F-4E76-9CFF-45938DF963B0}" name="RT_Query" displayName="RT_Query" ref="A8:H90" tableType="queryTable" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
-[...3 lines deleted...]
-    <sortCondition ref="B9:B90"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1B249419-8F08-4C28-9047-22C1FA3ED43A}" name="RT_Query" displayName="RT_Query" ref="A8:H92" tableType="queryTable" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
+  <autoFilter ref="A8:H92" xr:uid="{BA1A7051-A7E4-4828-B32D-B8A726F31680}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:H92">
+    <sortCondition descending="1" ref="H9:H92"/>
+    <sortCondition ref="B9:B92"/>
   </sortState>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{C52C588D-FBF0-410F-9E8F-62B6B5D29EB8}" uniqueName="1" name="Category" queryTableFieldId="1" dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{251430B2-CF4C-43FF-B846-4D0CEB15FAB0}" uniqueName="8" name="FRTOL Senior Examiner" queryTableFieldId="8" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{0D9A24D7-DBAE-4C44-9047-B642A779D985}" uniqueName="1" name="Category" queryTableFieldId="1" dataDxfId="7"/>
+    <tableColumn id="2" xr3:uid="{1FA1DC52-461C-48B5-A463-0A39D0ABABB4}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{5B089E34-974A-45D8-935B-049CF4621637}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{F7F8E404-60D1-4DA2-BF3D-8AC4AD592170}" uniqueName="4" name="CAA Reference No." queryTableFieldId="4" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{8653C375-0AE5-45B5-BC96-8F2FA3DFF4C8}" uniqueName="5" name="Email" queryTableFieldId="5" dataDxfId="3"/>
+    <tableColumn id="6" xr3:uid="{43C63580-DC19-412A-8BB4-B334B6B8AF43}" uniqueName="6" name="Telephone Number" queryTableFieldId="6" dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{379F05D4-C96C-4D2C-904A-6AFA24BA56ED}" uniqueName="7" name="Location" queryTableFieldId="7" dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{67B4113C-C584-402C-9CD6-799C00D09817}" uniqueName="8" name="FRTOL Senior Examiner" queryTableFieldId="8" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2078,78 +2108,78 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30529AD1-2BA7-45ED-BED5-19A07CCED190}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AE55306-210B-4CAC-ACC8-8BEF663A1429}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H90"/>
+  <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="20.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.85546875" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>1</v>
@@ -3019,139 +3049,139 @@
       <c r="C43" s="5" t="s">
         <v>213</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>215</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>216</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>217</v>
       </c>
       <c r="H43" s="5"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>218</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>165</v>
+        <v>219</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="G44" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H44" s="5"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>224</v>
+        <v>165</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>225</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>226</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>227</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>228</v>
       </c>
       <c r="H45" s="5"/>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>229</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>231</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>232</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>233</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>234</v>
       </c>
       <c r="H46" s="5"/>
     </row>
-    <row r="47" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>235</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>236</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>237</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>238</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>239</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>240</v>
       </c>
       <c r="H47" s="5"/>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>241</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>244</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>245</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>246</v>
       </c>
       <c r="H48" s="5"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="5" t="s">
@@ -3163,1061 +3193,1109 @@
       <c r="C49" s="5" t="s">
         <v>248</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>249</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>250</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>251</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>252</v>
       </c>
       <c r="H49" s="5"/>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>17</v>
+        <v>254</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G50" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="H50" s="5"/>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>34</v>
+        <v>259</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>258</v>
+        <v>17</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H51" s="5"/>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H52" s="5"/>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H53" s="5"/>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>272</v>
+        <v>34</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>275</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>276</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>277</v>
       </c>
       <c r="H54" s="5"/>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>278</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>279</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>282</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>283</v>
       </c>
       <c r="H55" s="5"/>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>284</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>189</v>
+        <v>285</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G56" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H56" s="5"/>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>201</v>
+        <v>291</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>222</v>
+        <v>295</v>
       </c>
       <c r="H57" s="5"/>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>65</v>
+        <v>296</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>293</v>
+        <v>189</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="G58" s="5" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="H58" s="5"/>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>299</v>
+        <v>201</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="G59" s="5" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="H59" s="5"/>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>303</v>
+        <v>65</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="G60" s="5" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="H60" s="5"/>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G61" s="5" t="s">
-        <v>314</v>
+        <v>228</v>
       </c>
       <c r="H61" s="5"/>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>315</v>
       </c>
       <c r="C62" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="D62" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="D62" s="5" t="s">
+      <c r="E62" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="E62" s="5" t="s">
+      <c r="F62" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="F62" s="5" t="s">
+      <c r="G62" s="5" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="H62" s="5"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>320</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>10</v>
+        <v>321</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G63" s="5" t="s">
-        <v>314</v>
+        <v>325</v>
       </c>
       <c r="H63" s="5"/>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>65</v>
+        <v>327</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="G64" s="5" t="s">
-        <v>328</v>
+        <v>300</v>
       </c>
       <c r="H64" s="5"/>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="G65" s="5" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="H65" s="5"/>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G66" s="5" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H66" s="5"/>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>71</v>
+        <v>165</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G67" s="5" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H67" s="5"/>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>345</v>
+        <v>41</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>346</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>347</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>348</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>349</v>
       </c>
       <c r="H68" s="5"/>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>350</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>113</v>
+        <v>71</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>351</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>352</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>353</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>354</v>
       </c>
       <c r="H69" s="5"/>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>355</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>356</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>357</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>358</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>359</v>
       </c>
       <c r="G70" s="5" t="s">
-        <v>187</v>
+        <v>360</v>
       </c>
       <c r="H70" s="5"/>
     </row>
-    <row r="71" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>361</v>
+        <v>113</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>362</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>363</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>364</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>365</v>
       </c>
       <c r="H71" s="5"/>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>366</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>89</v>
+        <v>367</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="G72" s="5" t="s">
-        <v>314</v>
+        <v>187</v>
       </c>
       <c r="H72" s="5"/>
     </row>
-    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A73" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="G73" s="5" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="H73" s="5"/>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>377</v>
+        <v>89</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>378</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>379</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>380</v>
       </c>
       <c r="G74" s="5" t="s">
-        <v>381</v>
+        <v>325</v>
       </c>
       <c r="H74" s="5"/>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B75" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="C75" s="5" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>383</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>384</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>385</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>386</v>
       </c>
       <c r="H75" s="5"/>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>387</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>388</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>389</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>390</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>391</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>392</v>
       </c>
       <c r="H76" s="5"/>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>393</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>165</v>
+        <v>47</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>394</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>395</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>396</v>
       </c>
       <c r="G77" s="5" t="s">
-        <v>169</v>
+        <v>397</v>
       </c>
       <c r="H77" s="5"/>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="G78" s="5" t="s">
-        <v>234</v>
+        <v>403</v>
       </c>
       <c r="H78" s="5"/>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>403</v>
+        <v>165</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G79" s="5" t="s">
-        <v>407</v>
+        <v>169</v>
       </c>
       <c r="H79" s="5"/>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G80" s="5" t="s">
-        <v>412</v>
+        <v>240</v>
       </c>
       <c r="H80" s="5"/>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>413</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>414</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>415</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>416</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>417</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>418</v>
       </c>
       <c r="H81" s="5"/>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B82" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="C82" s="5" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>420</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>421</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>422</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>423</v>
       </c>
       <c r="H82" s="5"/>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>424</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>425</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>426</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>427</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>428</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>429</v>
       </c>
       <c r="H83" s="5"/>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>430</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>425</v>
+        <v>165</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>431</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>432</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>433</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>434</v>
       </c>
       <c r="H84" s="5"/>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>435</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>436</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>437</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>438</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>439</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>440</v>
       </c>
       <c r="H85" s="5"/>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>441</v>
       </c>
       <c r="C86" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="D86" s="5" t="s">
         <v>442</v>
       </c>
-      <c r="D86" s="5" t="s">
+      <c r="E86" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E86" s="5" t="s">
+      <c r="F86" s="5" t="s">
         <v>444</v>
       </c>
-      <c r="F86" s="5" t="s">
+      <c r="G86" s="5" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="H86" s="5"/>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>446</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>316</v>
+        <v>447</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="G87" s="5" t="s">
-        <v>450</v>
+        <v>283</v>
       </c>
       <c r="H87" s="5"/>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>451</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>398</v>
+        <v>452</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="G88" s="5" t="s">
-        <v>128</v>
+        <v>228</v>
       </c>
       <c r="H88" s="5"/>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>456</v>
+        <v>327</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>457</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>458</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>459</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>460</v>
       </c>
       <c r="H89" s="5"/>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>461</v>
       </c>
       <c r="C90" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="D90" s="5" t="s">
         <v>462</v>
       </c>
-      <c r="D90" s="5" t="s">
+      <c r="E90" s="5" t="s">
         <v>463</v>
       </c>
-      <c r="E90" s="5" t="s">
+      <c r="F90" s="5" t="s">
         <v>464</v>
       </c>
-      <c r="F90" s="5" t="s">
+      <c r="G90" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="H90" s="5"/>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A91" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B91" s="5" t="s">
         <v>465</v>
       </c>
-      <c r="G90" s="5" t="s">
+      <c r="C91" s="5" t="s">
         <v>466</v>
       </c>
-      <c r="H90" s="5"/>
+      <c r="D91" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="H91" s="5"/>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="H92" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A T 0 w h X Y B s g f a n A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n L f U n a j 5 K o g s 3 k p i Y G L d N q d A I x d B i u Z s L j + Q V x C j q z u W 8 e Y u Z + / U G S V e V w U U 1 V t c m R h G m K F B G 1 p k 2 e Y x a d w x n K O G w F f I k c h X 0 s r G L z m Y x K p w 7 L w j x 3 m M / w n W T E 0 Z p R A 7 p Z i c L V Q n 0 k f V / O d T G O m G k Q h z 2 r z G c 4 W g y x W M 2 x x T I A C H V 5 i u w f u + z / Y G w a k v X N o o r E 6 6 X Q I Y I 5 P 2 B P w B Q S w M E F A A C A A g A T 0 w h X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A E 9 M I V 0 o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A E 9 M I V 2 A b I H 2 p w A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B P T C F d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A E 9 M I V 0 o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A A 4 M p J z R p D / S J h r f F S 9 7 3 O o A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A F 5 A d y 7 t t e T 6 i W A l z P v v I 2 5 H 7 0 1 X X M e Q e R q P b t C i f h 2 C A A A A A A 6 A A A A A A g A A I A A A A K H u T 8 y L C r M 5 8 M g 4 S 3 W a + F O X T O V a p n A 2 2 P Q U 4 C T q W s P P U A A A A F M p I g 4 I g 9 f y n / l R l p l n b 1 H a w X F U 9 B q R J O R D X V G R 9 Q u o K 7 j t e z M a c p S J A S 0 H s e x 9 R q R p H p m F R J v M n L i H l C X n / 2 N A I T q I j 4 D x Z / W N 3 1 e Q j m p H Q A A A A D 1 f u x 6 h G Y W A B A G C f Q b X a N x U y D F O q h f A a s a s 8 R z g Z h Q 3 N E + W K w A e c s g + G M 1 8 e 8 z c U w q O d + G E 0 f 8 M l c U 8 i S f / L s M = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B U D A A B Q S w M E F A A C A A g A H F F B X S w q j s 2 l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A e 7 9 7 v 4 1 9 R W 6 O Q l l q U X F m f p 6 t k q G e g Z J C a l 5 y f k p m X r q t U m l J m q 6 F k r 2 d T U B i c n Z i e q o C U H F e s V V F c Y q t U k Z J S Y G V v n 5 5 e b l e u b F e f l G 6 v p G B g a F + h K 9 P c H J G a m 6 i E l x x J m H F u p l 5 x S W J e c m p S n Y 2 Y R D H 2 B n p G Z q a A z H Q T T b 6 M E E b 3 8 w 8 h A I j o B x I F k n Q x r k 0 p 6 S 0 K N U u N U / X 3 c l G H 8 a 1 0 Y f 6 w Q 4 A U E s D B B Q A A g A I A B x R Q V 0 P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A A c U U F d K I p H u A 4 A A A A R A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A K 0 5 N L s n M z 1 M I h t C G 1 g B Q S w E C L Q A U A A I A C A A c U U F d L C q O z a U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A H F F B X Q / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A c U U F d K I p H u A 4 A A A A R A A A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A 9 A g A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 6 X A Q A A A A A A A H U B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A U i L W o S q j s 0 6 s b a z t i W M 3 y Q A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A D c x o d E k c n R D z f m Y M z 7 U t I F o 5 2 u F C d W f z Q 0 j s p W k C N J A g A A A A A O g A A A A A I A A C A A A A C b c d I H Q x Y e C O n O 6 E z 3 f / 4 Q 0 e Q n C J U 5 0 B y X l W + X G 0 e B + F A A A A D Q K 5 z 1 Q S O / 5 Z e M v s z S y l L m a P V v 8 1 H 6 p 1 Q V A M 9 H x T S W M K q Q l D + l n Q C i 6 7 P u + i h / n b 7 s w z w j 9 x 2 f c W J d i T e K I U N v S s P S 8 N O r U W Z f F T 4 / w n z x m 0 A A A A A w I e L 2 6 L J q u O M J S j 4 d c d k g 9 3 D 0 Y U B n W O T B v T b 1 R 1 B F y u u e 0 s k b 0 + B l M E h L E A S H 1 C e T 2 C 9 l E E v t O J M A M 4 h F h v k M < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -4468,172 +4546,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12587</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12660</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12587</Url>
-      <Description>TV7R3WADTX6N-37870886-12587</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12660</Url>
+      <Description>TV7R3WADTX6N-37870886-12660</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B280FD58-4890-4B5F-8CBA-FD6E6ADCD2FD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A70B29D-D2F7-4FA9-81EA-5B09C51463FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3A50763-DE53-4F0E-8F57-1CDA3DAD04C0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD6AAF87-BCA6-42FA-9E71-B8A83307B3D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DD80386-55DC-4700-8691-E377D2E0AC8E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{826D99C4-4049-4342-8AD2-43879AD8525E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B5AC39-DB2A-4B2F-A508-7275ED64179F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7C768E2-4CB0-4415-8FC9-4B096B8ECB4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2665CEAE-684B-4307-80FC-8A0EED810BD7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BF8DCA2-BED5-4CC5-AE0E-539A8E5EBD93}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>RT</vt:lpstr>
       <vt:lpstr>RT!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chris Black</dc:creator>
+  <dc:creator>Meg Sutton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-09-01T08:34:34Z</vt:lpwstr>
+    <vt:lpwstr>2026-10-01T09:09:01Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>979ef343-e29a-476a-9be8-a9a75c1cda02</vt:lpwstr>
+    <vt:lpwstr>465cf862-d4bc-47fa-b1d7-ee9027c4a13b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>e1aefa62-fe65-4646-b9ce-99d2b888f460</vt:lpwstr>
+    <vt:lpwstr>09ea6892-5fa0-4e78-93e1-5de0d622292f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>