--- v4 (2026-02-22)
+++ v5 (2026-04-04)
@@ -1,106 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE762893-9FA8-494E-972E-6F60673D8340}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FAAA1AF7-DCA7-431F-9714-9267E7470A17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{46D68D26-2A14-4D16-9A6D-1707BBD8DFDF}"/>
+    <workbookView xWindow="3465" yWindow="2610" windowWidth="21600" windowHeight="11295" xr2:uid="{127D940C-E68A-46EF-B239-85A45C394460}"/>
   </bookViews>
   <sheets>
     <sheet name="RT" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_2" localSheetId="0" hidden="1">RT!$A$8:$H$119</definedName>
+    <definedName name="ExternalData_2" localSheetId="0" hidden="1">RT!$A$8:$H$118</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">RT!$A$1:$H$119</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{8B3155DB-8017-4C02-BCDC-8C823BA4D720}" keepAlive="1" name="Query - RT_Query" description="Connection to the 'RT_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="1" xr16:uid="{16964547-CC71-4726-8D2F-F78511E9D487}" keepAlive="1" name="Query - RT_Query" description="Connection to the 'RT_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=RT_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [RT_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="787" uniqueCount="611">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="781" uniqueCount="607">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAA Reference No.</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Telephone Number</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>FRTOL Senior Examiner</t>
   </si>
   <si>
@@ -160,50 +160,68 @@
   <si>
     <t>07727 270985</t>
   </si>
   <si>
     <t>London</t>
   </si>
   <si>
     <t>Hughes</t>
   </si>
   <si>
     <t>Helena</t>
   </si>
   <si>
     <t>227487F</t>
   </si>
   <si>
     <t>helenahughes@btinternet.com</t>
   </si>
   <si>
     <t>07973 174245</t>
   </si>
   <si>
     <t>Southern England</t>
   </si>
   <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>Aron</t>
+  </si>
+  <si>
+    <t>402474E</t>
+  </si>
+  <si>
+    <t>aronjones208@gmail.com</t>
+  </si>
+  <si>
+    <t>07900 491498</t>
+  </si>
+  <si>
+    <t>South Wales / Sheffield</t>
+  </si>
+  <si>
     <t>Lewis</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>206020E</t>
   </si>
   <si>
     <t>paul.lewis2357@gmail.com</t>
   </si>
   <si>
     <t>07944 325456</t>
   </si>
   <si>
     <t>Eastern Counties</t>
   </si>
   <si>
     <t>Moon</t>
   </si>
   <si>
     <t>Andy</t>
   </si>
   <si>
     <t>347778J</t>
@@ -463,83 +481,98 @@
   <si>
     <t>07411 919565</t>
   </si>
   <si>
     <t>Goodwood</t>
   </si>
   <si>
     <t xml:space="preserve">Chambers </t>
   </si>
   <si>
     <t xml:space="preserve">David </t>
   </si>
   <si>
     <t>479654C</t>
   </si>
   <si>
     <t>david@flyerdaviduk.com</t>
   </si>
   <si>
     <t>7962481580</t>
   </si>
   <si>
     <t>Essex</t>
   </si>
   <si>
+    <t>Chapman</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>320001J</t>
+  </si>
+  <si>
+    <t>sarah@sarahparker.co.uk</t>
+  </si>
+  <si>
+    <t>07885 205307</t>
+  </si>
+  <si>
+    <t>Shoreham</t>
+  </si>
+  <si>
     <t>Christian-Phillips</t>
   </si>
   <si>
     <t>Anneli</t>
   </si>
   <si>
     <t>402207F</t>
   </si>
   <si>
     <t>anneliflygirl@hotmail.co.uk</t>
   </si>
   <si>
     <t>07941 214904</t>
   </si>
   <si>
     <t>Gloucestershire</t>
   </si>
   <si>
     <t>Cleaver</t>
   </si>
   <si>
     <t>220557B</t>
   </si>
   <si>
     <t>colincleaver@btinternet.com</t>
   </si>
   <si>
     <t>07850 000248</t>
   </si>
   <si>
-    <t>Shoreham</t>
-[...1 lines deleted...]
-  <si>
     <t>Clifford</t>
   </si>
   <si>
     <t>Roger</t>
   </si>
   <si>
     <t>522200A</t>
   </si>
   <si>
     <t>roger@advancedflighttraining.co.uk</t>
   </si>
   <si>
     <t>7598581584</t>
   </si>
   <si>
     <t>Leeds</t>
   </si>
   <si>
     <t>Colgan</t>
   </si>
   <si>
     <t>Niall</t>
   </si>
   <si>
     <t>397208B</t>
@@ -604,57 +637,57 @@
   <si>
     <t xml:space="preserve">Andrewsfield </t>
   </si>
   <si>
     <t>Craske</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>316464L</t>
   </si>
   <si>
     <t>richardcraske@me.com</t>
   </si>
   <si>
     <t>Northampton</t>
   </si>
   <si>
     <t>Curtis-Slater</t>
   </si>
   <si>
     <t>407131K</t>
   </si>
   <si>
-    <t>gsaviationeuropeltd@gmail.com</t>
+    <t>info@gsaviation.co.uk</t>
   </si>
   <si>
     <t>07886 473911</t>
   </si>
   <si>
-    <t>Wiltshire</t>
+    <t>Clench Common</t>
   </si>
   <si>
     <t>Develin</t>
   </si>
   <si>
     <t>Jill</t>
   </si>
   <si>
     <t>214616J</t>
   </si>
   <si>
     <t>jillsdevelin@aol.com</t>
   </si>
   <si>
     <t>07788 713291</t>
   </si>
   <si>
     <t>Redhill</t>
   </si>
   <si>
     <t>Dixon</t>
   </si>
   <si>
     <t>Alistair</t>
   </si>
@@ -886,831 +919,786 @@
   <si>
     <t>431439E</t>
   </si>
   <si>
     <t>jamesharlow2000@yahoo.co.uk</t>
   </si>
   <si>
     <t>07765 270521</t>
   </si>
   <si>
     <t>Bournemouth</t>
   </si>
   <si>
     <t>Harris</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>470083K</t>
   </si>
   <si>
     <t>dan@yorkshireaeroclub.uk</t>
   </si>
   <si>
-    <t>07713 343109 / 01302 247911</t>
+    <t>07713 343109</t>
+  </si>
+  <si>
+    <t>Sandtoft Airfield</t>
+  </si>
+  <si>
+    <t>300881J</t>
+  </si>
+  <si>
+    <t>simon@hatchfamily.co.uk</t>
+  </si>
+  <si>
+    <t>07723 002265</t>
+  </si>
+  <si>
+    <t>Whittlesford</t>
+  </si>
+  <si>
+    <t>Hirani</t>
+  </si>
+  <si>
+    <t>Jamini</t>
+  </si>
+  <si>
+    <t>350053E</t>
+  </si>
+  <si>
+    <t>jaminihirani@hotmail.com</t>
+  </si>
+  <si>
+    <t>07956 127347</t>
+  </si>
+  <si>
+    <t>Hendon, London</t>
+  </si>
+  <si>
+    <t>Holding</t>
+  </si>
+  <si>
+    <t>Ashley</t>
+  </si>
+  <si>
+    <t>355922K</t>
+  </si>
+  <si>
+    <t>ashholding@aol.com</t>
+  </si>
+  <si>
+    <t>01279 777727 / 07748 514646</t>
+  </si>
+  <si>
+    <t>Hertfordshire</t>
+  </si>
+  <si>
+    <t>Humphrey</t>
+  </si>
+  <si>
+    <t>Sean</t>
+  </si>
+  <si>
+    <t>439156K</t>
+  </si>
+  <si>
+    <t>seanhump@gmail.com</t>
+  </si>
+  <si>
+    <t>07973 412620</t>
+  </si>
+  <si>
+    <t>Nottingham/Peterborough</t>
+  </si>
+  <si>
+    <t>Irvine</t>
+  </si>
+  <si>
+    <t>Kate</t>
+  </si>
+  <si>
+    <t>408391A</t>
+  </si>
+  <si>
+    <t>kate.irvine@nhs.scot</t>
+  </si>
+  <si>
+    <t>07803 895654</t>
+  </si>
+  <si>
+    <t>Aberdeen</t>
+  </si>
+  <si>
+    <t>Jelly</t>
+  </si>
+  <si>
+    <t>431091H</t>
+  </si>
+  <si>
+    <t>dave@davejelly.com</t>
+  </si>
+  <si>
+    <t>07973 322698</t>
+  </si>
+  <si>
+    <t>Kemble</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>228072H</t>
+  </si>
+  <si>
+    <t>briantjones47@gmail.com</t>
+  </si>
+  <si>
+    <t>07775 683567</t>
+  </si>
+  <si>
+    <t>Fairoaks</t>
+  </si>
+  <si>
+    <t>313288J</t>
+  </si>
+  <si>
+    <t>bulldog1210@btinternet.com</t>
+  </si>
+  <si>
+    <t>07505 929419</t>
+  </si>
+  <si>
+    <t>Derby</t>
+  </si>
+  <si>
+    <t>Arwyn</t>
+  </si>
+  <si>
+    <t>221091F</t>
+  </si>
+  <si>
+    <t>arwynjones@me.com</t>
+  </si>
+  <si>
+    <t>07876 567474</t>
+  </si>
+  <si>
+    <t>Cambridgeshire</t>
+  </si>
+  <si>
+    <t>Keating</t>
+  </si>
+  <si>
+    <t>Grahame</t>
+  </si>
+  <si>
+    <t>400772G</t>
+  </si>
+  <si>
+    <t>grahame.keating@icloud.com</t>
+  </si>
+  <si>
+    <t>07971 962607</t>
+  </si>
+  <si>
+    <t>Full Sutton</t>
+  </si>
+  <si>
+    <t>Kelly</t>
+  </si>
+  <si>
+    <t>Liam</t>
+  </si>
+  <si>
+    <t>468304H</t>
+  </si>
+  <si>
+    <t>liamkelly254@hotmail.com</t>
+  </si>
+  <si>
+    <t>07503 429221</t>
+  </si>
+  <si>
+    <t>North Scortland</t>
+  </si>
+  <si>
+    <t>Kingsley</t>
+  </si>
+  <si>
+    <t>212880B</t>
+  </si>
+  <si>
+    <t>timrkingsley@hotmail.com</t>
+  </si>
+  <si>
+    <t>07850 623101</t>
+  </si>
+  <si>
+    <t>Norwich</t>
+  </si>
+  <si>
+    <t>Lay</t>
+  </si>
+  <si>
+    <t>458960B</t>
+  </si>
+  <si>
+    <t>stuplay@hotmail.co.uk</t>
+  </si>
+  <si>
+    <t>07711 847755</t>
+  </si>
+  <si>
+    <t>Sandown</t>
+  </si>
+  <si>
+    <t>Irvin</t>
+  </si>
+  <si>
+    <t>217594L</t>
+  </si>
+  <si>
+    <t>hpatregister@hotmail.com</t>
+  </si>
+  <si>
+    <t>07779 190598</t>
+  </si>
+  <si>
+    <t>Portsmouth</t>
+  </si>
+  <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>Phillip</t>
+  </si>
+  <si>
+    <t>200398H</t>
+  </si>
+  <si>
+    <t>phil.lucas1@ntlworld.com</t>
+  </si>
+  <si>
+    <t>07713 150200</t>
+  </si>
+  <si>
+    <t>MacGregor</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>240842B</t>
+  </si>
+  <si>
+    <t>ian.macgregor@caa.co.uk</t>
+  </si>
+  <si>
+    <t>07855 467756</t>
+  </si>
+  <si>
+    <t>Gatwick</t>
+  </si>
+  <si>
+    <t>Marren</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>208044C</t>
+  </si>
+  <si>
+    <t>chris8marren@gmail.com</t>
+  </si>
+  <si>
+    <t>07774 674067</t>
+  </si>
+  <si>
+    <t>Lasham</t>
+  </si>
+  <si>
+    <t>Marsden</t>
+  </si>
+  <si>
+    <t>222384H</t>
+  </si>
+  <si>
+    <t>merseysideaviation@msn.com</t>
+  </si>
+  <si>
+    <t>01515 473362 / 07702 201341</t>
+  </si>
+  <si>
+    <t>Mason</t>
+  </si>
+  <si>
+    <t>Steve</t>
+  </si>
+  <si>
+    <t>433384E</t>
+  </si>
+  <si>
+    <t>steve.mason@almat.co.uk</t>
+  </si>
+  <si>
+    <t>07815 534975</t>
+  </si>
+  <si>
+    <t>Coventry</t>
+  </si>
+  <si>
+    <t>McDowell</t>
+  </si>
+  <si>
+    <t>305955C</t>
+  </si>
+  <si>
+    <t>ian.mcdowell@hotmail.co.uk</t>
+  </si>
+  <si>
+    <t>07968 186908</t>
+  </si>
+  <si>
+    <t>McKenzie</t>
+  </si>
+  <si>
+    <t>430246K</t>
+  </si>
+  <si>
+    <t>mckenzie.n@hotmail.co.uk</t>
+  </si>
+  <si>
+    <t>07795 481509</t>
+  </si>
+  <si>
+    <t>Coventry &amp; Oxford</t>
+  </si>
+  <si>
+    <t>McLaird</t>
+  </si>
+  <si>
+    <t>290099H</t>
+  </si>
+  <si>
+    <t>andrew@aviationsouthwest.com</t>
+  </si>
+  <si>
+    <t>01392 447887</t>
+  </si>
+  <si>
+    <t>Devonshire</t>
+  </si>
+  <si>
+    <t>McLoughlin</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>243157B</t>
+  </si>
+  <si>
+    <t>mike.mcloughlin33@gmail.com</t>
+  </si>
+  <si>
+    <t>07710 330382</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peterborough </t>
+  </si>
+  <si>
+    <t>Merchant</t>
+  </si>
+  <si>
+    <t>279975H</t>
+  </si>
+  <si>
+    <t>gflymerchant@gmail.com</t>
+  </si>
+  <si>
+    <t>07957 359139</t>
+  </si>
+  <si>
+    <t>Lydd</t>
+  </si>
+  <si>
+    <t>Merritt</t>
+  </si>
+  <si>
+    <t>429068B</t>
+  </si>
+  <si>
+    <t>apvirtuoso@gmail.com</t>
+  </si>
+  <si>
+    <t>07543 600235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">North Weald </t>
+  </si>
+  <si>
+    <t>Mildred</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>233580H</t>
+  </si>
+  <si>
+    <t>alanmildred@googlemail.com</t>
+  </si>
+  <si>
+    <t>07729 026424</t>
+  </si>
+  <si>
+    <t>Leicester</t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>203683E</t>
+  </si>
+  <si>
+    <t>jamesmorgan66@outlook.com</t>
+  </si>
+  <si>
+    <t>07714 102751</t>
+  </si>
+  <si>
+    <t>Prestwick/Carlisle</t>
+  </si>
+  <si>
+    <t>Moss</t>
+  </si>
+  <si>
+    <t>432470F</t>
+  </si>
+  <si>
+    <t>pdmoss1981@gmail.com</t>
+  </si>
+  <si>
+    <t>07980 001122</t>
   </si>
   <si>
     <t>Yorkshire</t>
   </si>
   <si>
-    <t>300881J</t>
-[...23 lines deleted...]
-    <t>07870 874323</t>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>262695L</t>
+  </si>
+  <si>
+    <t>ontrack@talk21.com</t>
+  </si>
+  <si>
+    <t>01993 844262</t>
+  </si>
+  <si>
+    <t>Warwickshire</t>
+  </si>
+  <si>
+    <t>Onsloe</t>
+  </si>
+  <si>
+    <t>439706A</t>
+  </si>
+  <si>
+    <t>onsloej@yahoo.com</t>
+  </si>
+  <si>
+    <t>07922 650522</t>
+  </si>
+  <si>
+    <t>Stapleford</t>
+  </si>
+  <si>
+    <t>Paton</t>
+  </si>
+  <si>
+    <t>Douglas</t>
+  </si>
+  <si>
+    <t>402506G</t>
+  </si>
+  <si>
+    <t>djbpaton@hotmail.com</t>
+  </si>
+  <si>
+    <t>07884 191259</t>
+  </si>
+  <si>
+    <t>Oxford</t>
+  </si>
+  <si>
+    <t>Patterson</t>
+  </si>
+  <si>
+    <t>206951B</t>
+  </si>
+  <si>
+    <t>wxu337@gmail.com</t>
+  </si>
+  <si>
+    <t>07976 849407</t>
+  </si>
+  <si>
+    <t>Biggin Hill</t>
+  </si>
+  <si>
+    <t>Penney</t>
+  </si>
+  <si>
+    <t>250979B</t>
+  </si>
+  <si>
+    <t>dhgpenney@msn.com</t>
+  </si>
+  <si>
+    <t>07802 902535</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fenland </t>
+  </si>
+  <si>
+    <t>Phelan</t>
+  </si>
+  <si>
+    <t>235696A</t>
+  </si>
+  <si>
+    <t>jp.specair@gmail.com</t>
+  </si>
+  <si>
+    <t>07979 600891</t>
+  </si>
+  <si>
+    <t>Pich</t>
+  </si>
+  <si>
+    <t>Euan</t>
+  </si>
+  <si>
+    <t>503516C</t>
+  </si>
+  <si>
+    <t>euanpich@yahoo.co.uk</t>
+  </si>
+  <si>
+    <t>07713 906833</t>
+  </si>
+  <si>
+    <t>Hendon</t>
+  </si>
+  <si>
+    <t>Pinkney</t>
+  </si>
+  <si>
+    <t>Rupert</t>
+  </si>
+  <si>
+    <t>338505A</t>
+  </si>
+  <si>
+    <t>pinkteddney@gmail.com</t>
+  </si>
+  <si>
+    <t>07942 187900</t>
+  </si>
+  <si>
+    <t>Oxfordshire</t>
+  </si>
+  <si>
+    <t>Powell</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>276752K</t>
+  </si>
+  <si>
+    <t>stephenjpowell4@gmail.com</t>
+  </si>
+  <si>
+    <t>07962 213976</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Husbands Bosworth </t>
+  </si>
+  <si>
+    <t>Pugh</t>
+  </si>
+  <si>
+    <t>210010K</t>
+  </si>
+  <si>
+    <t>pughjohncavok@gmail.com</t>
+  </si>
+  <si>
+    <t>07514 865979</t>
+  </si>
+  <si>
+    <t>Rawlings</t>
+  </si>
+  <si>
+    <t>286314F</t>
+  </si>
+  <si>
+    <t>mark.rawlings@caa.co.uk</t>
+  </si>
+  <si>
+    <t>07712 075128</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
+    <t>Eilian</t>
+  </si>
+  <si>
+    <t>271849J</t>
+  </si>
+  <si>
+    <t>ewroberts@hotmail.co.uk</t>
+  </si>
+  <si>
+    <t>07786 223074</t>
+  </si>
+  <si>
+    <t>Caernarfron</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>494534D</t>
+  </si>
+  <si>
+    <t>mattscott79@gmail.com</t>
+  </si>
+  <si>
+    <t>07766 222458</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Headcorn </t>
+  </si>
+  <si>
+    <t>Sinclair</t>
+  </si>
+  <si>
+    <t>347267A</t>
+  </si>
+  <si>
+    <t>andrew@andrewsinclair.net</t>
+  </si>
+  <si>
+    <t>07774 625951</t>
+  </si>
+  <si>
+    <t>Cheddar/Clevedon</t>
+  </si>
+  <si>
+    <t>Slack</t>
+  </si>
+  <si>
+    <t>Terence</t>
+  </si>
+  <si>
+    <t>346544F</t>
+  </si>
+  <si>
+    <t>terry.terman@icloud.com</t>
+  </si>
+  <si>
+    <t>07917 194604</t>
+  </si>
+  <si>
+    <t>Smart</t>
+  </si>
+  <si>
+    <t>222523J</t>
+  </si>
+  <si>
+    <t>jamessmart1962@icloud.com</t>
+  </si>
+  <si>
+    <t>07885 541608</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dunkeswell </t>
+  </si>
+  <si>
+    <t>Smartt</t>
+  </si>
+  <si>
+    <t>452675J</t>
+  </si>
+  <si>
+    <t>stephenjsmartt@gmail.com</t>
+  </si>
+  <si>
+    <t>07786 547793</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>206194E</t>
+  </si>
+  <si>
+    <t>ady_and_lorraine@btinternet.com</t>
+  </si>
+  <si>
+    <t>07989 988773</t>
   </si>
   <si>
     <t>Blackpool</t>
   </si>
   <si>
-    <t>Hirani</t>
-[...730 lines deleted...]
-  <si>
     <t>Leon</t>
   </si>
   <si>
     <t>212130A</t>
   </si>
   <si>
     <t>leon.smith@helicopterservices.co.uk</t>
   </si>
   <si>
     <t>07711 392897</t>
   </si>
   <si>
-    <t>High Wycombe</t>
+    <t>White Waltham</t>
   </si>
   <si>
     <t>Sparrow</t>
   </si>
   <si>
     <t>Owen</t>
   </si>
   <si>
     <t>243833K</t>
   </si>
   <si>
     <t>owensparrow@hotmail.co.uk</t>
   </si>
   <si>
     <t>07973 416839</t>
   </si>
   <si>
     <t xml:space="preserve">Thruxton </t>
   </si>
   <si>
     <t>Sprague</t>
   </si>
   <si>
     <t>447651D</t>
   </si>
@@ -1888,51 +1876,51 @@
   <si>
     <t>david@mainairflyingschool.co.uk</t>
   </si>
   <si>
     <t>01617 879034</t>
   </si>
   <si>
     <t>Barton</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>alanwrigley@hotmail.co.uk</t>
   </si>
   <si>
     <t>07831 401120</t>
   </si>
   <si>
     <t>Northern England</t>
   </si>
   <si>
-    <t>Updated On: 02 February 2026</t>
+    <t>Updated On: 01 April 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -2167,116 +2155,116 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47717</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CD4916E-4BB9-4B4D-BC07-700B6CBA0890}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE235C22-EC5E-4BB3-BB44-E33AEC4AD349}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_2" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{CF91B0E5-395C-4A6D-860D-A25333DB8146}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_2" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{28F3DEA4-EBDB-49EC-8B7B-99716B890597}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="9">
     <queryTableFields count="8">
       <queryTableField id="1" name="Category" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAA Reference No." tableColumnId="4"/>
       <queryTableField id="5" name="Email" tableColumnId="5"/>
       <queryTableField id="6" name="Telephone Number" tableColumnId="6"/>
       <queryTableField id="7" name="Location" tableColumnId="7"/>
       <queryTableField id="8" name="FRTOL Senior Examiner" tableColumnId="8"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{C1EC43AF-BDBD-4F2C-8F15-F5DA3BA1D49B}" name="RT_Query" displayName="RT_Query" ref="A8:H119" tableType="queryTable" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
-[...3 lines deleted...]
-    <sortCondition ref="B9:B119"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4BCA0F06-3D87-4E1C-A8B6-93791AFD53FA}" name="RT_Query" displayName="RT_Query" ref="A8:H118" tableType="queryTable" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
+  <autoFilter ref="A8:H118" xr:uid="{BA1A7051-A7E4-4828-B32D-B8A726F31680}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:H118">
+    <sortCondition descending="1" ref="H9:H118"/>
+    <sortCondition ref="B9:B118"/>
   </sortState>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{72C77D4C-C2D7-4E8F-BC75-5F8BA9E3F664}" uniqueName="1" name="Category" queryTableFieldId="1" dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{7DDCF5CD-5378-418E-AF7E-B65DDCA4568A}" uniqueName="8" name="FRTOL Senior Examiner" queryTableFieldId="8" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{AAB04D1E-15F8-4E38-92AA-B2FED2E01D41}" uniqueName="1" name="Category" queryTableFieldId="1" dataDxfId="7"/>
+    <tableColumn id="2" xr3:uid="{4BB0B065-5EC9-4F54-9291-1CEFD0F43DF0}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{809CA6FE-5179-4C52-9E3B-0E82F0633A65}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{A3D5E4D4-9552-4DEE-97B6-E6C84B2B7247}" uniqueName="4" name="CAA Reference No." queryTableFieldId="4" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{5981C466-F93E-4187-9DDF-6691918C9508}" uniqueName="5" name="Email" queryTableFieldId="5" dataDxfId="3"/>
+    <tableColumn id="6" xr3:uid="{937EE6D6-D5C7-4CEA-9F7F-2C2D992F041A}" uniqueName="6" name="Telephone Number" queryTableFieldId="6" dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{3BF20509-5883-4A60-BF45-2677B850B091}" uniqueName="7" name="Location" queryTableFieldId="7" dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{86DB526C-1D8D-4415-AA5F-05AF42FE9E6F}" uniqueName="8" name="FRTOL Senior Examiner" queryTableFieldId="8" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2504,78 +2492,78 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{978041D6-4C03-4E68-AD9B-A249D219A0FC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72F4C4AE-0914-4AF6-A896-BCABB95F5C1A}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H119"/>
+  <dimension ref="A1:H118"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="20.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.85546875" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>1</v>
@@ -2681,51 +2669,51 @@
       <c r="A12" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2833,51 +2821,53 @@
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="H18" s="5"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="5"/>
     </row>
@@ -3032,75 +3022,75 @@
       <c r="B26" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>114</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>116</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>117</v>
       </c>
       <c r="H26" s="5"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>124</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>125</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>126</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>127</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>128</v>
       </c>
       <c r="H28" s="5"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>129</v>
       </c>
@@ -3131,1021 +3121,1021 @@
       <c r="C30" s="5" t="s">
         <v>136</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>138</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>139</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>140</v>
       </c>
       <c r="H30" s="5"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>141</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>47</v>
+        <v>142</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H31" s="5"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H32" s="5"/>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>153</v>
+        <v>53</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>155</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="H33" s="5"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="C34" s="5" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>159</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>160</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>161</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>162</v>
       </c>
       <c r="H34" s="5"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>165</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>166</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>167</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>168</v>
       </c>
       <c r="H35" s="5"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>169</v>
       </c>
       <c r="C36" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D36" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="D36" s="5" t="s">
+      <c r="E36" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="E36" s="5" t="s">
+      <c r="F36" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="F36" s="5" t="s">
+      <c r="G36" s="5" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="H36" s="5"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="C37" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="C37" s="5" t="s">
+      <c r="D37" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="D37" s="5" t="s">
+      <c r="E37" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="E37" s="5" t="s">
+      <c r="F37" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="F37" s="5"/>
       <c r="G37" s="5" t="s">
         <v>179</v>
       </c>
       <c r="H37" s="5"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>180</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>17</v>
+        <v>181</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H38" s="5"/>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="F39" s="5" t="s">
         <v>189</v>
       </c>
+      <c r="F39" s="5"/>
       <c r="G39" s="5" t="s">
         <v>190</v>
       </c>
       <c r="H39" s="5"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>191</v>
       </c>
       <c r="C40" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="D40" s="5" t="s">
+      <c r="E40" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="E40" s="5" t="s">
+      <c r="F40" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="F40" s="5" t="s">
+      <c r="G40" s="5" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="H40" s="5"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>196</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>197</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>198</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>199</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>201</v>
       </c>
       <c r="H41" s="5"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>202</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>204</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>205</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>206</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>207</v>
+        <v>123</v>
       </c>
       <c r="H42" s="5"/>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="C43" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="C43" s="5" t="s">
+      <c r="D43" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="D43" s="5" t="s">
+      <c r="E43" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="E43" s="5" t="s">
+      <c r="F43" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="F43" s="5" t="s">
+      <c r="G43" s="5" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="H43" s="5"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="C44" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="C44" s="5" t="s">
+      <c r="D44" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="D44" s="5" t="s">
+      <c r="E44" s="5" t="s">
         <v>216</v>
       </c>
-      <c r="E44" s="5" t="s">
+      <c r="F44" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="F44" s="5" t="s">
+      <c r="G44" s="5" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="H44" s="5"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="C45" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="C45" s="5" t="s">
+      <c r="D45" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="D45" s="5" t="s">
+      <c r="E45" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="E45" s="5" t="s">
+      <c r="F45" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="F45" s="5" t="s">
+      <c r="G45" s="5" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="H45" s="5"/>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="C46" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="C46" s="5" t="s">
+      <c r="D46" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="D46" s="5" t="s">
+      <c r="E46" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="E46" s="5" t="s">
+      <c r="F46" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="F46" s="5" t="s">
+      <c r="G46" s="5" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="H46" s="5"/>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="C47" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="C47" s="5" t="s">
+      <c r="D47" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="D47" s="5" t="s">
+      <c r="E47" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="E47" s="5" t="s">
+      <c r="F47" s="5" t="s">
         <v>235</v>
       </c>
-      <c r="F47" s="5" t="s">
+      <c r="G47" s="5" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="H47" s="5"/>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="C48" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="C48" s="5" t="s">
+      <c r="D48" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="D48" s="5" t="s">
+      <c r="E48" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="E48" s="5" t="s">
+      <c r="F48" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="F48" s="5" t="s">
+      <c r="G48" s="5" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="H48" s="5"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="C49" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="C49" s="5" t="s">
+      <c r="D49" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="D49" s="5" t="s">
+      <c r="E49" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="E49" s="5" t="s">
+      <c r="F49" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="F49" s="5" t="s">
+      <c r="G49" s="5" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="H49" s="5"/>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="C50" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="C50" s="5" t="s">
+      <c r="D50" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="D50" s="5" t="s">
+      <c r="E50" s="5" t="s">
         <v>252</v>
       </c>
-      <c r="E50" s="5" t="s">
+      <c r="F50" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="F50" s="5" t="s">
+      <c r="G50" s="5" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="H50" s="5"/>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="C51" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="C51" s="5" t="s">
+      <c r="D51" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="D51" s="5" t="s">
+      <c r="E51" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="E51" s="5" t="s">
+      <c r="F51" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="F51" s="5" t="s">
+      <c r="G51" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="G51" s="5" t="s">
+      <c r="H51" s="5"/>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A52" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="H51" s="5"/>
-[...5 lines deleted...]
-      <c r="B52" s="5" t="s">
+      <c r="C52" s="5" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>263</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>264</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>265</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>266</v>
       </c>
       <c r="H52" s="5"/>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>267</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H53" s="5"/>
     </row>
     <row r="54" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>273</v>
+        <v>89</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>275</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>276</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>277</v>
       </c>
       <c r="H54" s="5"/>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>22</v>
+        <v>278</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>77</v>
+        <v>268</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G55" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H55" s="5"/>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G56" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H56" s="5"/>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>288</v>
+        <v>22</v>
       </c>
       <c r="C57" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D57" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="D57" s="5" t="s">
+      <c r="E57" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="E57" s="5" t="s">
+      <c r="F57" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="F57" s="5" t="s">
+      <c r="G57" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="G57" s="5" t="s">
+      <c r="H57" s="5"/>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A58" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B58" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="H57" s="5"/>
-[...5 lines deleted...]
-      <c r="B58" s="5" t="s">
+      <c r="C58" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="C58" s="5" t="s">
+      <c r="D58" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="D58" s="5" t="s">
+      <c r="E58" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="E58" s="5" t="s">
+      <c r="F58" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="F58" s="5" t="s">
+      <c r="G58" s="5" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="H58" s="5"/>
     </row>
     <row r="59" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="C59" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="C59" s="5" t="s">
+      <c r="D59" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="D59" s="5" t="s">
+      <c r="E59" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="E59" s="5" t="s">
+      <c r="F59" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="F59" s="5" t="s">
+      <c r="G59" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="G59" s="5" t="s">
+      <c r="H59" s="5"/>
+    </row>
+    <row r="60" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A60" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B60" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="H59" s="5"/>
-[...5 lines deleted...]
-      <c r="B60" s="5" t="s">
+      <c r="C60" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="C60" s="5" t="s">
+      <c r="D60" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="D60" s="5" t="s">
+      <c r="E60" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="E60" s="5" t="s">
+      <c r="F60" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="F60" s="5" t="s">
+      <c r="G60" s="5" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="H60" s="5"/>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="C61" s="5" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>314</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>315</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>316</v>
       </c>
       <c r="H61" s="5"/>
     </row>
-    <row r="62" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>317</v>
       </c>
       <c r="C62" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="D62" s="5" t="s">
+      <c r="E62" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="E62" s="5" t="s">
+      <c r="F62" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="F62" s="5" t="s">
+      <c r="G62" s="5" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="H62" s="5"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>317</v>
+        <v>34</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>35</v>
+        <v>322</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>323</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>324</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>325</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>326</v>
       </c>
       <c r="H63" s="5"/>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>317</v>
+        <v>34</v>
       </c>
       <c r="C64" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="D64" s="5" t="s">
+      <c r="E64" s="5" t="s">
         <v>328</v>
       </c>
-      <c r="E64" s="5" t="s">
+      <c r="F64" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="F64" s="5" t="s">
+      <c r="G64" s="5" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="H64" s="5"/>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>317</v>
+        <v>34</v>
       </c>
       <c r="C65" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="D65" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="D65" s="5" t="s">
+      <c r="E65" s="5" t="s">
         <v>333</v>
       </c>
-      <c r="E65" s="5" t="s">
+      <c r="F65" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="F65" s="5" t="s">
+      <c r="G65" s="5" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="H65" s="5"/>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="C66" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="C66" s="5" t="s">
+      <c r="D66" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="D66" s="5" t="s">
+      <c r="E66" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="E66" s="5" t="s">
+      <c r="F66" s="5" t="s">
         <v>340</v>
       </c>
-      <c r="F66" s="5" t="s">
+      <c r="G66" s="5" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="H66" s="5"/>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="C67" s="5" t="s">
         <v>343</v>
       </c>
-      <c r="C67" s="5" t="s">
+      <c r="D67" s="5" t="s">
         <v>344</v>
       </c>
-      <c r="D67" s="5" t="s">
+      <c r="E67" s="5" t="s">
         <v>345</v>
       </c>
-      <c r="E67" s="5" t="s">
+      <c r="F67" s="5" t="s">
         <v>346</v>
       </c>
-      <c r="F67" s="5" t="s">
+      <c r="G67" s="5" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="H67" s="5"/>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B68" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="D68" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="C68" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="5" t="s">
+      <c r="E68" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="E68" s="5" t="s">
+      <c r="F68" s="5" t="s">
         <v>351</v>
       </c>
-      <c r="F68" s="5" t="s">
+      <c r="G68" s="5" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="H68" s="5"/>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B69" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="D69" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="C69" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D69" s="5" t="s">
+      <c r="E69" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="E69" s="5" t="s">
+      <c r="F69" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="F69" s="5" t="s">
+      <c r="G69" s="5" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="H69" s="5"/>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C70" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="D70" s="5" t="s">
         <v>359</v>
       </c>
-      <c r="D70" s="5" t="s">
+      <c r="E70" s="5" t="s">
         <v>360</v>
       </c>
-      <c r="E70" s="5" t="s">
+      <c r="F70" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="F70" s="5" t="s">
+      <c r="G70" s="5" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="H70" s="5"/>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="C71" s="5" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>365</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>366</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>367</v>
       </c>
       <c r="G71" s="5" t="s">
-        <v>271</v>
+        <v>282</v>
       </c>
       <c r="H71" s="5"/>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>368</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>369</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>371</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>372</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>373</v>
       </c>
@@ -4161,1167 +4151,1143 @@
       <c r="C73" s="5" t="s">
         <v>375</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>376</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>377</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>378</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>379</v>
       </c>
       <c r="H73" s="5"/>
     </row>
     <row r="74" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A74" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>380</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>381</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>382</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>383</v>
       </c>
       <c r="G74" s="5" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="H74" s="5"/>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>384</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>385</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>386</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>387</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>388</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>389</v>
       </c>
       <c r="H75" s="5"/>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>390</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>369</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>391</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>392</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>393</v>
       </c>
       <c r="G76" s="5" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="H76" s="5"/>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>394</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>395</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>396</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>397</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>398</v>
       </c>
       <c r="H77" s="5"/>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>399</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>400</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>401</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>402</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>403</v>
       </c>
       <c r="H78" s="5"/>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>404</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>405</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>406</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>407</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>408</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>409</v>
       </c>
       <c r="H79" s="5"/>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>410</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>411</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>412</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>413</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>414</v>
       </c>
       <c r="H80" s="5"/>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>415</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>416</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>417</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>418</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>419</v>
       </c>
       <c r="H81" s="5"/>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>420</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>421</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>422</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>423</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>424</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>425</v>
       </c>
       <c r="H82" s="5"/>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>426</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>427</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>428</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>429</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>430</v>
       </c>
       <c r="H83" s="5"/>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>431</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>432</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>433</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>434</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>435</v>
       </c>
       <c r="H84" s="5"/>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>436</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>421</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>437</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>438</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>439</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>440</v>
       </c>
       <c r="H85" s="5"/>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>441</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>443</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>444</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>445</v>
       </c>
       <c r="H86" s="5"/>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>446</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>447</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>448</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>449</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>450</v>
       </c>
       <c r="G87" s="5" t="s">
-        <v>145</v>
+        <v>451</v>
       </c>
       <c r="H87" s="5"/>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>452</v>
+        <v>158</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>453</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>454</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>455</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>456</v>
       </c>
       <c r="H88" s="5"/>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>457</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>147</v>
+        <v>17</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>458</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>459</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>460</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>461</v>
       </c>
       <c r="H89" s="5"/>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>462</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>17</v>
+        <v>113</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>463</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>464</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>465</v>
       </c>
       <c r="G90" s="5" t="s">
-        <v>466</v>
+        <v>248</v>
       </c>
       <c r="H90" s="5"/>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B91" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="C91" s="5" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>468</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>469</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>470</v>
       </c>
       <c r="G91" s="5" t="s">
-        <v>237</v>
+        <v>471</v>
       </c>
       <c r="H91" s="5"/>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="G92" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="H92" s="5"/>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G93" s="5" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="H93" s="5"/>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>484</v>
+        <v>113</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>485</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>486</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>487</v>
       </c>
       <c r="G94" s="5" t="s">
-        <v>488</v>
+        <v>425</v>
       </c>
       <c r="H94" s="5"/>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="D95" s="5" t="s">
         <v>489</v>
       </c>
-      <c r="C95" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="5" t="s">
+      <c r="E95" s="5" t="s">
         <v>490</v>
       </c>
-      <c r="E95" s="5" t="s">
+      <c r="F95" s="5" t="s">
         <v>491</v>
       </c>
-      <c r="F95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G95" s="5" t="s">
-        <v>425</v>
+        <v>389</v>
       </c>
       <c r="H95" s="5"/>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B96" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="C96" s="5" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>494</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>495</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>496</v>
       </c>
       <c r="G96" s="5" t="s">
-        <v>389</v>
+        <v>497</v>
       </c>
       <c r="H96" s="5"/>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="G97" s="5" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H97" s="5"/>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>504</v>
+        <v>77</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>505</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>506</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>507</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>508</v>
       </c>
       <c r="H98" s="5"/>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>509</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>71</v>
+        <v>510</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="G99" s="5" t="s">
-        <v>513</v>
+        <v>357</v>
       </c>
       <c r="H99" s="5"/>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>514</v>
       </c>
       <c r="C100" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="D100" s="5" t="s">
         <v>515</v>
       </c>
-      <c r="D100" s="5" t="s">
+      <c r="E100" s="5" t="s">
         <v>516</v>
       </c>
-      <c r="E100" s="5" t="s">
+      <c r="F100" s="5" t="s">
         <v>517</v>
       </c>
-      <c r="F100" s="5" t="s">
+      <c r="G100" s="5" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="H100" s="5"/>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>519</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>257</v>
+        <v>479</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>520</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>521</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>522</v>
       </c>
       <c r="G101" s="5" t="s">
-        <v>523</v>
+        <v>111</v>
       </c>
       <c r="H101" s="5"/>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B102" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D102" s="5" t="s">
         <v>524</v>
       </c>
-      <c r="C102" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D102" s="5" t="s">
+      <c r="E102" s="5" t="s">
         <v>525</v>
       </c>
-      <c r="E102" s="5" t="s">
+      <c r="F102" s="5" t="s">
         <v>526</v>
       </c>
-      <c r="F102" s="5" t="s">
+      <c r="G102" s="5" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="H102" s="5"/>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="C103" s="5" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>529</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>530</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>531</v>
       </c>
       <c r="G103" s="5" t="s">
-        <v>287</v>
+        <v>532</v>
       </c>
       <c r="H103" s="5"/>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="G104" s="5" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="H104" s="5"/>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>538</v>
+        <v>158</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="G105" s="5" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="H105" s="5"/>
     </row>
     <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>147</v>
+        <v>268</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="G106" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H106" s="5"/>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>257</v>
+        <v>405</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G107" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="H107" s="5"/>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>405</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="G108" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="H108" s="5"/>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>405</v>
+        <v>479</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="G109" s="5" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="H109" s="5"/>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>484</v>
+        <v>565</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="G110" s="5" t="s">
-        <v>567</v>
+        <v>425</v>
       </c>
       <c r="H110" s="5"/>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="G111" s="5" t="s">
-        <v>425</v>
+        <v>574</v>
       </c>
       <c r="H111" s="5"/>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>574</v>
+        <v>369</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="G112" s="5" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="H112" s="5"/>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>369</v>
+        <v>479</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="G113" s="5" t="s">
-        <v>583</v>
+        <v>173</v>
       </c>
       <c r="H113" s="5"/>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>584</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>484</v>
+        <v>585</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="G114" s="5" t="s">
-        <v>162</v>
+        <v>589</v>
       </c>
       <c r="H114" s="5"/>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="G115" s="5" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="H115" s="5"/>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>595</v>
+        <v>17</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="G116" s="5" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="H116" s="5"/>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>17</v>
+        <v>421</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G117" s="5" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="H117" s="5"/>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A118" s="5" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A118" s="5"/>
+      <c r="B118" s="5"/>
+      <c r="C118" s="5"/>
+      <c r="D118" s="5"/>
+      <c r="E118" s="5"/>
+      <c r="F118" s="5"/>
+      <c r="G118" s="5"/>
       <c r="H118" s="5"/>
-    </row>
-[...8 lines deleted...]
-      <c r="H119" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A X V p C X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A X V p C X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A F 1 a Q l w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A F 1 a Q l w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B d W k J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A F 1 a Q l w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A D L d f Z t 9 T v c S 5 R x 0 e h g F i L s A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A C g x O 8 V I b p E V 7 C l Z p Z w L n 8 y D F 2 Z j 3 l E 2 G R M w g L 7 A C / / I A A A A A A 6 A A A A A A g A A I A A A A D H W o V 7 0 4 l U N e D X k p i 5 1 3 h s K t d E 0 K n / 4 W D A M J 6 I e u 5 i 7 U A A A A D O q + w m H U I V y p 2 v 2 O P j R I 5 P f B m C 1 h x / M W Y T q p X 3 4 3 X e x d t 1 H 7 h e 0 l P n w S i X W C R n C B X p s q O u 4 s q 4 Y 1 i O w H M m K z S w T H w 8 N U n b m P H q Y v 5 X o Q 9 g U Q A A A A C 8 3 Y z l I S V u O O b F O M h Y 2 w f d 9 U I Y R a V Z o Z 5 j X x 1 0 B n 5 l a v c B v n e w a F g A z z 0 e Z C w b O I H X H V o H Y A E 5 Q G l Q D g 2 + 1 z s c = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A B 0 O B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A B 0 O B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A A d D g V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A A d D g V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A H Q 4 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A A d D g V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B W p 5 D q x 7 d t T 5 s j J Y T d X a l s A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A K 3 f Y T B J t Z M C 5 V P t l e l J k U I r k u j N 1 B K 1 u b Y 8 f a m H v g K n A A A A A A 6 A A A A A A g A A I A A A A N 8 P 0 X q t V 7 y 9 Y 3 k Q l y W u V W P 2 + Z Z N 6 r t F B R s Z / d M p K + l 0 U A A A A N d C d O n 2 3 3 0 j p f 9 h F Q 3 l e 0 Y W Q 9 c j v x m D 3 S 2 l 8 + 7 B 9 v k P / x T H v k 4 r 6 s 7 S A f 2 c 7 K 8 5 j z 6 L Q 4 t / X B O O 0 4 k p p I R E q r I W t L 4 2 M L j 2 L O c d C G 3 M 8 t i K Q A A A A N / g s o g g Z n R 1 a T T t P u s h i 3 h i H 0 a T c y m x w 2 q 6 T 7 / 3 7 k a t 2 i J C + I 9 I U V D H M i 3 2 8 j D a 7 4 o v Q t Y w O Z j G S + P v 5 Y O e t W I = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -5572,172 +5538,139 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11198</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11273</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11198</Url>
-      <Description>TV7R3WADTX6N-37870886-11198</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11273</Url>
+      <Description>TV7R3WADTX6N-37870886-11273</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81921448-D22F-426F-A4DC-51ECDA7471D6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE768A00-2621-4E91-8052-407B563F77FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19EBD2F6-A72E-4F9A-BDB7-381BBF415F5C}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87E00ABB-25F7-44C7-BD0E-CB113DF05006}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7E8C3E5-E7DE-4BE1-B8E3-59643DBA6024}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB447728-9CAA-4135-AEC3-78C30BFD0732}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2E65DDB-16ED-4500-8892-2A1422983919}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FDE22E2-0874-460A-B15D-42EF64E704E1}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF1AA168-AF2F-47D0-A5FD-526BB57F2291}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8D0C4F8-9960-47E3-AA0F-EC61F0E70B38}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>RT</vt:lpstr>
       <vt:lpstr>RT!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chris Black</dc:creator>
+  <dc:creator>Oliver Wadeson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-02-02T11:19:00Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-01T07:24:18Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>0b3b2fa0-acec-40f1-beca-69124b0feccb</vt:lpwstr>
+    <vt:lpwstr>7ed860b0-b329-4374-bb57-658247381330</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>183872ae-6777-4d33-88e0-b5cfde3ff5ff</vt:lpwstr>
+    <vt:lpwstr>25548c2f-1483-49d2-9e9f-e281d63a414f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>