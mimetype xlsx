--- v5 (2026-04-04)
+++ v6 (2026-05-02)
@@ -1,106 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FAAA1AF7-DCA7-431F-9714-9267E7470A17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8A1F6FA2-7AA0-4F12-9822-1DD87744CE10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3465" yWindow="2610" windowWidth="21600" windowHeight="11295" xr2:uid="{127D940C-E68A-46EF-B239-85A45C394460}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{702E2950-1F31-4BBA-9BC8-4982C98B8C87}"/>
   </bookViews>
   <sheets>
     <sheet name="RT" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_2" localSheetId="0" hidden="1">RT!$A$8:$H$118</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">RT!$A$1:$H$119</definedName>
+    <definedName name="ExternalData_2" localSheetId="0" hidden="1">RT!$A$8:$H$117</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">RT!$A$1:$H$118</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{16964547-CC71-4726-8D2F-F78511E9D487}" keepAlive="1" name="Query - RT_Query" description="Connection to the 'RT_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="1" xr16:uid="{633989CA-8BBD-44C4-B13A-F0A6E4D29E98}" keepAlive="1" name="Query - RT_Query" description="Connection to the 'RT_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=RT_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [RT_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="781" uniqueCount="607">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="600">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAA Reference No.</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Telephone Number</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>FRTOL Senior Examiner</t>
   </si>
   <si>
@@ -268,68 +268,50 @@
   <si>
     <t>07813 777716</t>
   </si>
   <si>
     <t>South East England</t>
   </si>
   <si>
     <t>Stephenson</t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>513366A</t>
   </si>
   <si>
     <t>leestevo95@gmail.com</t>
   </si>
   <si>
     <t>07581 286911</t>
   </si>
   <si>
     <t>Beverley</t>
   </si>
   <si>
-    <t>Adamson</t>
-[...16 lines deleted...]
-  <si>
     <t>Armstrong</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>453045D</t>
   </si>
   <si>
     <t>a.armstrong@fta-global.com</t>
   </si>
   <si>
     <t>01273 465033</t>
   </si>
   <si>
     <t>West Sussex</t>
   </si>
   <si>
     <t>Bailey</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>224267B</t>
@@ -661,51 +643,51 @@
   <si>
     <t>info@gsaviation.co.uk</t>
   </si>
   <si>
     <t>07886 473911</t>
   </si>
   <si>
     <t>Clench Common</t>
   </si>
   <si>
     <t>Develin</t>
   </si>
   <si>
     <t>Jill</t>
   </si>
   <si>
     <t>214616J</t>
   </si>
   <si>
     <t>jillsdevelin@aol.com</t>
   </si>
   <si>
     <t>07788 713291</t>
   </si>
   <si>
-    <t>Redhill</t>
+    <t xml:space="preserve">Redhill/Shoreham </t>
   </si>
   <si>
     <t>Dixon</t>
   </si>
   <si>
     <t>Alistair</t>
   </si>
   <si>
     <t>200065B</t>
   </si>
   <si>
     <t>alistair.dixon.001@gmail.com</t>
   </si>
   <si>
     <t>7711111382</t>
   </si>
   <si>
     <t>Edmunds</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>233866A</t>
   </si>
@@ -1000,116 +982,116 @@
   <si>
     <t>Sean</t>
   </si>
   <si>
     <t>439156K</t>
   </si>
   <si>
     <t>seanhump@gmail.com</t>
   </si>
   <si>
     <t>07973 412620</t>
   </si>
   <si>
     <t>Nottingham/Peterborough</t>
   </si>
   <si>
     <t>Irvine</t>
   </si>
   <si>
     <t>Kate</t>
   </si>
   <si>
     <t>408391A</t>
   </si>
   <si>
-    <t>kate.irvine@nhs.scot</t>
+    <t>grkkt@icloud.com</t>
   </si>
   <si>
     <t>07803 895654</t>
   </si>
   <si>
     <t>Aberdeen</t>
   </si>
   <si>
     <t>Jelly</t>
   </si>
   <si>
     <t>431091H</t>
   </si>
   <si>
     <t>dave@davejelly.com</t>
   </si>
   <si>
     <t>07973 322698</t>
   </si>
   <si>
     <t>Kemble</t>
   </si>
   <si>
     <t>Brian</t>
   </si>
   <si>
     <t>228072H</t>
   </si>
   <si>
     <t>briantjones47@gmail.com</t>
   </si>
   <si>
     <t>07775 683567</t>
   </si>
   <si>
     <t>Fairoaks</t>
   </si>
   <si>
+    <t>Arwyn</t>
+  </si>
+  <si>
+    <t>221091F</t>
+  </si>
+  <si>
+    <t>arwynjones@me.com</t>
+  </si>
+  <si>
+    <t>07876 567474</t>
+  </si>
+  <si>
+    <t>Cambridgeshire</t>
+  </si>
+  <si>
     <t>313288J</t>
   </si>
   <si>
     <t>bulldog1210@btinternet.com</t>
   </si>
   <si>
     <t>07505 929419</t>
   </si>
   <si>
     <t>Derby</t>
   </si>
   <si>
-    <t>Arwyn</t>
-[...13 lines deleted...]
-  <si>
     <t>Keating</t>
   </si>
   <si>
     <t>Grahame</t>
   </si>
   <si>
     <t>400772G</t>
   </si>
   <si>
     <t>grahame.keating@icloud.com</t>
   </si>
   <si>
     <t>07971 962607</t>
   </si>
   <si>
     <t>Full Sutton</t>
   </si>
   <si>
     <t>Kelly</t>
   </si>
   <si>
     <t>Liam</t>
   </si>
   <si>
     <t>468304H</t>
@@ -1252,53 +1234,50 @@
   <si>
     <t>McDowell</t>
   </si>
   <si>
     <t>305955C</t>
   </si>
   <si>
     <t>ian.mcdowell@hotmail.co.uk</t>
   </si>
   <si>
     <t>07968 186908</t>
   </si>
   <si>
     <t>McKenzie</t>
   </si>
   <si>
     <t>430246K</t>
   </si>
   <si>
     <t>mckenzie.n@hotmail.co.uk</t>
   </si>
   <si>
     <t>07795 481509</t>
   </si>
   <si>
-    <t>Coventry &amp; Oxford</t>
-[...1 lines deleted...]
-  <si>
     <t>McLaird</t>
   </si>
   <si>
     <t>290099H</t>
   </si>
   <si>
     <t>andrew@aviationsouthwest.com</t>
   </si>
   <si>
     <t>01392 447887</t>
   </si>
   <si>
     <t>Devonshire</t>
   </si>
   <si>
     <t>McLoughlin</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>243157B</t>
   </si>
   <si>
     <t>mike.mcloughlin33@gmail.com</t>
@@ -1876,51 +1855,51 @@
   <si>
     <t>david@mainairflyingschool.co.uk</t>
   </si>
   <si>
     <t>01617 879034</t>
   </si>
   <si>
     <t>Barton</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>alanwrigley@hotmail.co.uk</t>
   </si>
   <si>
     <t>07831 401120</t>
   </si>
   <si>
     <t>Northern England</t>
   </si>
   <si>
-    <t>Updated On: 01 April 2026</t>
+    <t>Updated On: 01 May 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -2155,116 +2134,116 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47717</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE235C22-EC5E-4BB3-BB44-E33AEC4AD349}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FBF27C9-17B7-4869-B79F-C9C2DAB6A486}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_2" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{28F3DEA4-EBDB-49EC-8B7B-99716B890597}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_2" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{BF7BC83B-8C04-4B79-8D96-FBDC5DF34A1D}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="9">
     <queryTableFields count="8">
       <queryTableField id="1" name="Category" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAA Reference No." tableColumnId="4"/>
       <queryTableField id="5" name="Email" tableColumnId="5"/>
       <queryTableField id="6" name="Telephone Number" tableColumnId="6"/>
       <queryTableField id="7" name="Location" tableColumnId="7"/>
       <queryTableField id="8" name="FRTOL Senior Examiner" tableColumnId="8"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4BCA0F06-3D87-4E1C-A8B6-93791AFD53FA}" name="RT_Query" displayName="RT_Query" ref="A8:H118" tableType="queryTable" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
-[...3 lines deleted...]
-    <sortCondition ref="B9:B118"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{EBC760C7-B157-4775-A0CC-7728C0014223}" name="RT_Query" displayName="RT_Query" ref="A8:H117" tableType="queryTable" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
+  <autoFilter ref="A8:H117" xr:uid="{BA1A7051-A7E4-4828-B32D-B8A726F31680}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:H117">
+    <sortCondition descending="1" ref="H9:H117"/>
+    <sortCondition ref="B9:B117"/>
   </sortState>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{AAB04D1E-15F8-4E38-92AA-B2FED2E01D41}" uniqueName="1" name="Category" queryTableFieldId="1" dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{86DB526C-1D8D-4415-AA5F-05AF42FE9E6F}" uniqueName="8" name="FRTOL Senior Examiner" queryTableFieldId="8" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{41B01146-EE19-4674-8011-4FCB842E6C70}" uniqueName="1" name="Category" queryTableFieldId="1" dataDxfId="7"/>
+    <tableColumn id="2" xr3:uid="{60024FC4-D098-4099-B2BF-0A2F746FAC32}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{24D15610-2873-4DEF-8699-49C485C64161}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{917DB8DF-369B-4736-85CD-DE431A9A679F}" uniqueName="4" name="CAA Reference No." queryTableFieldId="4" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{C7C74A78-1AFC-4564-8FDF-45192C7AE2A2}" uniqueName="5" name="Email" queryTableFieldId="5" dataDxfId="3"/>
+    <tableColumn id="6" xr3:uid="{119D7E50-FD79-463A-8671-797A83C1B267}" uniqueName="6" name="Telephone Number" queryTableFieldId="6" dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{F85B22D7-DC28-45D1-BEBA-1BA0DFFCBB25}" uniqueName="7" name="Location" queryTableFieldId="7" dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{BFC4CAA4-AC7D-451C-971C-80062D4AB971}" uniqueName="8" name="FRTOL Senior Examiner" queryTableFieldId="8" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2492,78 +2471,78 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72F4C4AE-0914-4AF6-A896-BCABB95F5C1A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AA2E10E-2C94-4ABF-ABA7-4F473F8848B5}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H118"/>
+  <dimension ref="A1:H117"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="20.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.85546875" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>1</v>
@@ -3022,75 +3001,75 @@
       <c r="B26" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>114</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>116</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>117</v>
       </c>
       <c r="H26" s="5"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="C27" s="5" t="s">
+      <c r="D27" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="D27" s="5" t="s">
+      <c r="E27" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="E27" s="5" t="s">
+      <c r="F27" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="F27" s="5" t="s">
+      <c r="G27" s="5" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>124</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>125</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>126</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>127</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>128</v>
       </c>
       <c r="H28" s="5"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>129</v>
       </c>
@@ -3145,147 +3124,147 @@
       <c r="C31" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>146</v>
       </c>
       <c r="H31" s="5"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>147</v>
       </c>
       <c r="C32" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D32" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="D32" s="5" t="s">
+      <c r="E32" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="E32" s="5" t="s">
+      <c r="F32" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="F32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="5" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="H32" s="5"/>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D33" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="C33" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="5" t="s">
+      <c r="E33" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="E33" s="5" t="s">
+      <c r="F33" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="F33" s="5" t="s">
+      <c r="G33" s="5" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="H33" s="5"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>157</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>158</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>159</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>160</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>161</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>162</v>
       </c>
       <c r="H34" s="5"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C35" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D35" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="D35" s="5" t="s">
+      <c r="E35" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="E35" s="5" t="s">
+      <c r="F35" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="F35" s="5" t="s">
+      <c r="G35" s="5" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="H35" s="5"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="C36" s="5" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>170</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>172</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>173</v>
       </c>
       <c r="H36" s="5"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>174</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>175</v>
       </c>
@@ -3297,149 +3276,149 @@
       </c>
       <c r="F37" s="5" t="s">
         <v>178</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>179</v>
       </c>
       <c r="H37" s="5"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>180</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>181</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="F38" s="5" t="s">
+      <c r="F38" s="5"/>
+      <c r="G38" s="5" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="H38" s="5"/>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="C39" s="5" t="s">
+      <c r="E39" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="D39" s="5" t="s">
+      <c r="F39" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="E39" s="5" t="s">
+      <c r="G39" s="5" t="s">
         <v>189</v>
-      </c>
-[...2 lines deleted...]
-        <v>190</v>
       </c>
       <c r="H39" s="5"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="C40" s="5" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>193</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>194</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>195</v>
       </c>
       <c r="H40" s="5"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>196</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>197</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>198</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>199</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>201</v>
+        <v>117</v>
       </c>
       <c r="H41" s="5"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="C42" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="C42" s="5" t="s">
+      <c r="D42" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="D42" s="5" t="s">
+      <c r="E42" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="E42" s="5" t="s">
+      <c r="F42" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="F42" s="5" t="s">
+      <c r="G42" s="5" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="H42" s="5"/>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>207</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>208</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>209</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>210</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>211</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>212</v>
       </c>
@@ -3639,1655 +3618,1631 @@
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>261</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>262</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>263</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>264</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>265</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>266</v>
       </c>
       <c r="H52" s="5"/>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>267</v>
       </c>
       <c r="C53" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D53" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="D53" s="5" t="s">
+      <c r="E53" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="E53" s="5" t="s">
+      <c r="F53" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="F53" s="5" t="s">
+      <c r="G53" s="5" t="s">
         <v>271</v>
       </c>
-      <c r="G53" s="5" t="s">
+      <c r="H53" s="5"/>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A54" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="H53" s="5"/>
-[...5 lines deleted...]
-      <c r="B54" s="5" t="s">
+      <c r="C54" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="D54" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="C54" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="5" t="s">
+      <c r="E54" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="E54" s="5" t="s">
+      <c r="F54" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="F54" s="5" t="s">
+      <c r="G54" s="5" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="H54" s="5"/>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="C55" s="5" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>279</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>280</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>281</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>282</v>
       </c>
       <c r="H55" s="5"/>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D56" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="C56" s="5" t="s">
+      <c r="E56" s="5" t="s">
         <v>284</v>
       </c>
-      <c r="D56" s="5" t="s">
+      <c r="F56" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="E56" s="5" t="s">
+      <c r="G56" s="5" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>288</v>
       </c>
       <c r="H56" s="5"/>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>22</v>
+        <v>287</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>83</v>
+        <v>288</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>290</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>291</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>292</v>
       </c>
       <c r="H57" s="5"/>
     </row>
-    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>294</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>297</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>298</v>
       </c>
       <c r="H58" s="5"/>
     </row>
     <row r="59" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>299</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>300</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>302</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>303</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>304</v>
       </c>
       <c r="H59" s="5"/>
     </row>
-    <row r="60" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>305</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>306</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>308</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>309</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>310</v>
       </c>
       <c r="H60" s="5"/>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>311</v>
       </c>
       <c r="C61" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" s="5" t="s">
         <v>312</v>
       </c>
-      <c r="D61" s="5" t="s">
+      <c r="E61" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="E61" s="5" t="s">
+      <c r="F61" s="5" t="s">
         <v>314</v>
       </c>
-      <c r="F61" s="5" t="s">
+      <c r="G61" s="5" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="H61" s="5"/>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="D62" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="C62" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="5" t="s">
+      <c r="E62" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="E62" s="5" t="s">
+      <c r="F62" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="F62" s="5" t="s">
+      <c r="G62" s="5" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="H62" s="5"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C63" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="D63" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="D63" s="5" t="s">
+      <c r="E63" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="E63" s="5" t="s">
+      <c r="F63" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="F63" s="5" t="s">
+      <c r="G63" s="5" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="H63" s="5"/>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D64" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="E64" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="E64" s="5" t="s">
+      <c r="F64" s="5" t="s">
         <v>328</v>
       </c>
-      <c r="F64" s="5" t="s">
+      <c r="G64" s="5" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="H64" s="5"/>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>34</v>
+        <v>330</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>331</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>333</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>334</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>335</v>
       </c>
       <c r="H65" s="5"/>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>336</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>337</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>338</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>339</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>340</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>341</v>
       </c>
       <c r="H66" s="5"/>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>342</v>
       </c>
       <c r="C67" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="D67" s="5" t="s">
         <v>343</v>
       </c>
-      <c r="D67" s="5" t="s">
+      <c r="E67" s="5" t="s">
         <v>344</v>
       </c>
-      <c r="E67" s="5" t="s">
+      <c r="F67" s="5" t="s">
         <v>345</v>
       </c>
-      <c r="F67" s="5" t="s">
+      <c r="G67" s="5" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="H67" s="5"/>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B68" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="D68" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="C68" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="5" t="s">
+      <c r="E68" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="E68" s="5" t="s">
+      <c r="F68" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="F68" s="5" t="s">
+      <c r="G68" s="5" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="H68" s="5"/>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B69" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="D69" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="C69" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D69" s="5" t="s">
+      <c r="E69" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="E69" s="5" t="s">
+      <c r="F69" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="F69" s="5" t="s">
+      <c r="G69" s="5" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="H69" s="5"/>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>65</v>
+        <v>357</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>358</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>359</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>360</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>361</v>
       </c>
       <c r="G70" s="5" t="s">
-        <v>362</v>
+        <v>276</v>
       </c>
       <c r="H70" s="5"/>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="C71" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="C71" s="5" t="s">
+      <c r="D71" s="5" t="s">
         <v>364</v>
       </c>
-      <c r="D71" s="5" t="s">
+      <c r="E71" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="E71" s="5" t="s">
+      <c r="F71" s="5" t="s">
         <v>366</v>
       </c>
-      <c r="F71" s="5" t="s">
+      <c r="G71" s="5" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="H71" s="5"/>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>368</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>369</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>371</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>372</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>373</v>
       </c>
       <c r="H72" s="5"/>
     </row>
-    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A73" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>374</v>
       </c>
       <c r="C73" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D73" s="5" t="s">
         <v>375</v>
       </c>
-      <c r="D73" s="5" t="s">
+      <c r="E73" s="5" t="s">
         <v>376</v>
       </c>
-      <c r="E73" s="5" t="s">
+      <c r="F73" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="F73" s="5" t="s">
+      <c r="G73" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="H73" s="5"/>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A74" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B74" s="5" t="s">
         <v>378</v>
       </c>
-      <c r="G73" s="5" t="s">
+      <c r="C74" s="5" t="s">
         <v>379</v>
       </c>
-      <c r="H73" s="5"/>
-[...5 lines deleted...]
-      <c r="B74" s="5" t="s">
+      <c r="D74" s="5" t="s">
         <v>380</v>
       </c>
-      <c r="C74" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="5" t="s">
+      <c r="E74" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="E74" s="5" t="s">
+      <c r="F74" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="F74" s="5" t="s">
+      <c r="G74" s="5" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="H74" s="5"/>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>384</v>
       </c>
       <c r="C75" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="D75" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="D75" s="5" t="s">
+      <c r="E75" s="5" t="s">
         <v>386</v>
       </c>
-      <c r="E75" s="5" t="s">
+      <c r="F75" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="F75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G75" s="5" t="s">
-        <v>389</v>
+        <v>346</v>
       </c>
       <c r="H75" s="5"/>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B76" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="E76" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="C76" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="5" t="s">
+      <c r="F76" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="E76" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G76" s="5" t="s">
-        <v>352</v>
+        <v>383</v>
       </c>
       <c r="H76" s="5"/>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B77" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="E77" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="C77" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D77" s="5" t="s">
+      <c r="F77" s="5" t="s">
         <v>395</v>
       </c>
-      <c r="E77" s="5" t="s">
+      <c r="G77" s="5" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>398</v>
       </c>
       <c r="H77" s="5"/>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B78" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="D78" s="5" t="s">
         <v>399</v>
       </c>
-      <c r="C78" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D78" s="5" t="s">
+      <c r="E78" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="E78" s="5" t="s">
+      <c r="F78" s="5" t="s">
         <v>401</v>
       </c>
-      <c r="F78" s="5" t="s">
+      <c r="G78" s="5" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="H78" s="5"/>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B79" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="D79" s="5" t="s">
         <v>404</v>
       </c>
-      <c r="C79" s="5" t="s">
+      <c r="E79" s="5" t="s">
         <v>405</v>
       </c>
-      <c r="D79" s="5" t="s">
+      <c r="F79" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="E79" s="5" t="s">
+      <c r="G79" s="5" t="s">
         <v>407</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
       <c r="H79" s="5"/>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="E80" s="5" t="s">
         <v>410</v>
       </c>
-      <c r="C80" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="5" t="s">
+      <c r="F80" s="5" t="s">
         <v>411</v>
       </c>
-      <c r="E80" s="5" t="s">
+      <c r="G80" s="5" t="s">
         <v>412</v>
-      </c>
-[...4 lines deleted...]
-        <v>414</v>
       </c>
       <c r="H80" s="5"/>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B81" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="D81" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="C81" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="5" t="s">
+      <c r="E81" s="5" t="s">
         <v>416</v>
       </c>
-      <c r="E81" s="5" t="s">
+      <c r="F81" s="5" t="s">
         <v>417</v>
       </c>
-      <c r="F81" s="5" t="s">
+      <c r="G81" s="5" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H81" s="5"/>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B82" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="D82" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="C82" s="5" t="s">
+      <c r="E82" s="5" t="s">
         <v>421</v>
       </c>
-      <c r="D82" s="5" t="s">
+      <c r="F82" s="5" t="s">
         <v>422</v>
       </c>
-      <c r="E82" s="5" t="s">
+      <c r="G82" s="5" t="s">
         <v>423</v>
-      </c>
-[...4 lines deleted...]
-        <v>425</v>
       </c>
       <c r="H82" s="5"/>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="E83" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="C83" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="5" t="s">
+      <c r="F83" s="5" t="s">
         <v>427</v>
       </c>
-      <c r="E83" s="5" t="s">
+      <c r="G83" s="5" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>430</v>
       </c>
       <c r="H83" s="5"/>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="E84" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="C84" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D84" s="5" t="s">
+      <c r="F84" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="E84" s="5" t="s">
+      <c r="G84" s="5" t="s">
         <v>433</v>
-      </c>
-[...4 lines deleted...]
-        <v>435</v>
       </c>
       <c r="H84" s="5"/>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="E85" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="C85" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="5" t="s">
+      <c r="F85" s="5" t="s">
         <v>437</v>
       </c>
-      <c r="E85" s="5" t="s">
+      <c r="G85" s="5" t="s">
         <v>438</v>
-      </c>
-[...4 lines deleted...]
-        <v>440</v>
       </c>
       <c r="H85" s="5"/>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B86" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="D86" s="5" t="s">
         <v>441</v>
       </c>
-      <c r="C86" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D86" s="5" t="s">
+      <c r="E86" s="5" t="s">
         <v>442</v>
       </c>
-      <c r="E86" s="5" t="s">
+      <c r="F86" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="F86" s="5" t="s">
+      <c r="G86" s="5" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="H86" s="5"/>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B87" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D87" s="5" t="s">
         <v>446</v>
       </c>
-      <c r="C87" s="5" t="s">
+      <c r="E87" s="5" t="s">
         <v>447</v>
       </c>
-      <c r="D87" s="5" t="s">
+      <c r="F87" s="5" t="s">
         <v>448</v>
       </c>
-      <c r="E87" s="5" t="s">
+      <c r="G87" s="5" t="s">
         <v>449</v>
-      </c>
-[...4 lines deleted...]
-        <v>451</v>
       </c>
       <c r="H87" s="5"/>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B88" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="E88" s="5" t="s">
         <v>452</v>
       </c>
-      <c r="C88" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="5" t="s">
+      <c r="F88" s="5" t="s">
         <v>453</v>
       </c>
-      <c r="E88" s="5" t="s">
+      <c r="G88" s="5" t="s">
         <v>454</v>
-      </c>
-[...4 lines deleted...]
-        <v>456</v>
       </c>
       <c r="H88" s="5"/>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B89" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="E89" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="C89" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D89" s="5" t="s">
+      <c r="F89" s="5" t="s">
         <v>458</v>
       </c>
-      <c r="E89" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G89" s="5" t="s">
-        <v>461</v>
+        <v>242</v>
       </c>
       <c r="H89" s="5"/>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="E90" s="5" t="s">
         <v>462</v>
       </c>
-      <c r="C90" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D90" s="5" t="s">
+      <c r="F90" s="5" t="s">
         <v>463</v>
       </c>
-      <c r="E90" s="5" t="s">
+      <c r="G90" s="5" t="s">
         <v>464</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
       <c r="H90" s="5"/>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B91" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="C91" s="5" t="s">
         <v>466</v>
       </c>
-      <c r="C91" s="5" t="s">
+      <c r="D91" s="5" t="s">
         <v>467</v>
       </c>
-      <c r="D91" s="5" t="s">
+      <c r="E91" s="5" t="s">
         <v>468</v>
       </c>
-      <c r="E91" s="5" t="s">
+      <c r="F91" s="5" t="s">
         <v>469</v>
       </c>
-      <c r="F91" s="5" t="s">
+      <c r="G91" s="5" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="H91" s="5"/>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B92" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="C92" s="5" t="s">
         <v>472</v>
       </c>
-      <c r="C92" s="5" t="s">
+      <c r="D92" s="5" t="s">
         <v>473</v>
       </c>
-      <c r="D92" s="5" t="s">
+      <c r="E92" s="5" t="s">
         <v>474</v>
       </c>
-      <c r="E92" s="5" t="s">
+      <c r="F92" s="5" t="s">
         <v>475</v>
       </c>
-      <c r="F92" s="5" t="s">
+      <c r="G92" s="5" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="H92" s="5"/>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B93" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D93" s="5" t="s">
         <v>478</v>
       </c>
-      <c r="C93" s="5" t="s">
+      <c r="E93" s="5" t="s">
         <v>479</v>
       </c>
-      <c r="D93" s="5" t="s">
+      <c r="F93" s="5" t="s">
         <v>480</v>
       </c>
-      <c r="E93" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G93" s="5" t="s">
-        <v>483</v>
+        <v>418</v>
       </c>
       <c r="H93" s="5"/>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B94" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="F94" s="5" t="s">
         <v>484</v>
       </c>
-      <c r="C94" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G94" s="5" t="s">
-        <v>425</v>
+        <v>383</v>
       </c>
       <c r="H94" s="5"/>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="E95" s="5" t="s">
         <v>488</v>
       </c>
-      <c r="C95" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="5" t="s">
+      <c r="F95" s="5" t="s">
         <v>489</v>
       </c>
-      <c r="E95" s="5" t="s">
+      <c r="G95" s="5" t="s">
         <v>490</v>
-      </c>
-[...4 lines deleted...]
-        <v>389</v>
       </c>
       <c r="H95" s="5"/>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B96" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="C96" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="C96" s="5" t="s">
+      <c r="D96" s="5" t="s">
         <v>493</v>
       </c>
-      <c r="D96" s="5" t="s">
+      <c r="E96" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="E96" s="5" t="s">
+      <c r="F96" s="5" t="s">
         <v>495</v>
       </c>
-      <c r="F96" s="5" t="s">
+      <c r="G96" s="5" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="H96" s="5"/>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B97" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D97" s="5" t="s">
         <v>498</v>
       </c>
-      <c r="C97" s="5" t="s">
+      <c r="E97" s="5" t="s">
         <v>499</v>
       </c>
-      <c r="D97" s="5" t="s">
+      <c r="F97" s="5" t="s">
         <v>500</v>
       </c>
-      <c r="E97" s="5" t="s">
+      <c r="G97" s="5" t="s">
         <v>501</v>
-      </c>
-[...4 lines deleted...]
-        <v>503</v>
       </c>
       <c r="H97" s="5"/>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B98" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="D98" s="5" t="s">
         <v>504</v>
       </c>
-      <c r="C98" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D98" s="5" t="s">
+      <c r="E98" s="5" t="s">
         <v>505</v>
       </c>
-      <c r="E98" s="5" t="s">
+      <c r="F98" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="F98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G98" s="5" t="s">
-        <v>508</v>
+        <v>351</v>
       </c>
       <c r="H98" s="5"/>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B99" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="E99" s="5" t="s">
         <v>509</v>
       </c>
-      <c r="C99" s="5" t="s">
+      <c r="F99" s="5" t="s">
         <v>510</v>
       </c>
-      <c r="D99" s="5" t="s">
+      <c r="G99" s="5" t="s">
         <v>511</v>
-      </c>
-[...7 lines deleted...]
-        <v>357</v>
       </c>
       <c r="H99" s="5"/>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B100" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="E100" s="5" t="s">
         <v>514</v>
       </c>
-      <c r="C100" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D100" s="5" t="s">
+      <c r="F100" s="5" t="s">
         <v>515</v>
       </c>
-      <c r="E100" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G100" s="5" t="s">
-        <v>518</v>
+        <v>105</v>
       </c>
       <c r="H100" s="5"/>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B101" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="F101" s="5" t="s">
         <v>519</v>
       </c>
-      <c r="C101" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D101" s="5" t="s">
+      <c r="G101" s="5" t="s">
         <v>520</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
       <c r="H101" s="5"/>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B102" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="E102" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="C102" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D102" s="5" t="s">
+      <c r="F102" s="5" t="s">
         <v>524</v>
       </c>
-      <c r="E102" s="5" t="s">
+      <c r="G102" s="5" t="s">
         <v>525</v>
-      </c>
-[...4 lines deleted...]
-        <v>527</v>
       </c>
       <c r="H102" s="5"/>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="C103" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="D103" s="5" t="s">
         <v>528</v>
       </c>
-      <c r="D103" s="5" t="s">
+      <c r="E103" s="5" t="s">
         <v>529</v>
       </c>
-      <c r="E103" s="5" t="s">
+      <c r="F103" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="F103" s="5" t="s">
+      <c r="G103" s="5" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="H103" s="5"/>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B104" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D104" s="5" t="s">
         <v>533</v>
       </c>
-      <c r="C104" s="5" t="s">
+      <c r="E104" s="5" t="s">
         <v>534</v>
       </c>
-      <c r="D104" s="5" t="s">
+      <c r="F104" s="5" t="s">
         <v>535</v>
       </c>
-      <c r="E104" s="5" t="s">
+      <c r="G104" s="5" t="s">
         <v>536</v>
-      </c>
-[...4 lines deleted...]
-        <v>538</v>
       </c>
       <c r="H104" s="5"/>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B105" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="E105" s="5" t="s">
         <v>539</v>
       </c>
-      <c r="C105" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D105" s="5" t="s">
+      <c r="F105" s="5" t="s">
         <v>540</v>
       </c>
-      <c r="E105" s="5" t="s">
+      <c r="G105" s="5" t="s">
         <v>541</v>
-      </c>
-[...4 lines deleted...]
-        <v>543</v>
       </c>
       <c r="H105" s="5"/>
     </row>
     <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B106" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="E106" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="C106" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D106" s="5" t="s">
+      <c r="F106" s="5" t="s">
         <v>545</v>
       </c>
-      <c r="E106" s="5" t="s">
+      <c r="G106" s="5" t="s">
         <v>546</v>
-      </c>
-[...4 lines deleted...]
-        <v>548</v>
       </c>
       <c r="H106" s="5"/>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B107" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E107" s="5" t="s">
         <v>549</v>
       </c>
-      <c r="C107" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D107" s="5" t="s">
+      <c r="F107" s="5" t="s">
         <v>550</v>
       </c>
-      <c r="E107" s="5" t="s">
+      <c r="G107" s="5" t="s">
         <v>551</v>
-      </c>
-[...4 lines deleted...]
-        <v>553</v>
       </c>
       <c r="H107" s="5"/>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B108" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="E108" s="5" t="s">
         <v>554</v>
       </c>
-      <c r="C108" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D108" s="5" t="s">
+      <c r="F108" s="5" t="s">
         <v>555</v>
       </c>
-      <c r="E108" s="5" t="s">
+      <c r="G108" s="5" t="s">
         <v>556</v>
-      </c>
-[...4 lines deleted...]
-        <v>558</v>
       </c>
       <c r="H108" s="5"/>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B109" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="D109" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="C109" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="5" t="s">
+      <c r="E109" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="E109" s="5" t="s">
+      <c r="F109" s="5" t="s">
         <v>561</v>
       </c>
-      <c r="F109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G109" s="5" t="s">
-        <v>563</v>
+        <v>418</v>
       </c>
       <c r="H109" s="5"/>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B110" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="D110" s="5" t="s">
         <v>564</v>
       </c>
-      <c r="C110" s="5" t="s">
+      <c r="E110" s="5" t="s">
         <v>565</v>
       </c>
-      <c r="D110" s="5" t="s">
+      <c r="F110" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="E110" s="5" t="s">
+      <c r="G110" s="5" t="s">
         <v>567</v>
-      </c>
-[...4 lines deleted...]
-        <v>425</v>
       </c>
       <c r="H110" s="5"/>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B111" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="D111" s="5" t="s">
         <v>569</v>
       </c>
-      <c r="C111" s="5" t="s">
+      <c r="E111" s="5" t="s">
         <v>570</v>
       </c>
-      <c r="D111" s="5" t="s">
+      <c r="F111" s="5" t="s">
         <v>571</v>
       </c>
-      <c r="E111" s="5" t="s">
+      <c r="G111" s="5" t="s">
         <v>572</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="H111" s="5"/>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="E112" s="5" t="s">
         <v>575</v>
       </c>
-      <c r="C112" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D112" s="5" t="s">
+      <c r="F112" s="5" t="s">
         <v>576</v>
       </c>
-      <c r="E112" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G112" s="5" t="s">
-        <v>579</v>
+        <v>167</v>
       </c>
       <c r="H112" s="5"/>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B113" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="E113" s="5" t="s">
         <v>580</v>
       </c>
-      <c r="C113" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D113" s="5" t="s">
+      <c r="F113" s="5" t="s">
         <v>581</v>
       </c>
-      <c r="E113" s="5" t="s">
+      <c r="G113" s="5" t="s">
         <v>582</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="H113" s="5"/>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B114" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="C114" s="5" t="s">
         <v>584</v>
       </c>
-      <c r="C114" s="5" t="s">
+      <c r="D114" s="5" t="s">
         <v>585</v>
       </c>
-      <c r="D114" s="5" t="s">
+      <c r="E114" s="5" t="s">
         <v>586</v>
       </c>
-      <c r="E114" s="5" t="s">
+      <c r="F114" s="5" t="s">
         <v>587</v>
       </c>
-      <c r="F114" s="5" t="s">
+      <c r="G114" s="5" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
       <c r="H114" s="5"/>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B115" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D115" s="5" t="s">
         <v>590</v>
       </c>
-      <c r="C115" s="5" t="s">
+      <c r="E115" s="5" t="s">
         <v>591</v>
       </c>
-      <c r="D115" s="5" t="s">
+      <c r="F115" s="5" t="s">
         <v>592</v>
       </c>
-      <c r="E115" s="5" t="s">
+      <c r="G115" s="5" t="s">
         <v>593</v>
-      </c>
-[...4 lines deleted...]
-        <v>595</v>
       </c>
       <c r="H115" s="5"/>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B116" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="E116" s="5" t="s">
         <v>596</v>
       </c>
-      <c r="C116" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D116" s="5" t="s">
+      <c r="F116" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="E116" s="5" t="s">
+      <c r="G116" s="5" t="s">
         <v>598</v>
       </c>
-      <c r="F116" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H116" s="5"/>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A117" s="5" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A117" s="5"/>
+      <c r="B117" s="5"/>
+      <c r="C117" s="5"/>
+      <c r="D117" s="5"/>
+      <c r="E117" s="5"/>
+      <c r="F117" s="5"/>
+      <c r="G117" s="5"/>
       <c r="H117" s="5"/>
-    </row>
-[...8 lines deleted...]
-      <c r="H118" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A B 0 O B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A B 0 O B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A A d D g V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A A d D g V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A H Q 4 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A A d D g V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B W p 5 D q x 7 d t T 5 s j J Y T d X a l s A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A K 3 f Y T B J t Z M C 5 V P t l e l J k U I r k u j N 1 B K 1 u b Y 8 f a m H v g K n A A A A A A 6 A A A A A A g A A I A A A A N 8 P 0 X q t V 7 y 9 Y 3 k Q l y W u V W P 2 + Z Z N 6 r t F B R s Z / d M p K + l 0 U A A A A N d C d O n 2 3 3 0 j p f 9 h F Q 3 l e 0 Y W Q 9 c j v x m D 3 S 2 l 8 + 7 B 9 v k P / x T H v k 4 r 6 s 7 S A f 2 c 7 K 8 5 j z 6 L Q 4 t / X B O O 0 4 k p p I R E q r I W t L 4 2 M L j 2 L O c d C G 3 M 8 t i K Q A A A A N / g s o g g Z n R 1 a T T t P u s h i 3 h i H 0 a T c y m x w 2 q 6 T 7 / 3 7 k a t 2 i J C + I 9 I U V D H M i 3 2 8 j D a 7 4 o v Q t Y w O Z j G S + P v 5 Y O e t W I = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A G k + h X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A G k + h X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A B p P o V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A B p P o V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A a T 6 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A B p P o V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A P j F d G a K p l z m d y c Z Y y l E n / a S v Z e Z d c U n E G 7 6 E M Q J L u U x A A A A A A 6 A A A A A A g A A I A A A A J I J v Y F O A 2 w F + T j N v E P n J 7 a n j m g h E t e 4 x X x l j / n 6 k z k V U A A A A F 9 Q o S b 5 0 1 c p y n x A N R K + + V S 0 R 9 q 4 y y V W H J t D 2 i 3 x e q W M V K D a M E l y C w c l o 6 Y O I x H U 7 J W 2 7 v V g j v I 7 o I L Y W v A O + z 4 u x / O b l P t R I N f s Y Z n M Y Z 9 l Q A A A A D z r s q w 1 Q I 8 S W I v M L w O I e Y o s l H t p m 7 X S c S u 4 y B 3 7 W y 2 4 r s o P a P T y d 0 8 Q 7 v H r I 7 G x H o F h 8 m B m B e 9 P 2 h 1 d b q h b A M E = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -5538,139 +5493,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11273</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11494</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11273</Url>
-      <Description>TV7R3WADTX6N-37870886-11273</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11494</Url>
+      <Description>TV7R3WADTX6N-37870886-11494</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE768A00-2621-4E91-8052-407B563F77FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70282BA3-156B-4A1C-B827-90F407CDEACE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87E00ABB-25F7-44C7-BD0E-CB113DF05006}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CBFBAF7-CE2E-454F-8435-B80CB534D842}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB447728-9CAA-4135-AEC3-78C30BFD0732}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C55EE46-8CA0-4851-9107-1522EAE5EA48}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FDE22E2-0874-460A-B15D-42EF64E704E1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC9B9DF8-1A39-448E-8EF4-F7524E7BA624}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8D0C4F8-9960-47E3-AA0F-EC61F0E70B38}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AADFC8E-EC43-4C92-B305-0DE515FC5C18}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>RT</vt:lpstr>
       <vt:lpstr>RT!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Oliver Wadeson</dc:creator>
+  <dc:creator>Chris Black</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-04-01T07:24:18Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-01T08:56:55Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>7ed860b0-b329-4374-bb57-658247381330</vt:lpwstr>
+    <vt:lpwstr>02ff0630-6b0c-497d-8037-5ecf95ff922f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>25548c2f-1483-49d2-9e9f-e281d63a414f</vt:lpwstr>
+    <vt:lpwstr>174c79e2-f00c-4f28-ab9b-ee4f0729b9bc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>