--- v6 (2026-05-02)
+++ v7 (2026-06-17)
@@ -16,91 +16,91 @@
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8A1F6FA2-7AA0-4F12-9822-1DD87744CE10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B680A8B3-86E3-4E87-9453-089A0A0E204D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{702E2950-1F31-4BBA-9BC8-4982C98B8C87}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{09E37FDC-2A14-4075-8276-3EB662E0126F}"/>
   </bookViews>
   <sheets>
     <sheet name="RT" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_2" localSheetId="0" hidden="1">RT!$A$8:$H$117</definedName>
+    <definedName name="ExternalData_2" localSheetId="0" hidden="1">RT!$A$8:$H$118</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">RT!$A$1:$H$118</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{633989CA-8BBD-44C4-B13A-F0A6E4D29E98}" keepAlive="1" name="Query - RT_Query" description="Connection to the 'RT_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="1" xr16:uid="{D0EB0F87-88E5-496F-916E-CAC82591A021}" keepAlive="1" name="Query - RT_Query" description="Connection to the 'RT_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=RT_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [RT_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="600">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="788" uniqueCount="609">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAA Reference No.</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Telephone Number</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>FRTOL Senior Examiner</t>
   </si>
   <si>
@@ -241,51 +241,51 @@
   <si>
     <t>Colin</t>
   </si>
   <si>
     <t>216898G</t>
   </si>
   <si>
     <t>colinrodger007@gmail.com</t>
   </si>
   <si>
     <t>07711 294385</t>
   </si>
   <si>
     <t>Scotland</t>
   </si>
   <si>
     <t>Shorter</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>439609K</t>
   </si>
   <si>
-    <t>southeastfrtolexaminer@gmail.com</t>
+    <t>petershorter1980@gmail.com</t>
   </si>
   <si>
     <t>07813 777716</t>
   </si>
   <si>
     <t>South East England</t>
   </si>
   <si>
     <t>Stephenson</t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>513366A</t>
   </si>
   <si>
     <t>leestevo95@gmail.com</t>
   </si>
   <si>
     <t>07581 286911</t>
   </si>
   <si>
     <t>Beverley</t>
   </si>
@@ -679,50 +679,68 @@
   <si>
     <t>alistair.dixon.001@gmail.com</t>
   </si>
   <si>
     <t>7711111382</t>
   </si>
   <si>
     <t>Edmunds</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>233866A</t>
   </si>
   <si>
     <t>kevin@javelin.aero</t>
   </si>
   <si>
     <t>07768 272181</t>
   </si>
   <si>
     <t>Cheshire</t>
   </si>
   <si>
+    <t>Edwards</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>562196H</t>
+  </si>
+  <si>
+    <t>james.ae17@gmail.com</t>
+  </si>
+  <si>
+    <t>07947 727747</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dunkeswell </t>
+  </si>
+  <si>
     <t>Ellis</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>230692A</t>
   </si>
   <si>
     <t>benellis@aol.com</t>
   </si>
   <si>
     <t>07711 821249</t>
   </si>
   <si>
     <t>Perranporth</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
     <t>Neill</t>
   </si>
   <si>
     <t>308070F</t>
@@ -844,80 +862,95 @@
   <si>
     <t>Glasglow</t>
   </si>
   <si>
     <t>Garton</t>
   </si>
   <si>
     <t>Stuart</t>
   </si>
   <si>
     <t>453012H</t>
   </si>
   <si>
     <t>info@gartonaviation.co.uk</t>
   </si>
   <si>
     <t>07721 014501</t>
   </si>
   <si>
     <t>Scunthorpe</t>
   </si>
   <si>
     <t>Good</t>
   </si>
   <si>
-    <t>James</t>
-[...1 lines deleted...]
-  <si>
     <t>426197F</t>
   </si>
   <si>
     <t>james.good@btconnect.com</t>
   </si>
   <si>
     <t>07973 172095</t>
   </si>
   <si>
     <t>Hants / Surrey</t>
   </si>
   <si>
     <t>Greenall</t>
   </si>
   <si>
     <t>347473J</t>
   </si>
   <si>
     <t>jonny@balearic-helicopters.com</t>
   </si>
   <si>
     <t>00346 39702411</t>
   </si>
   <si>
     <t>Isle of Man</t>
   </si>
   <si>
+    <t>Greenfield</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
+    <t>278060G</t>
+  </si>
+  <si>
+    <t>CGaviationservices@gmail.com</t>
+  </si>
+  <si>
+    <t>07966 194858</t>
+  </si>
+  <si>
+    <t>Denham</t>
+  </si>
+  <si>
     <t>Harlow</t>
   </si>
   <si>
     <t>431439E</t>
   </si>
   <si>
     <t>jamesharlow2000@yahoo.co.uk</t>
   </si>
   <si>
     <t>07765 270521</t>
   </si>
   <si>
     <t>Bournemouth</t>
   </si>
   <si>
     <t>Harris</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>470083K</t>
   </si>
   <si>
     <t>dan@yorkshireaeroclub.uk</t>
@@ -1006,92 +1039,92 @@
   <si>
     <t>grkkt@icloud.com</t>
   </si>
   <si>
     <t>07803 895654</t>
   </si>
   <si>
     <t>Aberdeen</t>
   </si>
   <si>
     <t>Jelly</t>
   </si>
   <si>
     <t>431091H</t>
   </si>
   <si>
     <t>dave@davejelly.com</t>
   </si>
   <si>
     <t>07973 322698</t>
   </si>
   <si>
     <t>Kemble</t>
   </si>
   <si>
+    <t>313288J</t>
+  </si>
+  <si>
+    <t>bulldog1210@btinternet.com</t>
+  </si>
+  <si>
+    <t>07505 929419</t>
+  </si>
+  <si>
+    <t>Derby</t>
+  </si>
+  <si>
+    <t>Arwyn</t>
+  </si>
+  <si>
+    <t>221091F</t>
+  </si>
+  <si>
+    <t>arwynjones@me.com</t>
+  </si>
+  <si>
+    <t>07876 567474</t>
+  </si>
+  <si>
+    <t>Cambridgeshire</t>
+  </si>
+  <si>
     <t>Brian</t>
   </si>
   <si>
     <t>228072H</t>
   </si>
   <si>
     <t>briantjones47@gmail.com</t>
   </si>
   <si>
     <t>07775 683567</t>
   </si>
   <si>
     <t>Fairoaks</t>
   </si>
   <si>
-    <t>Arwyn</t>
-[...25 lines deleted...]
-  <si>
     <t>Keating</t>
   </si>
   <si>
     <t>Grahame</t>
   </si>
   <si>
     <t>400772G</t>
   </si>
   <si>
     <t>grahame.keating@icloud.com</t>
   </si>
   <si>
     <t>07971 962607</t>
   </si>
   <si>
     <t>Full Sutton</t>
   </si>
   <si>
     <t>Kelly</t>
   </si>
   <si>
     <t>Liam</t>
   </si>
   <si>
     <t>468304H</t>
@@ -1591,95 +1624,92 @@
   <si>
     <t>Terence</t>
   </si>
   <si>
     <t>346544F</t>
   </si>
   <si>
     <t>terry.terman@icloud.com</t>
   </si>
   <si>
     <t>07917 194604</t>
   </si>
   <si>
     <t>Smart</t>
   </si>
   <si>
     <t>222523J</t>
   </si>
   <si>
     <t>jamessmart1962@icloud.com</t>
   </si>
   <si>
     <t>07885 541608</t>
   </si>
   <si>
-    <t xml:space="preserve">Dunkeswell </t>
-[...1 lines deleted...]
-  <si>
     <t>Smartt</t>
   </si>
   <si>
     <t>452675J</t>
   </si>
   <si>
     <t>stephenjsmartt@gmail.com</t>
   </si>
   <si>
     <t>07786 547793</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>212130A</t>
+  </si>
+  <si>
+    <t>leon.smith@helicopterservices.co.uk</t>
+  </si>
+  <si>
+    <t>07711 392897</t>
+  </si>
+  <si>
+    <t>White Waltham</t>
+  </si>
+  <si>
     <t>206194E</t>
   </si>
   <si>
     <t>ady_and_lorraine@btinternet.com</t>
   </si>
   <si>
     <t>07989 988773</t>
   </si>
   <si>
     <t>Blackpool</t>
   </si>
   <si>
-    <t>Leon</t>
-[...13 lines deleted...]
-  <si>
     <t>Sparrow</t>
   </si>
   <si>
     <t>Owen</t>
   </si>
   <si>
     <t>243833K</t>
   </si>
   <si>
     <t>owensparrow@hotmail.co.uk</t>
   </si>
   <si>
     <t>07973 416839</t>
   </si>
   <si>
     <t xml:space="preserve">Thruxton </t>
   </si>
   <si>
     <t>Sprague</t>
   </si>
   <si>
     <t>447651D</t>
   </si>
   <si>
     <t>roger@flyinginfrance.com</t>
@@ -1759,53 +1789,50 @@
   <si>
     <t>467405G</t>
   </si>
   <si>
     <t>philwalker72@sky.com</t>
   </si>
   <si>
     <t>7843021091</t>
   </si>
   <si>
     <t>Watson</t>
   </si>
   <si>
     <t>Daryl</t>
   </si>
   <si>
     <t>348660E</t>
   </si>
   <si>
     <t>darylgwatson@hotmail.com</t>
   </si>
   <si>
     <t>07774 979161</t>
   </si>
   <si>
-    <t>Sidcup</t>
-[...1 lines deleted...]
-  <si>
     <t>Wikberg</t>
   </si>
   <si>
     <t>446136C</t>
   </si>
   <si>
     <t>southcoastfrtol@outlook.com</t>
   </si>
   <si>
     <t>7343030367</t>
   </si>
   <si>
     <t>South Coast</t>
   </si>
   <si>
     <t>Wilkes</t>
   </si>
   <si>
     <t>256548K</t>
   </si>
   <si>
     <t>steve@swseminars.co.uk</t>
   </si>
   <si>
     <t>07836 727600</t>
@@ -1855,51 +1882,51 @@
   <si>
     <t>david@mainairflyingschool.co.uk</t>
   </si>
   <si>
     <t>01617 879034</t>
   </si>
   <si>
     <t>Barton</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>alanwrigley@hotmail.co.uk</t>
   </si>
   <si>
     <t>07831 401120</t>
   </si>
   <si>
     <t>Northern England</t>
   </si>
   <si>
-    <t>Updated On: 01 May 2026</t>
+    <t>Updated On: 01 June 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -2134,116 +2161,116 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47717</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FBF27C9-17B7-4869-B79F-C9C2DAB6A486}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B845F348-E54F-4EBC-AD71-AE8BB33A1F4A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_2" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{BF7BC83B-8C04-4B79-8D96-FBDC5DF34A1D}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_2" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{A9C8021E-A4AF-4D57-89E5-81C27DD2AEE4}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="9">
     <queryTableFields count="8">
       <queryTableField id="1" name="Category" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAA Reference No." tableColumnId="4"/>
       <queryTableField id="5" name="Email" tableColumnId="5"/>
       <queryTableField id="6" name="Telephone Number" tableColumnId="6"/>
       <queryTableField id="7" name="Location" tableColumnId="7"/>
       <queryTableField id="8" name="FRTOL Senior Examiner" tableColumnId="8"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{EBC760C7-B157-4775-A0CC-7728C0014223}" name="RT_Query" displayName="RT_Query" ref="A8:H117" tableType="queryTable" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
-[...3 lines deleted...]
-    <sortCondition ref="B9:B117"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1F8183B6-22B0-440A-84F8-94C1C45AD9C3}" name="RT_Query" displayName="RT_Query" ref="A8:H118" tableType="queryTable" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
+  <autoFilter ref="A8:H118" xr:uid="{BA1A7051-A7E4-4828-B32D-B8A726F31680}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:H118">
+    <sortCondition descending="1" ref="H9:H118"/>
+    <sortCondition ref="B9:B118"/>
   </sortState>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{41B01146-EE19-4674-8011-4FCB842E6C70}" uniqueName="1" name="Category" queryTableFieldId="1" dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{BFC4CAA4-AC7D-451C-971C-80062D4AB971}" uniqueName="8" name="FRTOL Senior Examiner" queryTableFieldId="8" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{BF336C6A-F66B-4DC6-8448-F475B92FC1AD}" uniqueName="1" name="Category" queryTableFieldId="1" dataDxfId="7"/>
+    <tableColumn id="2" xr3:uid="{51567EA8-2B7A-4C14-B898-B2580FB012D3}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{D0906C0B-653E-42D5-B218-D755218BFBDB}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{7CF7EEC6-A3D3-4384-BE23-328068EA61A7}" uniqueName="4" name="CAA Reference No." queryTableFieldId="4" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{97335683-E66C-41A5-A76B-9778CD69F64F}" uniqueName="5" name="Email" queryTableFieldId="5" dataDxfId="3"/>
+    <tableColumn id="6" xr3:uid="{6F043B20-0AED-4406-A44B-1F267B0B1766}" uniqueName="6" name="Telephone Number" queryTableFieldId="6" dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{A25EBC50-C184-443E-994A-2EE7CAFC0D27}" uniqueName="7" name="Location" queryTableFieldId="7" dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{BE6B6D33-7DE3-454D-8C4F-CD2B4377AF20}" uniqueName="8" name="FRTOL Senior Examiner" queryTableFieldId="8" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2471,78 +2498,78 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AA2E10E-2C94-4ABF-ABA7-4F473F8848B5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C819507-59E0-41B1-AFE0-0BAC6471342F}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H117"/>
+  <dimension ref="A1:H118"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="20.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.85546875" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>599</v>
+        <v>608</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>1</v>
@@ -3618,1631 +3645,1669 @@
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>261</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>262</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>263</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>264</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>265</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>266</v>
       </c>
       <c r="H52" s="5"/>
     </row>
-    <row r="53" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>267</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>83</v>
+        <v>208</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>269</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>270</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>271</v>
       </c>
       <c r="H53" s="5"/>
     </row>
-    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>272</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>262</v>
+        <v>83</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>273</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>274</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>275</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>276</v>
       </c>
       <c r="H54" s="5"/>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>277</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>278</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>279</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>280</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>281</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>282</v>
       </c>
       <c r="H55" s="5"/>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>22</v>
+        <v>283</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>77</v>
+        <v>208</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G56" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H56" s="5"/>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="H57" s="5"/>
     </row>
-    <row r="58" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="C58" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D58" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="D58" s="5" t="s">
+      <c r="E58" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="E58" s="5" t="s">
+      <c r="F58" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="F58" s="5" t="s">
+      <c r="G58" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="G58" s="5" t="s">
+      <c r="H58" s="5"/>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="H58" s="5"/>
-[...5 lines deleted...]
-      <c r="B59" s="5" t="s">
+      <c r="C59" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="C59" s="5" t="s">
+      <c r="D59" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="D59" s="5" t="s">
+      <c r="E59" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="E59" s="5" t="s">
+      <c r="F59" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="F59" s="5" t="s">
+      <c r="G59" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="G59" s="5" t="s">
+      <c r="H59" s="5"/>
+    </row>
+    <row r="60" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A60" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B60" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="H59" s="5"/>
-[...5 lines deleted...]
-      <c r="B60" s="5" t="s">
+      <c r="C60" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="C60" s="5" t="s">
+      <c r="D60" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="D60" s="5" t="s">
+      <c r="E60" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="E60" s="5" t="s">
+      <c r="F60" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="F60" s="5" t="s">
+      <c r="G60" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="G60" s="5" t="s">
+      <c r="H60" s="5"/>
+    </row>
+    <row r="61" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A61" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="H60" s="5"/>
-[...5 lines deleted...]
-      <c r="B61" s="5" t="s">
+      <c r="C61" s="5" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>312</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>313</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>314</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>315</v>
       </c>
       <c r="H61" s="5"/>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>34</v>
+        <v>316</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G62" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H62" s="5"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>34</v>
+        <v>322</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>321</v>
+        <v>17</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="G63" s="5" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H63" s="5"/>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="G64" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H64" s="5"/>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>330</v>
+        <v>34</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>331</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>333</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>334</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>335</v>
       </c>
       <c r="H65" s="5"/>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C66" s="5" t="s">
         <v>336</v>
       </c>
-      <c r="C66" s="5" t="s">
+      <c r="D66" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="D66" s="5" t="s">
+      <c r="E66" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="E66" s="5" t="s">
+      <c r="F66" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="F66" s="5" t="s">
+      <c r="G66" s="5" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="H66" s="5"/>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C67" s="5" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>343</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>344</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>345</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>346</v>
       </c>
       <c r="H67" s="5"/>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>347</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>256</v>
+        <v>348</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="H68" s="5"/>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>65</v>
+        <v>353</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>352</v>
+        <v>238</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="G69" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="H69" s="5"/>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>358</v>
+        <v>262</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>359</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>360</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>361</v>
       </c>
       <c r="G70" s="5" t="s">
-        <v>276</v>
+        <v>362</v>
       </c>
       <c r="H70" s="5"/>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>362</v>
+        <v>65</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>363</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>364</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>365</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>366</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>367</v>
       </c>
       <c r="H71" s="5"/>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>368</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>369</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>371</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>372</v>
       </c>
       <c r="G72" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="H72" s="5"/>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B73" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="H72" s="5"/>
-[...5 lines deleted...]
-      <c r="B73" s="5" t="s">
+      <c r="C73" s="5" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G73" s="5" t="s">
-        <v>173</v>
+        <v>378</v>
       </c>
       <c r="H73" s="5"/>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G74" s="5" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="H74" s="5"/>
     </row>
-    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>363</v>
+        <v>59</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="G75" s="5" t="s">
-        <v>346</v>
+        <v>173</v>
       </c>
       <c r="H75" s="5"/>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>10</v>
+        <v>390</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="G76" s="5" t="s">
-        <v>383</v>
+        <v>394</v>
       </c>
       <c r="H76" s="5"/>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>71</v>
+        <v>374</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="G77" s="5" t="s">
-        <v>396</v>
+        <v>357</v>
       </c>
       <c r="H77" s="5"/>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>398</v>
+        <v>10</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="G78" s="5" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="H78" s="5"/>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>403</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>238</v>
+        <v>71</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>404</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>405</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>406</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>407</v>
       </c>
       <c r="H79" s="5"/>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>408</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>65</v>
+        <v>409</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G80" s="5" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="H80" s="5"/>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>414</v>
+        <v>244</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>415</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>416</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>417</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>418</v>
       </c>
       <c r="H81" s="5"/>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>419</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>262</v>
+        <v>65</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>420</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>421</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>422</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>423</v>
       </c>
       <c r="H82" s="5"/>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>424</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>41</v>
+        <v>425</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="G83" s="5" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H83" s="5"/>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>414</v>
+        <v>208</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G84" s="5" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H84" s="5"/>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G85" s="5" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="H85" s="5"/>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>441</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>442</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>443</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>444</v>
       </c>
       <c r="H86" s="5"/>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>445</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>152</v>
+        <v>83</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>446</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>447</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>448</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>449</v>
       </c>
       <c r="H87" s="5"/>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>450</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>17</v>
+        <v>451</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="G88" s="5" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="H88" s="5"/>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G89" s="5" t="s">
-        <v>242</v>
+        <v>460</v>
       </c>
       <c r="H89" s="5"/>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>460</v>
+        <v>17</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="G90" s="5" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="H90" s="5"/>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>466</v>
+        <v>107</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>467</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>468</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>469</v>
       </c>
       <c r="G91" s="5" t="s">
-        <v>470</v>
+        <v>248</v>
       </c>
       <c r="H91" s="5"/>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B92" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="C92" s="5" t="s">
         <v>471</v>
       </c>
-      <c r="C92" s="5" t="s">
+      <c r="D92" s="5" t="s">
         <v>472</v>
       </c>
-      <c r="D92" s="5" t="s">
+      <c r="E92" s="5" t="s">
         <v>473</v>
       </c>
-      <c r="E92" s="5" t="s">
+      <c r="F92" s="5" t="s">
         <v>474</v>
       </c>
-      <c r="F92" s="5" t="s">
+      <c r="G92" s="5" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="H92" s="5"/>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B93" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="C93" s="5" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>479</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>480</v>
       </c>
       <c r="G93" s="5" t="s">
-        <v>418</v>
+        <v>481</v>
       </c>
       <c r="H93" s="5"/>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>124</v>
+        <v>483</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="G94" s="5" t="s">
-        <v>383</v>
+        <v>487</v>
       </c>
       <c r="H94" s="5"/>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>486</v>
+        <v>107</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="G95" s="5" t="s">
-        <v>490</v>
+        <v>429</v>
       </c>
       <c r="H95" s="5"/>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>492</v>
+        <v>124</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>494</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>495</v>
       </c>
       <c r="G96" s="5" t="s">
-        <v>496</v>
+        <v>394</v>
       </c>
       <c r="H96" s="5"/>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B97" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="C97" s="5" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>498</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>499</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>500</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>501</v>
       </c>
       <c r="H97" s="5"/>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>502</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>503</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>504</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>505</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>506</v>
       </c>
       <c r="G98" s="5" t="s">
-        <v>351</v>
+        <v>507</v>
       </c>
       <c r="H98" s="5"/>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>262</v>
+        <v>71</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G99" s="5" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="H99" s="5"/>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>472</v>
+        <v>514</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="G100" s="5" t="s">
-        <v>105</v>
+        <v>362</v>
       </c>
       <c r="H100" s="5"/>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>113</v>
+        <v>208</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="G101" s="5" t="s">
-        <v>520</v>
+        <v>212</v>
       </c>
       <c r="H101" s="5"/>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>521</v>
+        <v>483</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="G102" s="5" t="s">
-        <v>525</v>
+        <v>105</v>
       </c>
       <c r="H102" s="5"/>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>526</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>527</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>528</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>529</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>530</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>531</v>
       </c>
       <c r="H103" s="5"/>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B104" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D104" s="5" t="s">
         <v>532</v>
       </c>
-      <c r="C104" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D104" s="5" t="s">
+      <c r="E104" s="5" t="s">
         <v>533</v>
       </c>
-      <c r="E104" s="5" t="s">
+      <c r="F104" s="5" t="s">
         <v>534</v>
       </c>
-      <c r="F104" s="5" t="s">
+      <c r="G104" s="5" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
       <c r="H104" s="5"/>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B105" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="C105" s="5" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>538</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>539</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>540</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>541</v>
       </c>
       <c r="H105" s="5"/>
     </row>
     <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>542</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>398</v>
+        <v>152</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>543</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>544</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>545</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>546</v>
       </c>
       <c r="H106" s="5"/>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>547</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>398</v>
+        <v>208</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>548</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>549</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>550</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>551</v>
       </c>
       <c r="H107" s="5"/>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>552</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>472</v>
+        <v>409</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>553</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>554</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>555</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>556</v>
       </c>
       <c r="H108" s="5"/>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>557</v>
       </c>
       <c r="C109" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="D109" s="5" t="s">
         <v>558</v>
       </c>
-      <c r="D109" s="5" t="s">
+      <c r="E109" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="E109" s="5" t="s">
+      <c r="F109" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="F109" s="5" t="s">
+      <c r="G109" s="5" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="H109" s="5"/>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>562</v>
       </c>
       <c r="C110" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="D110" s="5" t="s">
         <v>563</v>
       </c>
-      <c r="D110" s="5" t="s">
+      <c r="E110" s="5" t="s">
         <v>564</v>
       </c>
-      <c r="E110" s="5" t="s">
+      <c r="F110" s="5" t="s">
         <v>565</v>
       </c>
-      <c r="F110" s="5" t="s">
+      <c r="G110" s="5" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="H110" s="5"/>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B111" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="C111" s="5" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>569</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>570</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>571</v>
       </c>
       <c r="G111" s="5" t="s">
-        <v>572</v>
+        <v>429</v>
       </c>
       <c r="H111" s="5"/>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="C112" s="5" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>574</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>575</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>576</v>
       </c>
       <c r="G112" s="5" t="s">
-        <v>167</v>
+        <v>287</v>
       </c>
       <c r="H112" s="5"/>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>577</v>
       </c>
       <c r="C113" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="D113" s="5" t="s">
         <v>578</v>
       </c>
-      <c r="D113" s="5" t="s">
+      <c r="E113" s="5" t="s">
         <v>579</v>
       </c>
-      <c r="E113" s="5" t="s">
+      <c r="F113" s="5" t="s">
         <v>580</v>
       </c>
-      <c r="F113" s="5" t="s">
+      <c r="G113" s="5" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="H113" s="5"/>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B114" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="D114" s="5" t="s">
         <v>583</v>
       </c>
-      <c r="C114" s="5" t="s">
+      <c r="E114" s="5" t="s">
         <v>584</v>
       </c>
-      <c r="D114" s="5" t="s">
+      <c r="F114" s="5" t="s">
         <v>585</v>
       </c>
-      <c r="E114" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G114" s="5" t="s">
-        <v>588</v>
+        <v>167</v>
       </c>
       <c r="H114" s="5"/>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B115" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="E115" s="5" t="s">
         <v>589</v>
       </c>
-      <c r="C115" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D115" s="5" t="s">
+      <c r="F115" s="5" t="s">
         <v>590</v>
       </c>
-      <c r="E115" s="5" t="s">
+      <c r="G115" s="5" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>593</v>
       </c>
       <c r="H115" s="5"/>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B116" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="D116" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="C116" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D116" s="5" t="s">
+      <c r="E116" s="5" t="s">
         <v>595</v>
       </c>
-      <c r="E116" s="5" t="s">
+      <c r="F116" s="5" t="s">
         <v>596</v>
       </c>
-      <c r="F116" s="5" t="s">
+      <c r="G116" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="G116" s="5" t="s">
+      <c r="H116" s="5"/>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B117" s="5" t="s">
         <v>598</v>
       </c>
-      <c r="H116" s="5"/>
-[...8 lines deleted...]
-      <c r="G117" s="5"/>
+      <c r="C117" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>601</v>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>602</v>
+      </c>
       <c r="H117" s="5"/>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="G118" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="H118" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A G k + h X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A G k + h X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A B p P o V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A B p P o V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A a T 6 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A B p P o V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A P j F d G a K p l z m d y c Z Y y l E n / a S v Z e Z d c U n E G 7 6 E M Q J L u U x A A A A A A 6 A A A A A A g A A I A A A A J I J v Y F O A 2 w F + T j N v E P n J 7 a n j m g h E t e 4 x X x l j / n 6 k z k V U A A A A F 9 Q o S b 5 0 1 c p y n x A N R K + + V S 0 R 9 q 4 y y V W H J t D 2 i 3 x e q W M V K D a M E l y C w c l o 6 Y O I x H U 7 J W 2 7 v V g j v I 7 o I L Y W v A O + z 4 u x / O b l P t R I N f s Y Z n M Y Z 9 l Q A A A A D z r s q w 1 Q I 8 S W I v M L w O I e Y o s l H t p m 7 X S c S u 4 y B 3 7 W y 2 4 r s o P a P T y d 0 8 Q 7 v H r I 7 G x H o F h 8 m B m B e 9 P 2 h 1 d b q h b A M E = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A a E b B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A a E b B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A G h G w V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A G h G w V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B o R s F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A G h G w V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C C i F U L 1 g T 3 T L 1 y o A z c u Y H J A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A H g V n 6 H i 6 H r W h X W f n o w W x w g H s D d 8 n J 9 8 4 Z D C 9 H c 0 T q r z A A A A A A 6 A A A A A A g A A I A A A A L E z v e K H 7 i 6 H L 6 A I M 6 O w j B z E g O Q 6 H q + i L t W C k z 0 g S R H k U A A A A J I Y 1 d Q v L K Q n 5 g g L J D v C u q 0 q 2 p l y q y S M m g z 7 i u S 5 8 i + x B + O P u K m 8 o T d Q S B m t 2 8 J 5 O 5 j N J Z 7 8 R z q e X n / 9 Y T 2 A u k 9 9 o v B B A 6 r g j F Y 8 y Y 2 b c H 5 n Q A A A A M J A J o 3 w r N r q 6 R a u d R a 7 9 I P y I l g H 6 k F 2 v d e Q E I H A R S r M 3 J S N P 9 D Z R M Z c l F e X E c 6 R m d u Q L 5 b K h Q 7 M M h O j t g s C C 4 o = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -5493,175 +5558,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11494</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12351</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11494</Url>
-      <Description>TV7R3WADTX6N-37870886-11494</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12351</Url>
+      <Description>TV7R3WADTX6N-37870886-12351</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70282BA3-156B-4A1C-B827-90F407CDEACE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64153B1E-4911-4FF2-93C4-D146EE85CC37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CBFBAF7-CE2E-454F-8435-B80CB534D842}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97431487-4E22-4090-B4CD-E4CA6A3201B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C55EE46-8CA0-4851-9107-1522EAE5EA48}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7F22A9A-38C2-445C-B89B-90BF77ABDCEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC9B9DF8-1A39-448E-8EF4-F7524E7BA624}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05C5E137-51AD-4A48-8E93-5DB832DEAF90}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AADFC8E-EC43-4C92-B305-0DE515FC5C18}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22647D34-EDC3-4A79-BDD3-E60C6B801B20}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>RT</vt:lpstr>
       <vt:lpstr>RT!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chris Black</dc:creator>
+  <dc:creator>Meg Sutton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-05-01T08:56:55Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-01T07:51:20Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>02ff0630-6b0c-497d-8037-5ecf95ff922f</vt:lpwstr>
+    <vt:lpwstr>4756fe03-6a35-4490-a0a1-3fafce213a98</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>174c79e2-f00c-4f28-ab9b-ee4f0729b9bc</vt:lpwstr>
+    <vt:lpwstr>14c13977-364b-4e4e-9e92-bbd83e40fb67</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>