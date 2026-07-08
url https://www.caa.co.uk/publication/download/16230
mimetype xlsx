--- v7 (2026-06-17)
+++ v8 (2026-07-08)
@@ -16,135 +16,135 @@
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B680A8B3-86E3-4E87-9453-089A0A0E204D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7F2B6035-7620-492D-95BF-6C1B7E2F2992}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{09E37FDC-2A14-4075-8276-3EB662E0126F}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{CD5C9721-7742-4121-A72E-6E48F051A288}"/>
   </bookViews>
   <sheets>
     <sheet name="RT" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_2" localSheetId="0" hidden="1">RT!$A$8:$H$118</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">RT!$A$1:$H$118</definedName>
+    <definedName name="ExternalData_2" localSheetId="0" hidden="1">RT!$A$8:$H$119</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">RT!$A$1:$H$119</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{D0EB0F87-88E5-496F-916E-CAC82591A021}" keepAlive="1" name="Query - RT_Query" description="Connection to the 'RT_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="1" xr16:uid="{0508465D-C9DC-4139-85C2-8055E08DCD57}" keepAlive="1" name="Query - RT_Query" description="Connection to the 'RT_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=RT_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [RT_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="788" uniqueCount="609">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="795" uniqueCount="614">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAA Reference No.</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Telephone Number</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>FRTOL Senior Examiner</t>
   </si>
   <si>
     <t>FRTOL</t>
   </si>
   <si>
     <t>Catton-Wrethean</t>
   </si>
   <si>
     <t>Neil</t>
   </si>
   <si>
     <t>304782B</t>
   </si>
   <si>
     <t>neilcwa@gmail.com</t>
   </si>
   <si>
     <t>07535 579923</t>
   </si>
   <si>
-    <t>Berkshire</t>
+    <t>Oxford, Blackbushe</t>
   </si>
   <si>
     <t>YES</t>
   </si>
   <si>
     <t>Hagon</t>
   </si>
   <si>
     <t>David</t>
   </si>
   <si>
     <t>232278A</t>
   </si>
   <si>
     <t>jetbusboy@googlemail.com</t>
   </si>
   <si>
     <t>07836 757767</t>
   </si>
   <si>
     <t xml:space="preserve">Sheffield </t>
   </si>
   <si>
     <t>Hatch</t>
   </si>
@@ -397,80 +397,80 @@
   <si>
     <t>North Weald</t>
   </si>
   <si>
     <t>Brady</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>225641K</t>
   </si>
   <si>
     <t>john.brady@rafbfc.co.uk</t>
   </si>
   <si>
     <t>07770 920223</t>
   </si>
   <si>
     <t>Aylesbury</t>
   </si>
   <si>
     <t>Brown</t>
   </si>
   <si>
+    <t>Deacon</t>
+  </si>
+  <si>
+    <t>516082L</t>
+  </si>
+  <si>
+    <t>deaconbrown@hotmail.co.uk</t>
+  </si>
+  <si>
+    <t>7796507755</t>
+  </si>
+  <si>
+    <t>Marlow</t>
+  </si>
+  <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>230050H</t>
   </si>
   <si>
     <t>anjcomputers@btinternet.com</t>
   </si>
   <si>
     <t>07812 897210</t>
   </si>
   <si>
     <t>Swansea</t>
   </si>
   <si>
-    <t>Deacon</t>
-[...13 lines deleted...]
-  <si>
     <t>Butler</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>323768L</t>
   </si>
   <si>
     <t>mark.butler@goodwood.com</t>
   </si>
   <si>
     <t>07411 919565</t>
   </si>
   <si>
     <t>Goodwood</t>
   </si>
   <si>
     <t xml:space="preserve">Chambers </t>
   </si>
   <si>
     <t xml:space="preserve">David </t>
   </si>
   <si>
     <t>479654C</t>
@@ -859,50 +859,68 @@
   <si>
     <t>07718 170685</t>
   </si>
   <si>
     <t>Glasglow</t>
   </si>
   <si>
     <t>Garton</t>
   </si>
   <si>
     <t>Stuart</t>
   </si>
   <si>
     <t>453012H</t>
   </si>
   <si>
     <t>info@gartonaviation.co.uk</t>
   </si>
   <si>
     <t>07721 014501</t>
   </si>
   <si>
     <t>Scunthorpe</t>
   </si>
   <si>
+    <t>Goldsobel</t>
+  </si>
+  <si>
+    <t>Ewen</t>
+  </si>
+  <si>
+    <t>423530D</t>
+  </si>
+  <si>
+    <t>eengoldsobel@ymail.com</t>
+  </si>
+  <si>
+    <t>7779725624</t>
+  </si>
+  <si>
+    <t>Borehamwood</t>
+  </si>
+  <si>
     <t>Good</t>
   </si>
   <si>
     <t>426197F</t>
   </si>
   <si>
     <t>james.good@btconnect.com</t>
   </si>
   <si>
     <t>07973 172095</t>
   </si>
   <si>
     <t>Hants / Surrey</t>
   </si>
   <si>
     <t>Greenall</t>
   </si>
   <si>
     <t>347473J</t>
   </si>
   <si>
     <t>jonny@balearic-helicopters.com</t>
   </si>
   <si>
     <t>00346 39702411</t>
@@ -1045,86 +1063,86 @@
   <si>
     <t>Aberdeen</t>
   </si>
   <si>
     <t>Jelly</t>
   </si>
   <si>
     <t>431091H</t>
   </si>
   <si>
     <t>dave@davejelly.com</t>
   </si>
   <si>
     <t>07973 322698</t>
   </si>
   <si>
     <t>Kemble</t>
   </si>
   <si>
     <t>313288J</t>
   </si>
   <si>
     <t>bulldog1210@btinternet.com</t>
   </si>
   <si>
-    <t>07505 929419</t>
+    <t>07747 859477</t>
   </si>
   <si>
     <t>Derby</t>
   </si>
   <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>228072H</t>
+  </si>
+  <si>
+    <t>briantjones47@gmail.com</t>
+  </si>
+  <si>
+    <t>07775 683567</t>
+  </si>
+  <si>
+    <t>Fairoaks</t>
+  </si>
+  <si>
     <t>Arwyn</t>
   </si>
   <si>
     <t>221091F</t>
   </si>
   <si>
     <t>arwynjones@me.com</t>
   </si>
   <si>
     <t>07876 567474</t>
   </si>
   <si>
     <t>Cambridgeshire</t>
   </si>
   <si>
-    <t>Brian</t>
-[...13 lines deleted...]
-  <si>
     <t>Keating</t>
   </si>
   <si>
     <t>Grahame</t>
   </si>
   <si>
     <t>400772G</t>
   </si>
   <si>
     <t>grahame.keating@icloud.com</t>
   </si>
   <si>
     <t>07971 962607</t>
   </si>
   <si>
     <t>Full Sutton</t>
   </si>
   <si>
     <t>Kelly</t>
   </si>
   <si>
     <t>Liam</t>
   </si>
   <si>
     <t>468304H</t>
@@ -1483,53 +1501,50 @@
   <si>
     <t>235696A</t>
   </si>
   <si>
     <t>jp.specair@gmail.com</t>
   </si>
   <si>
     <t>07979 600891</t>
   </si>
   <si>
     <t>Pich</t>
   </si>
   <si>
     <t>Euan</t>
   </si>
   <si>
     <t>503516C</t>
   </si>
   <si>
     <t>euanpich@yahoo.co.uk</t>
   </si>
   <si>
     <t>07713 906833</t>
   </si>
   <si>
-    <t>Hendon</t>
-[...1 lines deleted...]
-  <si>
     <t>Pinkney</t>
   </si>
   <si>
     <t>Rupert</t>
   </si>
   <si>
     <t>338505A</t>
   </si>
   <si>
     <t>pinkteddney@gmail.com</t>
   </si>
   <si>
     <t>07942 187900</t>
   </si>
   <si>
     <t>Oxfordshire</t>
   </si>
   <si>
     <t>Powell</t>
   </si>
   <si>
     <t>Stephen</t>
   </si>
   <si>
     <t>276752K</t>
@@ -1639,77 +1654,77 @@
   <si>
     <t>222523J</t>
   </si>
   <si>
     <t>jamessmart1962@icloud.com</t>
   </si>
   <si>
     <t>07885 541608</t>
   </si>
   <si>
     <t>Smartt</t>
   </si>
   <si>
     <t>452675J</t>
   </si>
   <si>
     <t>stephenjsmartt@gmail.com</t>
   </si>
   <si>
     <t>07786 547793</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
+    <t>206194E</t>
+  </si>
+  <si>
+    <t>ady_and_lorraine@btinternet.com</t>
+  </si>
+  <si>
+    <t>07989 988773</t>
+  </si>
+  <si>
+    <t>Blackpool</t>
+  </si>
+  <si>
     <t>Leon</t>
   </si>
   <si>
     <t>212130A</t>
   </si>
   <si>
     <t>leon.smith@helicopterservices.co.uk</t>
   </si>
   <si>
     <t>07711 392897</t>
   </si>
   <si>
     <t>White Waltham</t>
   </si>
   <si>
-    <t>206194E</t>
-[...10 lines deleted...]
-  <si>
     <t>Sparrow</t>
   </si>
   <si>
     <t>Owen</t>
   </si>
   <si>
     <t>243833K</t>
   </si>
   <si>
     <t>owensparrow@hotmail.co.uk</t>
   </si>
   <si>
     <t>07973 416839</t>
   </si>
   <si>
     <t xml:space="preserve">Thruxton </t>
   </si>
   <si>
     <t>Sprague</t>
   </si>
   <si>
     <t>447651D</t>
   </si>
   <si>
     <t>roger@flyinginfrance.com</t>
@@ -1882,51 +1897,51 @@
   <si>
     <t>david@mainairflyingschool.co.uk</t>
   </si>
   <si>
     <t>01617 879034</t>
   </si>
   <si>
     <t>Barton</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>alanwrigley@hotmail.co.uk</t>
   </si>
   <si>
     <t>07831 401120</t>
   </si>
   <si>
     <t>Northern England</t>
   </si>
   <si>
-    <t>Updated On: 01 June 2026</t>
+    <t>Updated On: 02 July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -2161,116 +2176,116 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47717</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B845F348-E54F-4EBC-AD71-AE8BB33A1F4A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{910F2A0E-E2E7-450E-8EF5-CE2B5519E008}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1038317" cy="1249788"/>
+          <a:ext cx="1082767" cy="1240263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_2" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{A9C8021E-A4AF-4D57-89E5-81C27DD2AEE4}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_2" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{7801009B-A587-4A54-A943-B8268BEBE307}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="9">
     <queryTableFields count="8">
       <queryTableField id="1" name="Category" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAA Reference No." tableColumnId="4"/>
       <queryTableField id="5" name="Email" tableColumnId="5"/>
       <queryTableField id="6" name="Telephone Number" tableColumnId="6"/>
       <queryTableField id="7" name="Location" tableColumnId="7"/>
       <queryTableField id="8" name="FRTOL Senior Examiner" tableColumnId="8"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1F8183B6-22B0-440A-84F8-94C1C45AD9C3}" name="RT_Query" displayName="RT_Query" ref="A8:H118" tableType="queryTable" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
-[...3 lines deleted...]
-    <sortCondition ref="B9:B118"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{825A1BD2-5A58-4444-9009-A56BD5D60E47}" name="RT_Query" displayName="RT_Query" ref="A8:H119" tableType="queryTable" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
+  <autoFilter ref="A8:H119" xr:uid="{BA1A7051-A7E4-4828-B32D-B8A726F31680}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:H119">
+    <sortCondition descending="1" ref="H9:H119"/>
+    <sortCondition ref="B9:B119"/>
   </sortState>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{BF336C6A-F66B-4DC6-8448-F475B92FC1AD}" uniqueName="1" name="Category" queryTableFieldId="1" dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{BE6B6D33-7DE3-454D-8C4F-CD2B4377AF20}" uniqueName="8" name="FRTOL Senior Examiner" queryTableFieldId="8" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{DEE1433A-AF25-44D0-8B4D-BD16979A67B2}" uniqueName="1" name="Category" queryTableFieldId="1" dataDxfId="7"/>
+    <tableColumn id="2" xr3:uid="{D41D13C2-77F1-4332-83F5-ACAABDF45C19}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{B614EAE9-50B8-4B9A-A282-700791851FFA}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{B8CCB5DE-82CD-4F82-809E-B72A049E910C}" uniqueName="4" name="CAA Reference No." queryTableFieldId="4" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{AF14F4FD-5792-498E-8CB2-308050674616}" uniqueName="5" name="Email" queryTableFieldId="5" dataDxfId="3"/>
+    <tableColumn id="6" xr3:uid="{2A356407-51F6-43AB-88CA-6CBFAC470D76}" uniqueName="6" name="Telephone Number" queryTableFieldId="6" dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{141225EC-6A06-4D7E-89B7-83D632BD9A1A}" uniqueName="7" name="Location" queryTableFieldId="7" dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{96902C73-9974-4843-B5E0-4FF95719433B}" uniqueName="8" name="FRTOL Senior Examiner" queryTableFieldId="8" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2498,2816 +2513,2840 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C819507-59E0-41B1-AFE0-0BAC6471342F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E0E1144-0389-42A7-837A-3CB8B2E907F5}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H118"/>
+  <dimension ref="A1:H119"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="26" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="14.81640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.1796875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="13.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.1796875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="34.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.1796875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.1796875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="24.81640625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="3" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="2" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
-    <row r="5" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
-    <row r="6" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="8" spans="1:8" ht="34" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>21</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A12" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A14" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>45</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A15" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>51</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A16" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>57</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A18" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A19" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="5"/>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A20" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>78</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>79</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>80</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>81</v>
       </c>
       <c r="H20" s="5"/>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A21" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>87</v>
       </c>
       <c r="H21" s="5"/>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A22" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>90</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>92</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>93</v>
       </c>
       <c r="H22" s="5"/>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A23" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>97</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H23" s="5"/>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A24" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>100</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>103</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>104</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>105</v>
       </c>
       <c r="H24" s="5"/>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A25" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>106</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>108</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>109</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>110</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>111</v>
       </c>
       <c r="H25" s="5"/>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A26" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>114</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>116</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>117</v>
       </c>
       <c r="H26" s="5"/>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A27" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>122</v>
       </c>
       <c r="H27" s="5"/>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A28" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>124</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>125</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>126</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>127</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>128</v>
       </c>
       <c r="H28" s="5"/>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A29" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>129</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>132</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>134</v>
       </c>
       <c r="H29" s="5"/>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A30" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>135</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>136</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>138</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>139</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>140</v>
       </c>
       <c r="H30" s="5"/>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A31" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>141</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>146</v>
       </c>
       <c r="H31" s="5"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A32" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>147</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>53</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>149</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>150</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>140</v>
       </c>
       <c r="H32" s="5"/>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A33" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>151</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>152</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>153</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>154</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>155</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H33" s="5"/>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A34" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>157</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>158</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>159</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>160</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>161</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>162</v>
       </c>
       <c r="H34" s="5"/>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A35" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>164</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>165</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>166</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>167</v>
       </c>
       <c r="H35" s="5"/>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A36" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>168</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>169</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>170</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>172</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>173</v>
       </c>
       <c r="H36" s="5"/>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A37" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>174</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>176</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>177</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>178</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>179</v>
       </c>
       <c r="H37" s="5"/>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A38" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>180</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>181</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>183</v>
       </c>
       <c r="F38" s="5"/>
       <c r="G38" s="5" t="s">
         <v>184</v>
       </c>
       <c r="H38" s="5"/>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A39" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>187</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>188</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>189</v>
       </c>
       <c r="H39" s="5"/>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A40" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>190</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>193</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>194</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>195</v>
       </c>
       <c r="H40" s="5"/>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A41" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>196</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>197</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>198</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>199</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="H41" s="5"/>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A42" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>201</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>202</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>203</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>204</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>205</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>206</v>
       </c>
       <c r="H42" s="5"/>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A43" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>207</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>208</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>209</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>210</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>211</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>212</v>
       </c>
       <c r="H43" s="5"/>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A44" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>213</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>214</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>215</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>216</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>217</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>218</v>
       </c>
       <c r="H44" s="5"/>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A45" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>219</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>220</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>221</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>222</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>223</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>224</v>
       </c>
       <c r="H45" s="5"/>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A46" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>225</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>227</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>228</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>229</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>230</v>
       </c>
       <c r="H46" s="5"/>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A47" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>231</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>232</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>233</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>234</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>235</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>236</v>
       </c>
       <c r="H47" s="5"/>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A48" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>237</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>238</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>239</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>240</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>241</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>242</v>
       </c>
       <c r="H48" s="5"/>
     </row>
-    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A49" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>243</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>244</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>245</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>246</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>247</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>248</v>
       </c>
       <c r="H49" s="5"/>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A50" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>249</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>250</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>251</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>252</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>253</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>254</v>
       </c>
       <c r="H50" s="5"/>
     </row>
-    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A51" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>255</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>256</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>259</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>260</v>
       </c>
       <c r="H51" s="5"/>
     </row>
-    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A52" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>261</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>262</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>263</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>264</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>265</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>266</v>
       </c>
       <c r="H52" s="5"/>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A53" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>267</v>
       </c>
       <c r="C53" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="H53" s="5"/>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A54" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="C54" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...20 lines deleted...]
-      <c r="C54" s="5" t="s">
+      <c r="D54" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="G54" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="H54" s="5"/>
+    </row>
+    <row r="55" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A55" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C55" s="5" t="s">
         <v>83</v>
-      </c>
-[...22 lines deleted...]
-        <v>278</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>279</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>280</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>281</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>282</v>
       </c>
       <c r="H55" s="5"/>
     </row>
-    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A56" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>283</v>
       </c>
       <c r="C56" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="H56" s="5"/>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A57" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="C57" s="5" t="s">
         <v>208</v>
-      </c>
-[...22 lines deleted...]
-        <v>289</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>290</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>291</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>292</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>293</v>
       </c>
       <c r="H57" s="5"/>
     </row>
-    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A58" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="G58" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="H58" s="5"/>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A59" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C58" s="5" t="s">
+      <c r="C59" s="5" t="s">
         <v>77</v>
-      </c>
-[...22 lines deleted...]
-        <v>299</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>300</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>301</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>302</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>303</v>
       </c>
       <c r="H59" s="5"/>
     </row>
-    <row r="60" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A60" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>304</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>305</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>306</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>307</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>308</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>309</v>
       </c>
       <c r="H60" s="5"/>
     </row>
-    <row r="61" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A61" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>311</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>312</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>313</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>314</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>315</v>
       </c>
       <c r="H61" s="5"/>
     </row>
-    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A62" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>316</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>317</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>318</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>319</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>320</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>321</v>
       </c>
       <c r="H62" s="5"/>
     </row>
-    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A63" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>322</v>
       </c>
       <c r="C63" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="H63" s="5"/>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A64" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="C64" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="D63" s="5" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="D64" s="5" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="G64" s="5" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="H64" s="5"/>
     </row>
-    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A65" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>331</v>
+        <v>41</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="G65" s="5" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="H65" s="5"/>
     </row>
-    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A66" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="G66" s="5" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="H66" s="5"/>
     </row>
-    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A67" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>341</v>
+        <v>34</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>342</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>343</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>344</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>345</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>346</v>
       </c>
       <c r="H67" s="5"/>
     </row>
-    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A68" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>347</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>349</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>350</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>351</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>352</v>
       </c>
       <c r="H68" s="5"/>
     </row>
-    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A69" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>353</v>
       </c>
       <c r="C69" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="H69" s="5"/>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A70" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="C70" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="D69" s="5" t="s">
-[...20 lines deleted...]
-      <c r="C70" s="5" t="s">
+      <c r="D70" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="H70" s="5"/>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A71" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="C71" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="D70" s="5" t="s">
-[...17 lines deleted...]
-      <c r="B71" s="5" t="s">
+      <c r="D71" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="H71" s="5"/>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A72" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B72" s="5" t="s">
         <v>65</v>
-      </c>
-[...22 lines deleted...]
-        <v>368</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>369</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>371</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>372</v>
       </c>
       <c r="G72" s="5" t="s">
-        <v>287</v>
+        <v>373</v>
       </c>
       <c r="H72" s="5"/>
     </row>
-    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A73" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="G73" s="5" t="s">
-        <v>378</v>
+        <v>293</v>
       </c>
       <c r="H73" s="5"/>
     </row>
-    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A74" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>379</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>380</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>381</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>382</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>383</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>384</v>
       </c>
       <c r="H74" s="5"/>
     </row>
-    <row r="75" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A75" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>385</v>
       </c>
       <c r="C75" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="H75" s="5"/>
+    </row>
+    <row r="76" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A76" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="C76" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="D75" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G75" s="5" t="s">
+      <c r="D76" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="G76" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="H75" s="5"/>
-[...22 lines deleted...]
-      </c>
       <c r="H76" s="5"/>
     </row>
-    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A77" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>395</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>374</v>
+        <v>396</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="G77" s="5" t="s">
-        <v>357</v>
+        <v>400</v>
       </c>
       <c r="H77" s="5"/>
     </row>
-    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A78" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C78" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="H78" s="5"/>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A79" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="C79" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="D78" s="5" t="s">
+      <c r="D79" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="G79" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="E78" s="5" t="s">
-[...17 lines deleted...]
-      <c r="C79" s="5" t="s">
+      <c r="H79" s="5"/>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A80" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="C80" s="5" t="s">
         <v>71</v>
-      </c>
-[...22 lines deleted...]
-        <v>409</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>410</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>411</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>412</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>413</v>
       </c>
       <c r="H80" s="5"/>
     </row>
-    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A81" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>414</v>
       </c>
       <c r="C81" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="H81" s="5"/>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A82" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="C82" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="D81" s="5" t="s">
-[...20 lines deleted...]
-      <c r="C82" s="5" t="s">
+      <c r="D82" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="H82" s="5"/>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A83" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="C83" s="5" t="s">
         <v>65</v>
-      </c>
-[...22 lines deleted...]
-        <v>425</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>426</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>427</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>428</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>429</v>
       </c>
       <c r="H83" s="5"/>
     </row>
-    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A84" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>430</v>
       </c>
       <c r="C84" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="H84" s="5"/>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A85" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="C85" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="D84" s="5" t="s">
+      <c r="D85" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="H85" s="5"/>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A86" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="H86" s="5"/>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A87" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="C87" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="E84" s="5" t="s">
-[...65 lines deleted...]
-      <c r="C87" s="5" t="s">
+      <c r="D87" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="H87" s="5"/>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A88" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="C88" s="5" t="s">
         <v>83</v>
-      </c>
-[...22 lines deleted...]
-        <v>451</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>452</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>453</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>454</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>455</v>
       </c>
       <c r="H88" s="5"/>
     </row>
-    <row r="89" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A89" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>456</v>
       </c>
       <c r="C89" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="H89" s="5"/>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A90" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="C90" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="D89" s="5" t="s">
-[...20 lines deleted...]
-      <c r="C90" s="5" t="s">
+      <c r="D90" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="H90" s="5"/>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A91" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="C91" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="D90" s="5" t="s">
-[...20 lines deleted...]
-      <c r="C91" s="5" t="s">
+      <c r="D91" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="H91" s="5"/>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A92" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="C92" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D91" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G91" s="5" t="s">
+      <c r="D92" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="G92" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="H91" s="5"/>
-[...22 lines deleted...]
-      </c>
       <c r="H92" s="5"/>
     </row>
-    <row r="93" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A93" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>476</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>477</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>479</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>480</v>
       </c>
       <c r="G93" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="H93" s="5"/>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A94" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B94" s="5" t="s">
         <v>481</v>
       </c>
-      <c r="H93" s="5"/>
-[...5 lines deleted...]
-      <c r="B94" s="5" t="s">
+      <c r="C94" s="5" t="s">
         <v>482</v>
       </c>
-      <c r="C94" s="5" t="s">
+      <c r="D94" s="5" t="s">
         <v>483</v>
       </c>
-      <c r="D94" s="5" t="s">
+      <c r="E94" s="5" t="s">
         <v>484</v>
       </c>
-      <c r="E94" s="5" t="s">
+      <c r="F94" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="F94" s="5" t="s">
+      <c r="G94" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="G94" s="5" t="s">
+      <c r="H94" s="5"/>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A95" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B95" s="5" t="s">
         <v>487</v>
       </c>
-      <c r="H94" s="5"/>
-[...5 lines deleted...]
-      <c r="B95" s="5" t="s">
+      <c r="C95" s="5" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>489</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>490</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>491</v>
       </c>
       <c r="G95" s="5" t="s">
-        <v>429</v>
+        <v>492</v>
       </c>
       <c r="H95" s="5"/>
     </row>
-    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A96" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C96" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="H96" s="5"/>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A97" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="C97" s="5" t="s">
         <v>124</v>
-      </c>
-[...22 lines deleted...]
-        <v>497</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>498</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>499</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>500</v>
       </c>
       <c r="G97" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="H97" s="5"/>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A98" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B98" s="5" t="s">
         <v>501</v>
       </c>
-      <c r="H97" s="5"/>
-[...5 lines deleted...]
-      <c r="B98" s="5" t="s">
+      <c r="C98" s="5" t="s">
         <v>502</v>
       </c>
-      <c r="C98" s="5" t="s">
+      <c r="D98" s="5" t="s">
         <v>503</v>
       </c>
-      <c r="D98" s="5" t="s">
+      <c r="E98" s="5" t="s">
         <v>504</v>
       </c>
-      <c r="E98" s="5" t="s">
+      <c r="F98" s="5" t="s">
         <v>505</v>
       </c>
-      <c r="F98" s="5" t="s">
+      <c r="G98" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="G98" s="5" t="s">
+      <c r="H98" s="5"/>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A99" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B99" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="H98" s="5"/>
-[...5 lines deleted...]
-      <c r="B99" s="5" t="s">
+      <c r="C99" s="5" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>509</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>510</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>511</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>512</v>
       </c>
       <c r="H99" s="5"/>
     </row>
-    <row r="100" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A100" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>513</v>
       </c>
       <c r="C100" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D100" s="5" t="s">
         <v>514</v>
       </c>
-      <c r="D100" s="5" t="s">
+      <c r="E100" s="5" t="s">
         <v>515</v>
       </c>
-      <c r="E100" s="5" t="s">
+      <c r="F100" s="5" t="s">
         <v>516</v>
       </c>
-      <c r="F100" s="5" t="s">
+      <c r="G100" s="5" t="s">
         <v>517</v>
       </c>
-      <c r="G100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H100" s="5"/>
     </row>
-    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A101" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>518</v>
       </c>
       <c r="C101" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="G101" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="H101" s="5"/>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A102" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="C102" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="D101" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G101" s="5" t="s">
+      <c r="D102" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="G102" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="H101" s="5"/>
-[...22 lines deleted...]
-      </c>
       <c r="H102" s="5"/>
     </row>
-    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A103" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>527</v>
+        <v>488</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>528</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>529</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>530</v>
       </c>
       <c r="G103" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="H103" s="5"/>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A104" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B104" s="5" t="s">
         <v>531</v>
       </c>
-      <c r="H103" s="5"/>
-[...7 lines deleted...]
-      </c>
       <c r="C104" s="5" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>532</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>533</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>534</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>535</v>
       </c>
       <c r="H104" s="5"/>
     </row>
-    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A105" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B105" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="C105" s="5" t="s">
         <v>536</v>
       </c>
-      <c r="C105" s="5" t="s">
+      <c r="D105" s="5" t="s">
         <v>537</v>
       </c>
-      <c r="D105" s="5" t="s">
+      <c r="E105" s="5" t="s">
         <v>538</v>
       </c>
-      <c r="E105" s="5" t="s">
+      <c r="F105" s="5" t="s">
         <v>539</v>
       </c>
-      <c r="F105" s="5" t="s">
+      <c r="G105" s="5" t="s">
         <v>540</v>
       </c>
-      <c r="G105" s="5" t="s">
+      <c r="H105" s="5"/>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A106" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B106" s="5" t="s">
         <v>541</v>
       </c>
-      <c r="H105" s="5"/>
-[...5 lines deleted...]
-      <c r="B106" s="5" t="s">
+      <c r="C106" s="5" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>543</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>544</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>545</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>546</v>
       </c>
       <c r="H106" s="5"/>
     </row>
-    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A107" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>547</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>208</v>
+        <v>152</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>548</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>549</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>550</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>551</v>
       </c>
       <c r="H107" s="5"/>
     </row>
-    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A108" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>552</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>409</v>
+        <v>208</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>553</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>554</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>555</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>556</v>
       </c>
       <c r="H108" s="5"/>
     </row>
-    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A109" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>557</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>558</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>559</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>560</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>561</v>
       </c>
       <c r="H109" s="5"/>
     </row>
-    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A110" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>562</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>483</v>
+        <v>415</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>563</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>564</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>565</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>566</v>
       </c>
       <c r="H110" s="5"/>
     </row>
-    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A111" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>567</v>
       </c>
       <c r="C111" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="D111" s="5" t="s">
         <v>568</v>
       </c>
-      <c r="D111" s="5" t="s">
+      <c r="E111" s="5" t="s">
         <v>569</v>
       </c>
-      <c r="E111" s="5" t="s">
+      <c r="F111" s="5" t="s">
         <v>570</v>
       </c>
-      <c r="F111" s="5" t="s">
+      <c r="G111" s="5" t="s">
         <v>571</v>
       </c>
-      <c r="G111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H111" s="5"/>
     </row>
-    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A112" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>572</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>573</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>574</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>575</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>576</v>
       </c>
       <c r="G112" s="5" t="s">
-        <v>287</v>
+        <v>435</v>
       </c>
       <c r="H112" s="5"/>
     </row>
-    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A113" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>577</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>374</v>
+        <v>578</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G113" s="5" t="s">
-        <v>581</v>
+        <v>293</v>
       </c>
       <c r="H113" s="5"/>
     </row>
-    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A114" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>582</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>483</v>
+        <v>380</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>583</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>584</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>585</v>
       </c>
       <c r="G114" s="5" t="s">
-        <v>167</v>
+        <v>586</v>
       </c>
       <c r="H114" s="5"/>
     </row>
-    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A115" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>587</v>
+        <v>488</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>588</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>589</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>590</v>
       </c>
       <c r="G115" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="H115" s="5"/>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A116" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B116" s="5" t="s">
         <v>591</v>
       </c>
-      <c r="H115" s="5"/>
-[...5 lines deleted...]
-      <c r="B116" s="5" t="s">
+      <c r="C116" s="5" t="s">
         <v>592</v>
       </c>
-      <c r="C116" s="5" t="s">
+      <c r="D116" s="5" t="s">
         <v>593</v>
       </c>
-      <c r="D116" s="5" t="s">
+      <c r="E116" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="E116" s="5" t="s">
+      <c r="F116" s="5" t="s">
         <v>595</v>
       </c>
-      <c r="F116" s="5" t="s">
+      <c r="G116" s="5" t="s">
         <v>596</v>
       </c>
-      <c r="G116" s="5" t="s">
+      <c r="H116" s="5"/>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A117" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B117" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="H116" s="5"/>
-[...5 lines deleted...]
-      <c r="B117" s="5" t="s">
+      <c r="C117" s="5" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>599</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>600</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>601</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>602</v>
       </c>
       <c r="H117" s="5"/>
     </row>
-    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A118" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>603</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>425</v>
+        <v>17</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>604</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>605</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>606</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>607</v>
       </c>
       <c r="H118" s="5"/>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A119" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="H119" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A a E b B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A a E b B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A G h G w V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A G h G w V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B o R s F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A G h G w V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C C i F U L 1 g T 3 T L 1 y o A z c u Y H J A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A H g V n 6 H i 6 H r W h X W f n o w W x w g H s D d 8 n J 9 8 4 Z D C 9 H c 0 T q r z A A A A A A 6 A A A A A A g A A I A A A A L E z v e K H 7 i 6 H L 6 A I M 6 O w j B z E g O Q 6 H q + i L t W C k z 0 g S R H k U A A A A J I Y 1 d Q v L K Q n 5 g g L J D v C u q 0 q 2 p l y q y S M m g z 7 i u S 5 8 i + x B + O P u K m 8 o T d Q S B m t 2 8 J 5 O 5 j N J Z 7 8 R z q e X n / 9 Y T 2 A u k 9 9 o v B B A 6 r g j F Y 8 y Y 2 b c H 5 n Q A A A A M J A J o 3 w r N r q 6 R a u d R a 7 9 I P y I l g H 6 k F 2 v d e Q E I H A R S r M 3 J S N P 9 D Z R M Z c l F e X E c 6 R m d u Q L 5 b K h Q 7 M M h O j t g s C C 4 o = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A F E j i X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A F E j i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A B R I 4 l w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A B R I 4 l w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A U S O J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A B R I 4 l w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A I W A V N B n D h 9 L F 8 x 3 m B h X d S K a + F H c z B B i f N / v y j N l w Z Q h A A A A A A 6 A A A A A A g A A I A A A A L 3 Z i D w D G c b o 4 t M 9 c P i x 5 K 7 Y + i z w E E Z J 8 Y c a 5 f E u I V p U U A A A A F l X o D 8 u g Y T F T K L Z K n v m 7 Q 0 X 9 E t u i 2 u 9 a h O F C 1 B Q 3 t m 0 I R M q I 6 v y T a V M C h q f Q G 9 S n 3 u e 5 V E s a R N x p l S D J y d Q I x X m 0 G c W h R Z t 6 q X f 2 6 g N s n 3 d Q A A A A C r 1 + U c O z / S G o n g E t z x g k 4 S v k p B S X P x G n U p k R V v n i s M t 0 C F 9 Y e Q W 8 p 5 c 9 3 O w 3 P e g A Y B M z u 1 e d 4 A t u Y s E q n k s 4 e E = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -5558,175 +5597,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12351</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12471</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12351</Url>
-      <Description>TV7R3WADTX6N-37870886-12351</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12471</Url>
+      <Description>TV7R3WADTX6N-37870886-12471</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64153B1E-4911-4FF2-93C4-D146EE85CC37}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16B147D4-FFB1-4633-8AB0-08D299EA3877}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97431487-4E22-4090-B4CD-E4CA6A3201B8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEA7BD03-B3BE-4B81-86E7-0E5CF7C5C15D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7F22A9A-38C2-445C-B89B-90BF77ABDCEF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F0542BF-5347-415E-869A-C3300FAFE61E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05C5E137-51AD-4A48-8E93-5DB832DEAF90}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BD15BD2-BF37-4043-AC0A-E1A5112DCDB1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22647D34-EDC3-4A79-BDD3-E60C6B801B20}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38B1FCD1-A453-458B-8F02-721375B695C1}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>RT</vt:lpstr>
       <vt:lpstr>RT!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Meg Sutton</dc:creator>
+  <dc:creator>Chris Black</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-06-01T07:51:20Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-02T08:00:46Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>4756fe03-6a35-4490-a0a1-3fafce213a98</vt:lpwstr>
+    <vt:lpwstr>bb34f7c6-80e2-4ba9-a956-527b9cc50bc5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>14c13977-364b-4e4e-9e92-bbd83e40fb67</vt:lpwstr>
+    <vt:lpwstr>fadd3fed-94ee-4d29-8144-41c07d860064</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>