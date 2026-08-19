--- v8 (2026-07-08)
+++ v9 (2026-08-19)
@@ -9,98 +9,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7F2B6035-7620-492D-95BF-6C1B7E2F2992}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{57036D5C-6728-4216-9CF0-0E4690B9B650}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{CD5C9721-7742-4121-A72E-6E48F051A288}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0252F0F6-9D3F-444A-92C4-8EC0E7EE0B08}"/>
   </bookViews>
   <sheets>
     <sheet name="RT" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_2" localSheetId="0" hidden="1">RT!$A$8:$H$119</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">RT!$A$1:$H$119</definedName>
+    <definedName name="ExternalData_2" localSheetId="0" hidden="1">RT!$A$8:$H$120</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">RT!$A$1:$H$120</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{0508465D-C9DC-4139-85C2-8055E08DCD57}" keepAlive="1" name="Query - RT_Query" description="Connection to the 'RT_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="1" xr16:uid="{88EFCDE0-A3BD-4286-BE71-99D617086F64}" keepAlive="1" name="Query - RT_Query" description="Connection to the 'RT_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=RT_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [RT_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="795" uniqueCount="614">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="802" uniqueCount="619">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAA Reference No.</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Telephone Number</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>FRTOL Senior Examiner</t>
   </si>
   <si>
@@ -397,80 +400,80 @@
   <si>
     <t>North Weald</t>
   </si>
   <si>
     <t>Brady</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>225641K</t>
   </si>
   <si>
     <t>john.brady@rafbfc.co.uk</t>
   </si>
   <si>
     <t>07770 920223</t>
   </si>
   <si>
     <t>Aylesbury</t>
   </si>
   <si>
     <t>Brown</t>
   </si>
   <si>
+    <t>Adrian</t>
+  </si>
+  <si>
+    <t>230050H</t>
+  </si>
+  <si>
+    <t>anjcomputers@btinternet.com</t>
+  </si>
+  <si>
+    <t>07812 897210</t>
+  </si>
+  <si>
+    <t>Swansea</t>
+  </si>
+  <si>
     <t>Deacon</t>
   </si>
   <si>
     <t>516082L</t>
   </si>
   <si>
     <t>deaconbrown@hotmail.co.uk</t>
   </si>
   <si>
     <t>7796507755</t>
   </si>
   <si>
     <t>Marlow</t>
   </si>
   <si>
-    <t>Adrian</t>
-[...13 lines deleted...]
-  <si>
     <t>Butler</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>323768L</t>
   </si>
   <si>
     <t>mark.butler@goodwood.com</t>
   </si>
   <si>
     <t>07411 919565</t>
   </si>
   <si>
     <t>Goodwood</t>
   </si>
   <si>
     <t xml:space="preserve">Chambers </t>
   </si>
   <si>
     <t xml:space="preserve">David </t>
   </si>
   <si>
     <t>479654C</t>
@@ -985,53 +988,50 @@
   <si>
     <t>simon@hatchfamily.co.uk</t>
   </si>
   <si>
     <t>07723 002265</t>
   </si>
   <si>
     <t>Whittlesford</t>
   </si>
   <si>
     <t>Hirani</t>
   </si>
   <si>
     <t>Jamini</t>
   </si>
   <si>
     <t>350053E</t>
   </si>
   <si>
     <t>jaminihirani@hotmail.com</t>
   </si>
   <si>
     <t>07956 127347</t>
   </si>
   <si>
-    <t>Hendon, London</t>
-[...1 lines deleted...]
-  <si>
     <t>Holding</t>
   </si>
   <si>
     <t>Ashley</t>
   </si>
   <si>
     <t>355922K</t>
   </si>
   <si>
     <t>ashholding@aol.com</t>
   </si>
   <si>
     <t>01279 777727 / 07748 514646</t>
   </si>
   <si>
     <t>Hertfordshire</t>
   </si>
   <si>
     <t>Humphrey</t>
   </si>
   <si>
     <t>Sean</t>
   </si>
   <si>
     <t>439156K</t>
@@ -1042,107 +1042,125 @@
   <si>
     <t>07973 412620</t>
   </si>
   <si>
     <t>Nottingham/Peterborough</t>
   </si>
   <si>
     <t>Irvine</t>
   </si>
   <si>
     <t>Kate</t>
   </si>
   <si>
     <t>408391A</t>
   </si>
   <si>
     <t>grkkt@icloud.com</t>
   </si>
   <si>
     <t>07803 895654</t>
   </si>
   <si>
     <t>Aberdeen</t>
   </si>
   <si>
+    <t>Jackson-Mallender</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harry </t>
+  </si>
+  <si>
+    <t>531841F</t>
+  </si>
+  <si>
+    <t>hjacksonrt@outlook.com</t>
+  </si>
+  <si>
+    <t>07985 651142</t>
+  </si>
+  <si>
+    <t>Manchester</t>
+  </si>
+  <si>
     <t>Jelly</t>
   </si>
   <si>
     <t>431091H</t>
   </si>
   <si>
     <t>dave@davejelly.com</t>
   </si>
   <si>
     <t>07973 322698</t>
   </si>
   <si>
     <t>Kemble</t>
   </si>
   <si>
+    <t>Arwyn</t>
+  </si>
+  <si>
+    <t>221091F</t>
+  </si>
+  <si>
+    <t>arwynjones@me.com</t>
+  </si>
+  <si>
+    <t>07876 567474</t>
+  </si>
+  <si>
+    <t>Cambridgeshire</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>228072H</t>
+  </si>
+  <si>
+    <t>briantjones47@gmail.com</t>
+  </si>
+  <si>
+    <t>07775 683567</t>
+  </si>
+  <si>
+    <t>Fairoaks</t>
+  </si>
+  <si>
     <t>313288J</t>
   </si>
   <si>
     <t>bulldog1210@btinternet.com</t>
   </si>
   <si>
     <t>07747 859477</t>
   </si>
   <si>
     <t>Derby</t>
   </si>
   <si>
-    <t>Brian</t>
-[...28 lines deleted...]
-  <si>
     <t>Keating</t>
   </si>
   <si>
     <t>Grahame</t>
   </si>
   <si>
     <t>400772G</t>
   </si>
   <si>
     <t>grahame.keating@icloud.com</t>
   </si>
   <si>
     <t>07971 962607</t>
   </si>
   <si>
     <t>Full Sutton</t>
   </si>
   <si>
     <t>Kelly</t>
   </si>
   <si>
     <t>Liam</t>
   </si>
   <si>
     <t>468304H</t>
@@ -1156,575 +1174,575 @@
   <si>
     <t>North Scortland</t>
   </si>
   <si>
     <t>Kingsley</t>
   </si>
   <si>
     <t>212880B</t>
   </si>
   <si>
     <t>timrkingsley@hotmail.com</t>
   </si>
   <si>
     <t>07850 623101</t>
   </si>
   <si>
     <t>Norwich</t>
   </si>
   <si>
     <t>Lay</t>
   </si>
   <si>
     <t>458960B</t>
   </si>
   <si>
-    <t>stuplay@hotmail.co.uk</t>
+    <t>capt.lay6532@gmail.com</t>
   </si>
   <si>
     <t>07711 847755</t>
   </si>
   <si>
+    <t>Irvin</t>
+  </si>
+  <si>
+    <t>217594L</t>
+  </si>
+  <si>
+    <t>hpatregister@hotmail.com</t>
+  </si>
+  <si>
+    <t>07779 190598</t>
+  </si>
+  <si>
+    <t>Portsmouth</t>
+  </si>
+  <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>Phillip</t>
+  </si>
+  <si>
+    <t>200398H</t>
+  </si>
+  <si>
+    <t>phil.lucas1@ntlworld.com</t>
+  </si>
+  <si>
+    <t>07713 150200</t>
+  </si>
+  <si>
+    <t>MacGregor</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>240842B</t>
+  </si>
+  <si>
+    <t>ian.macgregor@caa.co.uk</t>
+  </si>
+  <si>
+    <t>07855 467756</t>
+  </si>
+  <si>
+    <t>Gatwick</t>
+  </si>
+  <si>
+    <t>Marren</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>208044C</t>
+  </si>
+  <si>
+    <t>chris8marren@gmail.com</t>
+  </si>
+  <si>
+    <t>07774 674067</t>
+  </si>
+  <si>
+    <t>Lasham</t>
+  </si>
+  <si>
+    <t>Marsden</t>
+  </si>
+  <si>
+    <t>222384H</t>
+  </si>
+  <si>
+    <t>merseysideaviation@msn.com</t>
+  </si>
+  <si>
+    <t>01515 473362 / 07702 201341</t>
+  </si>
+  <si>
+    <t>Mason</t>
+  </si>
+  <si>
+    <t>Steve</t>
+  </si>
+  <si>
+    <t>433384E</t>
+  </si>
+  <si>
+    <t>steve.mason@almat.co.uk</t>
+  </si>
+  <si>
+    <t>07815 534975</t>
+  </si>
+  <si>
+    <t>Coventry</t>
+  </si>
+  <si>
+    <t>McDowell</t>
+  </si>
+  <si>
+    <t>305955C</t>
+  </si>
+  <si>
+    <t>ian.mcdowell@hotmail.co.uk</t>
+  </si>
+  <si>
+    <t>07968 186908</t>
+  </si>
+  <si>
+    <t>McKenzie</t>
+  </si>
+  <si>
+    <t>430246K</t>
+  </si>
+  <si>
+    <t>mckenzie.n@hotmail.co.uk</t>
+  </si>
+  <si>
+    <t>07795 481509</t>
+  </si>
+  <si>
+    <t>McLaird</t>
+  </si>
+  <si>
+    <t>290099H</t>
+  </si>
+  <si>
+    <t>andrew@aviationsouthwest.com</t>
+  </si>
+  <si>
+    <t>01392 447887</t>
+  </si>
+  <si>
+    <t>Devonshire</t>
+  </si>
+  <si>
+    <t>McLoughlin</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>243157B</t>
+  </si>
+  <si>
+    <t>mike.mcloughlin33@gmail.com</t>
+  </si>
+  <si>
+    <t>07710 330382</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peterborough </t>
+  </si>
+  <si>
+    <t>Merchant</t>
+  </si>
+  <si>
+    <t>279975H</t>
+  </si>
+  <si>
+    <t>gflymerchant@gmail.com</t>
+  </si>
+  <si>
+    <t>07957 359139</t>
+  </si>
+  <si>
+    <t>Lydd</t>
+  </si>
+  <si>
+    <t>Merritt</t>
+  </si>
+  <si>
+    <t>429068B</t>
+  </si>
+  <si>
+    <t>apvirtuoso@gmail.com</t>
+  </si>
+  <si>
+    <t>07543 600235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">North Weald </t>
+  </si>
+  <si>
+    <t>Mildred</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>233580H</t>
+  </si>
+  <si>
+    <t>alanmildred@googlemail.com</t>
+  </si>
+  <si>
+    <t>07729 026424</t>
+  </si>
+  <si>
+    <t>Leicester</t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>203683E</t>
+  </si>
+  <si>
+    <t>jamesmorgan66@outlook.com</t>
+  </si>
+  <si>
+    <t>07714 102751</t>
+  </si>
+  <si>
+    <t>Prestwick/Carlisle</t>
+  </si>
+  <si>
+    <t>Moss</t>
+  </si>
+  <si>
+    <t>432470F</t>
+  </si>
+  <si>
+    <t>pdmoss1981@gmail.com</t>
+  </si>
+  <si>
+    <t>07980 001122</t>
+  </si>
+  <si>
+    <t>Yorkshire</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>262695L</t>
+  </si>
+  <si>
+    <t>ontrack@talk21.com</t>
+  </si>
+  <si>
+    <t>01993 844262</t>
+  </si>
+  <si>
+    <t>Warwickshire</t>
+  </si>
+  <si>
+    <t>Onsloe</t>
+  </si>
+  <si>
+    <t>439706A</t>
+  </si>
+  <si>
+    <t>onsloej@yahoo.com</t>
+  </si>
+  <si>
+    <t>07922 650522</t>
+  </si>
+  <si>
+    <t>Stapleford</t>
+  </si>
+  <si>
+    <t>Paton</t>
+  </si>
+  <si>
+    <t>Douglas</t>
+  </si>
+  <si>
+    <t>402506G</t>
+  </si>
+  <si>
+    <t>djbpaton@hotmail.com</t>
+  </si>
+  <si>
+    <t>07884 191259</t>
+  </si>
+  <si>
+    <t>Oxford</t>
+  </si>
+  <si>
+    <t>Patterson</t>
+  </si>
+  <si>
+    <t>206951B</t>
+  </si>
+  <si>
+    <t>wxu337@gmail.com</t>
+  </si>
+  <si>
+    <t>07976 849407</t>
+  </si>
+  <si>
+    <t>Biggin Hill</t>
+  </si>
+  <si>
+    <t>Penney</t>
+  </si>
+  <si>
+    <t>250979B</t>
+  </si>
+  <si>
+    <t>dhgpenney@msn.com</t>
+  </si>
+  <si>
+    <t>07802 902535</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fenland </t>
+  </si>
+  <si>
+    <t>Phelan</t>
+  </si>
+  <si>
+    <t>235696A</t>
+  </si>
+  <si>
+    <t>jp.specair@gmail.com</t>
+  </si>
+  <si>
+    <t>07979 600891</t>
+  </si>
+  <si>
+    <t>Pich</t>
+  </si>
+  <si>
+    <t>Euan</t>
+  </si>
+  <si>
+    <t>503516C</t>
+  </si>
+  <si>
+    <t>euanpich@yahoo.co.uk</t>
+  </si>
+  <si>
+    <t>07713 906833</t>
+  </si>
+  <si>
+    <t>Pinkney</t>
+  </si>
+  <si>
+    <t>Rupert</t>
+  </si>
+  <si>
+    <t>338505A</t>
+  </si>
+  <si>
+    <t>pinkteddney@gmail.com</t>
+  </si>
+  <si>
+    <t>07942 187900</t>
+  </si>
+  <si>
+    <t>Oxfordshire</t>
+  </si>
+  <si>
+    <t>Powell</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>276752K</t>
+  </si>
+  <si>
+    <t>stephenjpowell4@gmail.com</t>
+  </si>
+  <si>
+    <t>07962 213976</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Husbands Bosworth </t>
+  </si>
+  <si>
+    <t>Pugh</t>
+  </si>
+  <si>
+    <t>210010K</t>
+  </si>
+  <si>
+    <t>pughjohncavok@gmail.com</t>
+  </si>
+  <si>
+    <t>07514 865979</t>
+  </si>
+  <si>
+    <t>Rawlings</t>
+  </si>
+  <si>
+    <t>286314F</t>
+  </si>
+  <si>
+    <t>mark.rawlings@caa.co.uk</t>
+  </si>
+  <si>
+    <t>07712 075128</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
+    <t>Eilian</t>
+  </si>
+  <si>
+    <t>271849J</t>
+  </si>
+  <si>
+    <t>ewroberts@hotmail.co.uk</t>
+  </si>
+  <si>
+    <t>07786 223074</t>
+  </si>
+  <si>
+    <t>Caernarfron</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>494534D</t>
+  </si>
+  <si>
+    <t>mattscott79@gmail.com</t>
+  </si>
+  <si>
+    <t>07766 222458</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Headcorn </t>
+  </si>
+  <si>
+    <t>Sinclair</t>
+  </si>
+  <si>
+    <t>347267A</t>
+  </si>
+  <si>
+    <t>andrew@andrewsinclair.net</t>
+  </si>
+  <si>
+    <t>07774 625951</t>
+  </si>
+  <si>
+    <t>Cheddar/Clevedon</t>
+  </si>
+  <si>
+    <t>Slack</t>
+  </si>
+  <si>
+    <t>Terence</t>
+  </si>
+  <si>
+    <t>346544F</t>
+  </si>
+  <si>
+    <t>terry.terman@icloud.com</t>
+  </si>
+  <si>
+    <t>07917 194604</t>
+  </si>
+  <si>
     <t>Sandown</t>
   </si>
   <si>
-    <t>Irvin</t>
-[...460 lines deleted...]
-  <si>
     <t>Smart</t>
   </si>
   <si>
     <t>222523J</t>
   </si>
   <si>
     <t>jamessmart1962@icloud.com</t>
   </si>
   <si>
     <t>07885 541608</t>
   </si>
   <si>
     <t>Smartt</t>
   </si>
   <si>
     <t>452675J</t>
   </si>
   <si>
     <t>stephenjsmartt@gmail.com</t>
   </si>
   <si>
     <t>07786 547793</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>212130A</t>
+  </si>
+  <si>
+    <t>leon.smith@helicopterservices.co.uk</t>
+  </si>
+  <si>
+    <t>07711 392897</t>
+  </si>
+  <si>
+    <t>White Waltham</t>
+  </si>
+  <si>
     <t>206194E</t>
   </si>
   <si>
     <t>ady_and_lorraine@btinternet.com</t>
   </si>
   <si>
     <t>07989 988773</t>
   </si>
   <si>
     <t>Blackpool</t>
   </si>
   <si>
-    <t>Leon</t>
-[...13 lines deleted...]
-  <si>
     <t>Sparrow</t>
   </si>
   <si>
     <t>Owen</t>
   </si>
   <si>
     <t>243833K</t>
   </si>
   <si>
     <t>owensparrow@hotmail.co.uk</t>
   </si>
   <si>
     <t>07973 416839</t>
   </si>
   <si>
     <t xml:space="preserve">Thruxton </t>
   </si>
   <si>
     <t>Sprague</t>
   </si>
   <si>
     <t>447651D</t>
   </si>
   <si>
     <t>roger@flyinginfrance.com</t>
@@ -1897,51 +1915,51 @@
   <si>
     <t>david@mainairflyingschool.co.uk</t>
   </si>
   <si>
     <t>01617 879034</t>
   </si>
   <si>
     <t>Barton</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>alanwrigley@hotmail.co.uk</t>
   </si>
   <si>
     <t>07831 401120</t>
   </si>
   <si>
     <t>Northern England</t>
   </si>
   <si>
-    <t>Updated On: 02 July 2026</t>
+    <t>Updated On: 03 August 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -2176,116 +2194,116 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47717</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{910F2A0E-E2E7-450E-8EF5-CE2B5519E008}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{873B1531-8AB4-4C20-AB96-98C085FDFC3A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1082767" cy="1240263"/>
+          <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_2" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{7801009B-A587-4A54-A943-B8268BEBE307}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_2" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{60DA1232-B513-41F4-9DE1-6F715DDFF670}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="9">
     <queryTableFields count="8">
       <queryTableField id="1" name="Category" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAA Reference No." tableColumnId="4"/>
       <queryTableField id="5" name="Email" tableColumnId="5"/>
       <queryTableField id="6" name="Telephone Number" tableColumnId="6"/>
       <queryTableField id="7" name="Location" tableColumnId="7"/>
       <queryTableField id="8" name="FRTOL Senior Examiner" tableColumnId="8"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{825A1BD2-5A58-4444-9009-A56BD5D60E47}" name="RT_Query" displayName="RT_Query" ref="A8:H119" tableType="queryTable" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
-[...3 lines deleted...]
-    <sortCondition ref="B9:B119"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{13BA7355-FA3B-49DD-8567-A71BB2FCFEB5}" name="RT_Query" displayName="RT_Query" ref="A8:H120" tableType="queryTable" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
+  <autoFilter ref="A8:H120" xr:uid="{BA1A7051-A7E4-4828-B32D-B8A726F31680}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:H120">
+    <sortCondition descending="1" ref="H9:H120"/>
+    <sortCondition ref="B9:B120"/>
   </sortState>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{DEE1433A-AF25-44D0-8B4D-BD16979A67B2}" uniqueName="1" name="Category" queryTableFieldId="1" dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{96902C73-9974-4843-B5E0-4FF95719433B}" uniqueName="8" name="FRTOL Senior Examiner" queryTableFieldId="8" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{8810797E-E8AB-48E4-8F64-201E3948ED67}" uniqueName="1" name="Category" queryTableFieldId="1" dataDxfId="7"/>
+    <tableColumn id="2" xr3:uid="{9CC0EC05-A985-4234-B8A1-89BDE5657520}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{14B92AE4-66EF-408B-AF39-A37DF225A9A8}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{1E0ABCF2-29F6-499A-9589-0F8B51EFC3C3}" uniqueName="4" name="CAA Reference No." queryTableFieldId="4" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{AAE6326E-0433-4A8E-A614-122BC571334A}" uniqueName="5" name="Email" queryTableFieldId="5" dataDxfId="3"/>
+    <tableColumn id="6" xr3:uid="{63188416-3DB4-4258-8C5F-183A8B721AD8}" uniqueName="6" name="Telephone Number" queryTableFieldId="6" dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{AD8DCE7C-0A06-46FA-A950-601B6225515A}" uniqueName="7" name="Location" queryTableFieldId="7" dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{CEA63DB7-0507-467A-9FBF-F6FCBFD8EBE0}" uniqueName="8" name="FRTOL Senior Examiner" queryTableFieldId="8" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2513,2840 +2531,2864 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E0E1144-0389-42A7-837A-3CB8B2E907F5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5D191C0-698E-4A4D-B744-D70AB18D5D0D}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H119"/>
+  <dimension ref="A1:H120"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="26" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.81640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="34.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="24.85546875" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
-    <row r="5" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
-    <row r="6" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8" ht="34" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>21</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>45</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>51</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>57</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="5"/>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>78</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>79</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>80</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>81</v>
       </c>
       <c r="H20" s="5"/>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>87</v>
       </c>
       <c r="H21" s="5"/>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>90</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>92</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>93</v>
       </c>
       <c r="H22" s="5"/>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>97</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H23" s="5"/>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>100</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>103</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>104</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>105</v>
       </c>
       <c r="H24" s="5"/>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>106</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>108</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>109</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>110</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>111</v>
       </c>
       <c r="H25" s="5"/>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>114</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>116</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>117</v>
       </c>
       <c r="H26" s="5"/>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>122</v>
       </c>
       <c r="H27" s="5"/>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>124</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>125</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>126</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>127</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>128</v>
       </c>
       <c r="H28" s="5"/>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>129</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>132</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>134</v>
       </c>
       <c r="H29" s="5"/>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>135</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>136</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>138</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>139</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>140</v>
       </c>
       <c r="H30" s="5"/>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>141</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>146</v>
       </c>
       <c r="H31" s="5"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>147</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>53</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>149</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>150</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>140</v>
       </c>
       <c r="H32" s="5"/>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>151</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>152</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>153</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>154</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>155</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H33" s="5"/>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>157</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>158</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>159</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>160</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>161</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>162</v>
       </c>
       <c r="H34" s="5"/>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>164</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>165</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>166</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>167</v>
       </c>
       <c r="H35" s="5"/>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>168</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>169</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>170</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>172</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>173</v>
       </c>
       <c r="H36" s="5"/>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>174</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>176</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>177</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>178</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>179</v>
       </c>
       <c r="H37" s="5"/>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>180</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>181</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>183</v>
       </c>
       <c r="F38" s="5"/>
       <c r="G38" s="5" t="s">
         <v>184</v>
       </c>
       <c r="H38" s="5"/>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>187</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>188</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>189</v>
       </c>
       <c r="H39" s="5"/>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>190</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>193</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>194</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>195</v>
       </c>
       <c r="H40" s="5"/>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>196</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>197</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>198</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>199</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="H41" s="5"/>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>201</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>202</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>203</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>204</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>205</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>206</v>
       </c>
       <c r="H42" s="5"/>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>207</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>208</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>209</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>210</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>211</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>212</v>
       </c>
       <c r="H43" s="5"/>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>213</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>214</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>215</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>216</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>217</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>218</v>
       </c>
       <c r="H44" s="5"/>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>219</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>220</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>221</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>222</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>223</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>224</v>
       </c>
       <c r="H45" s="5"/>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>225</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>227</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>228</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>229</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>230</v>
       </c>
       <c r="H46" s="5"/>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>231</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>232</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>233</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>234</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>235</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>236</v>
       </c>
       <c r="H47" s="5"/>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>237</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>238</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>239</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>240</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>241</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>242</v>
       </c>
       <c r="H48" s="5"/>
     </row>
-    <row r="49" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>243</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>244</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>245</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>246</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>247</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>248</v>
       </c>
       <c r="H49" s="5"/>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>249</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>250</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>251</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>252</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>253</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>254</v>
       </c>
       <c r="H50" s="5"/>
     </row>
-    <row r="51" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>255</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>256</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>259</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>260</v>
       </c>
       <c r="H51" s="5"/>
     </row>
-    <row r="52" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>261</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>262</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>263</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>264</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>265</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>266</v>
       </c>
       <c r="H52" s="5"/>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>267</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>268</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>269</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>270</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>272</v>
       </c>
       <c r="H53" s="5"/>
     </row>
-    <row r="54" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>273</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>208</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>275</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>276</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>277</v>
       </c>
       <c r="H54" s="5"/>
     </row>
-    <row r="55" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>278</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>279</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>280</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>281</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>282</v>
       </c>
       <c r="H55" s="5"/>
     </row>
-    <row r="56" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>283</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>284</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>285</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>286</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>287</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>288</v>
       </c>
       <c r="H56" s="5"/>
     </row>
-    <row r="57" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>208</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>290</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>291</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>292</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>293</v>
       </c>
       <c r="H57" s="5"/>
     </row>
-    <row r="58" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>294</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>295</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>296</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>297</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>298</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>299</v>
       </c>
       <c r="H58" s="5"/>
     </row>
-    <row r="59" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>300</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>301</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>302</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>303</v>
       </c>
       <c r="H59" s="5"/>
     </row>
-    <row r="60" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>304</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>305</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>306</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>307</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>308</v>
       </c>
       <c r="G60" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="H60" s="5"/>
+    </row>
+    <row r="61" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A61" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="H60" s="5"/>
-[...5 lines deleted...]
-      <c r="B61" s="5" t="s">
+      <c r="C61" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="C61" s="5" t="s">
+      <c r="D61" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="D61" s="5" t="s">
+      <c r="E61" s="5" t="s">
         <v>312</v>
       </c>
-      <c r="E61" s="5" t="s">
+      <c r="F61" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="F61" s="5" t="s">
+      <c r="G61" s="5" t="s">
         <v>314</v>
       </c>
-      <c r="G61" s="5" t="s">
+      <c r="H61" s="5"/>
+    </row>
+    <row r="62" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A62" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B62" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="H61" s="5"/>
-[...5 lines deleted...]
-      <c r="B62" s="5" t="s">
+      <c r="C62" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="C62" s="5" t="s">
+      <c r="D62" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="D62" s="5" t="s">
+      <c r="E62" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="E62" s="5" t="s">
+      <c r="F62" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="F62" s="5" t="s">
+      <c r="G62" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="G62" s="5" t="s">
+      <c r="H62" s="5"/>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A63" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="H62" s="5"/>
-[...5 lines deleted...]
-      <c r="B63" s="5" t="s">
+      <c r="C63" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="C63" s="5" t="s">
+      <c r="D63" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="D63" s="5" t="s">
+      <c r="E63" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="E63" s="5" t="s">
+      <c r="F63" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="F63" s="5" t="s">
+      <c r="G63" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="G63" s="5" t="s">
+      <c r="H63" s="5"/>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B64" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="H63" s="5"/>
-[...5 lines deleted...]
-      <c r="B64" s="5" t="s">
+      <c r="C64" s="5" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>329</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>330</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>331</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>332</v>
       </c>
       <c r="H64" s="5"/>
     </row>
-    <row r="65" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>34</v>
+        <v>333</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="G65" s="5" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="H65" s="5"/>
     </row>
-    <row r="66" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G66" s="5" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H66" s="5"/>
     </row>
-    <row r="67" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="G67" s="5" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H67" s="5"/>
     </row>
-    <row r="68" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>347</v>
+        <v>34</v>
       </c>
       <c r="C68" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D68" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="D68" s="5" t="s">
+      <c r="E68" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="E68" s="5" t="s">
+      <c r="F68" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="F68" s="5" t="s">
+      <c r="G68" s="5" t="s">
         <v>351</v>
       </c>
-      <c r="G68" s="5" t="s">
+      <c r="H68" s="5"/>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A69" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B69" s="5" t="s">
         <v>352</v>
       </c>
-      <c r="H68" s="5"/>
-[...5 lines deleted...]
-      <c r="B69" s="5" t="s">
+      <c r="C69" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="C69" s="5" t="s">
+      <c r="D69" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="D69" s="5" t="s">
+      <c r="E69" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="E69" s="5" t="s">
+      <c r="F69" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="F69" s="5" t="s">
+      <c r="G69" s="5" t="s">
         <v>357</v>
       </c>
-      <c r="G69" s="5" t="s">
+      <c r="H69" s="5"/>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A70" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B70" s="5" t="s">
         <v>358</v>
       </c>
-      <c r="H69" s="5"/>
-[...5 lines deleted...]
-      <c r="B70" s="5" t="s">
+      <c r="C70" s="5" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>360</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>361</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>362</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H70" s="5"/>
     </row>
-    <row r="71" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>364</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>262</v>
+        <v>238</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>365</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>366</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>367</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>368</v>
       </c>
       <c r="H71" s="5"/>
     </row>
-    <row r="72" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>65</v>
+        <v>369</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>369</v>
+        <v>262</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>371</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>372</v>
       </c>
       <c r="G72" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="H72" s="5"/>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C73" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="H72" s="5"/>
-[...5 lines deleted...]
-      <c r="B73" s="5" t="s">
+      <c r="D73" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="C73" s="5" t="s">
+      <c r="E73" s="5" t="s">
         <v>375</v>
       </c>
-      <c r="D73" s="5" t="s">
+      <c r="F73" s="5" t="s">
         <v>376</v>
       </c>
-      <c r="E73" s="5" t="s">
+      <c r="G73" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="F73" s="5" t="s">
+      <c r="H73" s="5"/>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A74" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B74" s="5" t="s">
         <v>378</v>
       </c>
-      <c r="G73" s="5" t="s">
+      <c r="C74" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="G74" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="H73" s="5"/>
-[...17 lines deleted...]
-      <c r="F74" s="5" t="s">
+      <c r="H74" s="5"/>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B75" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="G74" s="5" t="s">
+      <c r="C75" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="H74" s="5"/>
-[...5 lines deleted...]
-      <c r="B75" s="5" t="s">
+      <c r="D75" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="C75" s="5" t="s">
+      <c r="E75" s="5" t="s">
         <v>386</v>
       </c>
-      <c r="D75" s="5" t="s">
+      <c r="F75" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="E75" s="5" t="s">
+      <c r="G75" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="F75" s="5" t="s">
+      <c r="H75" s="5"/>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A76" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B76" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="G75" s="5" t="s">
+      <c r="C76" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="H75" s="5"/>
-[...5 lines deleted...]
-      <c r="B76" s="5" t="s">
+      <c r="D76" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="C76" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="5" t="s">
+      <c r="E76" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="E76" s="5" t="s">
+      <c r="F76" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="F76" s="5" t="s">
+      <c r="G76" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="G76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H76" s="5"/>
     </row>
-    <row r="77" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>395</v>
       </c>
       <c r="C77" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D77" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="D77" s="5" t="s">
+      <c r="E77" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="E77" s="5" t="s">
+      <c r="F77" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="F77" s="5" t="s">
+      <c r="G77" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="H77" s="5"/>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A78" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B78" s="5" t="s">
         <v>399</v>
       </c>
-      <c r="G77" s="5" t="s">
+      <c r="C78" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="H77" s="5"/>
-[...5 lines deleted...]
-      <c r="B78" s="5" t="s">
+      <c r="D78" s="5" t="s">
         <v>401</v>
       </c>
-      <c r="C78" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D78" s="5" t="s">
+      <c r="E78" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="E78" s="5" t="s">
+      <c r="F78" s="5" t="s">
         <v>403</v>
       </c>
-      <c r="F78" s="5" t="s">
+      <c r="G78" s="5" t="s">
         <v>404</v>
       </c>
-      <c r="G78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H78" s="5"/>
     </row>
-    <row r="79" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>405</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>10</v>
+        <v>384</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>406</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>407</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>408</v>
       </c>
       <c r="G79" s="5" t="s">
-        <v>400</v>
+        <v>368</v>
       </c>
       <c r="H79" s="5"/>
     </row>
-    <row r="80" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>409</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>410</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>411</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>412</v>
       </c>
       <c r="G80" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="H80" s="5"/>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A81" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B81" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="H80" s="5"/>
-[...5 lines deleted...]
-      <c r="B81" s="5" t="s">
+      <c r="C81" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D81" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="C81" s="5" t="s">
+      <c r="E81" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="D81" s="5" t="s">
+      <c r="F81" s="5" t="s">
         <v>416</v>
       </c>
-      <c r="E81" s="5" t="s">
+      <c r="G81" s="5" t="s">
         <v>417</v>
       </c>
-      <c r="F81" s="5" t="s">
+      <c r="H81" s="5"/>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" s="5" t="s">
         <v>418</v>
       </c>
-      <c r="G81" s="5" t="s">
+      <c r="C82" s="5" t="s">
         <v>419</v>
       </c>
-      <c r="H81" s="5"/>
-[...5 lines deleted...]
-      <c r="B82" s="5" t="s">
+      <c r="D82" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="C82" s="5" t="s">
+      <c r="E82" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="H82" s="5"/>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A83" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="C83" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="D82" s="5" t="s">
-[...17 lines deleted...]
-      <c r="B83" s="5" t="s">
+      <c r="D83" s="5" t="s">
         <v>425</v>
       </c>
-      <c r="C83" s="5" t="s">
+      <c r="E83" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="H83" s="5"/>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A84" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="C84" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="D83" s="5" t="s">
-[...17 lines deleted...]
-      <c r="B84" s="5" t="s">
+      <c r="D84" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="C84" s="5" t="s">
+      <c r="E84" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="D84" s="5" t="s">
+      <c r="F84" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="E84" s="5" t="s">
+      <c r="G84" s="5" t="s">
         <v>433</v>
       </c>
-      <c r="F84" s="5" t="s">
+      <c r="H84" s="5"/>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A85" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B85" s="5" t="s">
         <v>434</v>
       </c>
-      <c r="G84" s="5" t="s">
+      <c r="C85" s="5" t="s">
         <v>435</v>
       </c>
-      <c r="H84" s="5"/>
-[...5 lines deleted...]
-      <c r="B85" s="5" t="s">
+      <c r="D85" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="C85" s="5" t="s">
+      <c r="E85" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="H85" s="5"/>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="C86" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="D85" s="5" t="s">
-[...17 lines deleted...]
-      <c r="B86" s="5" t="s">
+      <c r="D86" s="5" t="s">
         <v>441</v>
       </c>
-      <c r="C86" s="5" t="s">
+      <c r="E86" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="H86" s="5"/>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A87" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="C87" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="D86" s="5" t="s">
-[...17 lines deleted...]
-      <c r="B87" s="5" t="s">
+      <c r="D87" s="5" t="s">
         <v>446</v>
       </c>
-      <c r="C87" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="5" t="s">
+      <c r="E87" s="5" t="s">
         <v>447</v>
       </c>
-      <c r="E87" s="5" t="s">
+      <c r="F87" s="5" t="s">
         <v>448</v>
       </c>
-      <c r="F87" s="5" t="s">
+      <c r="G87" s="5" t="s">
         <v>449</v>
       </c>
-      <c r="G87" s="5" t="s">
+      <c r="H87" s="5"/>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A88" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B88" s="5" t="s">
         <v>450</v>
       </c>
-      <c r="H87" s="5"/>
-[...5 lines deleted...]
-      <c r="B88" s="5" t="s">
+      <c r="C88" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="D88" s="5" t="s">
         <v>451</v>
       </c>
-      <c r="C88" s="5" t="s">
+      <c r="E88" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="H88" s="5"/>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A89" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="C89" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="D88" s="5" t="s">
-[...17 lines deleted...]
-      <c r="B89" s="5" t="s">
+      <c r="D89" s="5" t="s">
         <v>456</v>
       </c>
-      <c r="C89" s="5" t="s">
+      <c r="E89" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="D89" s="5" t="s">
+      <c r="F89" s="5" t="s">
         <v>458</v>
       </c>
-      <c r="E89" s="5" t="s">
+      <c r="G89" s="5" t="s">
         <v>459</v>
       </c>
-      <c r="F89" s="5" t="s">
+      <c r="H89" s="5"/>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B90" s="5" t="s">
         <v>460</v>
       </c>
-      <c r="G89" s="5" t="s">
+      <c r="C90" s="5" t="s">
         <v>461</v>
       </c>
-      <c r="H89" s="5"/>
-[...5 lines deleted...]
-      <c r="B90" s="5" t="s">
+      <c r="D90" s="5" t="s">
         <v>462</v>
       </c>
-      <c r="C90" s="5" t="s">
+      <c r="E90" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="H90" s="5"/>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A91" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="C91" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="D90" s="5" t="s">
-[...17 lines deleted...]
-      <c r="B91" s="5" t="s">
+      <c r="D91" s="5" t="s">
         <v>467</v>
       </c>
-      <c r="C91" s="5" t="s">
+      <c r="E91" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="H91" s="5"/>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="C92" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="D91" s="5" t="s">
-[...17 lines deleted...]
-      <c r="B92" s="5" t="s">
+      <c r="D92" s="5" t="s">
         <v>472</v>
       </c>
-      <c r="C92" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="5" t="s">
+      <c r="E92" s="5" t="s">
         <v>473</v>
       </c>
-      <c r="E92" s="5" t="s">
+      <c r="F92" s="5" t="s">
         <v>474</v>
       </c>
-      <c r="F92" s="5" t="s">
+      <c r="G92" s="5" t="s">
         <v>475</v>
       </c>
-      <c r="G92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H92" s="5"/>
     </row>
-    <row r="93" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>476</v>
       </c>
       <c r="C93" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D93" s="5" t="s">
         <v>477</v>
       </c>
-      <c r="D93" s="5" t="s">
+      <c r="E93" s="5" t="s">
         <v>478</v>
       </c>
-      <c r="E93" s="5" t="s">
+      <c r="F93" s="5" t="s">
         <v>479</v>
       </c>
-      <c r="F93" s="5" t="s">
+      <c r="G93" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="H93" s="5"/>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A94" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B94" s="5" t="s">
         <v>480</v>
       </c>
-      <c r="G93" s="5" t="s">
+      <c r="C94" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="G94" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="H93" s="5"/>
-[...17 lines deleted...]
-      <c r="F94" s="5" t="s">
+      <c r="H94" s="5"/>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A95" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B95" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="G94" s="5" t="s">
+      <c r="C95" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="H94" s="5"/>
-[...5 lines deleted...]
-      <c r="B95" s="5" t="s">
+      <c r="D95" s="5" t="s">
         <v>487</v>
       </c>
-      <c r="C95" s="5" t="s">
+      <c r="E95" s="5" t="s">
         <v>488</v>
       </c>
-      <c r="D95" s="5" t="s">
+      <c r="F95" s="5" t="s">
         <v>489</v>
       </c>
-      <c r="E95" s="5" t="s">
+      <c r="G95" s="5" t="s">
         <v>490</v>
       </c>
-      <c r="F95" s="5" t="s">
+      <c r="H95" s="5"/>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A96" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B96" s="5" t="s">
         <v>491</v>
       </c>
-      <c r="G95" s="5" t="s">
+      <c r="C96" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="H95" s="5"/>
-[...5 lines deleted...]
-      <c r="B96" s="5" t="s">
+      <c r="D96" s="5" t="s">
         <v>493</v>
       </c>
-      <c r="C96" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D96" s="5" t="s">
+      <c r="E96" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="E96" s="5" t="s">
+      <c r="F96" s="5" t="s">
         <v>495</v>
       </c>
-      <c r="F96" s="5" t="s">
+      <c r="G96" s="5" t="s">
         <v>496</v>
       </c>
-      <c r="G96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H96" s="5"/>
     </row>
-    <row r="97" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>497</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>124</v>
+        <v>107</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>498</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>499</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>500</v>
       </c>
       <c r="G97" s="5" t="s">
-        <v>400</v>
+        <v>439</v>
       </c>
       <c r="H97" s="5"/>
     </row>
-    <row r="98" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>501</v>
       </c>
       <c r="C98" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D98" s="5" t="s">
         <v>502</v>
       </c>
-      <c r="D98" s="5" t="s">
+      <c r="E98" s="5" t="s">
         <v>503</v>
       </c>
-      <c r="E98" s="5" t="s">
+      <c r="F98" s="5" t="s">
         <v>504</v>
       </c>
-      <c r="F98" s="5" t="s">
+      <c r="G98" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="H98" s="5"/>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B99" s="5" t="s">
         <v>505</v>
       </c>
-      <c r="G98" s="5" t="s">
+      <c r="C99" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="H98" s="5"/>
-[...5 lines deleted...]
-      <c r="B99" s="5" t="s">
+      <c r="D99" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="C99" s="5" t="s">
+      <c r="E99" s="5" t="s">
         <v>508</v>
       </c>
-      <c r="D99" s="5" t="s">
+      <c r="F99" s="5" t="s">
         <v>509</v>
       </c>
-      <c r="E99" s="5" t="s">
+      <c r="G99" s="5" t="s">
         <v>510</v>
       </c>
-      <c r="F99" s="5" t="s">
+      <c r="H99" s="5"/>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A100" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B100" s="5" t="s">
         <v>511</v>
       </c>
-      <c r="G99" s="5" t="s">
+      <c r="C100" s="5" t="s">
         <v>512</v>
       </c>
-      <c r="H99" s="5"/>
-[...5 lines deleted...]
-      <c r="B100" s="5" t="s">
+      <c r="D100" s="5" t="s">
         <v>513</v>
       </c>
-      <c r="C100" s="5" t="s">
+      <c r="E100" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="H100" s="5"/>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="C101" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="D100" s="5" t="s">
-[...17 lines deleted...]
-      <c r="B101" s="5" t="s">
+      <c r="D101" s="5" t="s">
         <v>518</v>
       </c>
-      <c r="C101" s="5" t="s">
+      <c r="E101" s="5" t="s">
         <v>519</v>
       </c>
-      <c r="D101" s="5" t="s">
+      <c r="F101" s="5" t="s">
         <v>520</v>
       </c>
-      <c r="E101" s="5" t="s">
+      <c r="G101" s="5" t="s">
         <v>521</v>
       </c>
-      <c r="F101" s="5" t="s">
+      <c r="H101" s="5"/>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A102" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B102" s="5" t="s">
         <v>522</v>
       </c>
-      <c r="G101" s="5" t="s">
-[...8 lines deleted...]
-      <c r="B102" s="5" t="s">
+      <c r="C102" s="5" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>524</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>525</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>526</v>
       </c>
       <c r="G102" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="H102" s="5"/>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A103" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="G103" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="H102" s="5"/>
-[...20 lines deleted...]
-      <c r="G103" s="5" t="s">
+      <c r="H103" s="5"/>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A104" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="G104" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="H103" s="5"/>
-[...22 lines deleted...]
-      </c>
       <c r="H104" s="5"/>
     </row>
-    <row r="105" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="C105" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="H105" s="5"/>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A106" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B106" s="5" t="s">
         <v>536</v>
       </c>
-      <c r="D105" s="5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="C106" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D106" s="5" t="s">
         <v>542</v>
       </c>
-      <c r="D106" s="5" t="s">
+      <c r="E106" s="5" t="s">
         <v>543</v>
       </c>
-      <c r="E106" s="5" t="s">
+      <c r="F106" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="F106" s="5" t="s">
+      <c r="G106" s="5" t="s">
         <v>545</v>
       </c>
-      <c r="G106" s="5" t="s">
+      <c r="H106" s="5"/>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A107" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B107" s="5" t="s">
         <v>546</v>
       </c>
-      <c r="H106" s="5"/>
-[...5 lines deleted...]
-      <c r="B107" s="5" t="s">
+      <c r="C107" s="5" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>548</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>549</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>550</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>551</v>
       </c>
       <c r="H107" s="5"/>
     </row>
-    <row r="108" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>552</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>208</v>
+        <v>152</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>553</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>554</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>555</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>556</v>
       </c>
       <c r="H108" s="5"/>
     </row>
-    <row r="109" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>557</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>415</v>
+        <v>208</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>558</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>559</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>560</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>561</v>
       </c>
       <c r="H109" s="5"/>
     </row>
-    <row r="110" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>562</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>563</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>564</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>565</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>566</v>
       </c>
       <c r="H110" s="5"/>
     </row>
-    <row r="111" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>567</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>488</v>
+        <v>419</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>569</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>570</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>571</v>
       </c>
       <c r="H111" s="5"/>
     </row>
-    <row r="112" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>572</v>
       </c>
       <c r="C112" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="D112" s="5" t="s">
         <v>573</v>
       </c>
-      <c r="D112" s="5" t="s">
+      <c r="E112" s="5" t="s">
         <v>574</v>
       </c>
-      <c r="E112" s="5" t="s">
+      <c r="F112" s="5" t="s">
         <v>575</v>
       </c>
-      <c r="F112" s="5" t="s">
+      <c r="G112" s="5" t="s">
         <v>576</v>
       </c>
-      <c r="G112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H112" s="5"/>
     </row>
-    <row r="113" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>577</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>578</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>579</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>580</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>581</v>
       </c>
       <c r="G113" s="5" t="s">
-        <v>293</v>
+        <v>439</v>
       </c>
       <c r="H113" s="5"/>
     </row>
-    <row r="114" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>582</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>380</v>
+        <v>583</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="G114" s="5" t="s">
-        <v>586</v>
+        <v>293</v>
       </c>
       <c r="H114" s="5"/>
     </row>
-    <row r="115" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>587</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>488</v>
+        <v>384</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>588</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>589</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>590</v>
       </c>
       <c r="G115" s="5" t="s">
-        <v>167</v>
+        <v>591</v>
       </c>
       <c r="H115" s="5"/>
     </row>
-    <row r="116" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>592</v>
+        <v>492</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>593</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>594</v>
       </c>
       <c r="F116" s="5" t="s">
         <v>595</v>
       </c>
       <c r="G116" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="H116" s="5"/>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B117" s="5" t="s">
         <v>596</v>
       </c>
-      <c r="H116" s="5"/>
-[...5 lines deleted...]
-      <c r="B117" s="5" t="s">
+      <c r="C117" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="C117" s="5" t="s">
+      <c r="D117" s="5" t="s">
         <v>598</v>
       </c>
-      <c r="D117" s="5" t="s">
+      <c r="E117" s="5" t="s">
         <v>599</v>
       </c>
-      <c r="E117" s="5" t="s">
+      <c r="F117" s="5" t="s">
         <v>600</v>
       </c>
-      <c r="F117" s="5" t="s">
+      <c r="G117" s="5" t="s">
         <v>601</v>
       </c>
-      <c r="G117" s="5" t="s">
+      <c r="H117" s="5"/>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B118" s="5" t="s">
         <v>602</v>
       </c>
-      <c r="H117" s="5"/>
-[...5 lines deleted...]
-      <c r="B118" s="5" t="s">
+      <c r="C118" s="5" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>604</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>605</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>606</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>607</v>
       </c>
       <c r="H118" s="5"/>
     </row>
-    <row r="119" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>608</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>431</v>
+        <v>17</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>609</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>610</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>611</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>612</v>
       </c>
       <c r="H119" s="5"/>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A120" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="H120" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
-    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
+    <oddHeader>&amp;C&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
+    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A F E j i X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A F E j i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A B R I 4 l w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A B R I 4 l w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A U S O J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A B R I 4 l w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A I W A V N B n D h 9 L F 8 x 3 m B h X d S K a + F H c z B B i f N / v y j N l w Z Q h A A A A A A 6 A A A A A A g A A I A A A A L 3 Z i D w D G c b o 4 t M 9 c P i x 5 K 7 Y + i z w E E Z J 8 Y c a 5 f E u I V p U U A A A A F l X o D 8 u g Y T F T K L Z K n v m 7 Q 0 X 9 E t u i 2 u 9 a h O F C 1 B Q 3 t m 0 I R M q I 6 v y T a V M C h q f Q G 9 S n 3 u e 5 V E s a R N x p l S D J y d Q I x X m 0 G c W h R Z t 6 q X f 2 6 g N s n 3 d Q A A A A C r 1 + U c O z / S G o n g E t z x g k 4 S v k p B S X P x G n U p k R V v n i s M t 0 C F 9 Y e Q W 8 p 5 c 9 3 O w 3 P e g A Y B M z u 1 e d 4 A t u Y s E q n k s 4 e E = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Y D A A B Q S w M E F A A C A A g A X U U D X R p J N 1 G m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h q M k p + S 6 O A i i Y m J c W 1 q h U Y o h h b L 3 R w 8 k l c Q o 6 i b 4 / v e N 7 x 3 v 9 4 g 6 + s q u K j W 6 s a k K M I U B c r I 5 q B N k a L O H c M Z y j h s h D y J Q g W D b G z S 2 0 O K S u f O C S H e e + w n u G k L w i i N y D 5 f b 2 W p a o E + s v 4 v h 9 p Y J 4 x U i M P u N Y Y z H M U x n r I 5 p k B G C L k 2 X 4 E N e 5 / t D 4 R l V 7 m u V V y Z c L U A M k Y g 7 w / 8 A V B L A w Q U A A I A C A B d R Q N d D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A X U U D X S i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A X U U D X R p J N 1 G m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A F 1 F A 1 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A X U U D X S i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A P g I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F I i 1 q E q o 7 N O r G 2 s 7 Y l j N 8 k A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A 6 J G R b K a o a 4 b C u S J 8 n 5 S t Y L Q 8 Z k T P G e 0 X w T + p M 7 4 Y D b k A A A A A D o A A A A A C A A A g A A A A s Z 8 8 I v 4 + B + r X Z / L j I / / m s p S D 9 J h A o o n P 6 + 6 d W q B K v l h Q A A A A Q A b S M J x x b v 9 b j 9 X L N J A u p K V U b m o v l r e W x Y I b w v L D n 2 V y 4 e a 2 p Z R q x E X s x I Z y y D q Q g 4 Y v 8 c / 6 g B b T T 1 a 1 9 W 8 h D C y G s Q u I m t O s 3 C r 2 4 d w 5 i z 1 A A A A A z m t a k 7 H b N g C c p Z 6 V a 6 a C V F 1 u r 3 h n J Q u h + z 1 S T t R b h i x a I Z z G v p O D l k 6 q Z 0 u R h p R J x o m j y L F k 6 N S Y + W K i + l a r h g = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -5597,175 +5639,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12471</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12540</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12471</Url>
-      <Description>TV7R3WADTX6N-37870886-12471</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12540</Url>
+      <Description>TV7R3WADTX6N-37870886-12540</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16B147D4-FFB1-4633-8AB0-08D299EA3877}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFB2FE3D-A67F-4DB0-A417-B312097854C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEA7BD03-B3BE-4B81-86E7-0E5CF7C5C15D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52EB8EF8-3143-4202-8946-67314A6BCB7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F0542BF-5347-415E-869A-C3300FAFE61E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60045623-2312-4501-A47D-465926E5EFFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BD15BD2-BF37-4043-AC0A-E1A5112DCDB1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DDABD40-97E9-4F85-9CC3-CB9193B872F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38B1FCD1-A453-458B-8F02-721375B695C1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA6706C5-361B-496F-B085-B70207F309C7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>RT</vt:lpstr>
       <vt:lpstr>RT!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chris Black</dc:creator>
+  <dc:creator>Meg Sutton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-07-02T08:00:46Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-03T07:43:01Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>bb34f7c6-80e2-4ba9-a956-527b9cc50bc5</vt:lpwstr>
+    <vt:lpwstr>34be13b9-2256-451c-8ffb-89594540a4ad</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>fadd3fed-94ee-4d29-8144-41c07d860064</vt:lpwstr>
+    <vt:lpwstr>655009f0-3f4d-4112-922f-a50f849e24b1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>