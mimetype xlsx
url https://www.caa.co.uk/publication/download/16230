--- v9 (2026-08-19)
+++ v10 (2026-09-12)
@@ -9,160 +9,160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{57036D5C-6728-4216-9CF0-0E4690B9B650}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B34CB6F3-F276-4389-A659-79335F611B9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0252F0F6-9D3F-444A-92C4-8EC0E7EE0B08}"/>
+    <workbookView xWindow="3345" yWindow="3225" windowWidth="18900" windowHeight="10965" xr2:uid="{C8E160DB-6942-4711-9BEB-A40DCE7C80C2}"/>
   </bookViews>
   <sheets>
     <sheet name="RT" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_2" localSheetId="0" hidden="1">RT!$A$8:$H$120</definedName>
+    <definedName name="ExternalData_2" localSheetId="0" hidden="1">RT!$A$8:$H$90</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">RT!$A$1:$H$120</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{88EFCDE0-A3BD-4286-BE71-99D617086F64}" keepAlive="1" name="Query - RT_Query" description="Connection to the 'RT_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="1" xr16:uid="{57FC53BF-8456-40D5-9C1B-2EE683B7D38D}" keepAlive="1" name="Query - RT_Query" description="Connection to the 'RT_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=RT_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [RT_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="802" uniqueCount="619">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="593" uniqueCount="468">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAA Reference No.</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Telephone Number</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>FRTOL Senior Examiner</t>
   </si>
   <si>
     <t>FRTOL</t>
   </si>
   <si>
-    <t>Catton-Wrethean</t>
+    <t>Catton-Wretham</t>
   </si>
   <si>
     <t>Neil</t>
   </si>
   <si>
     <t>304782B</t>
   </si>
   <si>
     <t>neilcwa@gmail.com</t>
   </si>
   <si>
     <t>07535 579923</t>
   </si>
   <si>
     <t>Oxford, Blackbushe</t>
   </si>
   <si>
     <t>YES</t>
   </si>
   <si>
     <t>Hagon</t>
   </si>
   <si>
     <t>David</t>
   </si>
   <si>
     <t>232278A</t>
   </si>
   <si>
-    <t>jetbusboy@googlemail.com</t>
+    <t>jetbusboy@gmail.com</t>
   </si>
   <si>
     <t>07836 757767</t>
   </si>
   <si>
     <t xml:space="preserve">Sheffield </t>
   </si>
   <si>
     <t>Hatch</t>
   </si>
   <si>
     <t>Anthony</t>
   </si>
   <si>
     <t>245862D</t>
   </si>
   <si>
     <t>anthonylhatch@gmail.com</t>
   </si>
   <si>
     <t>07727 270985</t>
   </si>
   <si>
     <t>London</t>
   </si>
@@ -202,57 +202,57 @@
   <si>
     <t>South Wales / Sheffield</t>
   </si>
   <si>
     <t>Lewis</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>206020E</t>
   </si>
   <si>
     <t>paul.lewis2357@gmail.com</t>
   </si>
   <si>
     <t>07944 325456</t>
   </si>
   <si>
     <t>Eastern Counties</t>
   </si>
   <si>
     <t>Moon</t>
   </si>
   <si>
-    <t>Andy</t>
+    <t>Andrew</t>
   </si>
   <si>
     <t>347778J</t>
   </si>
   <si>
-    <t>andy@planespeak.com</t>
+    <t>ajmoon@me.com</t>
   </si>
   <si>
     <t>07968 342720</t>
   </si>
   <si>
     <t>Central England</t>
   </si>
   <si>
     <t>Rodger</t>
   </si>
   <si>
     <t>Colin</t>
   </si>
   <si>
     <t>216898G</t>
   </si>
   <si>
     <t>colinrodger007@gmail.com</t>
   </si>
   <si>
     <t>07711 294385</t>
   </si>
   <si>
     <t>Scotland</t>
   </si>
@@ -271,1695 +271,1242 @@
   <si>
     <t>07813 777716</t>
   </si>
   <si>
     <t>South East England</t>
   </si>
   <si>
     <t>Stephenson</t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>513366A</t>
   </si>
   <si>
     <t>leestevo95@gmail.com</t>
   </si>
   <si>
     <t>07581 286911</t>
   </si>
   <si>
     <t>Beverley</t>
   </si>
   <si>
-    <t>Armstrong</t>
-[...34 lines deleted...]
-  <si>
     <t>Beckett</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>325725H</t>
   </si>
   <si>
     <t>jonny_beckett@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">07793 712191 </t>
   </si>
   <si>
     <t>Newtownards</t>
   </si>
   <si>
-    <t>Berger</t>
-[...47 lines deleted...]
-    <t>07880 704772</t>
+    <t>Brady</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>225641K</t>
+  </si>
+  <si>
+    <t>jbrady013@gmail.com</t>
+  </si>
+  <si>
+    <t>07770 920223</t>
+  </si>
+  <si>
+    <t>Aylesbury</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Deacon</t>
+  </si>
+  <si>
+    <t>516082L</t>
+  </si>
+  <si>
+    <t>deaconbrown@hotmail.co.uk</t>
+  </si>
+  <si>
+    <t>7796507755</t>
+  </si>
+  <si>
+    <t>Marlow</t>
+  </si>
+  <si>
+    <t>Butler</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>323768L</t>
+  </si>
+  <si>
+    <t>mark.butler@goodwood.com</t>
+  </si>
+  <si>
+    <t>07411 919565</t>
+  </si>
+  <si>
+    <t>Goodwood</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chambers </t>
+  </si>
+  <si>
+    <t xml:space="preserve">David </t>
+  </si>
+  <si>
+    <t>479654C</t>
+  </si>
+  <si>
+    <t>david@flyerdaviduk.com</t>
+  </si>
+  <si>
+    <t>7962481580</t>
+  </si>
+  <si>
+    <t>Essex</t>
+  </si>
+  <si>
+    <t>Chapman</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>320001J</t>
+  </si>
+  <si>
+    <t>sarah@sarahparker.co.uk</t>
+  </si>
+  <si>
+    <t>07885 205307</t>
+  </si>
+  <si>
+    <t>Shoreham</t>
+  </si>
+  <si>
+    <t>Christian-Phillips</t>
+  </si>
+  <si>
+    <t>Anneli</t>
+  </si>
+  <si>
+    <t>402207F</t>
+  </si>
+  <si>
+    <t>anneliflygirl@hotmail.co.uk</t>
+  </si>
+  <si>
+    <t>07941 214904</t>
+  </si>
+  <si>
+    <t>Gloucestershire</t>
+  </si>
+  <si>
+    <t>Clifford</t>
+  </si>
+  <si>
+    <t>Roger</t>
+  </si>
+  <si>
+    <t>522200A</t>
+  </si>
+  <si>
+    <t>roger@advancedflighttraining.co.uk</t>
+  </si>
+  <si>
+    <t>7598581584</t>
+  </si>
+  <si>
+    <t>Leeds</t>
+  </si>
+  <si>
+    <t>Colgan</t>
+  </si>
+  <si>
+    <t>Niall</t>
+  </si>
+  <si>
+    <t>497208B</t>
+  </si>
+  <si>
+    <t>niallcc@hotmail.com</t>
+  </si>
+  <si>
+    <t>07752 253580</t>
+  </si>
+  <si>
+    <t>Dungannon</t>
+  </si>
+  <si>
+    <t>Collings</t>
+  </si>
+  <si>
+    <t>493639F</t>
+  </si>
+  <si>
+    <t>petercollings@gmail.com</t>
+  </si>
+  <si>
+    <t>7949730811</t>
+  </si>
+  <si>
+    <t>Suffolk</t>
+  </si>
+  <si>
+    <t>Collister</t>
+  </si>
+  <si>
+    <t>Luke</t>
+  </si>
+  <si>
+    <t>531466F</t>
+  </si>
+  <si>
+    <t>lukecolli98@gmail.com</t>
+  </si>
+  <si>
+    <t>07402 989898</t>
+  </si>
+  <si>
+    <t>Liverpool</t>
+  </si>
+  <si>
+    <t>Cooper</t>
+  </si>
+  <si>
+    <t>Carol</t>
+  </si>
+  <si>
+    <t>232735K</t>
+  </si>
+  <si>
+    <t>carolcooper55@hotmail.com</t>
+  </si>
+  <si>
+    <t>07946 346293</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrewsfield </t>
+  </si>
+  <si>
+    <t>Curtis-Slater</t>
+  </si>
+  <si>
+    <t>407131K</t>
+  </si>
+  <si>
+    <t>info@gsaviation.co.uk</t>
+  </si>
+  <si>
+    <t>07886 473911</t>
+  </si>
+  <si>
+    <t>Clench Common</t>
+  </si>
+  <si>
+    <t>Develin</t>
+  </si>
+  <si>
+    <t>Jill</t>
+  </si>
+  <si>
+    <t>214616J</t>
+  </si>
+  <si>
+    <t>jillsdevelin@aol.com</t>
+  </si>
+  <si>
+    <t>07788 713291</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Redhill/Shoreham </t>
+  </si>
+  <si>
+    <t>Dixon</t>
+  </si>
+  <si>
+    <t>Alistair</t>
+  </si>
+  <si>
+    <t>200065B</t>
+  </si>
+  <si>
+    <t>alistair.dixon@btinternet.com</t>
+  </si>
+  <si>
+    <t>7711111382</t>
+  </si>
+  <si>
+    <t>Swansea</t>
+  </si>
+  <si>
+    <t>Edmunds</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>233866A</t>
+  </si>
+  <si>
+    <t>kevjavelin@gmail.com</t>
+  </si>
+  <si>
+    <t>07768 272181</t>
+  </si>
+  <si>
+    <t>Cheshire</t>
+  </si>
+  <si>
+    <t>Edwards</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>562196H</t>
+  </si>
+  <si>
+    <t>james.ae17@gmail.com</t>
+  </si>
+  <si>
+    <t>07947 727747</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dunkeswell </t>
+  </si>
+  <si>
+    <t>Ellis</t>
+  </si>
+  <si>
+    <t>Benjamin</t>
+  </si>
+  <si>
+    <t>230692A</t>
+  </si>
+  <si>
+    <t>benellis@aol.com</t>
+  </si>
+  <si>
+    <t>07711 821249</t>
+  </si>
+  <si>
+    <t>Perranporth</t>
+  </si>
+  <si>
+    <t>Facy</t>
+  </si>
+  <si>
+    <t>Linda</t>
+  </si>
+  <si>
+    <t>322430J</t>
+  </si>
+  <si>
+    <t>lafacyuk@yahoo.co.uk</t>
+  </si>
+  <si>
+    <t>07988 837091</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Exeter </t>
+  </si>
+  <si>
+    <t>Farmer</t>
+  </si>
+  <si>
+    <t>Victoria</t>
+  </si>
+  <si>
+    <t>231414B</t>
+  </si>
+  <si>
+    <t>vicky@flyersflyingschool.co.uk</t>
+  </si>
+  <si>
+    <t>07810 597273</t>
+  </si>
+  <si>
+    <t>Elstree</t>
+  </si>
+  <si>
+    <t>Fawcett</t>
+  </si>
+  <si>
+    <t>Timothy</t>
+  </si>
+  <si>
+    <t>277472L</t>
+  </si>
+  <si>
+    <t>timofaw@blueyonder.co.uk</t>
+  </si>
+  <si>
+    <t>07768 718352</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eshott </t>
+  </si>
+  <si>
+    <t>Flanighan</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>547681K</t>
+  </si>
+  <si>
+    <t>tflan141@gmail.com</t>
+  </si>
+  <si>
+    <t>07907 814326</t>
+  </si>
+  <si>
+    <t>Morpeth</t>
+  </si>
+  <si>
+    <t>Garton</t>
+  </si>
+  <si>
+    <t>Stuart</t>
+  </si>
+  <si>
+    <t>453012H</t>
+  </si>
+  <si>
+    <t>info@gartonaviation.co.uk</t>
+  </si>
+  <si>
+    <t>07721 014501</t>
+  </si>
+  <si>
+    <t>Scunthorpe</t>
+  </si>
+  <si>
+    <t>Goldsobel</t>
+  </si>
+  <si>
+    <t>Ewen</t>
+  </si>
+  <si>
+    <t>423530D</t>
+  </si>
+  <si>
+    <t>eengoldsobel@ymail.com</t>
+  </si>
+  <si>
+    <t>7779725624</t>
+  </si>
+  <si>
+    <t>Borehamwood</t>
+  </si>
+  <si>
+    <t>Greenfield</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
+    <t>278060G</t>
+  </si>
+  <si>
+    <t>craig.greenfield@btinternet.com</t>
+  </si>
+  <si>
+    <t>07966 194858</t>
+  </si>
+  <si>
+    <t>Denham</t>
+  </si>
+  <si>
+    <t>Harlow</t>
+  </si>
+  <si>
+    <t>431439E</t>
+  </si>
+  <si>
+    <t>jamesharlow2000@yahoo.co.uk</t>
+  </si>
+  <si>
+    <t>07765 270521</t>
+  </si>
+  <si>
+    <t>Bournemouth</t>
+  </si>
+  <si>
+    <t>Harris</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>470083K</t>
+  </si>
+  <si>
+    <t>dan@yorkshireaeroclub.uk</t>
+  </si>
+  <si>
+    <t>07713 343109</t>
+  </si>
+  <si>
+    <t>Sandtoft Airfield</t>
+  </si>
+  <si>
+    <t>Hirani</t>
+  </si>
+  <si>
+    <t>Jamini</t>
+  </si>
+  <si>
+    <t>350053E</t>
+  </si>
+  <si>
+    <t>jaminihirani@hotmail.com</t>
+  </si>
+  <si>
+    <t>07956 127347</t>
   </si>
   <si>
     <t>North Weald</t>
   </si>
   <si>
-    <t>Brady</t>
-[...17 lines deleted...]
-    <t>Brown</t>
+    <t>Humphrey</t>
+  </si>
+  <si>
+    <t>Sean</t>
+  </si>
+  <si>
+    <t>439156K</t>
+  </si>
+  <si>
+    <t>seanhump@gmail.com</t>
+  </si>
+  <si>
+    <t>07973 412620</t>
+  </si>
+  <si>
+    <t>Nottingham/Peterborough</t>
+  </si>
+  <si>
+    <t>Irvine</t>
+  </si>
+  <si>
+    <t>Kate</t>
+  </si>
+  <si>
+    <t>408391A</t>
+  </si>
+  <si>
+    <t>grkkt@icloud.com</t>
+  </si>
+  <si>
+    <t>07803 895654</t>
+  </si>
+  <si>
+    <t>Aberdeen</t>
+  </si>
+  <si>
+    <t>Jackson-Mallender</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harry </t>
+  </si>
+  <si>
+    <t>531841F</t>
+  </si>
+  <si>
+    <t>hchem@hotmail.co.uk</t>
+  </si>
+  <si>
+    <t>07985 651142</t>
+  </si>
+  <si>
+    <t>Manchester</t>
+  </si>
+  <si>
+    <t>Jelly</t>
+  </si>
+  <si>
+    <t>431091H</t>
+  </si>
+  <si>
+    <t>dave@davejelly.com</t>
+  </si>
+  <si>
+    <t>07973 322698</t>
+  </si>
+  <si>
+    <t>Kemble</t>
+  </si>
+  <si>
+    <t>Arwyn</t>
+  </si>
+  <si>
+    <t>221091F</t>
+  </si>
+  <si>
+    <t>arwynjones@me.com</t>
+  </si>
+  <si>
+    <t>07876 567474</t>
+  </si>
+  <si>
+    <t>Cambridgeshire</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>228072H</t>
+  </si>
+  <si>
+    <t>briantjones47@gmail.com</t>
+  </si>
+  <si>
+    <t>07775 683567</t>
+  </si>
+  <si>
+    <t>Fairoaks</t>
+  </si>
+  <si>
+    <t>313288J</t>
+  </si>
+  <si>
+    <t>bulldog1210@btinternet.com</t>
+  </si>
+  <si>
+    <t>07747 859477</t>
+  </si>
+  <si>
+    <t>Derby</t>
+  </si>
+  <si>
+    <t>Keating</t>
+  </si>
+  <si>
+    <t>Grahame</t>
+  </si>
+  <si>
+    <t>400772G</t>
+  </si>
+  <si>
+    <t>grahame.keating@icloud.com</t>
+  </si>
+  <si>
+    <t>07971 962607</t>
+  </si>
+  <si>
+    <t>Full Sutton</t>
+  </si>
+  <si>
+    <t>Kelly</t>
+  </si>
+  <si>
+    <t>Liam</t>
+  </si>
+  <si>
+    <t>468304H</t>
+  </si>
+  <si>
+    <t>liamkelly254@hotmail.com</t>
+  </si>
+  <si>
+    <t>07503 429221</t>
+  </si>
+  <si>
+    <t>North Scortland</t>
+  </si>
+  <si>
+    <t>Kingsley</t>
+  </si>
+  <si>
+    <t>212880B</t>
+  </si>
+  <si>
+    <t>timrkingsley@hotmail.com</t>
+  </si>
+  <si>
+    <t>07850 623101</t>
+  </si>
+  <si>
+    <t>Norwich</t>
+  </si>
+  <si>
+    <t>Lay</t>
+  </si>
+  <si>
+    <t>458960B</t>
+  </si>
+  <si>
+    <t>capt.lay6532@gmail.com</t>
+  </si>
+  <si>
+    <t>07711 847755</t>
+  </si>
+  <si>
+    <t>Irvin</t>
+  </si>
+  <si>
+    <t>217594L</t>
+  </si>
+  <si>
+    <t>hpatregister@hotmail.com</t>
+  </si>
+  <si>
+    <t>07779 190598</t>
+  </si>
+  <si>
+    <t>Portsmouth</t>
+  </si>
+  <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>Phillip</t>
+  </si>
+  <si>
+    <t>200398H</t>
+  </si>
+  <si>
+    <t>phil.lucas1@ntlworld.com</t>
+  </si>
+  <si>
+    <t>07713 150200</t>
+  </si>
+  <si>
+    <t>Marren</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>208044C</t>
+  </si>
+  <si>
+    <t>chris8marren@gmail.com</t>
+  </si>
+  <si>
+    <t>07774 674067</t>
+  </si>
+  <si>
+    <t>Lasham</t>
+  </si>
+  <si>
+    <t>Mason</t>
+  </si>
+  <si>
+    <t>Steve</t>
+  </si>
+  <si>
+    <t>433384E</t>
+  </si>
+  <si>
+    <t>scmason6@gmail.com</t>
+  </si>
+  <si>
+    <t>07815 534975</t>
+  </si>
+  <si>
+    <t>Coventry</t>
+  </si>
+  <si>
+    <t>McDowell</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>305955C</t>
+  </si>
+  <si>
+    <t>ian.mcdowell@hotmail.co.uk</t>
+  </si>
+  <si>
+    <t>07968 186908</t>
+  </si>
+  <si>
+    <t>McKenzie</t>
+  </si>
+  <si>
+    <t>430246K</t>
+  </si>
+  <si>
+    <t>mckenzie.n@hotmail.co.uk</t>
+  </si>
+  <si>
+    <t>07795 481509</t>
+  </si>
+  <si>
+    <t>Merritt</t>
+  </si>
+  <si>
+    <t>429068B</t>
+  </si>
+  <si>
+    <t>apvirtuoso@gmail.com</t>
+  </si>
+  <si>
+    <t>07543 600235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">North Weald </t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>203683E</t>
+  </si>
+  <si>
+    <t>jamesmorgan66@outlook.com</t>
+  </si>
+  <si>
+    <t>07714 102751</t>
+  </si>
+  <si>
+    <t>Prestwick/Carlisle</t>
+  </si>
+  <si>
+    <t>Moss</t>
+  </si>
+  <si>
+    <t>432470F</t>
+  </si>
+  <si>
+    <t>pdmoss1981@gmail.com</t>
+  </si>
+  <si>
+    <t>07980 001122</t>
+  </si>
+  <si>
+    <t>Yorkshire</t>
+  </si>
+  <si>
+    <t>Onsloe</t>
+  </si>
+  <si>
+    <t>439706A</t>
+  </si>
+  <si>
+    <t>onsloej@yahoo.com</t>
+  </si>
+  <si>
+    <t>07922 650522</t>
+  </si>
+  <si>
+    <t>Stapleford</t>
+  </si>
+  <si>
+    <t>Paton</t>
+  </si>
+  <si>
+    <t>Douglas</t>
+  </si>
+  <si>
+    <t>402506G</t>
+  </si>
+  <si>
+    <t>djbpaton@hotmail.com</t>
+  </si>
+  <si>
+    <t>07884 191259</t>
+  </si>
+  <si>
+    <t>Oxford</t>
+  </si>
+  <si>
+    <t>Patterson</t>
+  </si>
+  <si>
+    <t>206951B</t>
+  </si>
+  <si>
+    <t>wxu337@gmail.com</t>
+  </si>
+  <si>
+    <t>07976 849407</t>
+  </si>
+  <si>
+    <t>Biggin Hill</t>
+  </si>
+  <si>
+    <t>Pich</t>
+  </si>
+  <si>
+    <t>Euan</t>
+  </si>
+  <si>
+    <t>503516C</t>
+  </si>
+  <si>
+    <t>euanpich@yahoo.co.uk</t>
+  </si>
+  <si>
+    <t>07713 906833</t>
+  </si>
+  <si>
+    <t>Pinkney</t>
+  </si>
+  <si>
+    <t>Rupert</t>
+  </si>
+  <si>
+    <t>338505A</t>
+  </si>
+  <si>
+    <t>tedd.pinkney@leadingedgeaviation.com</t>
+  </si>
+  <si>
+    <t>07942 187900</t>
+  </si>
+  <si>
+    <t>Oxfordshire</t>
+  </si>
+  <si>
+    <t>Rawlings</t>
+  </si>
+  <si>
+    <t>286314F</t>
+  </si>
+  <si>
+    <t>mark.rawlings@caa.co.uk</t>
+  </si>
+  <si>
+    <t>07712 075128</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
+    <t>Eilian</t>
+  </si>
+  <si>
+    <t>271849J</t>
+  </si>
+  <si>
+    <t>ewroberts@hotmail.co.uk</t>
+  </si>
+  <si>
+    <t>07786 223074</t>
+  </si>
+  <si>
+    <t>Caernarfron</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>494534D</t>
+  </si>
+  <si>
+    <t>mattscott79@gmail.com</t>
+  </si>
+  <si>
+    <t>07766 222458</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Headcorn </t>
+  </si>
+  <si>
+    <t>Sinclair</t>
+  </si>
+  <si>
+    <t>347267A</t>
+  </si>
+  <si>
+    <t>andrew@andrewsinclair.net</t>
+  </si>
+  <si>
+    <t>07774 625951</t>
+  </si>
+  <si>
+    <t>Cheddar/Clevedon</t>
+  </si>
+  <si>
+    <t>Slack</t>
+  </si>
+  <si>
+    <t>Terence</t>
+  </si>
+  <si>
+    <t>346544F</t>
+  </si>
+  <si>
+    <t>terry.terman@icloud.com</t>
+  </si>
+  <si>
+    <t>07917 194604</t>
+  </si>
+  <si>
+    <t>Sandown</t>
+  </si>
+  <si>
+    <t>Smart</t>
+  </si>
+  <si>
+    <t>222523J</t>
+  </si>
+  <si>
+    <t>jamessmart1962@icloud.com</t>
+  </si>
+  <si>
+    <t>07885 541608</t>
+  </si>
+  <si>
+    <t>Smartt</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>452675J</t>
+  </si>
+  <si>
+    <t>stephenjsmartt@gmail.com</t>
+  </si>
+  <si>
+    <t>07786 547793</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>212130A</t>
+  </si>
+  <si>
+    <t>leon.smith@helicopterservices.co.uk</t>
+  </si>
+  <si>
+    <t>07711 392897</t>
+  </si>
+  <si>
+    <t>White Waltham</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
-    <t>230050H</t>
-[...911 lines deleted...]
-    <t>McLoughlin</t>
+    <t>206194E</t>
+  </si>
+  <si>
+    <t>ady_and_lorraine@btinternet.com</t>
+  </si>
+  <si>
+    <t>07989 988773</t>
+  </si>
+  <si>
+    <t>Blackpool</t>
+  </si>
+  <si>
+    <t>Sparrow</t>
+  </si>
+  <si>
+    <t>Owen</t>
+  </si>
+  <si>
+    <t>243833K</t>
+  </si>
+  <si>
+    <t>owensparrow@hotmail.com</t>
+  </si>
+  <si>
+    <t>07973 416839</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thruxton </t>
+  </si>
+  <si>
+    <t>Stevens</t>
+  </si>
+  <si>
+    <t>218167C</t>
+  </si>
+  <si>
+    <t>jim@medwayflighttraining.co.uk</t>
+  </si>
+  <si>
+    <t>07710 095690</t>
+  </si>
+  <si>
+    <t>Rochester / Redhill</t>
+  </si>
+  <si>
+    <t>Stretton-Cox</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
-    <t>243157B</t>
-[...53 lines deleted...]
-    <t>07729 026424</t>
+    <t>334888A</t>
+  </si>
+  <si>
+    <t>mike_sc@mac.com</t>
+  </si>
+  <si>
+    <t>07973 301173</t>
+  </si>
+  <si>
+    <t>Old Sarum</t>
+  </si>
+  <si>
+    <t>Sweeney</t>
+  </si>
+  <si>
+    <t>272573H</t>
+  </si>
+  <si>
+    <t>mikesweeneyatco@yahoo.co.uk</t>
+  </si>
+  <si>
+    <t>07789 276745</t>
+  </si>
+  <si>
+    <t>Shropshire</t>
+  </si>
+  <si>
+    <t>Walker</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>467405G</t>
+  </si>
+  <si>
+    <t>philwalker72@sky.com</t>
+  </si>
+  <si>
+    <t>7843021091</t>
   </si>
   <si>
     <t>Leicester</t>
   </si>
   <si>
-    <t>Morgan</t>
-[...424 lines deleted...]
-  <si>
     <t>Watson</t>
   </si>
   <si>
     <t>Daryl</t>
   </si>
   <si>
     <t>348660E</t>
   </si>
   <si>
     <t>darylgwatson@hotmail.com</t>
   </si>
   <si>
     <t>07774 979161</t>
   </si>
   <si>
     <t>Wikberg</t>
   </si>
   <si>
     <t>446136C</t>
   </si>
   <si>
     <t>southcoastfrtol@outlook.com</t>
   </si>
   <si>
     <t>7343030367</t>
   </si>
   <si>
     <t>South Coast</t>
   </si>
   <si>
     <t>Wilkes</t>
   </si>
   <si>
     <t>256548K</t>
   </si>
   <si>
     <t>steve@swseminars.co.uk</t>
   </si>
   <si>
     <t>07836 727600</t>
   </si>
   <si>
-    <t>Willaims</t>
+    <t>Williams</t>
   </si>
   <si>
     <t>Troy</t>
   </si>
   <si>
     <t>496427F</t>
   </si>
   <si>
     <t>troymichaelwilliams@gmail.com</t>
   </si>
   <si>
     <t>7548647680</t>
   </si>
   <si>
     <t>Somerset</t>
   </si>
   <si>
     <t>Wilson</t>
   </si>
   <si>
     <t>Nigel</t>
   </si>
   <si>
     <t>256601K</t>
   </si>
   <si>
     <t>nigel@easyconsultancy.co.uk</t>
   </si>
   <si>
     <t>7809116676</t>
   </si>
   <si>
     <t>Halstead</t>
   </si>
   <si>
-    <t>Woodward</t>
-[...29 lines deleted...]
-    <t>Updated On: 03 August 2026</t>
+    <t>Updated On: 01 September 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -2194,116 +1741,116 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47717</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{873B1531-8AB4-4C20-AB96-98C085FDFC3A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E200E531-C675-4B0D-97EF-C50185D3B51A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_2" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{60DA1232-B513-41F4-9DE1-6F715DDFF670}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_2" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{C6A53D49-BB00-490C-96A4-414B96AD2C9F}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="9">
     <queryTableFields count="8">
       <queryTableField id="1" name="Category" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAA Reference No." tableColumnId="4"/>
       <queryTableField id="5" name="Email" tableColumnId="5"/>
       <queryTableField id="6" name="Telephone Number" tableColumnId="6"/>
       <queryTableField id="7" name="Location" tableColumnId="7"/>
       <queryTableField id="8" name="FRTOL Senior Examiner" tableColumnId="8"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{13BA7355-FA3B-49DD-8567-A71BB2FCFEB5}" name="RT_Query" displayName="RT_Query" ref="A8:H120" tableType="queryTable" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
-[...3 lines deleted...]
-    <sortCondition ref="B9:B120"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6A1B9A91-5D6F-4E76-9CFF-45938DF963B0}" name="RT_Query" displayName="RT_Query" ref="A8:H90" tableType="queryTable" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
+  <autoFilter ref="A8:H90" xr:uid="{BA1A7051-A7E4-4828-B32D-B8A726F31680}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:H90">
+    <sortCondition descending="1" ref="H9:H90"/>
+    <sortCondition ref="B9:B90"/>
   </sortState>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{8810797E-E8AB-48E4-8F64-201E3948ED67}" uniqueName="1" name="Category" queryTableFieldId="1" dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{CEA63DB7-0507-467A-9FBF-F6FCBFD8EBE0}" uniqueName="8" name="FRTOL Senior Examiner" queryTableFieldId="8" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{C52C588D-FBF0-410F-9E8F-62B6B5D29EB8}" uniqueName="1" name="Category" queryTableFieldId="1" dataDxfId="7"/>
+    <tableColumn id="2" xr3:uid="{BC21DE47-CBDC-4765-8AFD-E643AF11F3F9}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{449EE461-A6B8-42AA-9659-DB4463C65091}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{2282A506-D9EF-406C-87CE-FF135AD0A7B3}" uniqueName="4" name="CAA Reference No." queryTableFieldId="4" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{E68F2BEB-FF04-4427-BD42-A8B897F309EC}" uniqueName="5" name="Email" queryTableFieldId="5" dataDxfId="3"/>
+    <tableColumn id="6" xr3:uid="{961A6774-4126-4758-A405-C1033A626D25}" uniqueName="6" name="Telephone Number" queryTableFieldId="6" dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{B40E1E1A-3C17-4B56-9365-3959CFA071DA}" uniqueName="7" name="Location" queryTableFieldId="7" dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{251430B2-CF4C-43FF-B846-4D0CEB15FAB0}" uniqueName="8" name="FRTOL Senior Examiner" queryTableFieldId="8" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2531,78 +2078,78 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5D191C0-698E-4A4D-B744-D70AB18D5D0D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30529AD1-2BA7-45ED-BED5-19A07CCED190}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H120"/>
+  <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="20.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.85546875" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>618</v>
+        <v>467</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>1</v>
@@ -3061,78 +2608,78 @@
       <c r="B26" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>114</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>116</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>117</v>
       </c>
       <c r="H26" s="5"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>124</v>
+        <v>59</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>125</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>126</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>127</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>128</v>
       </c>
       <c r="H28" s="5"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>129</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>130</v>
       </c>
@@ -3160,2235 +2707,1517 @@
       <c r="C30" s="5" t="s">
         <v>136</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>138</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>139</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>140</v>
       </c>
       <c r="H30" s="5"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>141</v>
       </c>
       <c r="C31" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="D31" s="5" t="s">
+      <c r="E31" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="E31" s="5" t="s">
+      <c r="F31" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="F31" s="5" t="s">
+      <c r="G31" s="5" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="H31" s="5"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C32" s="5" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>149</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>150</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="H32" s="5"/>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H33" s="5"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H34" s="5"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>59</v>
+        <v>165</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="H35" s="5"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="H36" s="5"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H37" s="5"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="F38" s="5"/>
+        <v>185</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>186</v>
+      </c>
       <c r="G38" s="5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="H38" s="5"/>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>17</v>
+        <v>189</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="H39" s="5"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="H40" s="5"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="H41" s="5"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H42" s="5"/>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="G43" s="5" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="H43" s="5"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>214</v>
+        <v>165</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G44" s="5" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="H44" s="5"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G45" s="5" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="H45" s="5"/>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="H46" s="5"/>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="H47" s="5"/>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="G48" s="5" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="H48" s="5"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="G49" s="5" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="H49" s="5"/>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>250</v>
+        <v>17</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="G50" s="5" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="H50" s="5"/>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>255</v>
+        <v>34</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="H51" s="5"/>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>261</v>
+        <v>34</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H52" s="5"/>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>267</v>
+        <v>34</v>
       </c>
       <c r="C53" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="D53" s="5" t="s">
+      <c r="E53" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="E53" s="5" t="s">
+      <c r="F53" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="F53" s="5" t="s">
+      <c r="G53" s="5" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="H53" s="5"/>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="C54" s="5" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>275</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>276</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>277</v>
       </c>
       <c r="H54" s="5"/>
     </row>
-    <row r="55" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>278</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>83</v>
+        <v>279</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G55" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="H55" s="5"/>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>284</v>
+        <v>189</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>285</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>286</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>287</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>288</v>
       </c>
       <c r="H56" s="5"/>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>290</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>291</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>292</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>293</v>
+        <v>222</v>
       </c>
       <c r="H57" s="5"/>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="D58" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="C58" s="5" t="s">
+      <c r="E58" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="D58" s="5" t="s">
+      <c r="F58" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="E58" s="5" t="s">
+      <c r="G58" s="5" t="s">
         <v>297</v>
-      </c>
-[...4 lines deleted...]
-        <v>299</v>
       </c>
       <c r="H58" s="5"/>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>22</v>
+        <v>298</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>77</v>
+        <v>299</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>300</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>301</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>302</v>
       </c>
       <c r="G59" s="5" t="s">
-        <v>303</v>
+        <v>222</v>
       </c>
       <c r="H59" s="5"/>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="C60" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="C60" s="5" t="s">
+      <c r="D60" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="D60" s="5" t="s">
+      <c r="E60" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="E60" s="5" t="s">
+      <c r="F60" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="F60" s="5" t="s">
+      <c r="G60" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="G60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H60" s="5"/>
     </row>
-    <row r="61" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>309</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>311</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>312</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>313</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>314</v>
       </c>
       <c r="H61" s="5"/>
     </row>
-    <row r="62" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>315</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>316</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>317</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>318</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>319</v>
       </c>
       <c r="G62" s="5" t="s">
-        <v>320</v>
+        <v>288</v>
       </c>
       <c r="H62" s="5"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="C63" s="5" t="s">
+      <c r="E63" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="D63" s="5" t="s">
+      <c r="F63" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="E63" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G63" s="5" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="H63" s="5"/>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="F64" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="C64" s="5" t="s">
+      <c r="G64" s="5" t="s">
         <v>328</v>
-      </c>
-[...10 lines deleted...]
-        <v>332</v>
       </c>
       <c r="H64" s="5"/>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="G65" s="5" t="s">
         <v>333</v>
-      </c>
-[...13 lines deleted...]
-        <v>337</v>
       </c>
       <c r="H65" s="5"/>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>34</v>
+        <v>334</v>
       </c>
       <c r="C66" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="G66" s="5" t="s">
         <v>338</v>
-      </c>
-[...10 lines deleted...]
-        <v>342</v>
       </c>
       <c r="H66" s="5"/>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>34</v>
+        <v>339</v>
       </c>
       <c r="C67" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="G67" s="5" t="s">
         <v>343</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
       <c r="H67" s="5"/>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>34</v>
+        <v>344</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>41</v>
+        <v>345</v>
       </c>
       <c r="D68" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="F68" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="E68" s="5" t="s">
+      <c r="G68" s="5" t="s">
         <v>349</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
       <c r="H68" s="5"/>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B69" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="E69" s="5" t="s">
         <v>352</v>
       </c>
-      <c r="C69" s="5" t="s">
+      <c r="F69" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="D69" s="5" t="s">
+      <c r="G69" s="5" t="s">
         <v>354</v>
-      </c>
-[...7 lines deleted...]
-        <v>357</v>
       </c>
       <c r="H69" s="5"/>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="E70" s="5" t="s">
         <v>358</v>
       </c>
-      <c r="C70" s="5" t="s">
+      <c r="F70" s="5" t="s">
         <v>359</v>
       </c>
-      <c r="D70" s="5" t="s">
+      <c r="G70" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="H70" s="5"/>
+    </row>
+    <row r="71" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A71" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B71" s="5" t="s">
         <v>360</v>
       </c>
-      <c r="E70" s="5" t="s">
+      <c r="C71" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="F70" s="5" t="s">
+      <c r="D71" s="5" t="s">
         <v>362</v>
       </c>
-      <c r="G70" s="5" t="s">
+      <c r="E71" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="H70" s="5"/>
-[...5 lines deleted...]
-      <c r="B71" s="5" t="s">
+      <c r="F71" s="5" t="s">
         <v>364</v>
       </c>
-      <c r="C71" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="5" t="s">
+      <c r="G71" s="5" t="s">
         <v>365</v>
-      </c>
-[...7 lines deleted...]
-        <v>368</v>
       </c>
       <c r="H71" s="5"/>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B72" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="F72" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="C72" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G72" s="5" t="s">
-        <v>293</v>
+        <v>314</v>
       </c>
       <c r="H72" s="5"/>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>65</v>
+        <v>370</v>
       </c>
       <c r="C73" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="E73" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="D73" s="5" t="s">
+      <c r="F73" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="E73" s="5" t="s">
+      <c r="G73" s="5" t="s">
         <v>375</v>
-      </c>
-[...4 lines deleted...]
-        <v>377</v>
       </c>
       <c r="H73" s="5"/>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="D74" s="5" t="s">
         <v>378</v>
       </c>
-      <c r="C74" s="5" t="s">
+      <c r="E74" s="5" t="s">
         <v>379</v>
       </c>
-      <c r="D74" s="5" t="s">
+      <c r="F74" s="5" t="s">
         <v>380</v>
       </c>
-      <c r="E74" s="5" t="s">
+      <c r="G74" s="5" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
       <c r="H74" s="5"/>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B75" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D75" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="C75" s="5" t="s">
+      <c r="E75" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="D75" s="5" t="s">
+      <c r="F75" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="E75" s="5" t="s">
+      <c r="G75" s="5" t="s">
         <v>386</v>
-      </c>
-[...4 lines deleted...]
-        <v>388</v>
       </c>
       <c r="H75" s="5"/>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B76" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="D76" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="C76" s="5" t="s">
+      <c r="E76" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="D76" s="5" t="s">
+      <c r="F76" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="E76" s="5" t="s">
+      <c r="G76" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="F76" s="5" t="s">
+      <c r="H76" s="5"/>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B77" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="G76" s="5" t="s">
+      <c r="C77" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="D77" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="H76" s="5"/>
-[...5 lines deleted...]
-      <c r="B77" s="5" t="s">
+      <c r="E77" s="5" t="s">
         <v>395</v>
       </c>
-      <c r="C77" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D77" s="5" t="s">
+      <c r="F77" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="E77" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G77" s="5" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="H77" s="5"/>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B78" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="D78" s="5" t="s">
         <v>399</v>
       </c>
-      <c r="C78" s="5" t="s">
+      <c r="E78" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="D78" s="5" t="s">
+      <c r="F78" s="5" t="s">
         <v>401</v>
       </c>
-      <c r="E78" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G78" s="5" t="s">
-        <v>404</v>
+        <v>234</v>
       </c>
       <c r="H78" s="5"/>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B79" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="E79" s="5" t="s">
         <v>405</v>
       </c>
-      <c r="C79" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D79" s="5" t="s">
+      <c r="F79" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="E79" s="5" t="s">
+      <c r="G79" s="5" t="s">
         <v>407</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
       <c r="H79" s="5"/>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D80" s="5" t="s">
         <v>409</v>
       </c>
-      <c r="C80" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="5" t="s">
+      <c r="E80" s="5" t="s">
         <v>410</v>
       </c>
-      <c r="E80" s="5" t="s">
+      <c r="F80" s="5" t="s">
         <v>411</v>
       </c>
-      <c r="F80" s="5" t="s">
+      <c r="G80" s="5" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="H80" s="5"/>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>413</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>71</v>
+        <v>414</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="G81" s="5" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="H81" s="5"/>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>419</v>
+        <v>165</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>420</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>421</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>422</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>423</v>
       </c>
       <c r="H82" s="5"/>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>424</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>244</v>
+        <v>425</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="G83" s="5" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H83" s="5"/>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>65</v>
+        <v>425</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G84" s="5" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H84" s="5"/>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="G85" s="5" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="H85" s="5"/>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>208</v>
+        <v>442</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="G86" s="5" t="s">
-        <v>444</v>
+        <v>222</v>
       </c>
       <c r="H86" s="5"/>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>41</v>
+        <v>316</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="G87" s="5" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="H87" s="5"/>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>435</v>
+        <v>398</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="G88" s="5" t="s">
-        <v>454</v>
+        <v>128</v>
       </c>
       <c r="H88" s="5"/>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>455</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>83</v>
+        <v>456</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G89" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="H89" s="5"/>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="G90" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="H90" s="5"/>
-    </row>
-[...718 lines deleted...]
-      <c r="H120" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Y D A A B Q S w M E F A A C A A g A X U U D X R p J N 1 G m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h q M k p + S 6 O A i i Y m J c W 1 q h U Y o h h b L 3 R w 8 k l c Q o 6 i b 4 / v e N 7 x 3 v 9 4 g 6 + s q u K j W 6 s a k K M I U B c r I 5 q B N k a L O H c M Z y j h s h D y J Q g W D b G z S 2 0 O K S u f O C S H e e + w n u G k L w i i N y D 5 f b 2 W p a o E + s v 4 v h 9 p Y J 4 x U i M P u N Y Y z H M U x n r I 5 p k B G C L k 2 X 4 E N e 5 / t D 4 R l V 7 m u V V y Z c L U A M k Y g 7 w / 8 A V B L A w Q U A A I A C A B d R Q N d D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A X U U D X S i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A X U U D X R p J N 1 G m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A F 1 F A 1 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A X U U D X S i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A P g I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F I i 1 q E q o 7 N O r G 2 s 7 Y l j N 8 k A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A 6 J G R b K a o a 4 b C u S J 8 n 5 S t Y L Q 8 Z k T P G e 0 X w T + p M 7 4 Y D b k A A A A A D o A A A A A C A A A g A A A A s Z 8 8 I v 4 + B + r X Z / L j I / / m s p S D 9 J h A o o n P 6 + 6 d W q B K v l h Q A A A A Q A b S M J x x b v 9 b j 9 X L N J A u p K V U b m o v l r e W x Y I b w v L D n 2 V y 4 e a 2 p Z R q x E X s x I Z y y D q Q g 4 Y v 8 c / 6 g B b T T 1 a 1 9 W 8 h D C y G s Q u I m t O s 3 C r 2 4 d w 5 i z 1 A A A A A z m t a k 7 H b N g C c p Z 6 V a 6 a C V F 1 u r 3 h n J Q u h + z 1 S T t R b h i x a I Z z G v p O D l k 6 q Z 0 u R h p R J x o m j y L F k 6 N S Y + W K i + l a r h g = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A T 0 w h X Y B s g f a n A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n L f U n a j 5 K o g s 3 k p i Y G L d N q d A I x d B i u Z s L j + Q V x C j q z u W 8 e Y u Z + / U G S V e V w U U 1 V t c m R h G m K F B G 1 p k 2 e Y x a d w x n K O G w F f I k c h X 0 s r G L z m Y x K p w 7 L w j x 3 m M / w n W T E 0 Z p R A 7 p Z i c L V Q n 0 k f V / O d T G O m G k Q h z 2 r z G c 4 W g y x W M 2 x x T I A C H V 5 i u w f u + z / Y G w a k v X N o o r E 6 6 X Q I Y I 5 P 2 B P w B Q S w M E F A A C A A g A T 0 w h X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A E 9 M I V 0 o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A E 9 M I V 2 A b I H 2 p w A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B P T C F d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A E 9 M I V 0 o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A A 4 M p J z R p D / S J h r f F S 9 7 3 O o A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A F 5 A d y 7 t t e T 6 i W A l z P v v I 2 5 H 7 0 1 X X M e Q e R q P b t C i f h 2 C A A A A A A 6 A A A A A A g A A I A A A A K H u T 8 y L C r M 5 8 M g 4 S 3 W a + F O X T O V a p n A 2 2 P Q U 4 C T q W s P P U A A A A F M p I g 4 I g 9 f y n / l R l p l n b 1 H a w X F U 9 B q R J O R D X V G R 9 Q u o K 7 j t e z M a c p S J A S 0 H s e x 9 R q R p H p m F R J v M n L i H l C X n / 2 N A I T q I j 4 D x Z / W N 3 1 e Q j m p H Q A A A A D 1 f u x 6 h G Y W A B A G C f Q b X a N x U y D F O q h f A a s a s 8 R z g Z h Q 3 N E + W K w A e c s g + G M 1 8 e 8 z c U w q O d + G E 0 f 8 M l c U 8 i S f / L s M = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -5639,175 +4468,172 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12540</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12587</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12540</Url>
-      <Description>TV7R3WADTX6N-37870886-12540</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12587</Url>
+      <Description>TV7R3WADTX6N-37870886-12587</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFB2FE3D-A67F-4DB0-A417-B312097854C2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B280FD58-4890-4B5F-8CBA-FD6E6ADCD2FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52EB8EF8-3143-4202-8946-67314A6BCB7A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3A50763-DE53-4F0E-8F57-1CDA3DAD04C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60045623-2312-4501-A47D-465926E5EFFF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DD80386-55DC-4700-8691-E377D2E0AC8E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DDABD40-97E9-4F85-9CC3-CB9193B872F8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B5AC39-DB2A-4B2F-A508-7275ED64179F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA6706C5-361B-496F-B085-B70207F309C7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2665CEAE-684B-4307-80FC-8A0EED810BD7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>RT</vt:lpstr>
       <vt:lpstr>RT!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Meg Sutton</dc:creator>
+  <dc:creator>Chris Black</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-08-03T07:43:01Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-01T08:34:34Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>34be13b9-2256-451c-8ffb-89594540a4ad</vt:lpwstr>
+    <vt:lpwstr>979ef343-e29a-476a-9be8-a9a75c1cda02</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>655009f0-3f4d-4112-922f-a50f849e24b1</vt:lpwstr>
-[...2 lines deleted...]
-    <vt:lpwstr/>
+    <vt:lpwstr>e1aefa62-fe65-4646-b9ce-99d2b888f460</vt:lpwstr>
   </property>
 </Properties>
 </file>