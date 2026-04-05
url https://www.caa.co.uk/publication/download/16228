--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,115 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1F4438C5-6E67-4F4D-8513-4F3B065065F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0D77691D-8EC3-4A41-B935-B0A877E3B233}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8251CBC5-43A1-4D16-8979-5D061240EA1D}"/>
+    <workbookView xWindow="3465" yWindow="2610" windowWidth="21600" windowHeight="11295" xr2:uid="{966B8E26-0CFA-4B18-B02B-4FDFF5F0033E}"/>
   </bookViews>
   <sheets>
     <sheet name="IRE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">IRE!$A$8:$G$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">IRE!$A$1:$G$66</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{366B13D8-0AA2-40BF-BAC3-2424DB04AD77}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{2E72C2F6-3AA2-4358-BAD1-FA3456EFCB32}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{CA599687-9759-4308-96EC-8E90AAF53133}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{68D4089D-D4BD-4470-89C3-BCA5A3945AB3}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{8477B138-A8C7-4A4E-8324-687129E63A2A}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{4E7C318D-B2BE-4E7A-95BE-7D1420CD5722}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{473FB9DF-362C-42E8-B671-53DB2E744C47}" keepAlive="1" name="Query - IRE_Query" description="Connection to the 'IRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{84A3A99A-1BEC-48B9-A872-0D957B78D6C5}" keepAlive="1" name="Query - IRE_Query" description="Connection to the 'IRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=IRE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [IRE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="186">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>IRE(A)</t>
   </si>
   <si>
@@ -124,132 +124,132 @@
   <si>
     <t>SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>FCL.1005.IRE applies</t>
   </si>
   <si>
     <t>Balfour</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>285822C</t>
   </si>
   <si>
     <t>Beale</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>459768L</t>
   </si>
   <si>
+    <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Beeston</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>217929F</t>
+  </si>
+  <si>
+    <t>Bignell</t>
+  </si>
+  <si>
+    <t>405843G</t>
+  </si>
+  <si>
     <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
-    <t>Beeston</t>
-[...16 lines deleted...]
-  <si>
     <t>IRE(H)</t>
   </si>
   <si>
     <t>Byard-Jones</t>
   </si>
   <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>271034K</t>
   </si>
   <si>
     <t>Caryer</t>
   </si>
   <si>
     <t>Stephen</t>
   </si>
   <si>
     <t>352691G</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | G120TP SET</t>
+    <t>G120TP SET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>349923E</t>
   </si>
   <si>
     <t>Catton</t>
   </si>
   <si>
     <t>242970E</t>
   </si>
   <si>
     <t>Chan</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>506128H</t>
   </si>
   <si>
     <t>STI(A)/(H)- FNPT II/III | SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>Checketts</t>
   </si>
   <si>
     <t>Alistair</t>
   </si>
   <si>
     <t>351584B</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land)</t>
+    <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Cooke</t>
   </si>
   <si>
     <t>Jon</t>
   </si>
   <si>
     <t>258439E</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | TMG</t>
   </si>
   <si>
     <t>Cooper-Shaw</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>430489F</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land)</t>
   </si>
@@ -361,126 +361,123 @@
   <si>
     <t>444274A</t>
   </si>
   <si>
     <t>Hoy</t>
   </si>
   <si>
     <t>238608J</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
     <t>Philip</t>
   </si>
   <si>
     <t>456911C</t>
   </si>
   <si>
     <t>Arwyn</t>
   </si>
   <si>
     <t>221091F</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land) | PA-46 SET</t>
+    <t>SEP (land) | MEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Judd</t>
   </si>
   <si>
     <t>Steven</t>
   </si>
   <si>
     <t>310712D</t>
   </si>
   <si>
     <t>Bell429</t>
   </si>
   <si>
     <t>Keen</t>
   </si>
   <si>
     <t>Duncan</t>
   </si>
   <si>
     <t>323668D</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
-[...1 lines deleted...]
-  <si>
     <t>Mack</t>
   </si>
   <si>
     <t>Neville</t>
   </si>
   <si>
     <t>272354J</t>
   </si>
   <si>
     <t>Mollison</t>
   </si>
   <si>
     <t>Anthony</t>
   </si>
   <si>
     <t>223099B</t>
   </si>
   <si>
     <t>Nevill</t>
   </si>
   <si>
     <t>Edward</t>
   </si>
   <si>
     <t>355072J</t>
   </si>
   <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
     <t>Onsloe</t>
   </si>
   <si>
     <t>439706A</t>
   </si>
   <si>
     <t>Onyett</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>407531E</t>
   </si>
   <si>
-    <t>SEP (land) | *CRE(A) Rating - FNPTII | TBM SET</t>
+    <t>TBM SET | *CRE(A) Rating - FNPTII | SEP (land)</t>
   </si>
   <si>
     <t>Orchard</t>
   </si>
   <si>
     <t>Timothy</t>
   </si>
   <si>
     <t>209147K</t>
   </si>
   <si>
     <t>Pells</t>
   </si>
   <si>
     <t>238514G</t>
   </si>
   <si>
     <t>Piper</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
     <t>457845G</t>
   </si>
@@ -505,51 +502,51 @@
   <si>
     <t>325664B</t>
   </si>
   <si>
     <t>Rawlings</t>
   </si>
   <si>
     <t>286314F</t>
   </si>
   <si>
     <t>Shawe</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>206426K</t>
   </si>
   <si>
     <t>Shooter</t>
   </si>
   <si>
     <t>345834B</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | CessnaSET | PA46 | TBM SET | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | MEP (land) | TBM SET | PA46 | CessnaSET | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Simmonds</t>
   </si>
   <si>
     <t>219679D</t>
   </si>
   <si>
     <t>Julie</t>
   </si>
   <si>
     <t>219723E</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Leon</t>
   </si>
   <si>
     <t>212130A</t>
   </si>
   <si>
     <t>Spencer</t>
   </si>
@@ -580,96 +577,96 @@
   <si>
     <t>Ari</t>
   </si>
   <si>
     <t>350233C</t>
   </si>
   <si>
     <t>Wakeley</t>
   </si>
   <si>
     <t>Guy</t>
   </si>
   <si>
     <t>466887A</t>
   </si>
   <si>
     <t>Walker</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>447298E</t>
   </si>
   <si>
-    <t>G120TP SET | TMG | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | MEP (land) | TMG | G120TP SET</t>
   </si>
   <si>
     <t>Weinstein</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>231670F</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | MCCI(A)/(H)/(As)/(PL) - FNPT II/III</t>
   </si>
   <si>
     <t>Wignall</t>
   </si>
   <si>
     <t>325856D</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>FCL.1005.IRE applies | FCL.1005.IRE applies</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>335185H</t>
   </si>
   <si>
     <t>SEP (land)</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>Updated On: 02 March 2026</t>
+    <t>Updated On: 01 April 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -903,118 +900,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{742C2148-0C4A-4B1C-AE71-1B4A6AE783E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70375432-1B03-4885-A355-8507B7EBCD41}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{C179DD83-0F41-4B16-89CB-0E9F702879E8}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{82836454-5185-4303-B34B-AA03B37F7477}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F961E0AE-ADD8-4E04-80CF-C7D987F6D59E}" name="IRE_Query" displayName="IRE_Query" ref="A8:G66" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{63698F90-27FA-4CC8-8DA5-54C9FD438748}" name="IRE_Query" displayName="IRE_Query" ref="A8:G66" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
   <autoFilter ref="A8:G66" xr:uid="{5878A995-300E-4201-9FF6-B79917558671}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{D460560A-DA8A-4778-A30B-AEA27C8FFDEE}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{107CADED-906F-452B-B28F-1ECB179981FC}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{7FD20D09-0E32-4D62-BC66-FDD60C5D3D45}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{A33ACE02-CE49-4D18-B48E-A2F13A34C668}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{A5FCF8BD-4E32-4191-86C6-3DF192F6563D}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{2844D6F3-3ED4-488E-83C1-8B9FF41B7662}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{89551E04-FBAD-4BCE-A501-23C5A8FC0237}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{7C376B1D-36CE-43FF-B290-E8AF0B39B485}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{43D4DF87-30E1-4439-9ED8-91D6CBF123CF}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1242,77 +1239,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB79F6C1-AA89-4856-A978-18ABE167BC9A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D96A470C-BB8B-4507-B974-EC3F10B9BB75}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G66"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="28.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
@@ -1482,51 +1479,51 @@
       </c>
       <c r="E15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="10">
         <v>46507</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F17" s="9" t="s">
@@ -1687,95 +1684,95 @@
       </c>
       <c r="E24" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G24" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>65</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G25" s="10">
         <v>46446</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E26" s="9"/>
       <c r="F26" s="9" t="s">
         <v>70</v>
       </c>
       <c r="G26" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="10">
         <v>46965</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="9" t="s">
         <v>12</v>
       </c>
@@ -1838,51 +1835,51 @@
       <c r="D31" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="9"/>
       <c r="F31" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G31" s="10">
         <v>47087</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G32" s="10">
         <v>46965</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>89</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>90</v>
       </c>
       <c r="E33" s="9"/>
       <c r="F33" s="9" t="s">
         <v>12</v>
       </c>
@@ -1903,51 +1900,51 @@
       <c r="D34" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E34" s="9"/>
       <c r="F34" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G34" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G35" s="10">
         <v>46295</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="F36" s="9" t="s">
@@ -1972,728 +1969,728 @@
       </c>
       <c r="E37" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="10">
         <v>46812</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>106</v>
+        <v>46</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="10">
         <v>46418</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="C39" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="C39" s="8" t="s">
+      <c r="D39" s="8" t="s">
         <v>108</v>
       </c>
-      <c r="D39" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="9" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="10">
         <v>46142</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C40" s="8" t="s">
         <v>110</v>
       </c>
-      <c r="C40" s="8" t="s">
+      <c r="D40" s="8" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>70</v>
       </c>
       <c r="G40" s="10">
         <v>46418</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C41" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="C41" s="8" t="s">
+      <c r="D41" s="8" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E42" s="9"/>
       <c r="F42" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G42" s="10">
         <v>47118</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>65</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G43" s="10">
         <v>46996</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C44" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="C44" s="8" t="s">
+      <c r="D44" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="D44" s="8" t="s">
+      <c r="E44" s="9" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G44" s="10">
         <v>47149</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="C45" s="8" t="s">
         <v>124</v>
       </c>
-      <c r="C45" s="8" t="s">
+      <c r="D45" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="D45" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="9" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="10">
         <v>46783</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="C47" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C47" s="8" t="s">
+      <c r="D47" s="8" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G47" s="10">
         <v>46295</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="C48" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="C48" s="8" t="s">
+      <c r="D48" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="D48" s="8" t="s">
+      <c r="E48" s="9" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C49" s="8" t="s">
         <v>136</v>
       </c>
-      <c r="C49" s="8" t="s">
+      <c r="D49" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="D49" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="10">
         <v>46265</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D50" s="8" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E50" s="9"/>
       <c r="F50" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="10">
         <v>46934</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="C51" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="C51" s="8" t="s">
+      <c r="D51" s="8" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="10">
         <v>46418</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>65</v>
       </c>
       <c r="D52" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="E52" s="9" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="10">
         <v>46203</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C54" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D54" s="8" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E54" s="9"/>
       <c r="F54" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="10">
         <v>46387</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B55" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="C55" s="8" t="s">
         <v>151</v>
       </c>
-      <c r="C55" s="8" t="s">
+      <c r="D55" s="8" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="E55" s="9"/>
       <c r="F55" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G55" s="10">
         <v>46630</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="C56" s="8" t="s">
         <v>154</v>
       </c>
-      <c r="C56" s="8" t="s">
+      <c r="D56" s="8" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G56" s="10">
         <v>46934</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B57" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="C57" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="C57" s="8" t="s">
+      <c r="D57" s="8" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E57" s="9"/>
       <c r="F57" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G57" s="10">
         <v>46721</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G58" s="10">
         <v>46326</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="C59" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="C59" s="8" t="s">
+      <c r="D59" s="8" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G59" s="10">
         <v>47087</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="C60" s="8" t="s">
         <v>165</v>
       </c>
-      <c r="C60" s="8" t="s">
+      <c r="D60" s="8" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G60" s="10">
         <v>46387</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C61" s="8" t="s">
         <v>168</v>
       </c>
-      <c r="C61" s="8" t="s">
+      <c r="D61" s="8" t="s">
         <v>169</v>
       </c>
-      <c r="D61" s="8" t="s">
+      <c r="E61" s="9" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G61" s="10">
         <v>46783</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="C62" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="C62" s="8" t="s">
+      <c r="D62" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="D62" s="8" t="s">
+      <c r="E62" s="9" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="10">
         <v>46356</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G63" s="10">
         <v>46691</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="C64" s="8" t="s">
         <v>178</v>
       </c>
-      <c r="C64" s="8" t="s">
+      <c r="D64" s="8" t="s">
         <v>179</v>
       </c>
-      <c r="D64" s="8" t="s">
+      <c r="E64" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F64" s="9" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="G64" s="10">
         <v>46873</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D65" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="E65" s="9" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G65" s="10">
         <v>47057</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E66" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="G66" s="10">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A 5 k Z i X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A 5 k Z i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A O Z G Y l w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A O Z G Y l w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A D m R m J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A O Z G Y l w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B D t u J p H Y t O R p v e J R G V A C f 8 A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A B M i p X m P Y F O 8 h 7 f d 6 f G l V n F t z H b t z l O 3 L y 3 v F b Z 6 l E 0 V A A A A A A 6 A A A A A A g A A I A A A A G 1 o u k L g B + L Z 0 T j P 4 V C P x l a T k N N L X z S B M S 5 y M C d x z h Q q U A A A A I j j o L / w n I G p M e v G X N f a o y o S m Q U n a A t 6 J s b A p g s / x B E I k r 7 c A 2 C K V s 1 g + B u e 5 r U K 2 t X E c T / v 0 u k + M d 9 e T 6 R n C 2 9 x / n q 0 p S 4 A Z i q h 5 8 7 x j N G E Q A A A A I g k n R k H m 2 N K v s E 2 l G X S 5 r F r d b m g y G O + 1 8 o F 8 p J M V v C 3 y c H z E D e o c z u 6 i 1 F e B P / 9 c y j + w i f 7 A 9 C 0 7 N T X g 1 + 8 E G Q = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A C k O B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A C k O B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A A p D g V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A A p D g V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A K Q 4 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A A p D g V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B W p 5 D q x 7 d t T 5 s j J Y T d X a l s A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A E W y r u n 2 u c q Y m J T u r L j y p o J F H 4 v 5 / n C V b T / 6 7 q 8 5 t i K 5 A A A A A A 6 A A A A A A g A A I A A A A P Q L H 3 p I i f F r y X s j R j c 4 h 8 o g d B E 8 Z I F c L s d b j 3 V K I D + S U A A A A L A 8 l b w d m F Q i d p 6 C y 5 h p j p Q 8 J + N U s t 8 n s q L C b W E Y W g 4 J I c T v 5 k 1 B / M F x u O x + V g Z 7 / T Q H T 4 Q n z c c 4 o / t j t 9 / p 0 l D 9 k Z Z Y E w q x V 1 r 9 n L Z C S D U 1 Q A A A A K h X b P V y 1 A a 8 h f O w v Z 4 J A t Z k v 5 S 4 h H E B Z A Q 2 K 2 6 k E C s c y r d D g Z J L b 4 N 7 u K Y b f O p L 3 e o Y I a A 9 a Z u a q q M Z g f 7 P / c M = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -2944,175 +2941,136 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11247</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11274</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11247</Url>
-      <Description>TV7R3WADTX6N-37870886-11247</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11274</Url>
+      <Description>TV7R3WADTX6N-37870886-11274</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9435DFA8-BDB0-4FF8-9ADD-8968FA33C237}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F7EE2B2-C9C2-48D6-9F99-F69A728706A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{727B2945-784F-4C50-8FC3-D605D4D555AC}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02AFA3BB-E1DF-4BE1-8138-364B55743009}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF1B4A1D-AAA1-4208-AE57-ED6A8EF314E5}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6766B72-751B-4F14-8C55-22780DEEC68A}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E709ADA-A408-4532-866A-59B95B08A0B9}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43C81D30-3AE0-4CB1-AEB3-A5BAB749FEAB}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F1C057F-1015-40B0-B1E4-267ECACD66D5}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B424FD9-751D-4972-82FC-0A8F36C8E34A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>IRE</vt:lpstr>
       <vt:lpstr>IRE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Meg Sutton</dc:creator>
+  <dc:creator>Oliver Wadeson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-03-02T08:55:16Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-01T07:24:24Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>a1cd3fb1-5ef3-4088-b132-9b615cb9bbfb</vt:lpwstr>
+    <vt:lpwstr>d816ee20-c111-49cc-bce6-f6f07d3bca73</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>1d14f91a-eb2f-489b-ba57-e862a7353574</vt:lpwstr>
-[...2 lines deleted...]
-    <vt:lpwstr/>
+    <vt:lpwstr>fdbff6bf-632f-4d9f-9deb-ab0f0e31e765</vt:lpwstr>
   </property>
 </Properties>
 </file>