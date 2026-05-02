--- v5 (2026-04-05)
+++ v6 (2026-05-02)
@@ -1,115 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0D77691D-8EC3-4A41-B935-B0A877E3B233}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{94E0F808-7DDE-4970-BB5F-F9316F8B93BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3465" yWindow="2610" windowWidth="21600" windowHeight="11295" xr2:uid="{966B8E26-0CFA-4B18-B02B-4FDFF5F0033E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{4536ED75-AE4E-4026-8AFE-D75585E030B2}"/>
   </bookViews>
   <sheets>
     <sheet name="IRE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">IRE!$A$8:$G$66</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">IRE!$A$8:$G$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">IRE!$A$1:$G$66</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{2E72C2F6-3AA2-4358-BAD1-FA3456EFCB32}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{2C7DA247-E68D-4BB3-8B43-5D90DE664C01}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{68D4089D-D4BD-4470-89C3-BCA5A3945AB3}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{214124F3-D761-4A4B-B82C-0B93A19D9D08}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{4E7C318D-B2BE-4E7A-95BE-7D1420CD5722}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{2CCAD84B-DD3D-4B1C-8B9B-13173D739666}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{84A3A99A-1BEC-48B9-A872-0D957B78D6C5}" keepAlive="1" name="Query - IRE_Query" description="Connection to the 'IRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{E38B7EC4-37B8-4B23-A980-D1202C4CA5BC}" keepAlive="1" name="Query - IRE_Query" description="Connection to the 'IRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=IRE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [IRE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="184">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>IRE(A)</t>
   </si>
   <si>
@@ -124,338 +124,332 @@
   <si>
     <t>SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>FCL.1005.IRE applies</t>
   </si>
   <si>
     <t>Balfour</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>285822C</t>
   </si>
   <si>
     <t>Beale</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>459768L</t>
   </si>
   <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Beeston</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>217929F</t>
+  </si>
+  <si>
+    <t>Bignell</t>
+  </si>
+  <si>
+    <t>405843G</t>
+  </si>
+  <si>
+    <t>IRE(H)</t>
+  </si>
+  <si>
+    <t>Byard-Jones</t>
+  </si>
+  <si>
+    <t>Oliver</t>
+  </si>
+  <si>
+    <t>271034K</t>
+  </si>
+  <si>
+    <t>Caryer</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>352691G</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | G120TP SET</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>349923E</t>
+  </si>
+  <si>
+    <t>Catton</t>
+  </si>
+  <si>
+    <t>242970E</t>
+  </si>
+  <si>
+    <t>Chan</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>506128H</t>
+  </si>
+  <si>
+    <t>STI(A)/(H)- FNPT II/III | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>Checketts</t>
+  </si>
+  <si>
+    <t>Alistair</t>
+  </si>
+  <si>
+    <t>351584B</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>Cooke</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>258439E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | TMG</t>
+  </si>
+  <si>
+    <t>Cooper-Shaw</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>430489F</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Dale</t>
+  </si>
+  <si>
+    <t>227160E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | PA-46 SET</t>
+  </si>
+  <si>
+    <t>Develin</t>
+  </si>
+  <si>
+    <t>Jill</t>
+  </si>
+  <si>
+    <t>214616J</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>Neill</t>
+  </si>
+  <si>
+    <t>308070F</t>
+  </si>
+  <si>
+    <t>Ficheroulle</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>526043D</t>
+  </si>
+  <si>
+    <t>Flanagan</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>277836K</t>
+  </si>
+  <si>
+    <t>FCL.1005.IRE</t>
+  </si>
+  <si>
+    <t>Fordham</t>
+  </si>
+  <si>
+    <t>Laurence</t>
+  </si>
+  <si>
+    <t>304818G</t>
+  </si>
+  <si>
+    <t>Forsyth</t>
+  </si>
+  <si>
+    <t>Merrick</t>
+  </si>
+  <si>
+    <t>272300K</t>
+  </si>
+  <si>
+    <t>Gibson</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>344996C</t>
+  </si>
+  <si>
+    <t>Gowers</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>280916H</t>
+  </si>
+  <si>
+    <t>Heather-Hayes</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>212058E</t>
+  </si>
+  <si>
+    <t>Hoft</t>
+  </si>
+  <si>
+    <t>499074J</t>
+  </si>
+  <si>
+    <t>Hogan</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>444274A</t>
+  </si>
+  <si>
+    <t>Hoy</t>
+  </si>
+  <si>
+    <t>238608J</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>456911C</t>
+  </si>
+  <si>
+    <t>Arwyn</t>
+  </si>
+  <si>
+    <t>221091F</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Judd</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>310712D</t>
+  </si>
+  <si>
+    <t>Bell429</t>
+  </si>
+  <si>
+    <t>Keen</t>
+  </si>
+  <si>
+    <t>Duncan</t>
+  </si>
+  <si>
+    <t>323668D</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Mollison</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>223099B</t>
+  </si>
+  <si>
+    <t>Nevill</t>
+  </si>
+  <si>
+    <t>Edward</t>
+  </si>
+  <si>
+    <t>355072J</t>
+  </si>
+  <si>
     <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
   </si>
   <si>
-    <t>Beeston</t>
-[...283 lines deleted...]
-  <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
     <t>Onsloe</t>
   </si>
   <si>
     <t>439706A</t>
   </si>
   <si>
     <t>Onyett</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>407531E</t>
   </si>
   <si>
     <t>TBM SET | *CRE(A) Rating - FNPTII | SEP (land)</t>
   </si>
   <si>
     <t>Orchard</t>
@@ -577,96 +571,96 @@
   <si>
     <t>Ari</t>
   </si>
   <si>
     <t>350233C</t>
   </si>
   <si>
     <t>Wakeley</t>
   </si>
   <si>
     <t>Guy</t>
   </si>
   <si>
     <t>466887A</t>
   </si>
   <si>
     <t>Walker</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>447298E</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | TMG | G120TP SET</t>
+    <t>G120TP SET | TMG | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Weinstein</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>231670F</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | MCCI(A)/(H)/(As)/(PL) - FNPT II/III</t>
+    <t>MCCI(A)/(H)/(As)/(PL) - FNPT II/III | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Wignall</t>
   </si>
   <si>
     <t>325856D</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>FCL.1005.IRE applies | FCL.1005.IRE applies</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>335185H</t>
   </si>
   <si>
     <t>SEP (land)</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>Updated On: 01 April 2026</t>
+    <t>Updated On: 01 May 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -900,118 +894,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70375432-1B03-4885-A355-8507B7EBCD41}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F87B50F-929D-447B-8E13-F43244BDDA08}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{82836454-5185-4303-B34B-AA03B37F7477}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{BED36D3A-0CDA-4DFA-AFEE-2D67D23E95AF}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{63698F90-27FA-4CC8-8DA5-54C9FD438748}" name="IRE_Query" displayName="IRE_Query" ref="A8:G66" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
-  <autoFilter ref="A8:G66" xr:uid="{5878A995-300E-4201-9FF6-B79917558671}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{18C00F47-65EF-42DB-92D4-D60C72DD3918}" name="IRE_Query" displayName="IRE_Query" ref="A8:G65" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A8:G65" xr:uid="{5878A995-300E-4201-9FF6-B79917558671}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{7FD20D09-0E32-4D62-BC66-FDD60C5D3D45}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{43D4DF87-30E1-4439-9ED8-91D6CBF123CF}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{91F975D6-F51E-4E6A-9DFC-5CD0E0607B87}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{9C5DB5A8-A59A-473C-AF7D-207AB3A66086}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{9A43A454-3C71-4B91-8245-4F6ED5CC5A36}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{28FFB767-AA78-4A52-801D-7421F44B3106}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{D5889845-4FB8-4ACC-AFC0-786A91489033}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{45A2B58E-FB00-44DC-91CC-157260DC6E85}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{82C9067A-4979-4BD6-86E0-37EE52E2B166}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1239,77 +1233,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D96A470C-BB8B-4507-B974-EC3F10B9BB75}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{846B4C8F-6997-4E07-A2F4-418677996D47}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G66"/>
+  <dimension ref="A1:G65"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="28.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
@@ -1412,1285 +1406,1262 @@
       </c>
       <c r="E12" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="10">
         <v>46812</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="10">
         <v>46234</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="8" t="s">
+      <c r="C14" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="D14" s="8" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E14" s="9"/>
       <c r="F14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="10">
         <v>47118</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="C15" s="8" t="s">
+      <c r="D15" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="D15" s="8" t="s">
+      <c r="E15" s="9" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="C16" s="8" t="s">
+      <c r="D16" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="D16" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="10">
         <v>46507</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="8" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="C18" s="8" t="s">
+      <c r="D18" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="D18" s="8" t="s">
+      <c r="E18" s="9" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="10">
         <v>46965</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="C19" s="8" t="s">
+      <c r="D19" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="D19" s="8" t="s">
+      <c r="E19" s="9" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="10">
         <v>46295</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="C20" s="8" t="s">
+      <c r="D20" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="D20" s="8" t="s">
+      <c r="E20" s="9" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="10">
         <v>46843</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="C21" s="8" t="s">
+      <c r="D21" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D21" s="8" t="s">
+      <c r="E21" s="9" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="10">
         <v>46630</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D22" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="C22" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="8" t="s">
+      <c r="E22" s="9" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="C23" s="8" t="s">
+      <c r="D23" s="8" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E23" s="9"/>
       <c r="F23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="C24" s="8" t="s">
+      <c r="D24" s="8" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G24" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="8" t="s">
+      <c r="D25" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="D25" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G25" s="10">
         <v>46446</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="C26" s="8" t="s">
+      <c r="D26" s="8" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E26" s="9"/>
       <c r="F26" s="9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G26" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="C27" s="8" t="s">
+      <c r="D27" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="D27" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="9" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="10">
         <v>46965</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B28" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="C28" s="8" t="s">
+      <c r="D28" s="8" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="10">
         <v>46356</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B29" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="C29" s="8" t="s">
+      <c r="D29" s="8" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E29" s="9"/>
       <c r="F29" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="C30" s="8" t="s">
+      <c r="D30" s="8" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E30" s="9"/>
       <c r="F30" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="C31" s="8" t="s">
+      <c r="D31" s="8" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E31" s="9"/>
       <c r="F31" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G31" s="10">
         <v>47087</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G32" s="10">
         <v>46965</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B33" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C33" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="C33" s="8" t="s">
+      <c r="D33" s="8" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E33" s="9"/>
       <c r="F33" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G33" s="10">
         <v>47149</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D34" s="8" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E34" s="9"/>
       <c r="F34" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G34" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C35" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="C35" s="8" t="s">
+      <c r="D35" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="D35" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="9" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G35" s="10">
         <v>46295</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C36" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="D36" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="D36" s="8" t="s">
+      <c r="E36" s="9" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="10">
         <v>46326</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B37" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C37" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="C37" s="8" t="s">
+      <c r="D37" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="D37" s="8" t="s">
+      <c r="E37" s="9" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="10">
         <v>46812</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C38" s="8" t="s">
         <v>103</v>
       </c>
-      <c r="C38" s="8" t="s">
+      <c r="D38" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="D38" s="8" t="s">
+      <c r="E38" s="9" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="10">
         <v>46418</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="G39" s="10">
-        <v>46142</v>
+        <v>46418</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>110</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>111</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="G40" s="10">
-        <v>46418</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>113</v>
+        <v>30</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="E41" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E41" s="9"/>
       <c r="F41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="10">
-        <v>47026</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="E42" s="9"/>
+      <c r="E42" s="9" t="s">
+        <v>53</v>
+      </c>
       <c r="F42" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G42" s="10">
-        <v>47118</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="8" t="s">
-        <v>65</v>
+        <v>118</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E43" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" s="10">
+        <v>47149</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E44" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="F43" s="9" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F44" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G44" s="10">
-        <v>47149</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>124</v>
+        <v>30</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="10">
-        <v>46783</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="10">
-        <v>46568</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>54</v>
+        <v>132</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G47" s="10">
-        <v>46295</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>134</v>
+        <v>19</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="10">
-        <v>46538</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C49" s="8" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="E49" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E49" s="9"/>
       <c r="F49" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="10">
-        <v>46265</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>120</v>
+        <v>139</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="E50" s="9"/>
+        <v>140</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>11</v>
+      </c>
       <c r="F50" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="10">
-        <v>46934</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>141</v>
+        <v>64</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>142</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>11</v>
+        <v>143</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="10">
-        <v>46418</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>47299</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="D52" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="E52" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F52" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" s="10">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="E52" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B53" s="8" t="s">
+      <c r="C53" s="8" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="E53" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E53" s="9"/>
       <c r="F53" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="10">
-        <v>46568</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E54" s="9"/>
       <c r="F54" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="10">
-        <v>46387</v>
+        <v>46630</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="E55" s="9"/>
+        <v>153</v>
+      </c>
+      <c r="E55" s="9" t="s">
+        <v>11</v>
+      </c>
       <c r="F55" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G55" s="10">
-        <v>46630</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="E56" s="9"/>
       <c r="F56" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G56" s="10">
-        <v>46934</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>157</v>
+        <v>51</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>158</v>
       </c>
-      <c r="E57" s="9"/>
+      <c r="E57" s="9" t="s">
+        <v>19</v>
+      </c>
       <c r="F57" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G57" s="10">
-        <v>46721</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>159</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>52</v>
+        <v>160</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G58" s="10">
-        <v>46326</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G59" s="10">
-        <v>47087</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>19</v>
+        <v>168</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G60" s="10">
-        <v>46387</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E61" s="9" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G61" s="10">
-        <v>46783</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>172</v>
+        <v>93</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="10">
-        <v>46356</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>175</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>94</v>
+        <v>176</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>12</v>
+        <v>178</v>
       </c>
       <c r="G63" s="10">
-        <v>46691</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>178</v>
+        <v>80</v>
       </c>
       <c r="D64" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="E64" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="F64" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" s="10">
+        <v>47057</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A65" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B65" s="8" t="s">
         <v>179</v>
       </c>
-      <c r="E64" s="9" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C65" s="8" t="s">
-        <v>81</v>
+        <v>118</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="9" t="s">
-        <v>183</v>
+        <v>19</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>12</v>
+        <v>178</v>
       </c>
       <c r="G65" s="10">
-        <v>47057</v>
-[...21 lines deleted...]
-      <c r="G66" s="10">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A C k O B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A C k O B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A A p D g V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A A p D g V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A K Q 4 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A A p D g V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B W p 5 D q x 7 d t T 5 s j J Y T d X a l s A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A E W y r u n 2 u c q Y m J T u r L j y p o J F H 4 v 5 / n C V b T / 6 7 q 8 5 t i K 5 A A A A A A 6 A A A A A A g A A I A A A A P Q L H 3 p I i f F r y X s j R j c 4 h 8 o g d B E 8 Z I F c L s d b j 3 V K I D + S U A A A A L A 8 l b w d m F Q i d p 6 C y 5 h p j p Q 8 J + N U s t 8 n s q L C b W E Y W g 4 J I c T v 5 k 1 B / M F x u O x + V g Z 7 / T Q H T 4 Q n z c c 4 o / t j t 9 / p 0 l D 9 k Z Z Y E w q x V 1 r 9 n L Z C S D U 1 Q A A A A K h X b P V y 1 A a 8 h f O w v Z 4 J A t Z k v 5 S 4 h H E B Z A Q 2 K 2 6 k E C s c y r d D g Z J L b 4 N 7 u K Y b f O p L 3 e o Y I a A 9 a Z u a q q M Z g f 7 P / c M = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A H E + h X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A H E + h X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A B x P o V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A B x P o V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A c T 6 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A B x P o V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A N g Q I 0 K g X a G 9 H a R y 9 + k z h a n W R m m + J B v 6 c p Y j h W h 6 T j + D A A A A A A 6 A A A A A A g A A I A A A A B h Q Y t b K A Q q K l m + 1 6 E j o 3 x 8 I J v 3 w f i 9 I R 8 Q 2 f V r W Z G G M U A A A A F o N X K L u A v V m 7 l k N f 0 j e D C j 2 m Y W E C B h c o G S L 8 0 4 3 3 l O h F Z 0 g m m H q 9 m q 5 h Y F 3 Z r D H 9 5 + a T k e V L 1 p a e P j t W I E c 6 p M v A i r T 6 L + v 3 Z d i W A B s e r 4 3 Q A A A A J b D 9 D G 4 R i y + D B O G J d / Y N 5 U u 1 n I i v Z 6 e X Z w q s m L d o s q u M I 7 n 9 n r G G R o L Q W r z s D 9 c v U + f o E 0 Z j s N x G E L U 4 6 M M T J Q = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -2941,136 +2912,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11274</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11495</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11274</Url>
-      <Description>TV7R3WADTX6N-37870886-11274</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11495</Url>
+      <Description>TV7R3WADTX6N-37870886-11495</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F7EE2B2-C9C2-48D6-9F99-F69A728706A3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{083E2A05-0886-474D-9DC1-12A19A1A52B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02AFA3BB-E1DF-4BE1-8138-364B55743009}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFE94169-CCEB-4AEE-8029-C863A51F6DA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6766B72-751B-4F14-8C55-22780DEEC68A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{995FDC39-3568-4807-A02B-564B1F3179B5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43C81D30-3AE0-4CB1-AEB3-A5BAB749FEAB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{856F45E9-5921-4C41-B289-4FA428FEEEA4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B424FD9-751D-4972-82FC-0A8F36C8E34A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{186DE641-6DA8-4B95-9983-C1A3DB512BE2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>IRE</vt:lpstr>
       <vt:lpstr>IRE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Oliver Wadeson</dc:creator>
+  <dc:creator>Chris Black</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-04-01T07:24:24Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-01T08:56:59Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>d816ee20-c111-49cc-bce6-f6f07d3bca73</vt:lpwstr>
+    <vt:lpwstr>c2fc6370-0361-4708-ba8d-53079f4527c1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>fdbff6bf-632f-4d9f-9deb-ab0f0e31e765</vt:lpwstr>
+    <vt:lpwstr>e530a13b-0cd5-4337-b786-bac470d175fa</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>