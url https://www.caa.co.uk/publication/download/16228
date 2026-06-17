--- v6 (2026-05-02)
+++ v7 (2026-06-17)
@@ -16,93 +16,93 @@
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{94E0F808-7DDE-4970-BB5F-F9316F8B93BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{ADB5BCCD-3AFD-41E4-9C2B-0044CEB404FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{4536ED75-AE4E-4026-8AFE-D75585E030B2}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{34B4AF1D-5E46-4433-9DEF-6587854EE58E}"/>
   </bookViews>
   <sheets>
     <sheet name="IRE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">IRE!$A$8:$G$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">IRE!$A$1:$G$66</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{2C7DA247-E68D-4BB3-8B43-5D90DE664C01}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{936319B1-4801-4518-8F92-CC4754922A39}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{214124F3-D761-4A4B-B82C-0B93A19D9D08}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{82A04869-A62B-4DFE-B1CD-5FCA3D8FDE83}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{2CCAD84B-DD3D-4B1C-8B9B-13173D739666}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{9B483639-2C54-4C07-A1D3-A7008F04EC22}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{E38B7EC4-37B8-4B23-A980-D1202C4CA5BC}" keepAlive="1" name="Query - IRE_Query" description="Connection to the 'IRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{75968501-8109-47E0-9492-DA12E41227A2}" keepAlive="1" name="Query - IRE_Query" description="Connection to the 'IRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=IRE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [IRE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="184">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
@@ -124,68 +124,71 @@
   <si>
     <t>SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>FCL.1005.IRE applies</t>
   </si>
   <si>
     <t>Balfour</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>285822C</t>
   </si>
   <si>
     <t>Beale</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>459768L</t>
   </si>
   <si>
+    <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Beeston</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>217929F</t>
+  </si>
+  <si>
+    <t>Bignell</t>
+  </si>
+  <si>
+    <t>405843G</t>
+  </si>
+  <si>
     <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
-    <t>Beeston</t>
-[...13 lines deleted...]
-  <si>
     <t>IRE(H)</t>
   </si>
   <si>
     <t>Byard-Jones</t>
   </si>
   <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>271034K</t>
   </si>
   <si>
     <t>Caryer</t>
   </si>
   <si>
     <t>Stephen</t>
   </si>
   <si>
     <t>352691G</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | G120TP SET</t>
   </si>
   <si>
     <t>Cash</t>
@@ -358,120 +361,117 @@
   <si>
     <t>444274A</t>
   </si>
   <si>
     <t>Hoy</t>
   </si>
   <si>
     <t>238608J</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
     <t>Philip</t>
   </si>
   <si>
     <t>456911C</t>
   </si>
   <si>
     <t>Arwyn</t>
   </si>
   <si>
     <t>221091F</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
+    <t>*CRE(A) Rating - FNPTII | PA-46 SET | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Judd</t>
   </si>
   <si>
     <t>Steven</t>
   </si>
   <si>
     <t>310712D</t>
   </si>
   <si>
     <t>Bell429</t>
   </si>
   <si>
     <t>Keen</t>
   </si>
   <si>
     <t>Duncan</t>
   </si>
   <si>
     <t>323668D</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Mollison</t>
   </si>
   <si>
     <t>Anthony</t>
   </si>
   <si>
     <t>223099B</t>
   </si>
   <si>
     <t>Nevill</t>
   </si>
   <si>
     <t>Edward</t>
   </si>
   <si>
     <t>355072J</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
-[...1 lines deleted...]
-  <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
     <t>Onsloe</t>
   </si>
   <si>
     <t>439706A</t>
   </si>
   <si>
     <t>Onyett</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>407531E</t>
   </si>
   <si>
-    <t>TBM SET | *CRE(A) Rating - FNPTII | SEP (land)</t>
+    <t>SEP (land) | *CRE(A) Rating - FNPTII | TBM SET</t>
   </si>
   <si>
     <t>Orchard</t>
   </si>
   <si>
     <t>Timothy</t>
   </si>
   <si>
     <t>209147K</t>
   </si>
   <si>
     <t>Pells</t>
   </si>
   <si>
     <t>238514G</t>
   </si>
   <si>
     <t>Piper</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
     <t>457845G</t>
   </si>
@@ -496,51 +496,51 @@
   <si>
     <t>325664B</t>
   </si>
   <si>
     <t>Rawlings</t>
   </si>
   <si>
     <t>286314F</t>
   </si>
   <si>
     <t>Shawe</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>206426K</t>
   </si>
   <si>
     <t>Shooter</t>
   </si>
   <si>
     <t>345834B</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | TBM SET | PA46 | CessnaSET | *CRE(A) Rating - FNPTII</t>
+    <t>*CRE(A) Rating - FNPTII | CessnaSET | PA46 | TBM SET | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Simmonds</t>
   </si>
   <si>
     <t>219679D</t>
   </si>
   <si>
     <t>Julie</t>
   </si>
   <si>
     <t>219723E</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Leon</t>
   </si>
   <si>
     <t>212130A</t>
   </si>
   <si>
     <t>Spencer</t>
   </si>
@@ -571,96 +571,96 @@
   <si>
     <t>Ari</t>
   </si>
   <si>
     <t>350233C</t>
   </si>
   <si>
     <t>Wakeley</t>
   </si>
   <si>
     <t>Guy</t>
   </si>
   <si>
     <t>466887A</t>
   </si>
   <si>
     <t>Walker</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>447298E</t>
   </si>
   <si>
-    <t>G120TP SET | TMG | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | MEP (land) | TMG | G120TP SET</t>
   </si>
   <si>
     <t>Weinstein</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>231670F</t>
   </si>
   <si>
-    <t>MCCI(A)/(H)/(As)/(PL) - FNPT II/III | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | MEP (land) | MCCI(A)/(H)/(As)/(PL) - FNPT II/III</t>
   </si>
   <si>
     <t>Wignall</t>
   </si>
   <si>
     <t>325856D</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>FCL.1005.IRE applies | FCL.1005.IRE applies</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>335185H</t>
   </si>
   <si>
     <t>SEP (land)</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>Updated On: 01 May 2026</t>
+    <t>Updated On: 01 June 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -894,118 +894,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F87B50F-929D-447B-8E13-F43244BDDA08}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AFE88E2-AF51-48CB-A0EF-545EAB5C3D78}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{BED36D3A-0CDA-4DFA-AFEE-2D67D23E95AF}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{56A480E8-B267-4496-B140-D0788751B443}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{18C00F47-65EF-42DB-92D4-D60C72DD3918}" name="IRE_Query" displayName="IRE_Query" ref="A8:G65" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{66635FCE-A7AA-41CC-9DB2-0E5E3DE481C0}" name="IRE_Query" displayName="IRE_Query" ref="A8:G65" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
   <autoFilter ref="A8:G65" xr:uid="{5878A995-300E-4201-9FF6-B79917558671}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{91F975D6-F51E-4E6A-9DFC-5CD0E0607B87}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{82C9067A-4979-4BD6-86E0-37EE52E2B166}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{DBD86C7A-93BE-45F5-AA67-E72427B2169B}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{C309C281-0B2C-4D91-8BC1-B807F7C56D17}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{FBA88E0D-679B-4F78-8DBC-DBC3AB51D6B6}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{1CADE827-6CE2-4FB6-932D-4B89E292B305}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{2779FA78-FC9E-4BF1-BE5F-4EAE03951C6C}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{741F1B44-5F24-4A77-825E-C136F6157458}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{DCF27366-F609-4584-9002-0882D5CC184E}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1233,51 +1233,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{846B4C8F-6997-4E07-A2F4-418677996D47}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6F16B76-DB2B-4CF5-B677-48C066C11333}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G65"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="28.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
@@ -1406,698 +1406,698 @@
       </c>
       <c r="E12" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="10">
         <v>46812</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="10">
         <v>46234</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" s="9"/>
       <c r="F14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="10">
         <v>47118</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="10">
         <v>46507</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="10">
         <v>46965</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="10">
         <v>46295</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="10">
         <v>46843</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="10">
         <v>46630</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C23" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E23" s="9"/>
       <c r="F23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G24" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C25" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G25" s="10">
         <v>46446</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C26" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E26" s="9"/>
       <c r="F26" s="9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G26" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C27" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="10">
         <v>46965</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C28" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="10">
         <v>46356</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C29" s="8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E29" s="9"/>
       <c r="F29" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E30" s="9"/>
       <c r="F30" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E31" s="9"/>
       <c r="F31" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G31" s="10">
         <v>47087</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G32" s="10">
         <v>46965</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E33" s="9"/>
       <c r="F33" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G33" s="10">
         <v>47149</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E34" s="9"/>
       <c r="F34" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G34" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G35" s="10">
         <v>46295</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="10">
         <v>46326</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="10">
         <v>46812</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="10">
         <v>46418</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G39" s="10">
         <v>46418</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G40" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>114</v>
       </c>
       <c r="E41" s="9"/>
       <c r="F41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="10">
         <v>47118</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G42" s="10">
         <v>46996</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>119</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>120</v>
       </c>
       <c r="F43" s="9" t="s">
@@ -2116,126 +2116,126 @@
       </c>
       <c r="C44" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>123</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G44" s="10">
         <v>46783</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>124</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="10">
         <v>46295</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>132</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G47" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>135</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="10">
         <v>46265</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>136</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="9"/>
       <c r="F49" s="9" t="s">
         <v>12</v>
       </c>
@@ -2252,344 +2252,344 @@
       </c>
       <c r="C50" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="10">
         <v>46418</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>142</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="10">
         <v>47299</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>145</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>146</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>147</v>
       </c>
       <c r="E53" s="9"/>
       <c r="F53" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="10">
         <v>46387</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>148</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>149</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E54" s="9"/>
       <c r="F54" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="10">
         <v>46630</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>151</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>152</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>153</v>
       </c>
       <c r="E55" s="9" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G55" s="10">
         <v>46934</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>154</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>156</v>
       </c>
       <c r="E56" s="9"/>
       <c r="F56" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G56" s="10">
         <v>46721</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>158</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G57" s="10">
         <v>46326</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>159</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>161</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G58" s="10">
         <v>47087</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>162</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>164</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G59" s="10">
         <v>46387</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>165</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>167</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>168</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G60" s="10">
         <v>46783</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>169</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>171</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>172</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G61" s="10">
         <v>46356</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>173</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>174</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="10">
         <v>46691</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>175</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>177</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>178</v>
       </c>
       <c r="G63" s="10">
         <v>46873</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>179</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>180</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>181</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G64" s="10">
         <v>47057</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>179</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D65" s="8" t="s">
@@ -2617,51 +2617,51 @@
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A H E + h X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A H E + h X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A B x P o V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A B x P o V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A c T 6 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A B x P o V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A N g Q I 0 K g X a G 9 H a R y 9 + k z h a n W R m m + J B v 6 c p Y j h W h 6 T j + D A A A A A A 6 A A A A A A g A A I A A A A B h Q Y t b K A Q q K l m + 1 6 E j o 3 x 8 I J v 3 w f i 9 I R 8 Q 2 f V r W Z G G M U A A A A F o N X K L u A v V m 7 l k N f 0 j e D C j 2 m Y W E C B h c o G S L 8 0 4 3 3 l O h F Z 0 g m m H q 9 m q 5 h Y F 3 Z r D H 9 5 + a T k e V L 1 p a e P j t W I E c 6 p M v A i r T 6 L + v 3 Z d i W A B s e r 4 3 Q A A A A J b D 9 D G 4 R i y + D B O G J d / Y N 5 U u 1 n I i v Z 6 e X Z w q s m L d o s q u M I 7 n 9 n r G G R o L Q W r z s D 9 c v U + f o E 0 Z j s N x G E L U 4 6 M M T J Q = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A a 0 b B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A a 0 b B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A G t G w V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A G t G w V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B r R s F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A G t G w V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C C i F U L 1 g T 3 T L 1 y o A z c u Y H J A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A N R J Y c 7 K 3 9 6 3 g l R i g 6 i I X Q U J R 5 S v O O h h R H / j e o o e S f 7 p A A A A A A 6 A A A A A A g A A I A A A A P Y C U T A W A r r K q N Q D j n b X g j o 9 l d m u d U C A 3 O b 4 9 l Z 7 z 8 R 1 U A A A A A m n B K p E C U b M O Q i 9 U 7 E a L v / y t f N V V s O 3 v B v 4 9 w k N 7 w 2 n B e F w O t 5 d m p K h S A U D G B K M r P n 8 f j n K / 3 z + A 4 r d 2 x 7 c r 9 X N E s u G a p Q h v m m s D a P z 9 v W o Q A A A A L p E l F i q F 0 h + y D V z + l Q 8 E t p J 7 K c o F R H 0 T U o J C L O 5 P L S o 9 D V Q P i h M Z h u U J 4 f / F V 2 9 g p u I J n B V t V i 0 H 9 F v c A m v 6 s g = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -2912,175 +2912,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11495</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12352</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11495</Url>
-      <Description>TV7R3WADTX6N-37870886-11495</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12352</Url>
+      <Description>TV7R3WADTX6N-37870886-12352</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{083E2A05-0886-474D-9DC1-12A19A1A52B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFBAC320-406F-4BFC-8617-21A5FE8A2E15}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFE94169-CCEB-4AEE-8029-C863A51F6DA3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4067E089-5662-4987-A0A8-052840AD5916}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{995FDC39-3568-4807-A02B-564B1F3179B5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{882F2C6A-4C07-4A89-8ABD-D036B02E1FDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{856F45E9-5921-4C41-B289-4FA428FEEEA4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8217C60-273D-48A5-8791-C72ACE6563AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{186DE641-6DA8-4B95-9983-C1A3DB512BE2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A938D7C-E6A8-4EC1-9222-CEAB48B0C48C}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>IRE</vt:lpstr>
       <vt:lpstr>IRE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chris Black</dc:creator>
+  <dc:creator>Meg Sutton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-05-01T08:56:59Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-01T07:51:25Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>c2fc6370-0361-4708-ba8d-53079f4527c1</vt:lpwstr>
+    <vt:lpwstr>430d623e-6295-4891-acdf-00e611e47da8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>e530a13b-0cd5-4337-b786-bac470d175fa</vt:lpwstr>
+    <vt:lpwstr>9dd4ddb4-de81-4670-aaf6-aecf9dfd5354</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>