--- v7 (2026-06-17)
+++ v8 (2026-07-08)
@@ -16,266 +16,266 @@
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{ADB5BCCD-3AFD-41E4-9C2B-0044CEB404FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D70DB695-09CE-46BD-9A5D-CD3D966EF021}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{34B4AF1D-5E46-4433-9DEF-6587854EE58E}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{5DFD6D45-175A-4032-BC83-946688E22F4C}"/>
   </bookViews>
   <sheets>
     <sheet name="IRE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">IRE!$A$8:$G$65</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">IRE!$A$1:$G$66</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">IRE!$A$8:$G$67</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">IRE!$A$1:$G$67</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{936319B1-4801-4518-8F92-CC4754922A39}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{6211C088-78D1-46E8-A318-F699A4FB6DC4}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{82A04869-A62B-4DFE-B1CD-5FCA3D8FDE83}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{8FEF5543-2D17-47B9-8010-B1F946BB96D5}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{9B483639-2C54-4C07-A1D3-A7008F04EC22}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{C9016BC2-A8E3-40FD-B09D-C31AC0D060C1}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{75968501-8109-47E0-9492-DA12E41227A2}" keepAlive="1" name="Query - IRE_Query" description="Connection to the 'IRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{BC25359B-86E4-44C8-8C4A-F388149B7D68}" keepAlive="1" name="Query - IRE_Query" description="Connection to the 'IRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=IRE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [IRE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="189">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>IRE(A)</t>
   </si>
   <si>
     <t>Atkins</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>339257L</t>
   </si>
   <si>
+    <t>MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>FCL.1005.IRE applies</t>
+  </si>
+  <si>
+    <t>Balfour</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>285822C</t>
+  </si>
+  <si>
+    <t>Beale</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>459768L</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Beeston</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>217929F</t>
+  </si>
+  <si>
     <t>SEP (land) | MEP (land)</t>
   </si>
   <si>
-    <t>FCL.1005.IRE applies</t>
-[...17 lines deleted...]
-    <t>459768L</t>
+    <t>Bignell</t>
+  </si>
+  <si>
+    <t>405843G</t>
+  </si>
+  <si>
+    <t>IRE(H)</t>
+  </si>
+  <si>
+    <t>Byard-Jones</t>
+  </si>
+  <si>
+    <t>Oliver</t>
+  </si>
+  <si>
+    <t>271034K</t>
+  </si>
+  <si>
+    <t>Caryer</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>352691G</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | G120TP SET</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>349923E</t>
+  </si>
+  <si>
+    <t>Catton</t>
+  </si>
+  <si>
+    <t>242970E</t>
   </si>
   <si>
     <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
   </si>
   <si>
-    <t>Beeston</t>
-[...55 lines deleted...]
-  <si>
     <t>Chan</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>506128H</t>
   </si>
   <si>
     <t>STI(A)/(H)- FNPT II/III | SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>Checketts</t>
   </si>
   <si>
     <t>Alistair</t>
   </si>
   <si>
     <t>351584B</t>
   </si>
   <si>
     <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>Cooke</t>
   </si>
   <si>
     <t>Jon</t>
   </si>
   <si>
     <t>258439E</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | TMG</t>
   </si>
   <si>
     <t>Cooper-Shaw</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>430489F</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land)</t>
-[...1 lines deleted...]
-  <si>
     <t>Dale</t>
   </si>
   <si>
     <t>227160E</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | PA-46 SET</t>
   </si>
   <si>
     <t>Develin</t>
   </si>
   <si>
     <t>Jill</t>
   </si>
   <si>
     <t>214616J</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
     <t>Neill</t>
   </si>
   <si>
     <t>308070F</t>
@@ -361,117 +361,126 @@
   <si>
     <t>444274A</t>
   </si>
   <si>
     <t>Hoy</t>
   </si>
   <si>
     <t>238608J</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
     <t>Philip</t>
   </si>
   <si>
     <t>456911C</t>
   </si>
   <si>
     <t>Arwyn</t>
   </si>
   <si>
     <t>221091F</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | PA-46 SET | MEP (land) | SEP (land)</t>
+    <t>PA-46 SET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Judd</t>
   </si>
   <si>
     <t>Steven</t>
   </si>
   <si>
     <t>310712D</t>
   </si>
   <si>
     <t>Bell429</t>
   </si>
   <si>
     <t>Keen</t>
   </si>
   <si>
     <t>Duncan</t>
   </si>
   <si>
     <t>323668D</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
+    <t>Mack</t>
+  </si>
+  <si>
+    <t>Neville</t>
+  </si>
+  <si>
+    <t>272354J</t>
+  </si>
+  <si>
     <t>Mollison</t>
   </si>
   <si>
     <t>Anthony</t>
   </si>
   <si>
     <t>223099B</t>
   </si>
   <si>
     <t>Nevill</t>
   </si>
   <si>
     <t>Edward</t>
   </si>
   <si>
     <t>355072J</t>
   </si>
   <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
     <t>Onsloe</t>
   </si>
   <si>
     <t>439706A</t>
   </si>
   <si>
     <t>Onyett</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>407531E</t>
   </si>
   <si>
-    <t>SEP (land) | *CRE(A) Rating - FNPTII | TBM SET</t>
+    <t>TBM SET | *CRE(A) Rating - FNPTII | SEP (land)</t>
   </si>
   <si>
     <t>Orchard</t>
   </si>
   <si>
     <t>Timothy</t>
   </si>
   <si>
     <t>209147K</t>
   </si>
   <si>
     <t>Pells</t>
   </si>
   <si>
     <t>238514G</t>
   </si>
   <si>
     <t>Piper</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
     <t>457845G</t>
   </si>
@@ -496,51 +505,51 @@
   <si>
     <t>325664B</t>
   </si>
   <si>
     <t>Rawlings</t>
   </si>
   <si>
     <t>286314F</t>
   </si>
   <si>
     <t>Shawe</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>206426K</t>
   </si>
   <si>
     <t>Shooter</t>
   </si>
   <si>
     <t>345834B</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | CessnaSET | PA46 | TBM SET | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | MEP (land) | TBM SET | PA46 | CessnaSET | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Simmonds</t>
   </si>
   <si>
     <t>219679D</t>
   </si>
   <si>
     <t>Julie</t>
   </si>
   <si>
     <t>219723E</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Leon</t>
   </si>
   <si>
     <t>212130A</t>
   </si>
   <si>
     <t>Spencer</t>
   </si>
@@ -586,81 +595,87 @@
   <si>
     <t>Walker</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>447298E</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | TMG | G120TP SET</t>
   </si>
   <si>
     <t>Weinstein</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>231670F</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | MCCI(A)/(H)/(As)/(PL) - FNPT II/III</t>
   </si>
   <si>
+    <t>Whitby</t>
+  </si>
+  <si>
+    <t>489410C</t>
+  </si>
+  <si>
     <t>Wignall</t>
   </si>
   <si>
     <t>325856D</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>FCL.1005.IRE applies | FCL.1005.IRE applies</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>335185H</t>
   </si>
   <si>
     <t>SEP (land)</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>Updated On: 01 June 2026</t>
+    <t>Updated On: 02 July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -894,118 +909,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AFE88E2-AF51-48CB-A0EF-545EAB5C3D78}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85865942-16ED-4D42-8C33-AFA3695C67DF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1038317" cy="1249788"/>
+          <a:ext cx="1038317" cy="1240263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{56A480E8-B267-4496-B140-D0788751B443}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{98D269C5-8600-44BA-9A63-222200B33580}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{66635FCE-A7AA-41CC-9DB2-0E5E3DE481C0}" name="IRE_Query" displayName="IRE_Query" ref="A8:G65" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
-  <autoFilter ref="A8:G65" xr:uid="{5878A995-300E-4201-9FF6-B79917558671}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{61685679-535E-4CFE-92F6-A86F4A8889A1}" name="IRE_Query" displayName="IRE_Query" ref="A8:G67" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A8:G67" xr:uid="{5878A995-300E-4201-9FF6-B79917558671}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{DBD86C7A-93BE-45F5-AA67-E72427B2169B}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{DCF27366-F609-4584-9002-0882D5CC184E}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{1C3B8022-00C0-4D38-BAAE-07A79143DABD}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{972BA87D-5A5C-4112-A11C-C392EF852C9D}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{9A3F05D3-24B3-43B5-9E0C-EB68731C2D7C}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{05C15B15-99E8-4153-8F50-CFB7AE28536D}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{19675A8E-8711-41FC-858A-2D7DE3656094}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{FCB7FF29-11FC-42A2-A87E-5E5B38B8A514}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{79F6A255-C8B7-4094-905F-E30C2FEE76A1}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1233,1435 +1248,1481 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6F16B76-DB2B-4CF5-B677-48C066C11333}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73D20909-ED75-4928-8EBE-16A5F3660BD5}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G65"/>
+  <dimension ref="A1:G67"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="26" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="16.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="21.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="16.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.81640625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
-    <col min="5" max="5" width="28.85546875" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="5" max="5" width="28.81640625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="21.54296875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="14.26953125" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="3" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
-    <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
-    <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
-    <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="10">
         <v>46356</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="9"/>
       <c r="F10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="10">
         <v>46265</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="10">
         <v>46295</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="10">
         <v>46812</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="10">
         <v>46234</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="9"/>
       <c r="F14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="10">
         <v>47118</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="10">
         <v>46599</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="10">
-        <v>46507</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>47603</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="10">
         <v>46965</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="10">
         <v>46295</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="10">
         <v>46843</v>
       </c>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="10">
         <v>46630</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="10">
         <v>46599</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="9"/>
       <c r="F23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="10">
         <v>46752</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G24" s="10">
         <v>47026</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A25" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>65</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G25" s="10">
         <v>46446</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A26" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E26" s="9"/>
       <c r="F26" s="9" t="s">
         <v>70</v>
       </c>
       <c r="G26" s="10">
         <v>47026</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="10">
         <v>46965</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A28" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="10">
         <v>46356</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A29" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="9"/>
       <c r="F29" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="10">
         <v>46538</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="9"/>
       <c r="F30" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="10">
         <v>46538</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A31" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="9"/>
       <c r="F31" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G31" s="10">
         <v>47087</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A32" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G32" s="10">
         <v>46965</v>
       </c>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A33" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>89</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>90</v>
       </c>
       <c r="E33" s="9"/>
       <c r="F33" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G33" s="10">
         <v>47149</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A34" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E34" s="9"/>
       <c r="F34" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G34" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G35" s="10">
         <v>46295</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="10">
         <v>46326</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="10">
         <v>46812</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="10">
         <v>46418</v>
       </c>
     </row>
-    <row r="39" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="G39" s="10">
-        <v>46418</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>47238</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="G40" s="10">
-        <v>47026</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" s="10">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A42" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="C42" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="D41" s="8" t="s">
-[...6 lines deleted...]
-      <c r="G41" s="10">
+      <c r="D42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E42" s="9"/>
+      <c r="F42" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" s="10">
         <v>47118</v>
       </c>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C42" s="8" t="s">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A43" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C43" s="8" t="s">
         <v>65</v>
-      </c>
-[...21 lines deleted...]
-        <v>118</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>119</v>
       </c>
       <c r="E43" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" s="10">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A44" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B44" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="F43" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="10">
+      <c r="C44" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="E44" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" s="10">
         <v>47149</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A45" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>124</v>
       </c>
       <c r="C45" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="E45" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F45" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" s="10">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A46" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="C46" s="8" t="s">
         <v>31</v>
-      </c>
-[...21 lines deleted...]
-        <v>127</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="10">
-        <v>46295</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" s="10">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="F47" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="10">
+      <c r="C48" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F48" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" s="10">
         <v>46538</v>
       </c>
     </row>
-    <row r="48" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A49" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>136</v>
       </c>
       <c r="C49" s="8" t="s">
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="E49" s="9"/>
+        <v>138</v>
+      </c>
+      <c r="E49" s="9" t="s">
+        <v>19</v>
+      </c>
       <c r="F49" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="10">
-        <v>46934</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A50" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="E50" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E50" s="9"/>
       <c r="F50" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="10">
-        <v>46418</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>65</v>
+        <v>142</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="10">
-        <v>47299</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>145</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="10">
+        <v>47299</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A53" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="E53" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F53" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G53" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D53" s="8" t="s">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A54" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B54" s="8" t="s">
         <v>147</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>149</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E54" s="9"/>
       <c r="F54" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="10">
-        <v>46630</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A55" s="8" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>151</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>152</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>153</v>
       </c>
-      <c r="E55" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E55" s="9"/>
       <c r="F55" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G55" s="10">
-        <v>46934</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46630</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A56" s="8" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>154</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>156</v>
       </c>
-      <c r="E56" s="9"/>
+      <c r="E56" s="9" t="s">
+        <v>11</v>
+      </c>
       <c r="F56" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G56" s="10">
-        <v>46721</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A57" s="8" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>52</v>
+        <v>158</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="E57" s="9"/>
       <c r="F57" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G57" s="10">
-        <v>46326</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A58" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>160</v>
+        <v>53</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>161</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G58" s="10">
-        <v>47087</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>162</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>164</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G59" s="10">
-        <v>46387</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A60" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>165</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>167</v>
       </c>
       <c r="E60" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F60" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" s="10">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A61" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B61" s="8" t="s">
         <v>168</v>
       </c>
-      <c r="F60" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="10">
+      <c r="C61" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="E61" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="F61" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" s="10">
         <v>46783</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E61" s="9" t="s">
+    <row r="62" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="F61" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B62" s="8" t="s">
+      <c r="C62" s="8" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>174</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>25</v>
+        <v>175</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="10">
-        <v>46691</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>176</v>
+        <v>130</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>177</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F63" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" s="10">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A64" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B64" s="8" t="s">
         <v>178</v>
       </c>
-      <c r="G63" s="10">
-[...7 lines deleted...]
-      <c r="B64" s="8" t="s">
+      <c r="C64" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D64" s="8" t="s">
         <v>179</v>
       </c>
-      <c r="C64" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="8" t="s">
+      <c r="E64" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F64" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" s="10">
+        <v>46691</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A65" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B65" s="8" t="s">
         <v>180</v>
       </c>
-      <c r="E64" s="9" t="s">
+      <c r="C65" s="8" t="s">
         <v>181</v>
-      </c>
-[...15 lines deleted...]
-        <v>118</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="G65" s="10">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A66" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="E66" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="F66" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" s="10">
+        <v>47057</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A67" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="E67" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F67" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="G67" s="10">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A a 0 b B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A a 0 b B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A G t G w V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A G t G w V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B r R s F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A G t G w V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C C i F U L 1 g T 3 T L 1 y o A z c u Y H J A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A N R J Y c 7 K 3 9 6 3 g l R i g 6 i I X Q U J R 5 S v O O h h R H / j e o o e S f 7 p A A A A A A 6 A A A A A A g A A I A A A A P Y C U T A W A r r K q N Q D j n b X g j o 9 l d m u d U C A 3 O b 4 9 l Z 7 z 8 R 1 U A A A A A m n B K p E C U b M O Q i 9 U 7 E a L v / y t f N V V s O 3 v B v 4 9 w k N 7 w 2 n B e F w O t 5 d m p K h S A U D G B K M r P n 8 f j n K / 3 z + A 4 r d 2 x 7 c r 9 X N E s u G a p Q h v m m s D a P z 9 v W o Q A A A A L p E l F i q F 0 h + y D V z + l Q 8 E t p J 7 K c o F R H 0 T U o J C L O 5 P L S o 9 D V Q P i h M Z h u U J 4 f / F V 2 9 g p u I J n B V t V i 0 H 9 F v c A m v 6 s g = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A G E j i X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A G E j i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A B h I 4 l w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A B h I 4 l w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A Y S O J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A B h I 4 l w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A E 9 e U 4 p H / W T T 9 Q m Y w V z u U A A r a n c D / g i M 0 B E I + T C L b q X C A A A A A A 6 A A A A A A g A A I A A A A C T y 2 b 7 x t h 0 h / S p i c A N X + y 3 q j W w f x T v W A I / a G n S 7 r v D Z U A A A A P V 7 / t 7 I 7 W c A A S 4 q S 1 J z z W T f N u 8 I 3 O G 8 V B L Y b E G a I T X P 5 Z F g Z k J r 9 Y Y L 4 T M k c K F O B 0 M Y S P v H h k h d X j l o m H S + N j K 2 H i k m 1 / r y p i M F q 9 h Z G Z i k Q A A A A N e M 9 T X o N b F X e s w J p G Q h U u Y 0 a d U k C S d i + B 4 J T O / a c S t m a 7 y P s d 2 m F b Y Z X t b c c v p p F A K M J P g w m L z S R S F G v H E S M H 4 = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -2912,175 +2973,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12352</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12472</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12352</Url>
-      <Description>TV7R3WADTX6N-37870886-12352</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12472</Url>
+      <Description>TV7R3WADTX6N-37870886-12472</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFBAC320-406F-4BFC-8617-21A5FE8A2E15}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0C6D487-CD9A-4725-BC79-3F34037C37D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4067E089-5662-4987-A0A8-052840AD5916}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC1593FB-F322-4770-9460-5C201F5E7AE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{882F2C6A-4C07-4A89-8ABD-D036B02E1FDC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F84F041C-75B9-47D3-BDC3-9D45C359DF99}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8217C60-273D-48A5-8791-C72ACE6563AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2204B580-8F7F-4100-A784-6953161BE5BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A938D7C-E6A8-4EC1-9222-CEAB48B0C48C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F88AEF10-04D7-4FBB-88A9-36B4476705C4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>IRE</vt:lpstr>
       <vt:lpstr>IRE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Meg Sutton</dc:creator>
+  <dc:creator>Chris Black</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-06-01T07:51:25Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-02T08:00:52Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>430d623e-6295-4891-acdf-00e611e47da8</vt:lpwstr>
+    <vt:lpwstr>e1d29d18-9413-4238-a784-d1880a763e8f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>9dd4ddb4-de81-4670-aaf6-aecf9dfd5354</vt:lpwstr>
+    <vt:lpwstr>a71c1281-8453-4992-8ed6-e4d97a2eb0dd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>