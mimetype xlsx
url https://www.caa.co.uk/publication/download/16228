--- v8 (2026-07-08)
+++ v9 (2026-08-23)
@@ -9,280 +9,277 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D70DB695-09CE-46BD-9A5D-CD3D966EF021}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{66A988C4-7100-425D-BEF9-B618683D0CAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{5DFD6D45-175A-4032-BC83-946688E22F4C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E73E5BAB-077E-4F29-B02D-34BCDC2F6778}"/>
   </bookViews>
   <sheets>
     <sheet name="IRE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">IRE!$A$8:$G$67</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">IRE!$A$1:$G$67</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{6211C088-78D1-46E8-A318-F699A4FB6DC4}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{3FAA0F16-5DF2-4032-BD0A-E5659B952EBB}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{8FEF5543-2D17-47B9-8010-B1F946BB96D5}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{BCA2CB5B-7C70-47E8-A5F3-C0FBF6BD91C0}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{C9016BC2-A8E3-40FD-B09D-C31AC0D060C1}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{45795030-D6D1-4F5E-8437-D4EE1F21FCF1}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{BC25359B-86E4-44C8-8C4A-F388149B7D68}" keepAlive="1" name="Query - IRE_Query" description="Connection to the 'IRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{DB141275-8113-46B0-858A-2F9F36AEA178}" keepAlive="1" name="Query - IRE_Query" description="Connection to the 'IRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=IRE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [IRE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="188">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>IRE(A)</t>
   </si>
   <si>
     <t>Atkins</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>339257L</t>
   </si>
   <si>
+    <t>SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>FCL.1005.IRE applies</t>
+  </si>
+  <si>
+    <t>Balfour</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>285822C</t>
+  </si>
+  <si>
+    <t>Beale</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>459768L</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Beeston</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>217929F</t>
+  </si>
+  <si>
+    <t>IRE(H)</t>
+  </si>
+  <si>
+    <t>Byard-Jones</t>
+  </si>
+  <si>
+    <t>Oliver</t>
+  </si>
+  <si>
+    <t>271034K</t>
+  </si>
+  <si>
+    <t>Caryer</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>352691G</t>
+  </si>
+  <si>
+    <t>G120TP SET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>349923E</t>
+  </si>
+  <si>
+    <t>Catton</t>
+  </si>
+  <si>
+    <t>242970E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Chan</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>506128H</t>
+  </si>
+  <si>
+    <t>STI(A)/(H)- FNPT II/III | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>Checketts</t>
+  </si>
+  <si>
+    <t>Alistair</t>
+  </si>
+  <si>
+    <t>351584B</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>Cooke</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>258439E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | TMG</t>
+  </si>
+  <si>
+    <t>Cooper-Shaw</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>430489F</t>
+  </si>
+  <si>
     <t>MEP (land) | SEP (land)</t>
   </si>
   <si>
-    <t>FCL.1005.IRE applies</t>
-[...127 lines deleted...]
-  <si>
     <t>Dale</t>
   </si>
   <si>
     <t>227160E</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | PA-46 SET</t>
+    <t>PA-46 SET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Develin</t>
   </si>
   <si>
     <t>Jill</t>
   </si>
   <si>
     <t>214616J</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
     <t>Neill</t>
   </si>
   <si>
     <t>308070F</t>
   </si>
   <si>
     <t>Ficheroulle</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
@@ -355,57 +352,60 @@
   <si>
     <t>Hogan</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>444274A</t>
   </si>
   <si>
     <t>Hoy</t>
   </si>
   <si>
     <t>238608J</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
     <t>Philip</t>
   </si>
   <si>
     <t>456911C</t>
   </si>
   <si>
+    <t>250160L</t>
+  </si>
+  <si>
     <t>Arwyn</t>
   </si>
   <si>
     <t>221091F</t>
   </si>
   <si>
-    <t>PA-46 SET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | MEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Judd</t>
   </si>
   <si>
     <t>Steven</t>
   </si>
   <si>
     <t>310712D</t>
   </si>
   <si>
     <t>Bell429</t>
   </si>
   <si>
     <t>Keen</t>
   </si>
   <si>
     <t>Duncan</t>
   </si>
   <si>
     <t>323668D</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
@@ -436,51 +436,51 @@
   <si>
     <t>355072J</t>
   </si>
   <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
     <t>Onsloe</t>
   </si>
   <si>
     <t>439706A</t>
   </si>
   <si>
     <t>Onyett</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>407531E</t>
   </si>
   <si>
-    <t>TBM SET | *CRE(A) Rating - FNPTII | SEP (land)</t>
+    <t>SEP (land) | *CRE(A) Rating - FNPTII | TBM SET</t>
   </si>
   <si>
     <t>Orchard</t>
   </si>
   <si>
     <t>Timothy</t>
   </si>
   <si>
     <t>209147K</t>
   </si>
   <si>
     <t>Pells</t>
   </si>
   <si>
     <t>238514G</t>
   </si>
   <si>
     <t>Piper</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
     <t>457845G</t>
   </si>
@@ -505,51 +505,51 @@
   <si>
     <t>325664B</t>
   </si>
   <si>
     <t>Rawlings</t>
   </si>
   <si>
     <t>286314F</t>
   </si>
   <si>
     <t>Shawe</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>206426K</t>
   </si>
   <si>
     <t>Shooter</t>
   </si>
   <si>
     <t>345834B</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | TBM SET | PA46 | CessnaSET | *CRE(A) Rating - FNPTII</t>
+    <t>*CRE(A) Rating - FNPTII | CessnaSET | PA46 | TBM SET | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Simmonds</t>
   </si>
   <si>
     <t>219679D</t>
   </si>
   <si>
     <t>Julie</t>
   </si>
   <si>
     <t>219723E</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Leon</t>
   </si>
   <si>
     <t>212130A</t>
   </si>
   <si>
     <t>Spencer</t>
   </si>
@@ -580,102 +580,102 @@
   <si>
     <t>Ari</t>
   </si>
   <si>
     <t>350233C</t>
   </si>
   <si>
     <t>Wakeley</t>
   </si>
   <si>
     <t>Guy</t>
   </si>
   <si>
     <t>466887A</t>
   </si>
   <si>
     <t>Walker</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>447298E</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | TMG | G120TP SET</t>
+    <t>G120TP SET | TMG | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Weinstein</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>231670F</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | MCCI(A)/(H)/(As)/(PL) - FNPT II/III</t>
   </si>
   <si>
     <t>Whitby</t>
   </si>
   <si>
     <t>489410C</t>
   </si>
   <si>
     <t>Wignall</t>
   </si>
   <si>
     <t>325856D</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>FCL.1005.IRE applies | FCL.1005.IRE applies</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
+    <t>230398A</t>
+  </si>
+  <si>
     <t>335185H</t>
   </si>
   <si>
     <t>SEP (land)</t>
   </si>
   <si>
-    <t>230398A</t>
-[...2 lines deleted...]
-    <t>Updated On: 02 July 2026</t>
+    <t>Updated On: 03 August 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -909,118 +909,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85865942-16ED-4D42-8C33-AFA3695C67DF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{147761B3-293F-484C-893E-026339C7A49C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1038317" cy="1240263"/>
+          <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{98D269C5-8600-44BA-9A63-222200B33580}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{0E5248E8-69F7-4E09-9324-C8918BAD910E}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{61685679-535E-4CFE-92F6-A86F4A8889A1}" name="IRE_Query" displayName="IRE_Query" ref="A8:G67" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{5260EA12-D622-4442-8AB6-EB2F128C78B8}" name="IRE_Query" displayName="IRE_Query" ref="A8:G67" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
   <autoFilter ref="A8:G67" xr:uid="{5878A995-300E-4201-9FF6-B79917558671}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{1C3B8022-00C0-4D38-BAAE-07A79143DABD}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{79F6A255-C8B7-4094-905F-E30C2FEE76A1}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{7EDAD6C4-D540-49EF-B678-5C6CD5B6EAB2}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{23A38B0A-287A-4656-AE2E-6F382C9C233F}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{77BF4362-2377-4D70-8C6A-EB94E0F717FC}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{9A591D2A-0222-4185-9111-ED1627195BF3}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{4D750C80-D60D-48BF-BB9E-A13937417E2B}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{74AB97FC-2F65-4C34-88E8-503C705C5E72}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{3BA2E10F-6C2D-4342-A108-5AF0A34E58A2}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1248,1481 +1248,1481 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73D20909-ED75-4928-8EBE-16A5F3660BD5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0DE2308-5A60-47D2-99A5-45756740A7B6}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G67"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="26" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.54296875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="21.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="16.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
-    <col min="5" max="5" width="28.81640625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="1"/>
+    <col min="5" max="5" width="28.85546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="21.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="14.28515625" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
-    <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
-    <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
-    <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="10">
         <v>46356</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="9"/>
       <c r="F10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="10">
         <v>46265</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="10">
         <v>46295</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="10">
         <v>46812</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="E13" s="9"/>
       <c r="F13" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="10">
-        <v>46234</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
+        <v>47118</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="E14" s="9"/>
+      <c r="E14" s="9" t="s">
+        <v>30</v>
+      </c>
       <c r="F14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="10">
-        <v>47118</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="10">
-        <v>46599</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>47603</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="D16" s="8" t="s">
+      <c r="E16" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="E16" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="10">
-        <v>47603</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="10">
-        <v>46568</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46965</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="10">
-        <v>46965</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="10">
-        <v>46295</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
+        <v>46843</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D20" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="10">
+        <v>46630</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="8" t="s">
         <v>50</v>
-      </c>
-[...18 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="10">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E22" s="9"/>
+      <c r="F22" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="10">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E23" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="F21" s="9" t="s">
-[...42 lines deleted...]
-      <c r="E23" s="9"/>
       <c r="F23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="10">
-        <v>46752</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E24" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="10">
+        <v>46446</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E25" s="9"/>
+      <c r="F25" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="G25" s="10">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="10">
+        <v>46965</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="F24" s="9" t="s">
-[...53 lines deleted...]
-      </c>
       <c r="B27" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C27" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="E27" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="E27" s="9"/>
+      <c r="F27" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="10">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="F27" s="9" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B28" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C28" s="8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="10">
-        <v>46356</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C29" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E29" s="9"/>
       <c r="F29" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="10">
         <v>46538</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E30" s="9"/>
       <c r="F30" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="10">
-        <v>46538</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="E31" s="9"/>
+      <c r="E31" s="9" t="s">
+        <v>19</v>
+      </c>
       <c r="F31" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G31" s="10">
-        <v>47087</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46965</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="E32" s="9"/>
       <c r="F32" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G32" s="10">
-        <v>46965</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
+        <v>47149</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>90</v>
       </c>
       <c r="E33" s="9"/>
       <c r="F33" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G33" s="10">
-        <v>47149</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="E34" s="9"/>
+        <v>93</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>11</v>
+      </c>
       <c r="F34" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G34" s="10">
-        <v>46568</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C35" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="D35" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="D35" s="8" t="s">
+      <c r="E35" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F35" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" s="10">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A36" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="C36" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="E35" s="9" t="s">
-[...16 lines deleted...]
-      <c r="C36" s="8" t="s">
+      <c r="D36" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="D36" s="8" t="s">
+      <c r="E36" s="9" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="10">
         <v>46326</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B37" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C37" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="C37" s="8" t="s">
+      <c r="D37" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="D37" s="8" t="s">
+      <c r="E37" s="9" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="10">
         <v>46812</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C38" s="8" t="s">
         <v>103</v>
       </c>
-      <c r="C38" s="8" t="s">
+      <c r="D38" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="D38" s="8" t="s">
+      <c r="E38" s="9" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="10">
         <v>46418</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="C39" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="C39" s="8" t="s">
+      <c r="D39" s="8" t="s">
         <v>108</v>
       </c>
-      <c r="D39" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="9" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="10">
         <v>47238</v>
       </c>
     </row>
-    <row r="40" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C40" s="8" t="s">
         <v>110</v>
       </c>
-      <c r="C40" s="8" t="s">
+      <c r="D40" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="D40" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="9" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="G40" s="10">
         <v>46418</v>
       </c>
     </row>
-    <row r="41" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C41" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="C41" s="8" t="s">
+      <c r="D41" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="D41" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="9" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="10">
         <v>47026</v>
       </c>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D42" s="8" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E42" s="9"/>
       <c r="F42" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G42" s="10">
         <v>47118</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D43" s="8" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G43" s="10">
         <v>46996</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C44" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="C44" s="8" t="s">
+      <c r="D44" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="D44" s="8" t="s">
+      <c r="E44" s="9" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G44" s="10">
         <v>47149</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="C45" s="8" t="s">
         <v>124</v>
       </c>
-      <c r="C45" s="8" t="s">
+      <c r="D45" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="D45" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="9" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="10">
         <v>46783</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="C46" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" s="9" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="C47" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C47" s="8" t="s">
+      <c r="D47" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="D47" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="9" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G47" s="10">
         <v>46295</v>
       </c>
     </row>
-    <row r="48" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="C48" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="C48" s="8" t="s">
+      <c r="D48" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="D48" s="8" t="s">
+      <c r="E48" s="9" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="10">
         <v>46538</v>
       </c>
     </row>
-    <row r="49" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C49" s="8" t="s">
         <v>136</v>
       </c>
-      <c r="C49" s="8" t="s">
+      <c r="D49" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="D49" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="9" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="10">
         <v>46265</v>
       </c>
     </row>
-    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D50" s="8" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E50" s="9"/>
       <c r="F50" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="10">
         <v>46934</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="C51" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="C51" s="8" t="s">
+      <c r="D51" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="D51" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="9" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="10">
         <v>46418</v>
       </c>
     </row>
-    <row r="52" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D52" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="C52" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="8" t="s">
+      <c r="E52" s="9" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="10">
         <v>47299</v>
       </c>
     </row>
-    <row r="53" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="D53" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="C53" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="9" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C54" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D54" s="8" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E54" s="9"/>
       <c r="F54" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="10">
         <v>46387</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B55" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="C55" s="8" t="s">
         <v>151</v>
       </c>
-      <c r="C55" s="8" t="s">
+      <c r="D55" s="8" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="E55" s="9"/>
       <c r="F55" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G55" s="10">
         <v>46630</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="C56" s="8" t="s">
         <v>154</v>
       </c>
-      <c r="C56" s="8" t="s">
+      <c r="D56" s="8" t="s">
         <v>155</v>
       </c>
-      <c r="D56" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="9" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G56" s="10">
         <v>46934</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B57" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="C57" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="C57" s="8" t="s">
+      <c r="D57" s="8" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E57" s="9"/>
       <c r="F57" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G57" s="10">
         <v>46721</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D58" s="8" t="s">
         <v>160</v>
       </c>
-      <c r="C58" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="9" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G58" s="10">
         <v>46326</v>
       </c>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="C59" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="C59" s="8" t="s">
+      <c r="D59" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="D59" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="9" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G59" s="10">
         <v>47087</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="C60" s="8" t="s">
         <v>165</v>
       </c>
-      <c r="C60" s="8" t="s">
+      <c r="D60" s="8" t="s">
         <v>166</v>
       </c>
-      <c r="D60" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="9" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G60" s="10">
         <v>46387</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C61" s="8" t="s">
         <v>168</v>
       </c>
-      <c r="C61" s="8" t="s">
+      <c r="D61" s="8" t="s">
         <v>169</v>
       </c>
-      <c r="D61" s="8" t="s">
+      <c r="E61" s="9" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G61" s="10">
         <v>46783</v>
       </c>
     </row>
-    <row r="62" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="C62" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="C62" s="8" t="s">
+      <c r="D62" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="D62" s="8" t="s">
+      <c r="E62" s="9" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="10">
         <v>46356</v>
       </c>
     </row>
-    <row r="63" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="D63" s="8" t="s">
         <v>176</v>
       </c>
-      <c r="C63" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" s="9" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G63" s="10">
         <v>47269</v>
       </c>
     </row>
-    <row r="64" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="D64" s="8" t="s">
         <v>178</v>
       </c>
-      <c r="C64" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" s="9" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G64" s="10">
         <v>46691</v>
       </c>
     </row>
-    <row r="65" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="C65" s="8" t="s">
         <v>180</v>
       </c>
-      <c r="C65" s="8" t="s">
+      <c r="D65" s="8" t="s">
         <v>181</v>
       </c>
-      <c r="D65" s="8" t="s">
+      <c r="E65" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F65" s="9" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
       <c r="G65" s="10">
         <v>46873</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D66" s="8" t="s">
         <v>184</v>
       </c>
-      <c r="C66" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="8" t="s">
+      <c r="E66" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F66" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="G66" s="10">
+        <v>46446</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D67" s="8" t="s">
         <v>185</v>
       </c>
-      <c r="E66" s="9" t="s">
+      <c r="E67" s="9" t="s">
         <v>186</v>
       </c>
-      <c r="F66" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G66" s="10">
+      <c r="F67" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" s="10">
         <v>47057</v>
-      </c>
-[...21 lines deleted...]
-        <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
-    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
+    <oddHeader>&amp;C&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
+    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A G E j i X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A G E j i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A B h I 4 l w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A B h I 4 l w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A Y S O J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A B h I 4 l w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A E 9 e U 4 p H / W T T 9 Q m Y w V z u U A A r a n c D / g i M 0 B E I + T C L b q X C A A A A A A 6 A A A A A A g A A I A A A A C T y 2 b 7 x t h 0 h / S p i c A N X + y 3 q j W w f x T v W A I / a G n S 7 r v D Z U A A A A P V 7 / t 7 I 7 W c A A S 4 q S 1 J z z W T f N u 8 I 3 O G 8 V B L Y b E G a I T X P 5 Z F g Z k J r 9 Y Y L 4 T M k c K F O B 0 M Y S P v H h k h d X j l o m H S + N j K 2 H i k m 1 / r y p i M F q 9 h Z G Z i k Q A A A A N e M 9 T X o N b F X e s w J p G Q h U u Y 0 a d U k C S d i + B 4 J T O / a c S t m a 7 y P s d 2 m F b Y Z X t b c c v p p F A K M J P g w m L z S R S F G v H E S M H 4 = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Y D A A B Q S w M E F A A C A A g A Y k U D X R p J N 1 G m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h q M k p + S 6 O A i i Y m J c W 1 q h U Y o h h b L 3 R w 8 k l c Q o 6 i b 4 / v e N 7 x 3 v 9 4 g 6 + s q u K j W 6 s a k K M I U B c r I 5 q B N k a L O H c M Z y j h s h D y J Q g W D b G z S 2 0 O K S u f O C S H e e + w n u G k L w i i N y D 5 f b 2 W p a o E + s v 4 v h 9 p Y J 4 x U i M P u N Y Y z H M U x n r I 5 p k B G C L k 2 X 4 E N e 5 / t D 4 R l V 7 m u V V y Z c L U A M k Y g 7 w / 8 A V B L A w Q U A A I A C A B i R Q N d D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A Y k U D X S i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A Y k U D X R p J N 1 G m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A G J F A 1 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A Y k U D X S i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A P g I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F I i 1 q E q o 7 N O r G 2 s 7 Y l j N 8 k A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A I X L / Y a 9 L z h 4 + 3 + k h 5 6 t f i + 2 0 B j T y Q N C B y b 0 O n d q w Q v Q A A A A A D o A A A A A C A A A g A A A A 4 t b 2 Q m d c f g S l i p N N y K G K O F a B h f A 4 U e L X m z g A 4 X i V x 5 p Q A A A A C A s l A h b V e b i w N R U F v x M p s E X 9 c O q l y F 1 k 0 S A 1 x 1 6 S 7 K x b Z P j 7 v 7 T N F / Y o o l K X g O s R 2 X / O i W S S 6 1 7 J K K U r y N B d / e o U Z K r 8 E g w r c 1 z p U z L r i 9 Z A A A A A S w s 7 u + L s M d m + + d e N B h G O 0 F / V J l + W n Y 5 Q u v h 2 X e T h c n M W 7 s l 4 S d T e F q f W 3 z M A w F J 9 A I M i F E Z n B F 6 o Y 1 P Z / a c a / Q = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -2973,175 +2973,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12472</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12541</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12472</Url>
-      <Description>TV7R3WADTX6N-37870886-12472</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12541</Url>
+      <Description>TV7R3WADTX6N-37870886-12541</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0C6D487-CD9A-4725-BC79-3F34037C37D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75B46F31-33A5-4849-8610-D001A05C3228}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC1593FB-F322-4770-9460-5C201F5E7AE0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89104CB3-24DA-47FC-B463-6D8B44E1F00C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F84F041C-75B9-47D3-BDC3-9D45C359DF99}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC9E4661-5B59-450C-A946-FAE1EF3B5B20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2204B580-8F7F-4100-A784-6953161BE5BB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10EDAF75-62C5-45A9-A665-B6E1C101F6B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F88AEF10-04D7-4FBB-88A9-36B4476705C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E56F8D07-D82C-4150-8E7D-D7A9C0584843}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>IRE</vt:lpstr>
       <vt:lpstr>IRE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chris Black</dc:creator>
+  <dc:creator>Meg Sutton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-07-02T08:00:52Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-03T07:43:06Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>e1d29d18-9413-4238-a784-d1880a763e8f</vt:lpwstr>
+    <vt:lpwstr>6aaa7a71-d1b5-4abe-a2a7-335bef6b0d1e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>a71c1281-8453-4992-8ed6-e4d97a2eb0dd</vt:lpwstr>
+    <vt:lpwstr>eee7a2ce-0d10-4d96-87f8-8cec59b91c7d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>