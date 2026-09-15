--- v9 (2026-08-23)
+++ v10 (2026-09-15)
@@ -9,673 +9,661 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{66A988C4-7100-425D-BEF9-B618683D0CAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FF4E31C1-C638-499F-AE5F-87D6817E8E4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E73E5BAB-077E-4F29-B02D-34BCDC2F6778}"/>
+    <workbookView xWindow="3345" yWindow="3225" windowWidth="18900" windowHeight="10965" xr2:uid="{36CF9B8B-F81A-4922-AA19-39F41272165D}"/>
   </bookViews>
   <sheets>
     <sheet name="IRE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">IRE!$A$8:$G$67</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">IRE!$A$8:$G$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">IRE!$A$1:$G$67</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{3FAA0F16-5DF2-4032-BD0A-E5659B952EBB}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{B68DD278-6FFE-4638-9835-8784D12D315A}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{BCA2CB5B-7C70-47E8-A5F3-C0FBF6BD91C0}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{BB8D9334-7021-4C58-B6EB-0392AFD9BA43}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{45795030-D6D1-4F5E-8437-D4EE1F21FCF1}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{7697B5F7-A9D9-4842-915B-5FAC3BCED3CA}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{DB141275-8113-46B0-858A-2F9F36AEA178}" keepAlive="1" name="Query - IRE_Query" description="Connection to the 'IRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{8C5D152B-1A81-4A53-A340-A5497372D831}" keepAlive="1" name="Query - IRE_Query" description="Connection to the 'IRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=IRE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [IRE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="184">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>IRE(A)</t>
   </si>
   <si>
     <t>Atkins</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>339257L</t>
   </si>
   <si>
+    <t>MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>FCL.1005.IRE applies</t>
+  </si>
+  <si>
+    <t>Beale</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>459768L</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Beeston</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>217929F</t>
+  </si>
+  <si>
     <t>SEP (land) | MEP (land)</t>
   </si>
   <si>
-    <t>FCL.1005.IRE applies</t>
-[...2 lines deleted...]
-    <t>Balfour</t>
+    <t>IRE(H)</t>
+  </si>
+  <si>
+    <t>Byard-Jones</t>
+  </si>
+  <si>
+    <t>Oliver</t>
+  </si>
+  <si>
+    <t>271034K</t>
+  </si>
+  <si>
+    <t>Caryer</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>352691G</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | G120TP SET</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>349923E</t>
+  </si>
+  <si>
+    <t>Catton</t>
+  </si>
+  <si>
+    <t>242970E</t>
+  </si>
+  <si>
+    <t>Chan</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>506128H</t>
+  </si>
+  <si>
+    <t>STI(A)/(H)- FNPT II/III | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>Checketts</t>
+  </si>
+  <si>
+    <t>Alistair</t>
+  </si>
+  <si>
+    <t>351584B</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>Cooke</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>258439E</t>
+  </si>
+  <si>
+    <t>TMG | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Cooper-Shaw</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>430489F</t>
+  </si>
+  <si>
+    <t>Dale</t>
+  </si>
+  <si>
+    <t>227160E</t>
+  </si>
+  <si>
+    <t>PA-46 SET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Develin</t>
+  </si>
+  <si>
+    <t>Jill</t>
+  </si>
+  <si>
+    <t>214616J</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>Neill</t>
+  </si>
+  <si>
+    <t>308070F</t>
+  </si>
+  <si>
+    <t>Ficheroulle</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>526043D</t>
+  </si>
+  <si>
+    <t>Flanagan</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>277836K</t>
+  </si>
+  <si>
+    <t>FCL.1005.IRE</t>
+  </si>
+  <si>
+    <t>Fordham</t>
+  </si>
+  <si>
+    <t>Laurence</t>
+  </si>
+  <si>
+    <t>304818G</t>
+  </si>
+  <si>
+    <t>Forsyth</t>
+  </si>
+  <si>
+    <t>Merrick</t>
+  </si>
+  <si>
+    <t>272300K</t>
+  </si>
+  <si>
+    <t>Gibson</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>344996C</t>
+  </si>
+  <si>
+    <t>Gowers</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>280916H</t>
+  </si>
+  <si>
+    <t>Heather-Hayes</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>212058E</t>
+  </si>
+  <si>
+    <t>Hoft</t>
+  </si>
+  <si>
+    <t>499074J</t>
+  </si>
+  <si>
+    <t>Hogan</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>444274A</t>
+  </si>
+  <si>
+    <t>Hoy</t>
+  </si>
+  <si>
+    <t>238608J</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>456911C</t>
+  </si>
+  <si>
+    <t>Arwyn</t>
+  </si>
+  <si>
+    <t>221091F</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>250160L</t>
+  </si>
+  <si>
+    <t>Judd</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>310712D</t>
+  </si>
+  <si>
+    <t>Bell429</t>
+  </si>
+  <si>
+    <t>Keen</t>
+  </si>
+  <si>
+    <t>Duncan</t>
+  </si>
+  <si>
+    <t>323668D</t>
+  </si>
+  <si>
+    <t>Mack</t>
+  </si>
+  <si>
+    <t>Neville</t>
+  </si>
+  <si>
+    <t>272354J</t>
+  </si>
+  <si>
+    <t>Mollison</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>223099B</t>
+  </si>
+  <si>
+    <t>Nevill</t>
+  </si>
+  <si>
+    <t>Edward</t>
+  </si>
+  <si>
+    <t>355072J</t>
+  </si>
+  <si>
+    <t>Oddy</t>
+  </si>
+  <si>
+    <t>209488F</t>
+  </si>
+  <si>
+    <t>Onsloe</t>
+  </si>
+  <si>
+    <t>439706A</t>
+  </si>
+  <si>
+    <t>Onyett</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>407531E</t>
+  </si>
+  <si>
+    <t>TBM SET | *CRE(A) Rating - FNPTII | SEP (land)</t>
+  </si>
+  <si>
+    <t>Orchard</t>
+  </si>
+  <si>
+    <t>Timothy</t>
+  </si>
+  <si>
+    <t>209147K</t>
+  </si>
+  <si>
+    <t>Pells</t>
+  </si>
+  <si>
+    <t>238514G</t>
+  </si>
+  <si>
+    <t>Piper</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>457845G</t>
+  </si>
+  <si>
+    <t>Plews</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>205458B</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | Pilatus PC12 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Rawlings</t>
+  </si>
+  <si>
+    <t>286314F</t>
+  </si>
+  <si>
+    <t>Shawe</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>206426K</t>
+  </si>
+  <si>
+    <t>Shooter</t>
+  </si>
+  <si>
+    <t>345834B</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | TBM SET | PA46 | CessnaSET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Simmonds</t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t>219723E</t>
+  </si>
+  <si>
+    <t>219679D</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>212130A</t>
+  </si>
+  <si>
+    <t>Spencer</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>226829J</t>
+  </si>
+  <si>
+    <t>Thomson</t>
+  </si>
+  <si>
+    <t>Nigel</t>
+  </si>
+  <si>
+    <t>351780B</t>
+  </si>
+  <si>
+    <t>Todd</t>
+  </si>
+  <si>
+    <t>246522A</t>
+  </si>
+  <si>
+    <t>Vidamour</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
-    <t>285822C</t>
-[...8 lines deleted...]
-    <t>459768L</t>
+    <t>347162D</t>
   </si>
   <si>
     <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
   </si>
   <si>
-    <t>Beeston</t>
-[...421 lines deleted...]
-  <si>
     <t>Villadsen</t>
   </si>
   <si>
     <t>Ari</t>
   </si>
   <si>
     <t>350233C</t>
   </si>
   <si>
     <t>Wakeley</t>
   </si>
   <si>
     <t>Guy</t>
   </si>
   <si>
     <t>466887A</t>
   </si>
   <si>
     <t>Walker</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>447298E</t>
   </si>
   <si>
-    <t>G120TP SET | TMG | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | MEP (land) | TMG | G120TP SET</t>
   </si>
   <si>
     <t>Weinstein</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>231670F</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | MCCI(A)/(H)/(As)/(PL) - FNPT II/III</t>
+    <t>MCCI(A)/(H)/(As)/(PL) - FNPT II/III | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Whitby</t>
   </si>
   <si>
     <t>489410C</t>
   </si>
   <si>
     <t>Wignall</t>
   </si>
   <si>
     <t>325856D</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>FCL.1005.IRE applies | FCL.1005.IRE applies</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
     <t>335185H</t>
   </si>
   <si>
     <t>SEP (land)</t>
   </si>
   <si>
-    <t>Updated On: 03 August 2026</t>
+    <t>Updated On: 01 September 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -909,118 +897,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{147761B3-293F-484C-893E-026339C7A49C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6153CCDD-D5DC-4E09-801A-2ADE22F7CF7E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{0E5248E8-69F7-4E09-9324-C8918BAD910E}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{08E28A86-0C44-4585-AE97-B80F89692AAD}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{5260EA12-D622-4442-8AB6-EB2F128C78B8}" name="IRE_Query" displayName="IRE_Query" ref="A8:G67" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
-  <autoFilter ref="A8:G67" xr:uid="{5878A995-300E-4201-9FF6-B79917558671}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{448F449D-0C3D-44DF-9CD7-1D264CD93C9F}" name="IRE_Query" displayName="IRE_Query" ref="A8:G66" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A8:G66" xr:uid="{5878A995-300E-4201-9FF6-B79917558671}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{7EDAD6C4-D540-49EF-B678-5C6CD5B6EAB2}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{3BA2E10F-6C2D-4342-A108-5AF0A34E58A2}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{03B8940D-F88C-47AB-B0E9-353B33834990}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{A82B9C20-1809-4FFB-99B8-E392318B81BC}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{3C6BC891-5A34-4DAF-8042-781C16283831}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{183E3CA2-A7D7-4E51-B1B5-DA251ABD9494}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{F420525A-A0F0-4378-A6C3-5F832A0C21B9}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{68B627E1-F73F-46F1-BB0E-2A6FA06E8EA6}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{83DE526C-206A-49A4-B939-9CDA847557DE}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1248,77 +1236,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0DE2308-5A60-47D2-99A5-45756740A7B6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{944E6CB4-088B-4BEF-921D-52E3FFFBAF95}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G67"/>
+  <dimension ref="A1:G66"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="28.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
@@ -1340,1389 +1328,1368 @@
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="10">
         <v>46356</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="9"/>
+      <c r="E10" s="9" t="s">
+        <v>16</v>
+      </c>
       <c r="F10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="10">
-        <v>46265</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C11" s="8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="10">
-        <v>46295</v>
+        <v>46812</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C12" s="8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="E12" s="9"/>
       <c r="F12" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="10">
-        <v>46812</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+        <v>47118</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="E13" s="9"/>
+        <v>27</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>28</v>
+      </c>
       <c r="F13" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="10">
-        <v>47118</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="10">
-        <v>46599</v>
+        <v>47603</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="10">
-        <v>47603</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="10">
-        <v>46568</v>
+        <v>46965</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="10">
-        <v>46965</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="10">
-        <v>46295</v>
+        <v>46843</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="10">
-        <v>46843</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46630</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="D20" s="8" t="s">
+      <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="E20" s="9" t="s">
+      <c r="F20" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="10">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="F20" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B21" s="8" t="s">
+      <c r="C21" s="8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E21" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E21" s="9"/>
       <c r="F21" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="10">
-        <v>46599</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="C22" s="8" t="s">
+      <c r="D22" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="D22" s="8" t="s">
+      <c r="E22" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="10">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="E22" s="9"/>
-[...11 lines deleted...]
-      <c r="B23" s="8" t="s">
+      <c r="C23" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="C23" s="8" t="s">
+      <c r="D23" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="D23" s="8" t="s">
+      <c r="E23" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="10">
+        <v>46446</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="E23" s="9" t="s">
-[...5 lines deleted...]
-      <c r="G23" s="10">
+      <c r="C24" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G24" s="10">
         <v>47026</v>
-      </c>
-[...21 lines deleted...]
-        <v>46446</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="E25" s="9"/>
+      <c r="E25" s="9" t="s">
+        <v>20</v>
+      </c>
       <c r="F25" s="9" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="G25" s="10">
-        <v>47026</v>
+        <v>46965</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="B26" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C26" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="C26" s="8" t="s">
+      <c r="D26" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="D26" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E26" s="9"/>
       <c r="F26" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="10">
-        <v>46965</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="C27" s="8" t="s">
+      <c r="D27" s="8" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E27" s="9"/>
       <c r="F27" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="10">
-        <v>46356</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B28" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="C28" s="8" t="s">
+      <c r="D28" s="8" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C29" s="8" t="s">
         <v>78</v>
       </c>
-      <c r="C29" s="8" t="s">
+      <c r="D29" s="8" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E29" s="9"/>
       <c r="F29" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="10">
-        <v>46538</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="C30" s="8" t="s">
+      <c r="E30" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="10">
+        <v>46965</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B31" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="D30" s="8" t="s">
+      <c r="C31" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="E30" s="9"/>
-[...11 lines deleted...]
-      <c r="B31" s="8" t="s">
+      <c r="D31" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="C31" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E31" s="9"/>
       <c r="F31" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G31" s="10">
-        <v>46965</v>
+        <v>47149</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B32" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="D32" s="8" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E32" s="9"/>
       <c r="F32" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G32" s="10">
-        <v>47149</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="D33" s="8" t="s">
         <v>89</v>
       </c>
-      <c r="C33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="8" t="s">
+      <c r="E33" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="10">
+        <v>47391</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A34" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C34" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="E33" s="9"/>
-[...11 lines deleted...]
-      <c r="B34" s="8" t="s">
+      <c r="D34" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="C34" s="8" t="s">
+      <c r="E34" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="D34" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G34" s="10">
-        <v>46295</v>
+        <v>46326</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G35" s="10">
         <v>47269</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>95</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="10">
-        <v>46326</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46812</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>98</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E37" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" s="10">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="8" t="s">
         <v>101</v>
       </c>
-      <c r="F37" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B38" s="8" t="s">
+      <c r="C38" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="C38" s="8" t="s">
+      <c r="D38" s="8" t="s">
         <v>103</v>
       </c>
-      <c r="D38" s="8" t="s">
+      <c r="E38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G38" s="10">
+        <v>47238</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A39" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="E38" s="9" t="s">
+      <c r="C39" s="8" t="s">
         <v>105</v>
       </c>
-      <c r="F38" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="10">
+      <c r="D39" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="E39" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F39" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G39" s="10">
         <v>46418</v>
-      </c>
-[...21 lines deleted...]
-        <v>47238</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="D40" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="C40" s="8" t="s">
+      <c r="E40" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G40" s="10">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B41" s="8" t="s">
         <v>110</v>
       </c>
-      <c r="D40" s="8" t="s">
+      <c r="C41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D41" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="E40" s="9" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="E41" s="9"/>
       <c r="F41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="10">
-        <v>47026</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" s="10">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A43" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="C43" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="C42" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="8" t="s">
+      <c r="D43" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="E42" s="9"/>
-[...11 lines deleted...]
-      <c r="B43" s="8" t="s">
+      <c r="E43" s="9" t="s">
         <v>117</v>
       </c>
-      <c r="C43" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="8" t="s">
+      <c r="F43" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" s="10">
+        <v>47149</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B44" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="E43" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B44" s="8" t="s">
+      <c r="C44" s="8" t="s">
         <v>119</v>
       </c>
-      <c r="C44" s="8" t="s">
+      <c r="D44" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="D44" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="9" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G44" s="10">
-        <v>47149</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>124</v>
+        <v>26</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="10">
-        <v>46783</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>28</v>
+        <v>124</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="10">
-        <v>46568</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D47" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="C47" s="8" t="s">
+      <c r="E47" s="9" t="s">
         <v>129</v>
       </c>
-      <c r="D47" s="8" t="s">
+      <c r="F47" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" s="10">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="E47" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B48" s="8" t="s">
+      <c r="C48" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D48" s="8" t="s">
         <v>131</v>
       </c>
-      <c r="C48" s="8" t="s">
+      <c r="E48" s="9"/>
+      <c r="F48" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" s="10">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B49" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="D48" s="8" t="s">
+      <c r="C49" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="E48" s="9" t="s">
+      <c r="D49" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="F48" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B49" s="8" t="s">
+      <c r="E49" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G49" s="10">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A50" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B50" s="8" t="s">
         <v>135</v>
       </c>
-      <c r="C49" s="8" t="s">
+      <c r="C50" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="D50" s="8" t="s">
         <v>136</v>
       </c>
-      <c r="D49" s="8" t="s">
+      <c r="E50" s="9" t="s">
         <v>137</v>
       </c>
-      <c r="E49" s="9" t="s">
-[...22 lines deleted...]
-      <c r="E50" s="9"/>
       <c r="F50" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="10">
-        <v>46934</v>
+        <v>47299</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="D51" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="C51" s="8" t="s">
+      <c r="E51" s="9"/>
+      <c r="F51" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" s="10">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A52" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="D52" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="D51" s="8" t="s">
+      <c r="E52" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F52" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" s="10">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B53" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="E51" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B52" s="8" t="s">
+      <c r="C53" s="8" t="s">
         <v>143</v>
       </c>
-      <c r="C52" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="8" t="s">
+      <c r="D53" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="E52" s="9" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="E53" s="9"/>
       <c r="F53" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="10">
-        <v>46568</v>
+        <v>46630</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="C54" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="C54" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="8" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="E54" s="9"/>
+        <v>147</v>
+      </c>
+      <c r="E54" s="9" t="s">
+        <v>11</v>
+      </c>
       <c r="F54" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="10">
-        <v>46387</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B55" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="D55" s="8" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E55" s="9"/>
       <c r="F55" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G55" s="10">
-        <v>46630</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="E56" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F56" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="10">
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A57" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B57" s="8" t="s">
         <v>153</v>
       </c>
-      <c r="C56" s="8" t="s">
+      <c r="C57" s="8" t="s">
         <v>154</v>
       </c>
-      <c r="D56" s="8" t="s">
+      <c r="D57" s="8" t="s">
         <v>155</v>
       </c>
-      <c r="E56" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B57" s="8" t="s">
+      <c r="E57" s="9" t="s">
         <v>156</v>
       </c>
-      <c r="C57" s="8" t="s">
+      <c r="F57" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="10">
+        <v>47330</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B58" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="D57" s="8" t="s">
+      <c r="C58" s="8" t="s">
         <v>158</v>
       </c>
-      <c r="E57" s="9"/>
-[...11 lines deleted...]
-      <c r="B58" s="8" t="s">
+      <c r="D58" s="8" t="s">
         <v>159</v>
       </c>
-      <c r="C58" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="8" t="s">
+      <c r="E58" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F58" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" s="10">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A59" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="8" t="s">
         <v>160</v>
       </c>
-      <c r="E58" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B59" s="8" t="s">
+      <c r="C59" s="8" t="s">
         <v>161</v>
       </c>
-      <c r="C59" s="8" t="s">
+      <c r="D59" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="D59" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="9" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G59" s="10">
-        <v>47087</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="C60" s="8" t="s">
         <v>164</v>
       </c>
-      <c r="C60" s="8" t="s">
+      <c r="D60" s="8" t="s">
         <v>165</v>
       </c>
-      <c r="D60" s="8" t="s">
+      <c r="E60" s="9" t="s">
         <v>166</v>
       </c>
-      <c r="E60" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G60" s="10">
-        <v>46387</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>167</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>168</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G61" s="10">
-        <v>46783</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>171</v>
       </c>
       <c r="C62" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D62" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="D62" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="9" t="s">
-        <v>174</v>
+        <v>16</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="10">
-        <v>46356</v>
+        <v>47269</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>129</v>
+        <v>88</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G63" s="10">
-        <v>47269</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D64" s="8" t="s">
         <v>177</v>
       </c>
-      <c r="C64" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="8" t="s">
+      <c r="E64" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F64" s="9" t="s">
         <v>178</v>
       </c>
-      <c r="E64" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G64" s="10">
-        <v>46691</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>179</v>
       </c>
       <c r="C65" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D65" s="8" t="s">
         <v>180</v>
       </c>
-      <c r="D65" s="8" t="s">
+      <c r="E65" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F65" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="G65" s="10">
+        <v>46446</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D66" s="8" t="s">
         <v>181</v>
       </c>
-      <c r="E65" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F65" s="9" t="s">
+      <c r="E66" s="9" t="s">
         <v>182</v>
       </c>
-      <c r="G65" s="10">
-[...18 lines deleted...]
-      </c>
       <c r="F66" s="9" t="s">
-        <v>182</v>
+        <v>12</v>
       </c>
       <c r="G66" s="10">
-        <v>46446</v>
-[...21 lines deleted...]
-      <c r="G67" s="10">
         <v>47057</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Y D A A B Q S w M E F A A C A A g A Y k U D X R p J N 1 G m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h q M k p + S 6 O A i i Y m J c W 1 q h U Y o h h b L 3 R w 8 k l c Q o 6 i b 4 / v e N 7 x 3 v 9 4 g 6 + s q u K j W 6 s a k K M I U B c r I 5 q B N k a L O H c M Z y j h s h D y J Q g W D b G z S 2 0 O K S u f O C S H e e + w n u G k L w i i N y D 5 f b 2 W p a o E + s v 4 v h 9 p Y J 4 x U i M P u N Y Y z H M U x n r I 5 p k B G C L k 2 X 4 E N e 5 / t D 4 R l V 7 m u V V y Z c L U A M k Y g 7 w / 8 A V B L A w Q U A A I A C A B i R Q N d D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A Y k U D X S i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A Y k U D X R p J N 1 G m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A G J F A 1 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A Y k U D X S i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A P g I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F I i 1 q E q o 7 N O r G 2 s 7 Y l j N 8 k A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A I X L / Y a 9 L z h 4 + 3 + k h 5 6 t f i + 2 0 B j T y Q N C B y b 0 O n d q w Q v Q A A A A A D o A A A A A C A A A g A A A A 4 t b 2 Q m d c f g S l i p N N y K G K O F a B h f A 4 U e L X m z g A 4 X i V x 5 p Q A A A A C A s l A h b V e b i w N R U F v x M p s E X 9 c O q l y F 1 k 0 S A 1 x 1 6 S 7 K x b Z P j 7 v 7 T N F / Y o o l K X g O s R 2 X / O i W S S 6 1 7 J K K U r y N B d / e o U Z K r 8 E g w r c 1 z p U z L r i 9 Z A A A A A S w s 7 u + L s M d m + + d e N B h G O 0 F / V J l + W n Y 5 Q u v h 2 X e T h c n M W 7 s l 4 S d T e F q f W 3 z M A w F J 9 A I M i F E Z n B F 6 o Y 1 P Z / a c a / Q = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A U k w h X Y B s g f a n A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n L f U n a j 5 K o g s 3 k p i Y G L d N q d A I x d B i u Z s L j + Q V x C j q z u W 8 e Y u Z + / U G S V e V w U U 1 V t c m R h G m K F B G 1 p k 2 e Y x a d w x n K O G w F f I k c h X 0 s r G L z m Y x K p w 7 L w j x 3 m M / w n W T E 0 Z p R A 7 p Z i c L V Q n 0 k f V / O d T G O m G k Q h z 2 r z G c 4 W g y x W M 2 x x T I A C H V 5 i u w f u + z / Y G w a k v X N o o r E 6 6 X Q I Y I 5 P 2 B P w B Q S w M E F A A C A A g A U k w h X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A F J M I V 0 o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A F J M I V 2 A b I H 2 p w A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B S T C F d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A F J M I V 0 o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A A 4 M p J z R p D / S J h r f F S 9 7 3 O o A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A O + 9 K C 2 t 4 v H u h 9 8 U a S g N Q 6 n n e 1 k 8 A u W Q 3 Z C n E E E b A c a j A A A A A A 6 A A A A A A g A A I A A A A G 4 0 e 2 T j d F 6 7 V h U 5 7 3 4 s 2 Q 0 B B n W 0 2 M P y 2 S O 7 V p a f j d A 8 U A A A A I Z b h I p A t e O I H + 1 P e 0 F 7 O O k Q 7 Q I q W D H r 5 R c c 6 i M h Y W 1 W L k P m 3 g b o I r D 2 p 3 M p c i Z Z A g Q S n o 3 w R h u 1 k w n I 6 M L B I A V s B y 1 H d w + J w x 1 j S Y g T l k 9 P Q A A A A O K K h A 2 h j 5 z b b z 4 Q B D e O n J V P Q p v c U b 9 a / i D 1 c E W 9 E v E b 9 5 X J I J M / V Q i a Y 6 d k 3 j + A u K u z M E y j v 7 h z k b J t D S U w A w Y = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -2973,175 +2940,172 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12541</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12588</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12541</Url>
-      <Description>TV7R3WADTX6N-37870886-12541</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12588</Url>
+      <Description>TV7R3WADTX6N-37870886-12588</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75B46F31-33A5-4849-8610-D001A05C3228}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1CC98AD-66C8-4214-B161-E25ECC182A29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89104CB3-24DA-47FC-B463-6D8B44E1F00C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F758F09F-1B7F-489A-8C2F-7F4810BB8965}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC9E4661-5B59-450C-A946-FAE1EF3B5B20}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E9AB196-63EC-485D-A2B1-692602E3BD42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10EDAF75-62C5-45A9-A665-B6E1C101F6B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FE571B4-3C80-41E4-9AEE-F5CF1EB06AD7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E56F8D07-D82C-4150-8E7D-D7A9C0584843}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B01154C7-E0F7-44B9-B9E4-B1F9CC041E61}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>IRE</vt:lpstr>
       <vt:lpstr>IRE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Meg Sutton</dc:creator>
+  <dc:creator>Chris Black</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-08-03T07:43:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-01T08:34:39Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>6aaa7a71-d1b5-4abe-a2a7-335bef6b0d1e</vt:lpwstr>
+    <vt:lpwstr>01c37b61-b309-45c2-a6e7-9e95ab6dc6ff</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>eee7a2ce-0d10-4d96-87f8-8cec59b91c7d</vt:lpwstr>
-[...2 lines deleted...]
-    <vt:lpwstr/>
+    <vt:lpwstr>9f75311f-d741-49da-9e2c-9bec3bfc65c1</vt:lpwstr>
   </property>
 </Properties>
 </file>