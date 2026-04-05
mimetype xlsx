--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,115 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E1912BC9-140D-422F-B2C7-2DFCA0CD545F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{67BC114B-A1CD-411B-AEBB-AF1E969A71D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{88D3D2F9-0FF3-48D7-AC5D-F8E89923F6EC}"/>
+    <workbookView xWindow="3465" yWindow="2610" windowWidth="21600" windowHeight="11295" xr2:uid="{CF40E959-E3CE-4B6B-A8D5-8B93084F8875}"/>
   </bookViews>
   <sheets>
     <sheet name="FIE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">FIE!$A$8:$G$80</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">FIE!$A$1:$G$81</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">FIE!$A$1:$G$80</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{9845246A-FE3E-45DA-B395-8C30C3BA3F4A}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{608D0C80-8D24-4329-8B0A-BF52EA6BE2D9}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{E9963CD3-41B3-4FCD-AF8F-1B9AC787047A}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{C4D648E0-83C1-46D8-AC21-FE78AF8B40D1}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{BA05E436-82A3-46E7-B31A-B2DFBCBE832A}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{FA01EE8C-97C7-4B45-969F-F6051E4B6E08}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{3F643BC0-4C1D-46EF-ADF4-F298A2AC4171}" keepAlive="1" name="Query - FIE_Query" description="Connection to the 'FIE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{61C2837D-2526-4354-AE00-CE1C5E7ACF40}" keepAlive="1" name="Query - FIE_Query" description="Connection to the 'FIE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=FIE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [FIE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="212">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>FIE(A)</t>
   </si>
   <si>
@@ -130,155 +130,155 @@
   <si>
     <t>FIE(Microlights)</t>
   </si>
   <si>
     <t>Baker</t>
   </si>
   <si>
     <t>Irwin</t>
   </si>
   <si>
     <t>321262J</t>
   </si>
   <si>
     <t>See Authorisation which accompanies this certificate</t>
   </si>
   <si>
     <t>Beale</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>459768L</t>
   </si>
   <si>
-    <t>MEP (land) | TMG | SEP (land)</t>
+    <t>SEP (land) | MEP (land) | TMG</t>
   </si>
   <si>
     <t>Beeston</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>217929F</t>
   </si>
   <si>
+    <t>SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>FIE(G)</t>
+  </si>
+  <si>
+    <t>Beevers</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>244702J</t>
+  </si>
+  <si>
+    <t>Bell</t>
+  </si>
+  <si>
+    <t>Christine</t>
+  </si>
+  <si>
+    <t>261309C</t>
+  </si>
+  <si>
+    <t>SEP (land) | TMG</t>
+  </si>
+  <si>
+    <t>FIE(H)</t>
+  </si>
+  <si>
+    <t>Bowen</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>432854K</t>
+  </si>
+  <si>
+    <t>FCL.1005.FIE(b)</t>
+  </si>
+  <si>
+    <t>Boxall</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>239799D</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Charles</t>
+  </si>
+  <si>
+    <t>244831J</t>
+  </si>
+  <si>
+    <t>SEP (land) | G120TP SET</t>
+  </si>
+  <si>
+    <t>Catton</t>
+  </si>
+  <si>
+    <t>242970E</t>
+  </si>
+  <si>
+    <t>Cooke</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>258439E</t>
+  </si>
+  <si>
+    <t>TMG | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Cooper</t>
+  </si>
+  <si>
+    <t>Carol</t>
+  </si>
+  <si>
+    <t>232735K</t>
+  </si>
+  <si>
     <t>MEP (land) | SEP (land)</t>
   </si>
   <si>
-    <t>FIE(G)</t>
-[...88 lines deleted...]
-  <si>
     <t>Copple</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>243988C</t>
   </si>
   <si>
     <t>Craske</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>316464L</t>
   </si>
   <si>
     <t>Crofts</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>440102F</t>
@@ -457,60 +457,63 @@
   <si>
     <t>Mayall</t>
   </si>
   <si>
     <t>233573E</t>
   </si>
   <si>
     <t>Merritt</t>
   </si>
   <si>
     <t>429068B</t>
   </si>
   <si>
     <t>Miller</t>
   </si>
   <si>
     <t>232229C</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>247350K</t>
   </si>
   <si>
+    <t>TMG | SEP (land)</t>
+  </si>
+  <si>
     <t>FIE(SLMG)</t>
   </si>
   <si>
     <t>Newton</t>
   </si>
   <si>
     <t>262695L</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | CessnaSET | CessnaSET (Sea) | SEP (sea)</t>
+    <t>SEP (sea) | SEP (land) | MEP (land) | CessnaSET | CessnaSET (Sea)</t>
   </si>
   <si>
     <t>O'Dea</t>
   </si>
   <si>
     <t>Kenneth</t>
   </si>
   <si>
     <t>275675G</t>
   </si>
   <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
     <t>Olson</t>
   </si>
   <si>
     <t>Caroline</t>
   </si>
   <si>
     <t>478804D</t>
   </si>
@@ -667,81 +670,81 @@
   <si>
     <t>Trevett</t>
   </si>
   <si>
     <t>Alec</t>
   </si>
   <si>
     <t>238115K</t>
   </si>
   <si>
     <t>Utting</t>
   </si>
   <si>
     <t>285008G</t>
   </si>
   <si>
     <t>Walker</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>447298E</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | TMG | G120TP SET</t>
+    <t>G120TP SET | TMG | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Wiles</t>
   </si>
   <si>
     <t>436380J</t>
   </si>
   <si>
     <t>Willis</t>
   </si>
   <si>
     <t>267556L</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | TMG</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>Updated On: 02 March 2026</t>
+    <t>Updated On: 01 April 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -975,110 +978,110 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38192</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EED49D4-C04A-4110-A044-A608094DF7ED}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6BA5B37-D54C-4164-ACED-41EC25EF0B25}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{720C46F1-89B1-4773-AA67-DD3103D6B272}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{91F806CE-9B9B-48D0-825B-3E8928108196}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{BA5A98BB-11AD-4B54-A53D-4506DF1BDA6A}" name="FIE_Query" displayName="FIE_Query" ref="A8:G80" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{7D7D754C-AF2F-466A-8DC2-CA3DE0A5165C}" name="FIE_Query" displayName="FIE_Query" ref="A8:G80" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
   <autoFilter ref="A8:G80" xr:uid="{14FDCB49-9A6E-4826-8CE9-0F2E26CECDE7}"/>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{BC41D797-472B-445A-A7FA-3664FAEE76AB}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{B5D721E3-89C5-4947-91F9-F29298264437}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{C683C0DE-FF4E-4AB5-9C02-2911906A8BBA}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{91B4F828-3B85-44B0-8F58-1C8372DE3DE1}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{A3F767C8-AA14-4F16-847B-65F02CDE07C0}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{7EB5A655-CFE6-4722-8C93-E728103ABA09}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{674267FC-A54E-44F0-8332-1382098408D5}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{52FE57AF-114A-463F-9B8B-8649EDAAB7CE}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{0E495612-9DDC-492B-A952-AD62344F0007}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1306,75 +1309,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{445F9F8B-BFEE-4FCC-B53E-5EA80246D214}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AE798C2-368A-40D7-91DC-28BD57314150}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A3:G80"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="18" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="32.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="34.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="13" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="4"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="6" t="s">
@@ -1584,97 +1587,97 @@
       </c>
       <c r="E17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="10">
         <v>46965</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="C19" s="8" t="s">
+      <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="D19" s="8" t="s">
+      <c r="E19" s="9" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="10">
         <v>46843</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="C20" s="8" t="s">
+      <c r="D20" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="D20" s="8" t="s">
+      <c r="E20" s="9" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="10">
         <v>46904</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="9"/>
       <c r="F21" s="9" t="s">
         <v>17</v>
       </c>
@@ -1695,51 +1698,51 @@
       <c r="D22" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G22" s="10">
         <v>46142</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="10">
         <v>46326</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="9"/>
       <c r="F24" s="9" t="s">
         <v>17</v>
       </c>
@@ -1783,51 +1786,51 @@
       </c>
       <c r="E26" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="10">
         <v>46904</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="9" t="s">
         <v>17</v>
       </c>
@@ -1850,51 +1853,51 @@
       </c>
       <c r="E29" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="10">
         <v>47057</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>83</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E31" s="9"/>
       <c r="F31" s="9" t="s">
         <v>38</v>
       </c>
@@ -1915,51 +1918,51 @@
       <c r="D32" s="8" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="9"/>
       <c r="F32" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="10">
         <v>46418</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G33" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="9"/>
       <c r="F34" s="9" t="s">
         <v>17</v>
       </c>
@@ -2026,120 +2029,120 @@
       <c r="D37" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="9"/>
       <c r="F37" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="10">
         <v>46446</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G40" s="10">
         <v>46507</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="10">
         <v>47087</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F42" s="9" t="s">
@@ -2229,839 +2232,839 @@
       </c>
       <c r="E46" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="10">
         <v>46996</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>126</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G47" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>129</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>33</v>
+        <v>130</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="10">
         <v>46142</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>129</v>
       </c>
       <c r="E49" s="9"/>
       <c r="F49" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G49" s="10">
         <v>46142</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="10">
         <v>46965</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="10">
         <v>47149</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="10">
         <v>47118</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="10">
         <v>46873</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="10">
         <v>46783</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E55" s="9" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G55" s="10">
         <v>46721</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G56" s="10">
         <v>46812</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G57" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E58" s="9"/>
       <c r="F58" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G58" s="10">
         <v>46660</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G59" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G60" s="10">
         <v>46904</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E61" s="9" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G61" s="10">
         <v>46934</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E62" s="9"/>
       <c r="F62" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G62" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G63" s="10">
         <v>46234</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G64" s="10">
         <v>46507</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E65" s="9" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G65" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E66" s="9"/>
       <c r="F66" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G66" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E67" s="9"/>
       <c r="F67" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G67" s="10">
         <v>46630</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D68" s="8" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E68" s="9" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G68" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G69" s="10">
         <v>47177</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G70" s="10">
         <v>47087</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E71" s="9" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G71" s="10">
         <v>46996</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E72" s="9" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G72" s="10">
         <v>46326</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G73" s="10">
         <v>46812</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G74" s="10">
         <v>46418</v>
       </c>
     </row>
     <row r="75" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C75" s="8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G75" s="10">
         <v>46783</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E76" s="9"/>
       <c r="F76" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G76" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G77" s="10">
         <v>46904</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A78" s="8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E78" s="9"/>
       <c r="F78" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G78" s="10">
         <v>46873</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G79" s="10">
         <v>46873</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E80" s="9" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G80" s="10">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A 8 E Z i X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A 8 E Z i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A P B G Y l w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A P B G Y l w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A D w R m J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A P B G Y l w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B D t u J p H Y t O R p v e J R G V A C f 8 A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A P P 0 G N 0 V b s r w 4 5 v o R s S / T / G V g E R R 7 I F M b H X 0 S 0 x 8 i o y Z A A A A A A 6 A A A A A A g A A I A A A A A t O D h G Y S M G y v x 0 w q A t r u m m B 1 x 4 X p 5 v / 7 g g O 5 l v W h h 8 l U A A A A C 2 R v g + C U v y p G 7 D y x w u Q v y 3 + S C R q C 4 D N A R o W A D T s G I L Z 0 2 y t a i J z t a H t L P 4 2 5 + Z V K f O 0 j D 4 o M Z J g e r s Q S q W 2 c x D z Z m B / O w + i b Q 5 M l C z Y 1 8 d b Q A A A A A b D o f F Y U a s d d + / E B 0 y Y 7 s j w S M N l y C V g 8 E T H x 9 T 1 w M b I W a N l g 6 u b 8 + t Y F c H F i v v j 5 g J I L Z z j h f F / Z 7 / / 6 m D f p q g = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A E k O B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A E k O B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A B J D g V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A B J D g V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A S Q 4 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A B J D g V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B W p 5 D q x 7 d t T 5 s j J Y T d X a l s A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A J w Z K f c n n 2 f E o Z J d M A D S D s l 8 B F i A y B x l 8 W 2 j q r 8 6 q V 6 s A A A A A A 6 A A A A A A g A A I A A A A M 1 6 g U + I p r C K P 9 l D h r x T 6 3 M P w n q f A d E 1 / Q N z G p Z h b f Z L U A A A A E v a J X w q 1 6 L E D u L 0 x r G h S U 9 i I A K R b d T 7 h a w r x B X Z F H 3 H f I y g N k T 5 e H m w F U e / o 2 n M 0 6 r h D L I c C s e K + I 6 P z k / q 9 p j X J b n 7 4 k X J B O v h w r w C q m L 8 Q A A A A P f P r f V B 2 6 V o s 4 G k S a E x 4 O s z 0 Q J E G o X Q 4 m w s s j Z V S 7 s C F k P d L o X z M W t Y 6 d E G C W / F c N 5 x X p N E I Y t j 6 y G P 1 k 6 7 M E g = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -3312,172 +3315,136 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11250</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11277</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11250</Url>
-      <Description>TV7R3WADTX6N-37870886-11250</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11277</Url>
+      <Description>TV7R3WADTX6N-37870886-11277</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B2B5732-E783-44AE-9BD2-2771F6015319}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3A4CD49-2FD4-46CA-92D8-F3679FFD0973}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{378A2BE3-8A2E-4A01-BFB1-3CEA766A9338}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71374580-EEA5-40E0-B016-AB38C8F97980}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F204D11-AF22-460B-8483-1428CEE14295}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33B2CC4B-1CE2-4248-9825-757CFB274E52}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32394BD1-0BFA-40A4-AA9E-FD7FDAE81AFF}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{711F0A45-27F1-4559-AF9B-F2B34A84275A}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0266ED6A-2372-4FD2-94B7-4D2EC8A78431}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16C897AA-6240-448A-A4E5-BAF3C634CF7E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>FIE</vt:lpstr>
       <vt:lpstr>FIE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Meg Sutton</dc:creator>
+  <dc:creator>Oliver Wadeson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-03-02T08:55:34Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-01T07:24:41Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>fa90d7bb-aeee-456f-8d92-0c953d23c99c</vt:lpwstr>
+    <vt:lpwstr>4416375f-52f7-4dea-88ac-8f4df75c705f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>e17d0d50-3c9a-4030-bbdc-495c3f62e322</vt:lpwstr>
+    <vt:lpwstr>ce756016-5147-4be4-8215-f55992159b48</vt:lpwstr>
   </property>
 </Properties>
 </file>