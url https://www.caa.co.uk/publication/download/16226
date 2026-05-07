--- v6 (2026-04-05)
+++ v7 (2026-05-07)
@@ -1,750 +1,753 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{67BC114B-A1CD-411B-AEBB-AF1E969A71D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5DF4B748-39B2-4DFF-B6B7-335F9745606D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3465" yWindow="2610" windowWidth="21600" windowHeight="11295" xr2:uid="{CF40E959-E3CE-4B6B-A8D5-8B93084F8875}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{85858E9F-CDA2-4B2D-AE7A-1516A538D5AD}"/>
   </bookViews>
   <sheets>
     <sheet name="FIE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">FIE!$A$8:$G$80</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">FIE!$A$8:$G$79</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">FIE!$A$1:$G$80</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{608D0C80-8D24-4329-8B0A-BF52EA6BE2D9}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{13ED70ED-1848-4626-AB1E-A9F09B8A25C1}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{C4D648E0-83C1-46D8-AC21-FE78AF8B40D1}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{CDD32A51-9E25-4F09-A604-F4CCF5ECDEF0}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{FA01EE8C-97C7-4B45-969F-F6051E4B6E08}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{EFD4D088-4F14-4C32-81E5-7376117944FE}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{61C2837D-2526-4354-AE00-CE1C5E7ACF40}" keepAlive="1" name="Query - FIE_Query" description="Connection to the 'FIE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{86ECBCB9-D028-47A7-B138-E1879D6B52EA}" keepAlive="1" name="Query - FIE_Query" description="Connection to the 'FIE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=FIE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [FIE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="213">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>FIE(A)</t>
   </si>
   <si>
     <t>Atkins</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>339257L</t>
   </si>
   <si>
-    <t>BE90/99/100/200 | Pilatus PC12 SET | BN2T | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | MEP (land) | BN2T | Pilatus PC12 SET | BE90/99/100/200</t>
   </si>
   <si>
     <t>FCL1005.FIE(a)</t>
   </si>
   <si>
     <t>FIE(Microlights)</t>
   </si>
   <si>
     <t>Baker</t>
   </si>
   <si>
     <t>Irwin</t>
   </si>
   <si>
     <t>321262J</t>
   </si>
   <si>
     <t>See Authorisation which accompanies this certificate</t>
   </si>
   <si>
     <t>Beale</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>459768L</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | TMG</t>
   </si>
   <si>
     <t>Beeston</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>217929F</t>
   </si>
   <si>
+    <t>MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>FIE(G)</t>
+  </si>
+  <si>
+    <t>Beevers</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>244702J</t>
+  </si>
+  <si>
+    <t>Bell</t>
+  </si>
+  <si>
+    <t>Christine</t>
+  </si>
+  <si>
+    <t>261309C</t>
+  </si>
+  <si>
+    <t>SEP (land) | TMG</t>
+  </si>
+  <si>
+    <t>FIE(H)</t>
+  </si>
+  <si>
+    <t>Bowen</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>432854K</t>
+  </si>
+  <si>
+    <t>FCL.1005.FIE(b)</t>
+  </si>
+  <si>
+    <t>Boxall</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>239799D</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Charles</t>
+  </si>
+  <si>
+    <t>244831J</t>
+  </si>
+  <si>
+    <t>G120TP SET | SEP (land)</t>
+  </si>
+  <si>
+    <t>Byam</t>
+  </si>
+  <si>
+    <t>Shaun</t>
+  </si>
+  <si>
+    <t>353166K</t>
+  </si>
+  <si>
+    <t>Catton</t>
+  </si>
+  <si>
+    <t>242970E</t>
+  </si>
+  <si>
     <t>SEP (land) | MEP (land)</t>
   </si>
   <si>
-    <t>FIE(G)</t>
-[...64 lines deleted...]
-  <si>
     <t>Cooke</t>
   </si>
   <si>
     <t>Jon</t>
   </si>
   <si>
     <t>258439E</t>
   </si>
   <si>
-    <t>TMG | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | TMG | MEP (land)</t>
   </si>
   <si>
     <t>Cooper</t>
   </si>
   <si>
     <t>Carol</t>
   </si>
   <si>
     <t>232735K</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land)</t>
-[...1 lines deleted...]
-  <si>
     <t>Copple</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>243988C</t>
   </si>
   <si>
-    <t>Craske</t>
+    <t>Crofts</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>440102F</t>
+  </si>
+  <si>
+    <t>Curtis-Slater</t>
+  </si>
+  <si>
+    <t>407131K</t>
+  </si>
+  <si>
+    <t>Dalgetty</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>324610H</t>
+  </si>
+  <si>
+    <t>Davidson</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>263120B</t>
+  </si>
+  <si>
+    <t>SEP (land)</t>
+  </si>
+  <si>
+    <t>Develin</t>
+  </si>
+  <si>
+    <t>Jill</t>
+  </si>
+  <si>
+    <t>214616J</t>
+  </si>
+  <si>
+    <t>Dewhurst</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>249501E</t>
+  </si>
+  <si>
+    <t>Eburne</t>
+  </si>
+  <si>
+    <t>277522L</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>Neill</t>
+  </si>
+  <si>
+    <t>308070F</t>
+  </si>
+  <si>
+    <t>Forsyth</t>
+  </si>
+  <si>
+    <t>Merrick</t>
+  </si>
+  <si>
+    <t>272300K</t>
+  </si>
+  <si>
+    <t>Garrison</t>
+  </si>
+  <si>
+    <t>249516C</t>
+  </si>
+  <si>
+    <t>Gowers</t>
+  </si>
+  <si>
+    <t>280916H</t>
+  </si>
+  <si>
+    <t>Grimwood</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>333564K</t>
+  </si>
+  <si>
+    <t>Hands</t>
+  </si>
+  <si>
+    <t>Adrian</t>
+  </si>
+  <si>
+    <t>271409D</t>
+  </si>
+  <si>
+    <t>Heather-Hayes</t>
+  </si>
+  <si>
+    <t>212058E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | SEP (sea)</t>
+  </si>
+  <si>
+    <t>Hobson</t>
+  </si>
+  <si>
+    <t>Graham</t>
+  </si>
+  <si>
+    <t>227344F</t>
+  </si>
+  <si>
+    <t>Hoy</t>
+  </si>
+  <si>
+    <t>238608J</t>
+  </si>
+  <si>
+    <t>Islam</t>
+  </si>
+  <si>
+    <t>Zahurul</t>
+  </si>
+  <si>
+    <t>214916H</t>
+  </si>
+  <si>
+    <t>Jelly</t>
+  </si>
+  <si>
+    <t>431091H</t>
+  </si>
+  <si>
+    <t>Kingswood</t>
+  </si>
+  <si>
+    <t>239078G</t>
+  </si>
+  <si>
+    <t>Lalonde</t>
+  </si>
+  <si>
+    <t>Justin</t>
+  </si>
+  <si>
+    <t>456598C</t>
+  </si>
+  <si>
+    <t>Lee</t>
+  </si>
+  <si>
+    <t>428367H</t>
+  </si>
+  <si>
+    <t>Luckhurst</t>
+  </si>
+  <si>
+    <t>Fiona</t>
+  </si>
+  <si>
+    <t>236386L</t>
+  </si>
+  <si>
+    <t>Macgregor</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>240842B</t>
+  </si>
+  <si>
+    <t>Mayall</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
-    <t>316464L</t>
-[...184 lines deleted...]
-  <si>
     <t>233573E</t>
   </si>
   <si>
     <t>Merritt</t>
   </si>
   <si>
     <t>429068B</t>
   </si>
   <si>
     <t>Miller</t>
   </si>
   <si>
     <t>232229C</t>
   </si>
   <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>262695L</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | CessnaSET | CessnaSET (Sea) | SEP (sea)</t>
+  </si>
+  <si>
+    <t>O'Dea</t>
+  </si>
+  <si>
+    <t>Kenneth</t>
+  </si>
+  <si>
+    <t>275675G</t>
+  </si>
+  <si>
+    <t>Oddy</t>
+  </si>
+  <si>
+    <t>209488F</t>
+  </si>
+  <si>
+    <t>Olson</t>
+  </si>
+  <si>
+    <t>Caroline</t>
+  </si>
+  <si>
+    <t>478804D</t>
+  </si>
+  <si>
+    <t>Orchard</t>
+  </si>
+  <si>
+    <t>Timothy</t>
+  </si>
+  <si>
+    <t>209147K</t>
+  </si>
+  <si>
+    <t>Padfield</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
+    <t>325127F</t>
+  </si>
+  <si>
+    <t>Parker</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>439744D</t>
+  </si>
+  <si>
+    <t>Pells</t>
+  </si>
+  <si>
+    <t>238514G</t>
+  </si>
+  <si>
+    <t>Penny</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>227318G</t>
+  </si>
+  <si>
+    <t>Plews</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>205458B</t>
+  </si>
+  <si>
+    <t>SEP (land) | Pilatus PC12 SET | MEP (land)</t>
+  </si>
+  <si>
+    <t>Pritchard</t>
+  </si>
+  <si>
     <t>Andrew</t>
   </si>
   <si>
-    <t>247350K</t>
-[...2 lines deleted...]
-    <t>TMG | SEP (land)</t>
+    <t>280381K</t>
+  </si>
+  <si>
+    <t>Rawlings</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>286314F</t>
+  </si>
+  <si>
+    <t>Roomes</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>518403G</t>
+  </si>
+  <si>
+    <t>Rowley</t>
+  </si>
+  <si>
+    <t>Stuart</t>
+  </si>
+  <si>
+    <t>353248H</t>
+  </si>
+  <si>
+    <t>Shorter</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>439609K</t>
+  </si>
+  <si>
+    <t>Simmonds</t>
+  </si>
+  <si>
+    <t>219679D</t>
+  </si>
+  <si>
+    <t>Skinner</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>343079L</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>212130A</t>
+  </si>
+  <si>
+    <t>Oliver Jamie</t>
+  </si>
+  <si>
+    <t>479671C</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | DHC6</t>
+  </si>
+  <si>
+    <t>311299C</t>
+  </si>
+  <si>
+    <t>Stevenson</t>
+  </si>
+  <si>
+    <t>356577G</t>
+  </si>
+  <si>
+    <t>Thompson</t>
+  </si>
+  <si>
+    <t>251980A</t>
+  </si>
+  <si>
+    <t>Todd</t>
+  </si>
+  <si>
+    <t>246522A</t>
+  </si>
+  <si>
+    <t>Trevett</t>
+  </si>
+  <si>
+    <t>Alec</t>
+  </si>
+  <si>
+    <t>238115K</t>
+  </si>
+  <si>
+    <t>Utting</t>
+  </si>
+  <si>
+    <t>285008G</t>
+  </si>
+  <si>
+    <t>Walker</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>447298E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | TMG | G120TP SET</t>
+  </si>
+  <si>
+    <t>Wiles</t>
+  </si>
+  <si>
+    <t>436380J</t>
+  </si>
+  <si>
+    <t>Willis</t>
+  </si>
+  <si>
+    <t>267556L</t>
   </si>
   <si>
     <t>FIE(SLMG)</t>
   </si>
   <si>
-    <t>Newton</t>
-[...220 lines deleted...]
-  <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | TMG</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>Updated On: 01 April 2026</t>
+    <t>Updated On: 01 May 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -978,110 +981,110 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38192</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6BA5B37-D54C-4164-ACED-41EC25EF0B25}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E76B7DD7-C9D9-48B9-9C44-CE972A5A4D5F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{91F806CE-9B9B-48D0-825B-3E8928108196}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{7FDAF43C-194A-4495-8B83-247999328BA7}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{7D7D754C-AF2F-466A-8DC2-CA3DE0A5165C}" name="FIE_Query" displayName="FIE_Query" ref="A8:G80" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
-  <autoFilter ref="A8:G80" xr:uid="{14FDCB49-9A6E-4826-8CE9-0F2E26CECDE7}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{297ADB23-E219-4017-894A-EAB9F4E359FD}" name="FIE_Query" displayName="FIE_Query" ref="A8:G79" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A8:G79" xr:uid="{14FDCB49-9A6E-4826-8CE9-0F2E26CECDE7}"/>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{C683C0DE-FF4E-4AB5-9C02-2911906A8BBA}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{0E495612-9DDC-492B-A952-AD62344F0007}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{7B1E4190-6E1C-49FA-9FD0-50124A5EC297}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{9FEFCB91-B28C-4E90-A5EB-D7E1ACFF6B6A}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{0DF5BFA5-C6FF-42F8-AB57-CC9F67252973}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{A2C44C9D-7241-4FD3-9DFE-148E47B8DD9A}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{611AD686-9CE6-4DE1-A4A7-707CFC6D0756}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{BDB8C369-DCD9-4F9D-AF12-4037C0B819B2}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{0A49874B-59B7-4D5F-9E7F-C308CD182CF8}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1309,75 +1312,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AE798C2-368A-40D7-91DC-28BD57314150}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0767FB11-AF3E-4D3B-9A4A-BEB27C860FAC}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A3:G80"/>
+  <dimension ref="A3:G79"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="18" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="32.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="34.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="13" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="4"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="6" t="s">
@@ -1575,174 +1578,174 @@
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="10">
         <v>46965</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="E18" s="9"/>
       <c r="F18" s="9" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="G18" s="10">
-        <v>46568</v>
+        <v>47238</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="10">
-        <v>46843</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="10">
-        <v>46904</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46843</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="E21" s="9"/>
+      <c r="E21" s="9" t="s">
+        <v>25</v>
+      </c>
       <c r="F21" s="9" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G21" s="10">
         <v>46904</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="9" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="G22" s="10">
-        <v>46142</v>
+        <v>46904</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="10">
         <v>46326</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="9"/>
       <c r="F24" s="9" t="s">
         <v>17</v>
       </c>
@@ -1853,116 +1856,116 @@
       </c>
       <c r="E29" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="10">
         <v>47057</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>83</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E31" s="9"/>
       <c r="F31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G31" s="10">
         <v>46418</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="9"/>
       <c r="F32" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="10">
         <v>46418</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G33" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="9"/>
       <c r="F34" s="9" t="s">
         <v>17</v>
       </c>
@@ -2029,1042 +2032,1021 @@
       <c r="D37" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="9"/>
       <c r="F37" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="10">
         <v>46446</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G40" s="10">
         <v>46507</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D41" s="8" t="s">
         <v>112</v>
       </c>
-      <c r="D41" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="9" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="10">
-        <v>47087</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="C42" s="8" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G42" s="10">
-        <v>46904</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" s="8" t="s">
         <v>117</v>
       </c>
-      <c r="D43" s="8" t="s">
+      <c r="E43" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" s="10">
+        <v>46904</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A44" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B44" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="E43" s="9"/>
-[...11 lines deleted...]
-      <c r="B44" s="8" t="s">
+      <c r="C44" s="8" t="s">
         <v>119</v>
       </c>
-      <c r="C44" s="8" t="s">
+      <c r="D44" s="8" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E44" s="9"/>
       <c r="F44" s="9" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="G44" s="10">
-        <v>46295</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="B45" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C45" s="8" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="E45" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E45" s="9"/>
       <c r="F45" s="9" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="G45" s="10">
-        <v>46904</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>124</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="10">
-        <v>46996</v>
+        <v>46904</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>93</v>
+        <v>116</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G47" s="10">
-        <v>47026</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>128</v>
+        <v>93</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="10">
-        <v>46142</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B49" s="8" t="s">
         <v>131</v>
       </c>
-      <c r="B49" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="8" t="s">
-        <v>128</v>
+        <v>63</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="E49" s="9"/>
+        <v>132</v>
+      </c>
+      <c r="E49" s="9" t="s">
+        <v>133</v>
+      </c>
       <c r="F49" s="9" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G49" s="10">
-        <v>46142</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46965</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>63</v>
+        <v>135</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>134</v>
+        <v>73</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="10">
-        <v>46965</v>
+        <v>47149</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="10">
-        <v>47149</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>40</v>
+        <v>140</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="10">
-        <v>47118</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="10">
-        <v>46873</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="10">
-        <v>46783</v>
+        <v>46721</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E55" s="9" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G55" s="10">
-        <v>46721</v>
+        <v>46812</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E56" s="9" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G56" s="10">
-        <v>46812</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>40</v>
+        <v>154</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="E57" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="E57" s="9"/>
+      <c r="F57" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G57" s="10">
+        <v>46660</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A58" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="E58" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="F58" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" s="10">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="E59" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="F57" s="9" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="F59" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G59" s="10">
-        <v>46538</v>
+        <v>46904</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G60" s="10">
-        <v>46904</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="E61" s="9"/>
       <c r="F61" s="9" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G61" s="10">
-        <v>46934</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="E62" s="9"/>
+        <v>171</v>
+      </c>
+      <c r="E62" s="9" t="s">
+        <v>25</v>
+      </c>
       <c r="F62" s="9" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G62" s="10">
-        <v>46538</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G63" s="10">
-        <v>46234</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>173</v>
+        <v>28</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E64" s="9" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G64" s="10">
-        <v>46507</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>28</v>
+        <v>178</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="E65" s="9"/>
       <c r="F65" s="9" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="G65" s="10">
-        <v>46568</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="E66" s="9"/>
       <c r="F66" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G66" s="10">
-        <v>46538</v>
+        <v>46630</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="8" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>180</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="E67" s="9"/>
+        <v>184</v>
+      </c>
+      <c r="E67" s="9" t="s">
+        <v>185</v>
+      </c>
       <c r="F67" s="9" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="G67" s="10">
-        <v>46630</v>
+        <v>47026</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>180</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="D68" s="8" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E68" s="9" t="s">
-        <v>185</v>
+        <v>73</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G68" s="10">
-        <v>47026</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G69" s="10">
-        <v>47177</v>
+        <v>47087</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>120</v>
+        <v>173</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E70" s="9" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G70" s="10">
-        <v>47087</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>173</v>
+        <v>71</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E71" s="9" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G71" s="10">
-        <v>46996</v>
+        <v>46326</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>71</v>
+        <v>194</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E72" s="9" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G72" s="10">
-        <v>46326</v>
+        <v>46812</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>194</v>
+        <v>19</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G73" s="10">
-        <v>46812</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>19</v>
+        <v>199</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="E74" s="9" t="s">
-        <v>73</v>
+        <v>201</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G74" s="10">
-        <v>46418</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="8" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C75" s="8" t="s">
-        <v>199</v>
+        <v>9</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="E75" s="9"/>
       <c r="F75" s="9" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="G75" s="10">
-        <v>46783</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="E76" s="9"/>
+        <v>205</v>
+      </c>
+      <c r="E76" s="9" t="s">
+        <v>51</v>
+      </c>
       <c r="F76" s="9" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="G76" s="10">
-        <v>46538</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46904</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="8" t="s">
-        <v>7</v>
+        <v>206</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C77" s="8" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="E77" s="9"/>
       <c r="F77" s="9" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G77" s="10">
-        <v>46904</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" s="8" t="s">
-        <v>131</v>
+        <v>7</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="E78" s="9"/>
+        <v>208</v>
+      </c>
+      <c r="E78" s="9" t="s">
+        <v>209</v>
+      </c>
       <c r="F78" s="9" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G78" s="10">
         <v>46873</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>63</v>
+        <v>164</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>208</v>
+        <v>25</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G79" s="10">
-        <v>46873</v>
-[...21 lines deleted...]
-      <c r="G80" s="10">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A E k O B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A E k O B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A B J D g V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A B J D g V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A S Q 4 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A B J D g V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B W p 5 D q x 7 d t T 5 s j J Y T d X a l s A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A J w Z K f c n n 2 f E o Z J d M A D S D s l 8 B F i A y B x l 8 W 2 j q r 8 6 q V 6 s A A A A A A 6 A A A A A A g A A I A A A A M 1 6 g U + I p r C K P 9 l D h r x T 6 3 M P w n q f A d E 1 / Q N z G p Z h b f Z L U A A A A E v a J X w q 1 6 L E D u L 0 x r G h S U 9 i I A K R b d T 7 h a w r x B X Z F H 3 H f I y g N k T 5 e H m w F U e / o 2 n M 0 6 r h D L I c C s e K + I 6 P z k / q 9 p j X J b n 7 4 k X J B O v h w r w C q m L 8 Q A A A A P f P r f V B 2 6 V o s 4 G k S a E x 4 O s z 0 Q J E G o X Q 4 m w s s j Z V S 7 s C F k P d L o X z M W t Y 6 d E G C W / F c N 5 x X p N E I Y t j 6 y G P 1 k 6 7 M E g = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A J k + h X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A J k + h X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A C Z P o V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A C Z P o V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A m T 6 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A C Z P o V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A N d x T 3 N e E Z u G 8 c u J C T c G e 6 i f R J z a i 0 Q k r L n s Z n / J T j 8 9 A A A A A A 6 A A A A A A g A A I A A A A F 0 T B 6 1 w K T K 4 D 4 H c a x J q g K C a 1 m 8 i i / + u I O L E a L e 6 o U S t U A A A A H w g I 7 A I q t K / + Y 1 s K f m 6 I g k 7 Z C 3 r f 3 G s c 4 s b 8 w 8 i z O W s z t H v 0 m F 7 3 b j 2 S y c 2 3 M q X R A D J B I I m 0 H e 1 H 0 z A R 8 E S 7 B W B + u 0 D 1 U 9 c Q y 0 4 9 a I h h V v R Q A A A A I o / r k R M H T K m R q Z M N l y G k C P 5 6 k N r G P 4 c P x 6 4 0 B S u x w o C 2 y H H 8 J g g t V w + c j A N W 3 b 2 0 J x t l A S g c l m a K l h v g g Q d B H E = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -3315,136 +3297,172 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11277</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11498</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11277</Url>
-      <Description>TV7R3WADTX6N-37870886-11277</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11498</Url>
+      <Description>TV7R3WADTX6N-37870886-11498</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3A4CD49-2FD4-46CA-92D8-F3679FFD0973}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FAEE050-0945-41A1-B474-54202FFCCA6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71374580-EEA5-40E0-B016-AB38C8F97980}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4AC7F03-BF8D-4D1E-AE7A-1FA2255C6A0C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33B2CC4B-1CE2-4248-9825-757CFB274E52}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1FE9993-96DA-4D02-8831-8C49EF1751A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{711F0A45-27F1-4559-AF9B-F2B34A84275A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B64E36C0-753E-4FF3-997C-3E0B0938AEAC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16C897AA-6240-448A-A4E5-BAF3C634CF7E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55F6E099-3930-4465-85A5-C1925B00C6E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>FIE</vt:lpstr>
       <vt:lpstr>FIE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Oliver Wadeson</dc:creator>
+  <dc:creator>Chris Black</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-04-01T07:24:41Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-01T08:57:15Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>4416375f-52f7-4dea-88ac-8f4df75c705f</vt:lpwstr>
+    <vt:lpwstr>4214d88c-b66b-4141-846b-f8b4e38d4118</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>ce756016-5147-4be4-8215-f55992159b48</vt:lpwstr>
+    <vt:lpwstr>fd10bb80-be88-4b90-980b-af5220d77ae9</vt:lpwstr>
   </property>
 </Properties>
 </file>