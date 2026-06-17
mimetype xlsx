--- v7 (2026-05-07)
+++ v8 (2026-06-17)
@@ -16,135 +16,135 @@
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5DF4B748-39B2-4DFF-B6B7-335F9745606D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9712275E-1468-4F96-8875-BC9987163422}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{85858E9F-CDA2-4B2D-AE7A-1516A538D5AD}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FFB90DE1-CF95-4248-90AF-1AA1EF1576AD}"/>
   </bookViews>
   <sheets>
     <sheet name="FIE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">FIE!$A$8:$G$79</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">FIE!$A$8:$G$80</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">FIE!$A$1:$G$80</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{13ED70ED-1848-4626-AB1E-A9F09B8A25C1}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{2D098901-1093-406F-AC96-184B89FC5F04}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{CDD32A51-9E25-4F09-A604-F4CCF5ECDEF0}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{68B3A2E8-6E64-41A3-9904-2A12DCF7F768}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{EFD4D088-4F14-4C32-81E5-7376117944FE}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{8CA73B3E-562D-44DF-9112-151031FA72A7}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{86ECBCB9-D028-47A7-B138-E1879D6B52EA}" keepAlive="1" name="Query - FIE_Query" description="Connection to the 'FIE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{592A73AA-D5C7-4624-A595-113F85B6D676}" keepAlive="1" name="Query - FIE_Query" description="Connection to the 'FIE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=FIE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [FIE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="215">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>FIE(A)</t>
   </si>
   <si>
     <t>Atkins</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>339257L</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | BN2T | Pilatus PC12 SET | BE90/99/100/200</t>
+    <t>BE90/99/100/200 | Pilatus PC12 SET | BN2T | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>FCL1005.FIE(a)</t>
   </si>
   <si>
     <t>FIE(Microlights)</t>
   </si>
   <si>
     <t>Baker</t>
   </si>
   <si>
     <t>Irwin</t>
   </si>
   <si>
     <t>321262J</t>
   </si>
   <si>
     <t>See Authorisation which accompanies this certificate</t>
   </si>
   <si>
     <t>Beale</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
@@ -466,51 +466,51 @@
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>233573E</t>
   </si>
   <si>
     <t>Merritt</t>
   </si>
   <si>
     <t>429068B</t>
   </si>
   <si>
     <t>Miller</t>
   </si>
   <si>
     <t>232229C</t>
   </si>
   <si>
     <t>Newton</t>
   </si>
   <si>
     <t>262695L</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | CessnaSET | CessnaSET (Sea) | SEP (sea)</t>
+    <t>CessnaSET (Sea) | CessnaSET | MEP (land) | SEP (land) | SEP (sea)</t>
   </si>
   <si>
     <t>O'Dea</t>
   </si>
   <si>
     <t>Kenneth</t>
   </si>
   <si>
     <t>275675G</t>
   </si>
   <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
     <t>Olson</t>
   </si>
   <si>
     <t>Caroline</t>
   </si>
   <si>
     <t>478804D</t>
   </si>
@@ -574,50 +574,56 @@
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>280381K</t>
   </si>
   <si>
     <t>Rawlings</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>286314F</t>
   </si>
   <si>
     <t>Roomes</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>518403G</t>
   </si>
   <si>
+    <t>Rowell</t>
+  </si>
+  <si>
+    <t>240772H</t>
+  </si>
+  <si>
     <t>Rowley</t>
   </si>
   <si>
     <t>Stuart</t>
   </si>
   <si>
     <t>353248H</t>
   </si>
   <si>
     <t>Shorter</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>439609K</t>
   </si>
   <si>
     <t>Simmonds</t>
   </si>
   <si>
     <t>219679D</t>
   </si>
   <si>
     <t>Skinner</t>
@@ -670,84 +676,84 @@
   <si>
     <t>Trevett</t>
   </si>
   <si>
     <t>Alec</t>
   </si>
   <si>
     <t>238115K</t>
   </si>
   <si>
     <t>Utting</t>
   </si>
   <si>
     <t>285008G</t>
   </si>
   <si>
     <t>Walker</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>447298E</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | TMG | G120TP SET</t>
+    <t>G120TP SET | TMG | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Wiles</t>
   </si>
   <si>
     <t>436380J</t>
   </si>
   <si>
     <t>Willis</t>
   </si>
   <si>
     <t>267556L</t>
   </si>
   <si>
     <t>FIE(SLMG)</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land) | TMG</t>
+    <t>TMG | SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>Updated On: 01 May 2026</t>
+    <t>Updated On: 01 June 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -981,110 +987,110 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38192</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E76B7DD7-C9D9-48B9-9C44-CE972A5A4D5F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C39C6B20-3874-4922-A507-FB21DE1BCC48}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{7FDAF43C-194A-4495-8B83-247999328BA7}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{B04C8F62-399B-421E-8454-96FC88B5F4AE}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{297ADB23-E219-4017-894A-EAB9F4E359FD}" name="FIE_Query" displayName="FIE_Query" ref="A8:G79" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
-  <autoFilter ref="A8:G79" xr:uid="{14FDCB49-9A6E-4826-8CE9-0F2E26CECDE7}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{B735117F-E6A3-4F4F-A2EB-71F807693A41}" name="FIE_Query" displayName="FIE_Query" ref="A8:G80" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A8:G80" xr:uid="{14FDCB49-9A6E-4826-8CE9-0F2E26CECDE7}"/>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{7B1E4190-6E1C-49FA-9FD0-50124A5EC297}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{0A49874B-59B7-4D5F-9E7F-C308CD182CF8}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{D13027B7-C261-40FD-A7EC-1930F7909044}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{7BBDE36A-EC6A-43F5-8DB0-48BDB242E52B}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{56CF80E8-C86D-489A-9DD6-D62FC3683BA6}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{15CFEA66-F644-4B78-A41B-501E7D2D62B5}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{87841C42-6621-478A-ADA1-6EA48FAD6422}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{BDABCF3F-FA49-49EA-AE66-46D76752102E}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{58CB3BA6-D8CD-4B8A-9B01-F9FA5ADDE8EC}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1312,75 +1318,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0767FB11-AF3E-4D3B-9A4A-BEB27C860FAC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE80F8B8-3AA1-4464-B622-381CE0E36068}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A3:G79"/>
+  <dimension ref="A3:G80"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="18" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="32.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="34.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="13" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="4"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="6" t="s">
@@ -1789,51 +1795,51 @@
       </c>
       <c r="E26" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="10">
         <v>46904</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="9" t="s">
         <v>17</v>
       </c>
@@ -2032,51 +2038,51 @@
       <c r="D37" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="9"/>
       <c r="F37" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="10">
         <v>46446</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F39" s="9" t="s">
@@ -2267,51 +2273,51 @@
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="10">
         <v>47026</v>
       </c>
     </row>
-    <row r="49" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>133</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="10">
         <v>46965</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
         <v>7</v>
@@ -2327,74 +2333,74 @@
       </c>
       <c r="E50" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="10">
         <v>47149</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>138</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="10">
         <v>47118</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>140</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>141</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="10">
         <v>46873</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>142</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>143</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>144</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F53" s="9" t="s">
@@ -2570,483 +2576,506 @@
       <c r="B61" s="8" t="s">
         <v>166</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>167</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>168</v>
       </c>
       <c r="E61" s="9"/>
       <c r="F61" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G61" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>169</v>
       </c>
       <c r="C62" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D62" s="8" t="s">
         <v>170</v>
       </c>
-      <c r="D62" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="9" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="10">
-        <v>46234</v>
+        <v>47238</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="C63" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="C63" s="8" t="s">
+      <c r="D63" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="D63" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="9" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G63" s="10">
-        <v>46507</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="C64" s="8" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="9" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G64" s="10">
-        <v>46568</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>177</v>
       </c>
       <c r="C65" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D65" s="8" t="s">
         <v>178</v>
       </c>
-      <c r="D65" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E65" s="9"/>
+      <c r="E65" s="9" t="s">
+        <v>25</v>
+      </c>
       <c r="F65" s="9" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="G65" s="10">
-        <v>46538</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B66" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="C66" s="8" t="s">
         <v>180</v>
       </c>
-      <c r="C66" s="8" t="s">
+      <c r="D66" s="8" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E66" s="9"/>
       <c r="F66" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G66" s="10">
-        <v>46630</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="8" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>183</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>184</v>
       </c>
-      <c r="E67" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E67" s="9"/>
       <c r="F67" s="9" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="G67" s="10">
-        <v>47026</v>
+        <v>46630</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>186</v>
       </c>
       <c r="E68" s="9" t="s">
-        <v>73</v>
+        <v>187</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G68" s="10">
-        <v>47177</v>
+        <v>47026</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>188</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G69" s="10">
-        <v>47087</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>189</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>173</v>
+        <v>122</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="9" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G70" s="10">
-        <v>46996</v>
+        <v>47087</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>191</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>71</v>
+        <v>175</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G71" s="10">
-        <v>46326</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>193</v>
       </c>
       <c r="C72" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D72" s="8" t="s">
         <v>194</v>
       </c>
-      <c r="D72" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="9" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G72" s="10">
-        <v>46812</v>
+        <v>46326</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="C73" s="8" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>197</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G73" s="10">
-        <v>46418</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46812</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>198</v>
       </c>
       <c r="C74" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D74" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="D74" s="8" t="s">
+      <c r="E74" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="F74" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G74" s="10">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A75" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B75" s="8" t="s">
         <v>200</v>
       </c>
-      <c r="E74" s="9" t="s">
+      <c r="C75" s="8" t="s">
         <v>201</v>
       </c>
-      <c r="F74" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G74" s="10">
+      <c r="D75" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="E75" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="F75" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G75" s="10">
         <v>46783</v>
-      </c>
-[...19 lines deleted...]
-        <v>46538</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>205</v>
       </c>
-      <c r="E76" s="9" t="s">
+      <c r="E76" s="9"/>
+      <c r="F76" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G76" s="10">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="E77" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="F76" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G76" s="10">
+      <c r="F77" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G77" s="10">
         <v>46904</v>
       </c>
     </row>
-    <row r="77" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D77" s="8" t="s">
+    <row r="78" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A78" s="8" t="s">
         <v>208</v>
       </c>
-      <c r="E77" s="9"/>
-[...10 lines deleted...]
-      </c>
       <c r="B78" s="8" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="E78" s="9"/>
       <c r="F78" s="9" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G78" s="10">
         <v>46873</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D79" s="8" t="s">
         <v>210</v>
       </c>
-      <c r="C79" s="8" t="s">
+      <c r="E79" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="F79" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G79" s="10">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="C80" s="8" t="s">
         <v>164</v>
       </c>
-      <c r="D79" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="9" t="s">
+      <c r="D80" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="E80" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="F79" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G79" s="10">
+      <c r="F80" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G80" s="10">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A J k + h X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A J k + h X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A C Z P o V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A C Z P o V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A m T 6 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A C Z P o V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A N d x T 3 N e E Z u G 8 c u J C T c G e 6 i f R J z a i 0 Q k r L n s Z n / J T j 8 9 A A A A A A 6 A A A A A A g A A I A A A A F 0 T B 6 1 w K T K 4 D 4 H c a x J q g K C a 1 m 8 i i / + u I O L E a L e 6 o U S t U A A A A H w g I 7 A I q t K / + Y 1 s K f m 6 I g k 7 Z C 3 r f 3 G s c 4 s b 8 w 8 i z O W s z t H v 0 m F 7 3 b j 2 S y c 2 3 M q X R A D J B I I m 0 H e 1 H 0 z A R 8 E S 7 B W B + u 0 D 1 U 9 c Q y 0 4 9 a I h h V v R Q A A A A I o / r k R M H T K m R q Z M N l y G k C P 5 6 k N r G P 4 c P x 6 4 0 B S u x w o C 2 y H H 8 J g g t V w + c j A N W 3 b 2 0 J x t l A S g c l m a K l h v g g Q d B H E = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A c k b B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A c k b B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A H J G w V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A H J G w V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B y R s F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A H J G w V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C C i F U L 1 g T 3 T L 1 y o A z c u Y H J A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A C 2 S i e h t B P z / Y 9 J A 5 x R X u G Z + A p Z Q K J 9 k Y 5 p 0 E X I w 2 F 0 E A A A A A A 6 A A A A A A g A A I A A A A N K 2 1 d E p a H Z 4 P / z c a s t L 4 f 0 N 2 W Y u 3 z M 4 / K m m x o T U 0 Q U H U A A A A G L x j X o 2 C y 1 2 8 b z K c 6 T D i h Z n T O i l d T 6 B d 2 x M d h j a M I A k q W 3 4 l P U B e p X 1 c c w m b g v b o 0 5 r a X p H R T E S 9 Y / z C g k d k 2 x h G d g V O p n k L 2 E H U + c r s G m g Q A A A A A L V d Z U a c z A 7 y a d N x I X 3 z r c / X F n U W x m 4 m z z 0 k 6 K u p S F K c K p u s / 4 w d p H / L V i P D 6 3 T G X u p r q W 7 V P O J G n 5 9 q i U H x 8 U = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -3297,172 +3326,172 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11498</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12355</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11498</Url>
-      <Description>TV7R3WADTX6N-37870886-11498</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12355</Url>
+      <Description>TV7R3WADTX6N-37870886-12355</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FAEE050-0945-41A1-B474-54202FFCCA6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{540FD96C-E6F4-450A-B67D-5771A8436F2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4AC7F03-BF8D-4D1E-AE7A-1FA2255C6A0C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA6E88BB-781B-436D-B963-C53B40722664}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1FE9993-96DA-4D02-8831-8C49EF1751A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F7C480F-0452-4799-A76B-4850ECAEFB1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B64E36C0-753E-4FF3-997C-3E0B0938AEAC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B610AB1-9039-4C77-98C7-AB57AC73C28F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55F6E099-3930-4465-85A5-C1925B00C6E9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9452E4A4-0294-45C7-AAAE-F350A6CB7B23}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>FIE</vt:lpstr>
       <vt:lpstr>FIE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chris Black</dc:creator>
+  <dc:creator>Meg Sutton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-05-01T08:57:15Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-01T07:51:39Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>4214d88c-b66b-4141-846b-f8b4e38d4118</vt:lpwstr>
+    <vt:lpwstr>f1dbf191-3643-4b63-9d69-e481fd518013</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>fd10bb80-be88-4b90-980b-af5220d77ae9</vt:lpwstr>
+    <vt:lpwstr>4f41a1f8-0645-4cfe-be54-27cc068d0821</vt:lpwstr>
   </property>
 </Properties>
 </file>