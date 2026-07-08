--- v8 (2026-06-17)
+++ v9 (2026-07-08)
@@ -16,135 +16,135 @@
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9712275E-1468-4F96-8875-BC9987163422}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5D1CC351-6FC4-457C-A587-E529448FD202}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FFB90DE1-CF95-4248-90AF-1AA1EF1576AD}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{0DF83934-1F6A-4D14-A4DF-C081D421173D}"/>
   </bookViews>
   <sheets>
     <sheet name="FIE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">FIE!$A$8:$G$80</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">FIE!$A$1:$G$80</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">FIE!$A$8:$G$82</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">FIE!$A$1:$G$82</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{2D098901-1093-406F-AC96-184B89FC5F04}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{C0AFFB59-3369-4024-BB8A-3D0D41D729EE}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{68B3A2E8-6E64-41A3-9904-2A12DCF7F768}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{C74D68C7-AE87-4D21-B364-245D831A8E15}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{8CA73B3E-562D-44DF-9112-151031FA72A7}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{1FC859F0-9300-4548-B451-2D18D0D0154B}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{592A73AA-D5C7-4624-A595-113F85B6D676}" keepAlive="1" name="Query - FIE_Query" description="Connection to the 'FIE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{852880E9-8137-4C83-BE8F-2373AB6E498B}" keepAlive="1" name="Query - FIE_Query" description="Connection to the 'FIE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=FIE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [FIE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="218">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>FIE(A)</t>
   </si>
   <si>
     <t>Atkins</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>339257L</t>
   </si>
   <si>
-    <t>BE90/99/100/200 | Pilatus PC12 SET | BN2T | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | MEP (land) | BN2T | Pilatus PC12 SET | BE90/99/100/200</t>
   </si>
   <si>
     <t>FCL1005.FIE(a)</t>
   </si>
   <si>
     <t>FIE(Microlights)</t>
   </si>
   <si>
     <t>Baker</t>
   </si>
   <si>
     <t>Irwin</t>
   </si>
   <si>
     <t>321262J</t>
   </si>
   <si>
     <t>See Authorisation which accompanies this certificate</t>
   </si>
   <si>
     <t>Beale</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
@@ -202,81 +202,81 @@
   <si>
     <t>432854K</t>
   </si>
   <si>
     <t>FCL.1005.FIE(b)</t>
   </si>
   <si>
     <t>Boxall</t>
   </si>
   <si>
     <t>Stephen</t>
   </si>
   <si>
     <t>239799D</t>
   </si>
   <si>
     <t>Brown</t>
   </si>
   <si>
     <t>Charles</t>
   </si>
   <si>
     <t>244831J</t>
   </si>
   <si>
-    <t>G120TP SET | SEP (land)</t>
+    <t>SEP (land) | G120TP SET</t>
   </si>
   <si>
     <t>Byam</t>
   </si>
   <si>
     <t>Shaun</t>
   </si>
   <si>
     <t>353166K</t>
   </si>
   <si>
     <t>Catton</t>
   </si>
   <si>
     <t>242970E</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>Cooke</t>
   </si>
   <si>
     <t>Jon</t>
   </si>
   <si>
     <t>258439E</t>
   </si>
   <si>
-    <t>SEP (land) | TMG | MEP (land)</t>
+    <t>TMG | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Cooper</t>
   </si>
   <si>
     <t>Carol</t>
   </si>
   <si>
     <t>232735K</t>
   </si>
   <si>
     <t>Copple</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>243988C</t>
   </si>
   <si>
     <t>Crofts</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
@@ -454,63 +454,75 @@
   <si>
     <t>Macgregor</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>240842B</t>
   </si>
   <si>
     <t>Mayall</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>233573E</t>
   </si>
   <si>
     <t>Merritt</t>
   </si>
   <si>
     <t>429068B</t>
   </si>
   <si>
+    <t>TMG | SEP (land)</t>
+  </si>
+  <si>
     <t>Miller</t>
   </si>
   <si>
     <t>232229C</t>
   </si>
   <si>
+    <t>FIE(TMG)</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>247350K</t>
+  </si>
+  <si>
     <t>Newton</t>
   </si>
   <si>
     <t>262695L</t>
   </si>
   <si>
-    <t>CessnaSET (Sea) | CessnaSET | MEP (land) | SEP (land) | SEP (sea)</t>
+    <t>SEP (land) | MEP (land) | CessnaSET | CessnaSET (Sea) | SEP (sea)</t>
   </si>
   <si>
     <t>O'Dea</t>
   </si>
   <si>
     <t>Kenneth</t>
   </si>
   <si>
     <t>275675G</t>
   </si>
   <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
     <t>Olson</t>
   </si>
   <si>
     <t>Caroline</t>
   </si>
   <si>
     <t>478804D</t>
   </si>
@@ -550,53 +562,50 @@
   <si>
     <t>Penny</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>227318G</t>
   </si>
   <si>
     <t>Plews</t>
   </si>
   <si>
     <t>Lawrence</t>
   </si>
   <si>
     <t>205458B</t>
   </si>
   <si>
     <t>SEP (land) | Pilatus PC12 SET | MEP (land)</t>
   </si>
   <si>
     <t>Pritchard</t>
   </si>
   <si>
-    <t>Andrew</t>
-[...1 lines deleted...]
-  <si>
     <t>280381K</t>
   </si>
   <si>
     <t>Rawlings</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>286314F</t>
   </si>
   <si>
     <t>Roomes</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>518403G</t>
   </si>
   <si>
     <t>Rowell</t>
   </si>
   <si>
     <t>240772H</t>
@@ -628,51 +637,51 @@
   <si>
     <t>Skinner</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
     <t>343079L</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Leon</t>
   </si>
   <si>
     <t>212130A</t>
   </si>
   <si>
     <t>Oliver Jamie</t>
   </si>
   <si>
     <t>479671C</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | DHC6</t>
+    <t>DHC6 | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>311299C</t>
   </si>
   <si>
     <t>Stevenson</t>
   </si>
   <si>
     <t>356577G</t>
   </si>
   <si>
     <t>Thompson</t>
   </si>
   <si>
     <t>251980A</t>
   </si>
   <si>
     <t>Todd</t>
   </si>
   <si>
     <t>246522A</t>
   </si>
   <si>
     <t>Trevett</t>
   </si>
@@ -700,60 +709,60 @@
   <si>
     <t>G120TP SET | TMG | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Wiles</t>
   </si>
   <si>
     <t>436380J</t>
   </si>
   <si>
     <t>Willis</t>
   </si>
   <si>
     <t>267556L</t>
   </si>
   <si>
     <t>FIE(SLMG)</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
-    <t>TMG | SEP (land) | MEP (land)</t>
+    <t>MEP (land) | SEP (land) | TMG</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>Updated On: 01 June 2026</t>
+    <t>Updated On: 02 July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -987,110 +996,110 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38192</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C39C6B20-3874-4922-A507-FB21DE1BCC48}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9407B35-FDF2-4F75-810D-53CDF812BA25}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1038317" cy="1249788"/>
+          <a:ext cx="1085942" cy="1240263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{B04C8F62-399B-421E-8454-96FC88B5F4AE}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{B2B787E5-486B-4875-99F8-04651F11192B}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{B735117F-E6A3-4F4F-A2EB-71F807693A41}" name="FIE_Query" displayName="FIE_Query" ref="A8:G80" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
-  <autoFilter ref="A8:G80" xr:uid="{14FDCB49-9A6E-4826-8CE9-0F2E26CECDE7}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4767B824-A86B-4627-A6BD-168A59954B3F}" name="FIE_Query" displayName="FIE_Query" ref="A8:G82" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A8:G82" xr:uid="{14FDCB49-9A6E-4826-8CE9-0F2E26CECDE7}"/>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{D13027B7-C261-40FD-A7EC-1930F7909044}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{58CB3BA6-D8CD-4B8A-9B01-F9FA5ADDE8EC}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{E413277C-2E31-45DE-93ED-A5BCF04C5323}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{8609F446-AFF3-463E-92E0-C0A0B346DE76}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{1DCBFFEC-7A3C-4585-93DF-20A8BCDDA5EE}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{17CC0AA0-3A23-4B97-98DB-12F6A7F159F9}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{9CAA25EE-7243-4ED7-B3A8-51956729F02A}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{ECB978A3-F060-42CE-BE1C-06E514F79032}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{1B080828-36DE-43C9-9E00-CEE27907DE4B}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1318,1764 +1327,1808 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE80F8B8-3AA1-4464-B622-381CE0E36068}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E0C0A76-7E58-4E92-AD5F-986F8105CF1D}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A3:G80"/>
+  <dimension ref="A3:G82"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="26" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="18" style="1" customWidth="1"/>
-    <col min="3" max="3" width="13.42578125" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="34.85546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="13.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.81640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="32.7265625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="34.81640625" style="5" customWidth="1"/>
     <col min="7" max="7" width="13" style="1" customWidth="1"/>
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="8" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
       <c r="B3" s="2" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="4"/>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="4"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="4"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="10">
         <v>46356</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="9"/>
       <c r="F10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="10">
         <v>46812</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="10">
         <v>46295</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="10">
         <v>46812</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="9"/>
       <c r="F13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="10">
         <v>46965</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="10">
         <v>46843</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A15" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="9"/>
       <c r="F15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G15" s="10">
         <v>46660</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="9"/>
       <c r="F16" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="10">
         <v>46783</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="10">
         <v>46965</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="9"/>
       <c r="F18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G18" s="10">
         <v>47238</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="10">
         <v>46843</v>
       </c>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="10">
         <v>46904</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G22" s="10">
         <v>46904</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="10">
         <v>46326</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A24" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="9"/>
       <c r="F24" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="10">
         <v>46843</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E25" s="9"/>
       <c r="F25" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="10">
         <v>46873</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A26" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="10">
         <v>46904</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="10">
         <v>46752</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A28" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="10">
         <v>47026</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A29" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="10">
         <v>47057</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>83</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="10">
         <v>47026</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A31" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E31" s="9"/>
       <c r="F31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G31" s="10">
         <v>46418</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A32" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="9"/>
       <c r="F32" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="10">
         <v>46418</v>
       </c>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G33" s="10">
         <v>46538</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A34" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="9"/>
       <c r="F34" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G34" s="10">
         <v>46965</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G35" s="10">
         <v>46387</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="10">
         <v>47087</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A37" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="9"/>
       <c r="F37" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="10">
         <v>46446</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="10">
         <v>46752</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G40" s="10">
         <v>46507</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="10">
         <v>47177</v>
       </c>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G42" s="10">
         <v>47087</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A43" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>117</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G43" s="10">
         <v>46904</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A44" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>119</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E44" s="9"/>
       <c r="F44" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G44" s="10">
         <v>46356</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A45" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>123</v>
       </c>
       <c r="E45" s="9"/>
       <c r="F45" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G45" s="10">
         <v>46295</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A46" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>124</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>125</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="10">
         <v>46904</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>116</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G47" s="10">
         <v>46996</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="10">
         <v>47026</v>
       </c>
     </row>
-    <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A49" s="8" t="s">
-        <v>7</v>
+        <v>132</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C49" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="E49" s="9"/>
+      <c r="F49" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" s="10">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A50" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="F50" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G50" s="10">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A51" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C51" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="D49" s="8" t="s">
-[...8 lines deleted...]
-      <c r="G49" s="10">
+      <c r="D51" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="E51" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="F51" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" s="10">
         <v>46965</v>
       </c>
     </row>
-    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E50" s="9" t="s">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A52" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="E52" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="F50" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="10">
+      <c r="F52" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" s="10">
         <v>47149</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C51" s="8" t="s">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A53" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="C53" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="D51" s="8" t="s">
-[...39 lines deleted...]
-      <c r="B53" s="8" t="s">
+      <c r="D53" s="8" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="10">
+        <v>47118</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A54" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="E54" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F54" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G54" s="10">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A55" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="E55" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F55" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" s="10">
         <v>46783</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E54" s="9" t="s">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A56" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="E56" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="F54" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="10">
+      <c r="F56" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="10">
         <v>46721</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E55" s="9" t="s">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A57" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="E57" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="F55" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G55" s="10">
+      <c r="F57" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="10">
         <v>46812</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C56" s="8" t="s">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A58" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="C58" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="D56" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E56" s="9" t="s">
+      <c r="D58" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="E58" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="F56" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="10">
+      <c r="F58" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A57" s="8" t="s">
+    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A59" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="B57" s="8" t="s">
-[...9 lines deleted...]
-      <c r="F57" s="9" t="s">
+      <c r="B59" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="E59" s="9"/>
+      <c r="F59" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="G57" s="10">
+      <c r="G59" s="10">
         <v>46660</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G58" s="10">
+    <row r="60" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A60" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="E60" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="F60" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" s="10">
         <v>46538</v>
       </c>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E59" s="9" t="s">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A61" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="E61" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="F59" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G59" s="10">
+      <c r="F61" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" s="10">
         <v>46904</v>
       </c>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E60" s="9" t="s">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A62" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="E62" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="F60" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="10">
+      <c r="F62" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" s="10">
         <v>46934</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-      <c r="A61" s="8" t="s">
+    <row r="63" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A63" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B61" s="8" t="s">
-[...9 lines deleted...]
-      <c r="F61" s="9" t="s">
+      <c r="B63" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="E63" s="9"/>
+      <c r="F63" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="G61" s="10">
+      <c r="G63" s="10">
         <v>46538</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C62" s="8" t="s">
+    <row r="64" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A64" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="C64" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="D62" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E62" s="9" t="s">
+      <c r="D64" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="E64" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="F62" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G62" s="10">
+      <c r="F64" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" s="10">
         <v>47238</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E63" s="9" t="s">
+    <row r="65" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A65" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="E65" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="F63" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="10">
+      <c r="F65" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" s="10">
         <v>46234</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E64" s="9" t="s">
+    <row r="66" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A66" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E66" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="F64" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G64" s="10">
+      <c r="F66" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" s="10">
         <v>46507</v>
       </c>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C65" s="8" t="s">
+    <row r="67" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A67" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C67" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="D65" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E65" s="9" t="s">
+      <c r="D67" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="E67" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="F65" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="10">
+      <c r="F67" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A66" s="8" t="s">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A68" s="8" t="s">
         <v>34</v>
-      </c>
-[...40 lines deleted...]
-        <v>7</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>182</v>
       </c>
       <c r="C68" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="E68" s="9"/>
+      <c r="F68" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G68" s="10">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A69" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B69" s="8" t="s">
         <v>185</v>
       </c>
-      <c r="D68" s="8" t="s">
+      <c r="C69" s="8" t="s">
         <v>186</v>
       </c>
-      <c r="E68" s="9" t="s">
+      <c r="D69" s="8" t="s">
         <v>187</v>
       </c>
-      <c r="F68" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G68" s="10">
+      <c r="E69" s="9"/>
+      <c r="F69" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G69" s="10">
+        <v>46630</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A70" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="E70" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="F70" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" s="10">
         <v>47026</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E69" s="9" t="s">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A71" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="F69" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G69" s="10">
+      <c r="F71" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G71" s="10">
         <v>47177</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C70" s="8" t="s">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A72" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="C72" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="D70" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E70" s="9" t="s">
+      <c r="D72" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="E72" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="F70" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G70" s="10">
+      <c r="F72" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" s="10">
         <v>47087</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E71" s="9" t="s">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A73" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="E73" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="F71" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="10">
+      <c r="F73" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G73" s="10">
         <v>46996</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C72" s="8" t="s">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A74" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="C74" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D72" s="8" t="s">
-[...8 lines deleted...]
-      <c r="G72" s="10">
+      <c r="D74" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="E74" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F74" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G74" s="10">
         <v>46326</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E73" s="9" t="s">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A75" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="E75" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="F73" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G73" s="10">
+      <c r="F75" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G75" s="10">
         <v>46812</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C74" s="8" t="s">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A76" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="C76" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="D74" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E74" s="9" t="s">
+      <c r="D76" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="E76" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="F74" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G74" s="10">
+      <c r="F76" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G76" s="10">
         <v>46418</v>
       </c>
     </row>
-    <row r="75" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E75" s="9" t="s">
+    <row r="77" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A77" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B77" s="8" t="s">
         <v>203</v>
       </c>
-      <c r="F75" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G75" s="10">
+      <c r="C77" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="E77" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="F77" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G77" s="10">
         <v>46783</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A76" s="8" t="s">
+    <row r="78" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A78" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="B76" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C76" s="8" t="s">
+      <c r="B78" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="C78" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D76" s="8" t="s">
-[...34 lines deleted...]
-      <c r="A78" s="8" t="s">
+      <c r="D78" s="8" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E78" s="9"/>
       <c r="F78" s="9" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="G78" s="10">
-        <v>46873</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A79" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>209</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>210</v>
       </c>
       <c r="E79" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F79" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G79" s="10">
+        <v>46904</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A80" s="8" t="s">
         <v>211</v>
-      </c>
-[...9 lines deleted...]
-        <v>7</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>212</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>164</v>
+        <v>63</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>213</v>
       </c>
-      <c r="E80" s="9" t="s">
+      <c r="E80" s="9"/>
+      <c r="F80" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G80" s="10">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A81" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="E81" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="F81" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G81" s="10">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A82" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="E82" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="F80" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G80" s="10">
+      <c r="F82" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G82" s="10">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A c k b B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A c k b B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A H J G w V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A H J G w V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B y R s F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A H J G w V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C C i F U L 1 g T 3 T L 1 y o A z c u Y H J A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A C 2 S i e h t B P z / Y 9 J A 5 x R X u G Z + A p Z Q K J 9 k Y 5 p 0 E X I w 2 F 0 E A A A A A A 6 A A A A A A g A A I A A A A N K 2 1 d E p a H Z 4 P / z c a s t L 4 f 0 N 2 W Y u 3 z M 4 / K m m x o T U 0 Q U H U A A A A G L x j X o 2 C y 1 2 8 b z K c 6 T D i h Z n T O i l d T 6 B d 2 x M d h j a M I A k q W 3 4 l P U B e p X 1 c c w m b g v b o 0 5 r a X p H R T E S 9 Y / z C g k d k 2 x h G d g V O p n k L 2 E H U + c r s G m g Q A A A A A L V d Z U a c z A 7 y a d N x I X 3 z r c / X F n U W x m 4 m z z 0 k 6 K u p S F K c K p u s / 4 w d p H / L V i P D 6 3 T G X u p r q W 7 V P O J G n 5 9 q i U H x 8 U = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A J U j i X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A J U j i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A C V I 4 l w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A C V I 4 l w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A l S O J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A C V I 4 l w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A H 6 n k E Q f H d e u 4 R D i f Q M 1 l Q + 8 q R A w O L i B M G h e T i x H 6 h G U A A A A A A 6 A A A A A A g A A I A A A A F e G l E M 6 Y w 3 k 3 g p p F E G f d 8 s g y O F 0 l v j 2 F y i s V A s L v w t s U A A A A B P W m J U K z l Z I Z i 3 V k 7 y d V Q w x O P D U i N O c B z T q o 4 m 8 + 5 O F 0 y D U e M F j k Z M I M d 8 9 M G u J 6 L Q p K j q 9 e Y s R m 4 Y 8 A N Q C z L S + Q K F m a T O Q j a f 8 3 3 c J K X 6 B Q A A A A K N t C + d z O W e Z E 4 S l k 2 D c 8 H 5 J W V 8 r i r o 4 R d Y D c Z L c C 0 8 W i f Q d S H 6 U u j U 6 R q n D T J Z / k y Q z v g b E E W u D T 5 C m h Y n 9 R d c = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -3326,172 +3379,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12355</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12475</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12355</Url>
-      <Description>TV7R3WADTX6N-37870886-12355</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12475</Url>
+      <Description>TV7R3WADTX6N-37870886-12475</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{540FD96C-E6F4-450A-B67D-5771A8436F2F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{753D3856-8813-4DBB-B5A9-F9602A025F34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA6E88BB-781B-436D-B963-C53B40722664}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72A33AC7-265E-4870-A83B-91A07E265693}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F7C480F-0452-4799-A76B-4850ECAEFB1A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A311708B-F09C-466D-92D6-EA837ECD3C0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B610AB1-9039-4C77-98C7-AB57AC73C28F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8CB6D1-0886-4863-AD2C-D19468E0D117}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9452E4A4-0294-45C7-AAAE-F350A6CB7B23}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47FF2BBF-746E-4B52-BFAA-A3D4745F9DD0}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>FIE</vt:lpstr>
       <vt:lpstr>FIE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Meg Sutton</dc:creator>
+  <dc:creator>Chris Black</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-06-01T07:51:39Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-02T08:01:15Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>f1dbf191-3643-4b63-9d69-e481fd518013</vt:lpwstr>
+    <vt:lpwstr>8d88442f-692b-41f2-845b-2cb6885a1c04</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>4f41a1f8-0645-4cfe-be54-27cc068d0821</vt:lpwstr>
+    <vt:lpwstr>d03c9bb6-e73d-4422-9c09-c10719a5479f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>