--- v9 (2026-07-08)
+++ v10 (2026-08-23)
@@ -9,107 +9,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5D1CC351-6FC4-457C-A587-E529448FD202}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C2B649C8-41BE-4FF4-9DBB-641F684B4001}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{0DF83934-1F6A-4D14-A4DF-C081D421173D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A462EA2A-DC6D-4F87-AC96-FA6F5B7833BE}"/>
   </bookViews>
   <sheets>
     <sheet name="FIE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">FIE!$A$8:$G$82</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">FIE!$A$1:$G$82</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{C0AFFB59-3369-4024-BB8A-3D0D41D729EE}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{BD45BB99-688C-4325-86F5-8E71D878E9EB}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{C74D68C7-AE87-4D21-B364-245D831A8E15}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{3D2CF68B-19FA-4DA2-A5EA-414A01BFD22E}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{1FC859F0-9300-4548-B451-2D18D0D0154B}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{368511B9-1B74-4D67-8FD1-5D89422204A7}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{852880E9-8137-4C83-BE8F-2373AB6E498B}" keepAlive="1" name="Query - FIE_Query" description="Connection to the 'FIE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{322097DD-17C1-4FCC-97C1-4DAE87D09DFA}" keepAlive="1" name="Query - FIE_Query" description="Connection to the 'FIE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=FIE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [FIE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="217">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>FIE(A)</t>
   </si>
   <si>
@@ -400,50 +403,56 @@
   <si>
     <t>227344F</t>
   </si>
   <si>
     <t>Hoy</t>
   </si>
   <si>
     <t>238608J</t>
   </si>
   <si>
     <t>Islam</t>
   </si>
   <si>
     <t>Zahurul</t>
   </si>
   <si>
     <t>214916H</t>
   </si>
   <si>
     <t>Jelly</t>
   </si>
   <si>
     <t>431091H</t>
   </si>
   <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>250160L</t>
+  </si>
+  <si>
     <t>Kingswood</t>
   </si>
   <si>
     <t>239078G</t>
   </si>
   <si>
     <t>Lalonde</t>
   </si>
   <si>
     <t>Justin</t>
   </si>
   <si>
     <t>456598C</t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>428367H</t>
   </si>
   <si>
     <t>Luckhurst</t>
   </si>
   <si>
     <t>Fiona</t>
@@ -454,68 +463,68 @@
   <si>
     <t>Macgregor</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>240842B</t>
   </si>
   <si>
     <t>Mayall</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>233573E</t>
   </si>
   <si>
     <t>Merritt</t>
   </si>
   <si>
     <t>429068B</t>
   </si>
   <si>
+    <t>FIE(TMG)</t>
+  </si>
+  <si>
+    <t>Miller</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>247350K</t>
+  </si>
+  <si>
+    <t>232229C</t>
+  </si>
+  <si>
     <t>TMG | SEP (land)</t>
   </si>
   <si>
-    <t>Miller</t>
-[...13 lines deleted...]
-  <si>
     <t>Newton</t>
   </si>
   <si>
     <t>262695L</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | CessnaSET | CessnaSET (Sea) | SEP (sea)</t>
   </si>
   <si>
     <t>O'Dea</t>
   </si>
   <si>
     <t>Kenneth</t>
   </si>
   <si>
     <t>275675G</t>
   </si>
   <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
     <t>Olson</t>
@@ -556,213 +565,204 @@
   <si>
     <t>Pells</t>
   </si>
   <si>
     <t>238514G</t>
   </si>
   <si>
     <t>Penny</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>227318G</t>
   </si>
   <si>
     <t>Plews</t>
   </si>
   <si>
     <t>Lawrence</t>
   </si>
   <si>
     <t>205458B</t>
   </si>
   <si>
-    <t>SEP (land) | Pilatus PC12 SET | MEP (land)</t>
+    <t>MEP (land) | SEP (land) | Pilatus PC12 SET</t>
   </si>
   <si>
     <t>Pritchard</t>
   </si>
   <si>
     <t>280381K</t>
   </si>
   <si>
     <t>Rawlings</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>286314F</t>
   </si>
   <si>
     <t>Roomes</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>518403G</t>
   </si>
   <si>
     <t>Rowell</t>
   </si>
   <si>
     <t>240772H</t>
   </si>
   <si>
-    <t>Rowley</t>
-[...7 lines deleted...]
-  <si>
     <t>Shorter</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>439609K</t>
   </si>
   <si>
     <t>Simmonds</t>
   </si>
   <si>
     <t>219679D</t>
   </si>
   <si>
     <t>Skinner</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
     <t>343079L</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Leon</t>
   </si>
   <si>
     <t>212130A</t>
   </si>
   <si>
     <t>Oliver Jamie</t>
   </si>
   <si>
     <t>479671C</t>
   </si>
   <si>
-    <t>DHC6 | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | MEP (land) | DHC6</t>
   </si>
   <si>
     <t>311299C</t>
   </si>
   <si>
     <t>Stevenson</t>
   </si>
   <si>
     <t>356577G</t>
   </si>
   <si>
     <t>Thompson</t>
   </si>
   <si>
     <t>251980A</t>
   </si>
   <si>
     <t>Todd</t>
   </si>
   <si>
     <t>246522A</t>
   </si>
   <si>
     <t>Trevett</t>
   </si>
   <si>
     <t>Alec</t>
   </si>
   <si>
     <t>238115K</t>
   </si>
   <si>
     <t>Utting</t>
   </si>
   <si>
     <t>285008G</t>
   </si>
   <si>
     <t>Walker</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>447298E</t>
   </si>
   <si>
-    <t>G120TP SET | TMG | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | MEP (land) | TMG | G120TP SET</t>
   </si>
   <si>
     <t>Wiles</t>
   </si>
   <si>
     <t>436380J</t>
   </si>
   <si>
     <t>Willis</t>
   </si>
   <si>
     <t>267556L</t>
   </si>
   <si>
+    <t>Wrigley</t>
+  </si>
+  <si>
+    <t>249577E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | TMG</t>
+  </si>
+  <si>
     <t>FIE(SLMG)</t>
   </si>
   <si>
-    <t>Wrigley</t>
-[...7 lines deleted...]
-  <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>Updated On: 02 July 2026</t>
+    <t>Updated On: 03 August 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -996,110 +996,110 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38192</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9407B35-FDF2-4F75-810D-53CDF812BA25}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C9A609E-D012-4B2C-BB23-A59E50C8C110}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1085942" cy="1240263"/>
+          <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{B2B787E5-486B-4875-99F8-04651F11192B}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{929FC9F7-03C6-4AB3-AFA0-E8F98FF30032}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4767B824-A86B-4627-A6BD-168A59954B3F}" name="FIE_Query" displayName="FIE_Query" ref="A8:G82" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{EDA143B5-EC63-4815-AE60-B6FB2B62A278}" name="FIE_Query" displayName="FIE_Query" ref="A8:G82" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
   <autoFilter ref="A8:G82" xr:uid="{14FDCB49-9A6E-4826-8CE9-0F2E26CECDE7}"/>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{E413277C-2E31-45DE-93ED-A5BCF04C5323}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{1B080828-36DE-43C9-9E00-CEE27907DE4B}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{35844539-1BC9-4665-B7CF-B6382B794793}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{EC22678F-AE06-460B-9A09-B632C4F80CFD}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{2F1D91B8-29F9-412B-AE77-83BBDA1A59F6}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{2B9ACDD3-AE99-419E-9D3F-F3CF43DCAAF5}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{94C4F331-58AD-4142-BF30-AA6E0A507CF3}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{7129E5AF-B5C6-492D-B005-0E513CCF3DAC}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{D9765EFA-168A-4F4C-A279-0DEB8C1AEAD6}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1327,1808 +1327,1808 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E0C0A76-7E58-4E92-AD5F-986F8105CF1D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA3F0240-123F-4786-80CC-8CE56A426C65}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A3:G82"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="26" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="18" style="1" customWidth="1"/>
-    <col min="3" max="3" width="13.453125" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="34.81640625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="13.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="32.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="34.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="13" style="1" customWidth="1"/>
-    <col min="8" max="16384" width="9.1796875" style="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="4"/>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="4"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="4"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="10">
         <v>46356</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="9"/>
       <c r="F10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="10">
         <v>46812</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="10">
         <v>46295</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="10">
         <v>46812</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="9"/>
       <c r="F13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="10">
         <v>46965</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="10">
         <v>46843</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="9"/>
       <c r="F15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G15" s="10">
         <v>46660</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="9"/>
       <c r="F16" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="10">
         <v>46783</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="10">
         <v>46965</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="9"/>
       <c r="F18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G18" s="10">
         <v>47238</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="10">
         <v>46843</v>
       </c>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="10">
         <v>46904</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G22" s="10">
         <v>46904</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="10">
         <v>46326</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="9"/>
       <c r="F24" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="10">
         <v>46843</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E25" s="9"/>
       <c r="F25" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="10">
         <v>46873</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="10">
         <v>46904</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="10">
         <v>46752</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="10">
         <v>47026</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="10">
         <v>47057</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>83</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="10">
         <v>47026</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E31" s="9"/>
       <c r="F31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G31" s="10">
         <v>46418</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="9"/>
       <c r="F32" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="10">
         <v>46418</v>
       </c>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G33" s="10">
         <v>46538</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="9"/>
       <c r="F34" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G34" s="10">
         <v>46965</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G35" s="10">
         <v>46387</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="10">
         <v>47087</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="9"/>
       <c r="F37" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="10">
         <v>46446</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="10">
         <v>46752</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G40" s="10">
         <v>46507</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="10">
-        <v>47177</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D42" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="D42" s="8" t="s">
+      <c r="E42" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="F42" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" s="10">
+        <v>47177</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B43" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="E42" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B43" s="8" t="s">
+      <c r="C43" s="8" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>117</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G43" s="10">
-        <v>46904</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D44" s="8" t="s">
         <v>119</v>
       </c>
-      <c r="D44" s="8" t="s">
+      <c r="E44" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="F44" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" s="10">
+        <v>46904</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B45" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="E44" s="9"/>
-[...11 lines deleted...]
-      <c r="B45" s="8" t="s">
+      <c r="C45" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="C45" s="8" t="s">
+      <c r="D45" s="8" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E45" s="9"/>
       <c r="F45" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G45" s="10">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E46" s="9"/>
+      <c r="F46" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="G45" s="10">
+      <c r="G46" s="10">
         <v>46295</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D46" s="8" t="s">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="E46" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B47" s="8" t="s">
+      <c r="C47" s="8" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E47" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="F47" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" s="10">
+        <v>46904</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="F47" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="10">
+      <c r="C48" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="F48" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" s="10">
         <v>46996</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D48" s="8" t="s">
+    <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A49" s="8" t="s">
         <v>131</v>
       </c>
-      <c r="E48" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A49" s="8" t="s">
+      <c r="B49" s="8" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>134</v>
       </c>
       <c r="E49" s="9"/>
       <c r="F49" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G49" s="10">
         <v>47269</v>
       </c>
     </row>
-    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C50" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F50" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G50" s="10">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="C51" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="D50" s="8" t="s">
+      <c r="D51" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="E50" s="9" t="s">
-[...5 lines deleted...]
-      <c r="G50" s="10">
+      <c r="E51" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="F51" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" s="10">
         <v>47269</v>
       </c>
     </row>
-    <row r="51" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C51" s="8" t="s">
+    <row r="52" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A52" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="C52" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="D51" s="8" t="s">
-[...8 lines deleted...]
-      <c r="G51" s="10">
+      <c r="D52" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="E52" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="F52" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" s="10">
         <v>46965</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D52" s="8" t="s">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="E52" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B53" s="8" t="s">
+      <c r="C53" s="8" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>142</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="10">
-        <v>47118</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
+        <v>47149</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="D54" s="8" t="s">
+      <c r="E54" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F54" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G54" s="10">
+        <v>47118</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" s="8" t="s">
         <v>145</v>
       </c>
-      <c r="E54" s="9" t="s">
+      <c r="C55" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="E55" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="F54" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="10">
+      <c r="F55" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" s="10">
         <v>46873</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D55" s="8" t="s">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="E55" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B56" s="8" t="s">
+      <c r="C56" s="8" t="s">
         <v>149</v>
       </c>
-      <c r="C56" s="8" t="s">
+      <c r="D56" s="8" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G56" s="10">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="E57" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F57" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="10">
         <v>46721</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D57" s="8" t="s">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B58" s="8" t="s">
         <v>154</v>
       </c>
-      <c r="E57" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B58" s="8" t="s">
+      <c r="C58" s="8" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>156</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G58" s="10">
-        <v>46568</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
+        <v>46812</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C59" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59" s="8" t="s">
         <v>158</v>
       </c>
-      <c r="D59" s="8" t="s">
+      <c r="E59" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F59" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G59" s="10">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B60" s="8" t="s">
         <v>159</v>
       </c>
-      <c r="E59" s="9"/>
-      <c r="F59" s="9" t="s">
+      <c r="C60" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="G59" s="10">
+      <c r="G60" s="10">
         <v>46660</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D60" s="8" t="s">
+    <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A61" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B61" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="E60" s="9" t="s">
+      <c r="C61" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="F60" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="10">
+      <c r="D61" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="E61" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="F61" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" s="10">
         <v>46538</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-    <row r="62" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>166</v>
       </c>
       <c r="C62" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="D62" s="8" t="s">
         <v>167</v>
       </c>
-      <c r="D62" s="8" t="s">
+      <c r="E62" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F62" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" s="10">
+        <v>46904</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" s="8" t="s">
         <v>168</v>
       </c>
-      <c r="E62" s="9" t="s">
-[...5 lines deleted...]
-      <c r="G62" s="10">
+      <c r="C63" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="E63" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F63" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" s="10">
         <v>46934</v>
       </c>
     </row>
-    <row r="63" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-      <c r="A63" s="8" t="s">
+    <row r="64" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A64" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B63" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D63" s="8" t="s">
+      <c r="B64" s="8" t="s">
         <v>171</v>
       </c>
-      <c r="E63" s="9"/>
-[...11 lines deleted...]
-      <c r="B64" s="8" t="s">
+      <c r="C64" s="8" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="E64" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E64" s="9"/>
       <c r="F64" s="9" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G64" s="10">
-        <v>47238</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:7" x14ac:dyDescent="0.35">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>174</v>
       </c>
       <c r="C65" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D65" s="8" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G65" s="10">
-        <v>46234</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:7" x14ac:dyDescent="0.35">
+        <v>47238</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="C66" s="8" t="s">
         <v>177</v>
       </c>
-      <c r="C66" s="8" t="s">
+      <c r="D66" s="8" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G66" s="10">
         <v>46507</v>
       </c>
     </row>
-    <row r="67" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G67" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B68" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="C68" s="8" t="s">
         <v>182</v>
       </c>
-      <c r="C68" s="8" t="s">
+      <c r="D68" s="8" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="E68" s="9"/>
       <c r="F68" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G68" s="10">
         <v>46538</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B69" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="C69" s="8" t="s">
         <v>185</v>
       </c>
-      <c r="C69" s="8" t="s">
+      <c r="D69" s="8" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="E69" s="9"/>
       <c r="F69" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G69" s="10">
         <v>46630</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C70" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="D70" s="8" t="s">
         <v>188</v>
       </c>
-      <c r="D70" s="8" t="s">
+      <c r="E70" s="9" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G70" s="10">
         <v>47026</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G71" s="10">
         <v>47177</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B72" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D72" s="8" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G72" s="10">
         <v>47087</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="D73" s="8" t="s">
         <v>194</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G73" s="10">
         <v>46996</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="E74" s="9" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G74" s="10">
         <v>46326</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B75" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="C75" s="8" t="s">
         <v>198</v>
       </c>
-      <c r="C75" s="8" t="s">
+      <c r="D75" s="8" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G75" s="10">
         <v>46812</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G76" s="10">
         <v>46418</v>
       </c>
     </row>
-    <row r="77" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="C77" s="8" t="s">
         <v>203</v>
       </c>
-      <c r="C77" s="8" t="s">
+      <c r="D77" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="D77" s="8" t="s">
+      <c r="E77" s="9" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G77" s="10">
         <v>46783</v>
       </c>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E78" s="9"/>
       <c r="F78" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G78" s="10">
         <v>46538</v>
       </c>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G79" s="10">
         <v>46904</v>
       </c>
     </row>
-    <row r="80" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" s="8" t="s">
-        <v>211</v>
+        <v>7</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="E80" s="9"/>
+        <v>211</v>
+      </c>
+      <c r="E80" s="9" t="s">
+        <v>212</v>
+      </c>
       <c r="F80" s="9" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G80" s="10">
         <v>46873</v>
       </c>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A81" s="8" t="s">
-        <v>7</v>
+        <v>213</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="E81" s="9"/>
       <c r="F81" s="9" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G81" s="10">
         <v>46873</v>
       </c>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D82" s="8" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F82" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G82" s="10">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
-    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
+    <oddHeader>&amp;C&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
+    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A J U j i X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A J U j i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A C V I 4 l w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A C V I 4 l w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A l S O J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A C V I 4 l w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A H 6 n k E Q f H d e u 4 R D i f Q M 1 l Q + 8 q R A w O L i B M G h e T i x H 6 h G U A A A A A A 6 A A A A A A g A A I A A A A F e G l E M 6 Y w 3 k 3 g p p F E G f d 8 s g y O F 0 l v j 2 F y i s V A s L v w t s U A A A A B P W m J U K z l Z I Z i 3 V k 7 y d V Q w x O P D U i N O c B z T q o 4 m 8 + 5 O F 0 y D U e M F j k Z M I M d 8 9 M G u J 6 L Q p K j q 9 e Y s R m 4 Y 8 A N Q C z L S + Q K F m a T O Q j a f 8 3 3 c J K X 6 B Q A A A A K N t C + d z O W e Z E 4 S l k 2 D c 8 H 5 J W V 8 r i r o 4 R d Y D c Z L c C 0 8 W i f Q d S H 6 U u j U 6 R q n D T J Z / k y Q z v g b E E W u D T 5 C m h Y n 9 R d c = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Y D A A B Q S w M E F A A C A A g A a k U D X R p J N 1 G m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h q M k p + S 6 O A i i Y m J c W 1 q h U Y o h h b L 3 R w 8 k l c Q o 6 i b 4 / v e N 7 x 3 v 9 4 g 6 + s q u K j W 6 s a k K M I U B c r I 5 q B N k a L O H c M Z y j h s h D y J Q g W D b G z S 2 0 O K S u f O C S H e e + w n u G k L w i i N y D 5 f b 2 W p a o E + s v 4 v h 9 p Y J 4 x U i M P u N Y Y z H M U x n r I 5 p k B G C L k 2 X 4 E N e 5 / t D 4 R l V 7 m u V V y Z c L U A M k Y g 7 w / 8 A V B L A w Q U A A I A C A B q R Q N d D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A a k U D X S i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A a k U D X R p J N 1 G m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A G p F A 1 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A a k U D X S i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A P g I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F I i 1 q E q o 7 N O r G 2 s 7 Y l j N 8 k A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A v o 5 z x P w M k + c f I j a r u 9 i W W z p J 5 H P + P / h 8 l q i Q x w R a p Y k A A A A A D o A A A A A C A A A g A A A A U B v i V N t M I G I c C L Z f x S W I v c z X H x u v N 9 Q G R N 8 3 B A 2 S X L V Q A A A A U x T o K 5 X B w x e 4 l V m f 0 i 3 g w L W w 5 P r r 6 j Q z c U / v B 4 q F S X Q Q x f w 5 T v I M D N e N G R t 2 u S 0 D f o i H 1 D S 2 O 5 F O j W 4 Z 1 g a 1 W P S y c K / n Y / Z D s w m + j m i z F I N A A A A A B 1 2 2 J G u v + R U + g l 0 Z 9 q M O z q W k X 3 1 M 8 / c i j y E 3 E f 9 B D j 1 f K Q c G C P Z 4 I J 6 q X B N T b m v x O Z + h g N Z 1 q c E V U J f b H a 8 A Z g = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -3379,175 +3379,172 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12475</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12544</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12475</Url>
-      <Description>TV7R3WADTX6N-37870886-12475</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12544</Url>
+      <Description>TV7R3WADTX6N-37870886-12544</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{753D3856-8813-4DBB-B5A9-F9602A025F34}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25EDA7DD-BCDE-4234-9EDD-CAEF32396028}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72A33AC7-265E-4870-A83B-91A07E265693}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76CC5CA6-3B2B-4828-BF23-96CCEBF8B81F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A311708B-F09C-466D-92D6-EA837ECD3C0D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F0C8781-3A9B-4E33-8E28-F74DB6FFFBFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8CB6D1-0886-4863-AD2C-D19468E0D117}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B05563E-B321-41E2-BFA3-BC0139044886}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47FF2BBF-746E-4B52-BFAA-A3D4745F9DD0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD504437-50F4-4C14-844A-ECCED844C8FC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>FIE</vt:lpstr>
       <vt:lpstr>FIE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chris Black</dc:creator>
+  <dc:creator>Meg Sutton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-07-02T08:01:15Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-03T07:43:22Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>8d88442f-692b-41f2-845b-2cb6885a1c04</vt:lpwstr>
+    <vt:lpwstr>8a0b27b2-a052-41f1-bcb1-9bb41390cd3d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>d03c9bb6-e73d-4422-9c09-c10719a5479f</vt:lpwstr>
-[...2 lines deleted...]
-    <vt:lpwstr/>
+    <vt:lpwstr>f36a45fc-5333-490d-9bfe-ba0c59f16c4d</vt:lpwstr>
   </property>
 </Properties>
 </file>