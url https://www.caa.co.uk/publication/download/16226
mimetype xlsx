--- v10 (2026-08-23)
+++ v11 (2026-09-15)
@@ -9,110 +9,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C2B649C8-41BE-4FF4-9DBB-641F684B4001}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{73E15E66-15B5-46EA-A29E-2B04AE116EDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A462EA2A-DC6D-4F87-AC96-FA6F5B7833BE}"/>
+    <workbookView xWindow="3345" yWindow="3225" windowWidth="18900" windowHeight="10965" xr2:uid="{F9E8648D-4DE5-48B4-A9FA-60B7DA8823E4}"/>
   </bookViews>
   <sheets>
     <sheet name="FIE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">FIE!$A$8:$G$82</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">FIE!$A$1:$G$82</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{BD45BB99-688C-4325-86F5-8E71D878E9EB}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="1" xr16:uid="{6C8372E1-205F-4EA6-8784-B416C14F8A8C}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="2" xr16:uid="{3D2CF68B-19FA-4DA2-A5EA-414A01BFD22E}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{6CB862F9-E1E8-419C-9E3F-F595BFC84D77}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="3" xr16:uid="{368511B9-1B74-4D67-8FD1-5D89422204A7}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{7036F89D-E5C1-4B98-B589-932B34913C48}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
-  <connection id="4" xr16:uid="{322097DD-17C1-4FCC-97C1-4DAE87D09DFA}" keepAlive="1" name="Query - FIE_Query" description="Connection to the 'FIE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="4" xr16:uid="{2AD248FB-BFC7-4673-9AAB-059F3229B1F3}" keepAlive="1" name="Query - FIE_Query" description="Connection to the 'FIE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=FIE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [FIE_Query]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="216">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>FIE(A)</t>
   </si>
   <si>
@@ -235,51 +235,51 @@
   <si>
     <t>Shaun</t>
   </si>
   <si>
     <t>353166K</t>
   </si>
   <si>
     <t>Catton</t>
   </si>
   <si>
     <t>242970E</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>Cooke</t>
   </si>
   <si>
     <t>Jon</t>
   </si>
   <si>
     <t>258439E</t>
   </si>
   <si>
-    <t>TMG | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | TMG | MEP (land)</t>
   </si>
   <si>
     <t>Cooper</t>
   </si>
   <si>
     <t>Carol</t>
   </si>
   <si>
     <t>232735K</t>
   </si>
   <si>
     <t>Copple</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>243988C</t>
   </si>
   <si>
     <t>Crofts</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
@@ -487,51 +487,51 @@
   <si>
     <t>FIE(TMG)</t>
   </si>
   <si>
     <t>Miller</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>247350K</t>
   </si>
   <si>
     <t>232229C</t>
   </si>
   <si>
     <t>TMG | SEP (land)</t>
   </si>
   <si>
     <t>Newton</t>
   </si>
   <si>
     <t>262695L</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | CessnaSET | CessnaSET (Sea) | SEP (sea)</t>
+    <t>CessnaSET (Sea) | CessnaSET | MEP (land) | SEP (land) | SEP (sea)</t>
   </si>
   <si>
     <t>O'Dea</t>
   </si>
   <si>
     <t>Kenneth</t>
   </si>
   <si>
     <t>275675G</t>
   </si>
   <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
     <t>Olson</t>
   </si>
   <si>
     <t>Caroline</t>
   </si>
   <si>
     <t>478804D</t>
   </si>
@@ -565,51 +565,51 @@
   <si>
     <t>Pells</t>
   </si>
   <si>
     <t>238514G</t>
   </si>
   <si>
     <t>Penny</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>227318G</t>
   </si>
   <si>
     <t>Plews</t>
   </si>
   <si>
     <t>Lawrence</t>
   </si>
   <si>
     <t>205458B</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land) | Pilatus PC12 SET</t>
+    <t>SEP (land) | Pilatus PC12 SET | MEP (land)</t>
   </si>
   <si>
     <t>Pritchard</t>
   </si>
   <si>
     <t>280381K</t>
   </si>
   <si>
     <t>Rawlings</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>286314F</t>
   </si>
   <si>
     <t>Roomes</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>518403G</t>
   </si>
@@ -685,84 +685,81 @@
   <si>
     <t>Trevett</t>
   </si>
   <si>
     <t>Alec</t>
   </si>
   <si>
     <t>238115K</t>
   </si>
   <si>
     <t>Utting</t>
   </si>
   <si>
     <t>285008G</t>
   </si>
   <si>
     <t>Walker</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>447298E</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | TMG | G120TP SET</t>
+    <t>G120TP SET | TMG | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Wiles</t>
   </si>
   <si>
     <t>436380J</t>
   </si>
   <si>
     <t>Willis</t>
   </si>
   <si>
     <t>267556L</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land) | TMG</t>
-[...1 lines deleted...]
-  <si>
     <t>FIE(SLMG)</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>Updated On: 03 August 2026</t>
+    <t>Updated On: 01 September 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -996,110 +993,110 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38192</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C9A609E-D012-4B2C-BB23-A59E50C8C110}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C926818-AD6E-4679-B7F4-CB48F4E6E875}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{929FC9F7-03C6-4AB3-AFA0-E8F98FF30032}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="4" xr16:uid="{76BC38B7-4654-430C-9C3B-85BDCFDA76E8}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{EDA143B5-EC63-4815-AE60-B6FB2B62A278}" name="FIE_Query" displayName="FIE_Query" ref="A8:G82" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{EE98B5A8-7E73-4AEC-A373-C818E3356707}" name="FIE_Query" displayName="FIE_Query" ref="A8:G82" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
   <autoFilter ref="A8:G82" xr:uid="{14FDCB49-9A6E-4826-8CE9-0F2E26CECDE7}"/>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{35844539-1BC9-4665-B7CF-B6382B794793}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{D9765EFA-168A-4F4C-A279-0DEB8C1AEAD6}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{F0572373-59EC-4486-A368-BC7934B32BF8}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{A2B4ACE1-3FDB-43AB-8645-A55303B8AC51}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{967BE81F-9E7B-4581-94E4-E068FF3C9C5C}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{B7B9020F-B2CD-4D3F-A7EA-D69B0B0F3577}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{3B19A6E9-C43D-4477-A384-EF7CD5150B74}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{F2F134A9-D3BD-4EB4-ACF8-40310980BAA9}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{C1FA3DAC-EE62-4C28-8541-E6FDFBA81924}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1327,75 +1324,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA3F0240-123F-4786-80CC-8CE56A426C65}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7ABF60F8-D80D-4B8C-A99E-75035E08A5DB}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A3:G82"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="18" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="32.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="34.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="13" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="4"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="6" t="s">
@@ -1672,51 +1669,51 @@
       </c>
       <c r="E20" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="10">
         <v>46843</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="10">
         <v>46904</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="9" t="s">
         <v>17</v>
       </c>
@@ -2349,51 +2346,51 @@
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>134</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>136</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="10">
         <v>47269</v>
       </c>
     </row>
-    <row r="52" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>138</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>139</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="10">
         <v>46965</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
         <v>7</v>
@@ -2478,51 +2475,51 @@
       </c>
       <c r="E56" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G56" s="10">
         <v>46783</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>151</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>152</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>153</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G57" s="10">
         <v>46721</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>156</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F58" s="9" t="s">
@@ -2591,51 +2588,51 @@
       </c>
       <c r="E61" s="9" t="s">
         <v>165</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G61" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>166</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>167</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="10">
         <v>46904</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>168</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>170</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F63" s="9" t="s">
@@ -2997,138 +2994,138 @@
       </c>
       <c r="E79" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G79" s="10">
         <v>46904</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>210</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>211</v>
       </c>
       <c r="E80" s="9" t="s">
-        <v>212</v>
+        <v>55</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G80" s="10">
         <v>46873</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A81" s="8" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>210</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>211</v>
       </c>
       <c r="E81" s="9"/>
       <c r="F81" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G81" s="10">
         <v>46873</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="8" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F82" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G82" s="10">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Y D A A B Q S w M E F A A C A A g A a k U D X R p J N 1 G m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h q M k p + S 6 O A i i Y m J c W 1 q h U Y o h h b L 3 R w 8 k l c Q o 6 i b 4 / v e N 7 x 3 v 9 4 g 6 + s q u K j W 6 s a k K M I U B c r I 5 q B N k a L O H c M Z y j h s h D y J Q g W D b G z S 2 0 O K S u f O C S H e e + w n u G k L w i i N y D 5 f b 2 W p a o E + s v 4 v h 9 p Y J 4 x U i M P u N Y Y z H M U x n r I 5 p k B G C L k 2 X 4 E N e 5 / t D 4 R l V 7 m u V V y Z c L U A M k Y g 7 w / 8 A V B L A w Q U A A I A C A B q R Q N d D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A a k U D X S i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A a k U D X R p J N 1 G m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A G p F A 1 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A a k U D X S i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A P g I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F I i 1 q E q o 7 N O r G 2 s 7 Y l j N 8 k A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A v o 5 z x P w M k + c f I j a r u 9 i W W z p J 5 H P + P / h 8 l q i Q x w R a p Y k A A A A A D o A A A A A C A A A g A A A A U B v i V N t M I G I c C L Z f x S W I v c z X H x u v N 9 Q G R N 8 3 B A 2 S X L V Q A A A A U x T o K 5 X B w x e 4 l V m f 0 i 3 g w L W w 5 P r r 6 j Q z c U / v B 4 q F S X Q Q x f w 5 T v I M D N e N G R t 2 u S 0 D f o i H 1 D S 2 O 5 F O j W 4 Z 1 g a 1 W P S y c K / n Y / Z D s w m + j m i z F I N A A A A A B 1 2 2 J G u v + R U + g l 0 Z 9 q M O z q W k X 3 1 M 8 / c i j y E 3 E f 9 B D j 1 f K Q c G C P Z 4 I J 6 q X B N T b m v x O Z + h g N Z 1 q c E V U J f b H a 8 A Z g = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A X E w h X Y B s g f a n A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n L f U n a j 5 K o g s 3 k p i Y G L d N q d A I x d B i u Z s L j + Q V x C j q z u W 8 e Y u Z + / U G S V e V w U U 1 V t c m R h G m K F B G 1 p k 2 e Y x a d w x n K O G w F f I k c h X 0 s r G L z m Y x K p w 7 L w j x 3 m M / w n W T E 0 Z p R A 7 p Z i c L V Q n 0 k f V / O d T G O m G k Q h z 2 r z G c 4 W g y x W M 2 x x T I A C H V 5 i u w f u + z / Y G w a k v X N o o r E 6 6 X Q I Y I 5 P 2 B P w B Q S w M E F A A C A A g A X E w h X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A F x M I V 0 o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A F x M I V 2 A b I H 2 p w A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B c T C F d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A F x M I V 0 o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A A 4 M p J z R p D / S J h r f F S 9 7 3 O o A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A F 6 h 1 k 7 c X M R / K Z z Z v w t k k O z O L + U A r P S L f O 0 A K e a / t I m Q A A A A A A 6 A A A A A A g A A I A A A A E b 3 F J i f 0 0 b I w 0 E I W 8 w y v U 3 J / 5 G z L V v U C v 3 Q F 9 Z s q Z D u U A A A A O b O h y g D a v D Z Q Q A s Q v 0 V 9 m W G 7 u k R k G p V q x R 1 p W e n 8 d C 1 j n d K h h j j I u N 7 Q D I 4 q l s r P 9 j 7 R F / U A v 6 9 A 9 + Q g o y i s x r 1 d x z n i O 8 N l M Q C k 2 g r H p + e Q A A A A F C + M 4 X 3 U Y z H n Q r I H E t j 7 C V i R 6 + 3 s 5 6 O v m l i p A y W 9 E q B L P H o j / l u V Z W H 5 y 8 g E 5 Y Z H V 2 4 e f R L I L U Z I t U p g h g p 0 v 4 = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -3379,172 +3376,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12544</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12591</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12544</Url>
-      <Description>TV7R3WADTX6N-37870886-12544</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12591</Url>
+      <Description>TV7R3WADTX6N-37870886-12591</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25EDA7DD-BCDE-4234-9EDD-CAEF32396028}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{702D1A39-E037-464C-87A2-E58BD567876C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76CC5CA6-3B2B-4828-BF23-96CCEBF8B81F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF2C889E-6AB1-45AF-8ED4-F76099CD0B71}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F0C8781-3A9B-4E33-8E28-F74DB6FFFBFD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35E5742F-6425-4EC7-AC8C-1B7D6FBEB877}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B05563E-B321-41E2-BFA3-BC0139044886}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF1BCFEC-3998-4441-BDB2-8DAD2259E358}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD504437-50F4-4C14-844A-ECCED844C8FC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{292E3394-D497-4932-9FF4-3B14179438D7}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>FIE</vt:lpstr>
       <vt:lpstr>FIE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Meg Sutton</dc:creator>
+  <dc:creator>Chris Black</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-08-03T07:43:22Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-01T08:34:59Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>8a0b27b2-a052-41f1-bcb1-9bb41390cd3d</vt:lpwstr>
+    <vt:lpwstr>da546e3c-62fe-4b92-a4b7-482cb900191c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>f36a45fc-5333-490d-9bfe-ba0c59f16c4d</vt:lpwstr>
+    <vt:lpwstr>9d390a2e-a9bb-411b-ab9f-60958e83e1a4</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>