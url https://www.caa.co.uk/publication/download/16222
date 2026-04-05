--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,115 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{17367AED-927C-4C76-BA8B-3B24836BEC6E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1934A0A4-DD95-4A41-A3F7-C2C57404A4C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{940CFC59-F65D-4431-9F34-76C30060C0E3}"/>
+    <workbookView xWindow="3465" yWindow="2610" windowWidth="21600" windowHeight="11295" xr2:uid="{7ACF3E86-6262-4BE0-A5CB-9AC6A7154488}"/>
   </bookViews>
   <sheets>
     <sheet name="CRE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">CRE!$A$8:$G$98</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">CRE!$A$1:$G$99</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">CRE!$A$1:$G$98</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{86456EA2-317B-4DD1-BA7C-490D3819BB27}" keepAlive="1" name="Query - CRE_Query" description="Connection to the 'CRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="1" xr16:uid="{03D401D7-1C06-4C7A-82D9-C6C0AD4C9AAE}" keepAlive="1" name="Query - CRE_Query" description="Connection to the 'CRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=CRE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [CRE_Query]"/>
   </connection>
-  <connection id="2" xr16:uid="{C24C7EDF-8BCA-4171-8042-C2CEE8B95DBF}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{E09867ED-4874-4C90-913D-95B560837766}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="3" xr16:uid="{17B5244C-7665-496A-9625-DE9E6B9FC9F4}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{EB3B8889-4321-4890-8E12-DB9CB87BF2D2}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="4" xr16:uid="{05483F3C-A033-4A53-9C27-47EB2B7EAE57}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="4" xr16:uid="{52407467-D36A-45C1-90D0-247812E4BD2E}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="319">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>CRE(A)</t>
   </si>
   <si>
@@ -118,948 +118,954 @@
   <si>
     <t>Graeme</t>
   </si>
   <si>
     <t>256135B</t>
   </si>
   <si>
     <t>DHC6 | MEP (land)</t>
   </si>
   <si>
     <t>CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
   </si>
   <si>
     <t>Angelis</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>224197H</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | Pilatus PC12 SET | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | FCL.1005.CRE | CRE - (a)</t>
+  </si>
+  <si>
+    <t>Arumainayagam</t>
+  </si>
+  <si>
+    <t>Komathan</t>
+  </si>
+  <si>
+    <t>478926A</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Atkins</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>339257L</t>
+  </si>
+  <si>
+    <t>Pilatus PC12 SET | BN2T | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>278474B</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | PC12</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | FCL.1005.CRE | CRE - (a)</t>
+  </si>
+  <si>
+    <t>Balfour</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>285822C</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>CRE - (b)(3) | CRE Flight Tests IMC, IR(R) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2)</t>
+  </si>
+  <si>
+    <t>Barlow</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>324410E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Bellwood</t>
+  </si>
+  <si>
+    <t>225928A</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
     <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
   </si>
   <si>
-    <t>Arumainayagam</t>
-[...74 lines deleted...]
-    <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
+    <t>Bosson</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>482961A</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Bowen</t>
+  </si>
+  <si>
+    <t>Rhidian</t>
+  </si>
+  <si>
+    <t>444117F</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Brock</t>
+  </si>
+  <si>
+    <t>Nerylee</t>
+  </si>
+  <si>
+    <t>248234G</t>
+  </si>
+  <si>
+    <t>MEP (land) | D228</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Roger</t>
+  </si>
+  <si>
+    <t>249109E</t>
+  </si>
+  <si>
+    <t>SEP (land) | CessnaSET</t>
+  </si>
+  <si>
+    <t>CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Burnham</t>
+  </si>
+  <si>
+    <t>Kathryn</t>
+  </si>
+  <si>
+    <t>211234E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | DHC6</t>
+  </si>
+  <si>
+    <t>Burton</t>
+  </si>
+  <si>
+    <t>243218H</t>
+  </si>
+  <si>
+    <t>Caryer</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>352691G</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | G120TP SET</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | See Authorisation which accompanies this certificate</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>349923E</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Chadwick</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>467031L</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | BN2T</t>
+  </si>
+  <si>
+    <t>Checketts</t>
+  </si>
+  <si>
+    <t>Alistair</t>
+  </si>
+  <si>
+    <t>351584B</t>
+  </si>
+  <si>
+    <t>Cooke</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>258439E</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | TMG | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>Coombs</t>
+  </si>
+  <si>
+    <t>223365G</t>
+  </si>
+  <si>
+    <t>SEP (land)</t>
+  </si>
+  <si>
+    <t>Copeland</t>
+  </si>
+  <si>
+    <t>Steven Robert</t>
+  </si>
+  <si>
+    <t>406135G</t>
+  </si>
+  <si>
+    <t>SMG 92 | CessnaSET | SEP (land) | MEP (land) | D28-G92 | SEP (sea)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
+  </si>
+  <si>
+    <t>Corley</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>314154C</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Crofts</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>440102F</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Dale</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>227160E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Dene</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>453782C</t>
+  </si>
+  <si>
+    <t>Develin</t>
+  </si>
+  <si>
+    <t>Jill</t>
+  </si>
+  <si>
+    <t>214616J</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Dixon</t>
+  </si>
+  <si>
+    <t>205888K</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>Dundon</t>
+  </si>
+  <si>
+    <t>251680B</t>
+  </si>
+  <si>
+    <t>Elangovan</t>
+  </si>
+  <si>
+    <t>Prashanth</t>
+  </si>
+  <si>
+    <t>426841E</t>
+  </si>
+  <si>
+    <t>Ficheroulle</t>
+  </si>
+  <si>
+    <t>526043D</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Flanagan</t>
+  </si>
+  <si>
+    <t>277836K</t>
+  </si>
+  <si>
+    <t>Gowers</t>
+  </si>
+  <si>
+    <t>280916H</t>
+  </si>
+  <si>
+    <t>Green</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>208524L</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R) | CRE - (b)(4)</t>
+  </si>
+  <si>
+    <t>Gurney-Coombs</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>240334K</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | CessnaSET | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Hallam</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>274425B</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | PAC750XL | Pilatus PC12 SET | TBM SET | CessnaSET | SEP (land)</t>
+  </si>
+  <si>
+    <t>Heather-Hayes</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>212058E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | SEP (sea)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | FE(H) - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Hendy</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>230265J</t>
+  </si>
+  <si>
+    <t>Hirst</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>281680F</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
+  </si>
+  <si>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>Barry</t>
+  </si>
+  <si>
+    <t>282680A</t>
+  </si>
+  <si>
+    <t>Islam</t>
+  </si>
+  <si>
+    <t>Zahurul</t>
+  </si>
+  <si>
+    <t>214916H</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>Arwyn</t>
+  </si>
+  <si>
+    <t>221091F</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Vincent</t>
+  </si>
+  <si>
+    <t>251626H</t>
+  </si>
+  <si>
+    <t>BN2T</t>
+  </si>
+  <si>
+    <t>Keen</t>
+  </si>
+  <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t>307619J</t>
+  </si>
+  <si>
+    <t>CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE | CRE(A) - OPC | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Killerby</t>
+  </si>
+  <si>
+    <t>Jonathan Alexander</t>
+  </si>
+  <si>
+    <t>271917G</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | CessnaSET | D228</t>
+  </si>
+  <si>
+    <t>Kurbanov</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>425816J</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>Trevor</t>
+  </si>
+  <si>
+    <t>445380H</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Linklater</t>
+  </si>
+  <si>
+    <t>Stuart</t>
+  </si>
+  <si>
+    <t>223046A</t>
+  </si>
+  <si>
+    <t>Mack</t>
+  </si>
+  <si>
+    <t>Neville</t>
+  </si>
+  <si>
+    <t>272354J</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | MCCI(A)/(H)/(As)/(PL) - FNPT II/III</t>
+  </si>
+  <si>
+    <t>Mcdonald</t>
+  </si>
+  <si>
+    <t>Jo</t>
+  </si>
+  <si>
+    <t>203540E</t>
+  </si>
+  <si>
+    <t>Mcgwyne</t>
+  </si>
+  <si>
+    <t>316220F</t>
+  </si>
+  <si>
+    <t>Mcleod</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
+    <t>346451B</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Mildwater</t>
+  </si>
+  <si>
+    <t>Adrian</t>
+  </si>
+  <si>
+    <t>218000F</t>
+  </si>
+  <si>
+    <t>MEP (land)</t>
+  </si>
+  <si>
+    <t>Miller</t>
+  </si>
+  <si>
+    <t>232229C</t>
+  </si>
+  <si>
+    <t>226984H</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Mollison</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>223099B</t>
+  </si>
+  <si>
+    <t>Mountford</t>
+  </si>
+  <si>
+    <t>Madeline</t>
+  </si>
+  <si>
+    <t>277336H</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | MCCI(A)/(H)/(As)/(PL) - FNPT II/III</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>262695L</t>
+  </si>
+  <si>
+    <t>SEP (land) | SEP (sea) | MEP (land) | *CRE(A) Rating - FNPTII | CessnaSET | CessnaSET (Sea)</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | FCL.1005.CRE | CRE - (a)</t>
+  </si>
+  <si>
+    <t>Oddy</t>
+  </si>
+  <si>
+    <t>209488F</t>
+  </si>
+  <si>
+    <t>CessnaSET | MEP (land) | SC7Skyvan | SEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | FCL.1005.CRE | CRE - (a)</t>
+  </si>
+  <si>
+    <t>Onions</t>
+  </si>
+  <si>
+    <t>Neil</t>
+  </si>
+  <si>
+    <t>218174F</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (c) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Onyett</t>
+  </si>
+  <si>
+    <t>407531E</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | TBM SET | SEP (land)</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
+  </si>
+  <si>
+    <t>Orchard</t>
+  </si>
+  <si>
+    <t>Timothy</t>
+  </si>
+  <si>
+    <t>209147K</t>
+  </si>
+  <si>
+    <t>Padfield</t>
+  </si>
+  <si>
+    <t>325127F</t>
+  </si>
+  <si>
+    <t>MEP (land) | *CRE(A) Rating - FNPTII | SEP (land)</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>246820D</t>
+  </si>
+  <si>
+    <t>SEP (land) | Pilatus PC12 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Perrett</t>
+  </si>
+  <si>
+    <t>445690D</t>
+  </si>
+  <si>
+    <t>Plews</t>
+  </si>
+  <si>
+    <t>205458B</t>
+  </si>
+  <si>
+    <t>Pilatus PC12 SET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Popkin</t>
+  </si>
+  <si>
+    <t>222502F</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | TBM SET</t>
+  </si>
+  <si>
+    <t>Portch</t>
+  </si>
+  <si>
+    <t>235697K</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
+  </si>
+  <si>
+    <t>Powell</t>
+  </si>
+  <si>
+    <t>276752K</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land) | CessnaSET</t>
+  </si>
+  <si>
+    <t>Ramsden</t>
+  </si>
+  <si>
+    <t>335729E</t>
+  </si>
+  <si>
+    <t>Rawlings</t>
+  </si>
+  <si>
+    <t>286314F</t>
+  </si>
+  <si>
+    <t>Reohorn</t>
+  </si>
+  <si>
+    <t>349350D</t>
   </si>
   <si>
     <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
   </si>
   <si>
-    <t>Bosson</t>
-[...634 lines deleted...]
-  <si>
     <t>Riley</t>
   </si>
   <si>
     <t>201888H</t>
   </si>
   <si>
-    <t>CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE | CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3)</t>
+    <t>CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
   </si>
   <si>
     <t>Rowley</t>
   </si>
   <si>
     <t>353248H</t>
   </si>
   <si>
     <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4)</t>
   </si>
   <si>
     <t>Sherry</t>
   </si>
   <si>
     <t>341210E</t>
   </si>
   <si>
-    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | FCL.1005.CRE | CRE - (a)</t>
-[...1 lines deleted...]
-  <si>
     <t>Shooter</t>
   </si>
   <si>
     <t>345834B</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | CessnaSET | PA-46 SET | MEP (land) | SEP (land) | TBM SET</t>
+    <t>TBM SET | SEP (land) | MEP (land) | PA-46 SET | CessnaSET | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Simmonds</t>
   </si>
   <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t>219723E</t>
+  </si>
+  <si>
+    <t>CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
+  </si>
+  <si>
     <t>219679D</t>
   </si>
   <si>
-    <t>Julie</t>
-[...7 lines deleted...]
-  <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Oliver Jamie</t>
   </si>
   <si>
     <t>479671C</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | DHC6 | SEP (land) | MEP (land)</t>
+    <t>MEP (land) | SEP (land) | DHC6 | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Spencer</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>226829J</t>
   </si>
   <si>
     <t>Stewart</t>
   </si>
   <si>
     <t>206962H</t>
   </si>
   <si>
     <t>Swallow</t>
   </si>
   <si>
-    <t>James</t>
-[...1 lines deleted...]
-  <si>
     <t>346566G</t>
   </si>
   <si>
     <t>D28-G92 | SEP (land) | MEP (land) | CessnaSET</t>
   </si>
   <si>
     <t>Tayler</t>
   </si>
   <si>
     <t>245985K</t>
   </si>
   <si>
     <t>SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
+    <t>CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE Flight Tests IMC, IR(R) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
+  </si>
+  <si>
     <t>Gareth</t>
   </si>
   <si>
     <t>447357D</t>
   </si>
   <si>
     <t>CessnaSET | SEP (land) | PAC750XL</t>
   </si>
   <si>
     <t>Thompson</t>
   </si>
   <si>
     <t>251980A</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | SC7Skyvan | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Thomson</t>
   </si>
   <si>
     <t>Cameron</t>
   </si>
   <si>
     <t>442336D</t>
   </si>
   <si>
-    <t>Pilatus PC12 SET | MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land) | Pilatus PC12 SET</t>
   </si>
   <si>
     <t>Todd</t>
   </si>
   <si>
     <t>246522A</t>
   </si>
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t>Clifford</t>
   </si>
   <si>
     <t>312436C</t>
   </si>
   <si>
     <t>Woodward</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>406430E</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | DHC6</t>
   </si>
   <si>
-    <t>Worthington</t>
-[...7 lines deleted...]
-  <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>Updated On: 02 March 2026</t>
+    <t>Updated On: 01 April 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -1293,118 +1299,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA0AE1D2-E7E6-4DC2-B10D-60F6E47093F4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18D105EF-2F94-4AA2-BB53-CE4396A828F0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{558D8C45-3C94-4747-AC90-5EF8DF27BA93}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{6CA050F7-2AA7-467F-A9C2-AF02408018FE}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{2D420076-F2F9-4726-A544-5D6F660AC452}" name="CRE_Query" displayName="CRE_Query" ref="A8:G98" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A35E36C1-98C8-45E6-B665-FDDD9C1A4A8B}" name="CRE_Query" displayName="CRE_Query" ref="A8:G98" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
   <autoFilter ref="A8:G98" xr:uid="{59162A11-E916-4A38-B268-2F6E934FD382}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{E42570FE-00D6-48DF-B8FC-905AD3615209}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{F129D37C-659E-402B-987A-A0E692D7B8D8}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{342AB103-F100-4C16-8C03-3568C96EDA4E}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{797880E2-8C95-4282-AC88-11531BBCF057}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{8DF98145-C72F-434A-8743-03DFAD405DEF}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{402336A4-24DD-478A-AFCC-A421FB873A65}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{C96B4AF1-1C88-4B86-98C1-E3BDA7ED0D78}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{BB348A24-8D47-44FD-9766-B81244C6D68A}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{735E283D-E0A2-476B-9667-FD7E6C578A4F}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1632,77 +1638,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35034AE8-CC92-4180-A26A-15742A2FD3A7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E15BEA8-6429-4E60-B9D4-4BB35418F7BE}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G98"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="58.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
@@ -1787,2069 +1793,2069 @@
       </c>
       <c r="F11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="10">
         <v>46295</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G12" s="10">
         <v>46356</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G13" s="10">
         <v>46660</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G14" s="10">
         <v>46265</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="10">
         <v>46996</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G16" s="10">
         <v>46234</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G17" s="10">
         <v>46173</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G18" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="G19" s="10">
         <v>47149</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G20" s="10">
         <v>46843</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="G21" s="10">
         <v>47087</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G22" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>74</v>
       </c>
       <c r="G23" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F24" s="9" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G24" s="10">
         <v>46507</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C25" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="C25" s="8" t="s">
+      <c r="D25" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="D25" s="8" t="s">
+      <c r="E25" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="E25" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="9" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="G25" s="10">
         <v>46477</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D26" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="C26" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="G26" s="10">
         <v>46295</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="E27" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="C27" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F27" s="9" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="G27" s="10">
         <v>46843</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G28" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="C29" s="8" t="s">
+      <c r="F29" s="9" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G29" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="G30" s="10">
         <v>46873</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="E31" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="C31" s="8" t="s">
+      <c r="F31" s="9" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
       <c r="G31" s="10">
         <v>46326</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="D32" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="C32" s="8" t="s">
+      <c r="E32" s="9" t="s">
         <v>110</v>
       </c>
-      <c r="D32" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F32" s="9" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="G32" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D33" s="8" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G33" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D34" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="C34" s="8" t="s">
+      <c r="E34" s="9" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G34" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E35" s="9" t="s">
         <v>120</v>
       </c>
-      <c r="C35" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F35" s="9" t="s">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="G35" s="10">
         <v>46507</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="10">
         <v>46418</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>21</v>
+        <v>117</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="G37" s="10">
         <v>47149</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>88</v>
+        <v>128</v>
       </c>
       <c r="G38" s="10">
         <v>46446</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G39" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="G40" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="D41" s="8" t="s">
         <v>135</v>
       </c>
-      <c r="C41" s="8" t="s">
+      <c r="E41" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="F41" s="9" t="s">
         <v>136</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
       <c r="G41" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="D42" s="8" t="s">
         <v>139</v>
       </c>
-      <c r="C42" s="8" t="s">
+      <c r="E42" s="9" t="s">
         <v>140</v>
       </c>
-      <c r="D42" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F42" s="9" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="G42" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D43" s="8" t="s">
         <v>143</v>
       </c>
-      <c r="C43" s="8" t="s">
+      <c r="E43" s="9" t="s">
         <v>144</v>
       </c>
-      <c r="D43" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F43" s="9" t="s">
-        <v>147</v>
+        <v>22</v>
       </c>
       <c r="G43" s="10">
-        <v>47087</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="E44" s="9" t="s">
         <v>148</v>
       </c>
-      <c r="C44" s="8" t="s">
+      <c r="F44" s="9" t="s">
         <v>149</v>
       </c>
-      <c r="D44" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G44" s="10">
-        <v>46477</v>
+        <v>47087</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="C45" s="8" t="s">
         <v>151</v>
       </c>
-      <c r="C45" s="8" t="s">
+      <c r="D45" s="8" t="s">
         <v>152</v>
       </c>
-      <c r="D45" s="8" t="s">
+      <c r="E45" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="F45" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="G45" s="10">
+        <v>46477</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A46" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B46" s="8" t="s">
         <v>153</v>
       </c>
-      <c r="E45" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F45" s="9" t="s">
+      <c r="C46" s="8" t="s">
         <v>154</v>
       </c>
-      <c r="G45" s="10">
+      <c r="D46" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="E46" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="F46" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="G46" s="10">
         <v>46721</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D46" s="8" t="s">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="E46" s="9" t="s">
-[...5 lines deleted...]
-      <c r="G46" s="10">
+      <c r="C47" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="E47" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="F47" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="G47" s="10">
         <v>46356</v>
-      </c>
-[...21 lines deleted...]
-        <v>46752</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="C48" s="8" t="s">
         <v>161</v>
       </c>
-      <c r="C48" s="8" t="s">
+      <c r="D48" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="D48" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="9" t="s">
-        <v>164</v>
+        <v>44</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="G48" s="10">
-        <v>46326</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C49" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="D49" s="8" t="s">
         <v>165</v>
       </c>
-      <c r="D49" s="8" t="s">
+      <c r="E49" s="9" t="s">
         <v>166</v>
       </c>
-      <c r="E49" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" s="9" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="G49" s="10">
-        <v>46934</v>
+        <v>46326</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="D50" s="8" t="s">
         <v>168</v>
       </c>
-      <c r="C50" s="8" t="s">
+      <c r="E50" s="9" t="s">
         <v>169</v>
       </c>
-      <c r="D50" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F50" s="9" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="G50" s="10">
-        <v>46234</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="D51" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="C51" s="8" t="s">
+      <c r="E51" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51" s="9" t="s">
         <v>173</v>
       </c>
-      <c r="D51" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G51" s="10">
-        <v>47057</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D52" s="8" t="s">
         <v>176</v>
       </c>
-      <c r="C52" s="8" t="s">
+      <c r="E52" s="9" t="s">
         <v>177</v>
       </c>
-      <c r="D52" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F52" s="9" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="G52" s="10">
-        <v>46904</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="C53" s="8" t="s">
         <v>179</v>
       </c>
-      <c r="C53" s="8" t="s">
+      <c r="D53" s="8" t="s">
         <v>180</v>
       </c>
-      <c r="D53" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="9" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
       <c r="G53" s="10">
-        <v>46538</v>
+        <v>46904</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="C54" s="8" t="s">
         <v>182</v>
       </c>
-      <c r="C54" s="8" t="s">
+      <c r="D54" s="8" t="s">
         <v>183</v>
       </c>
-      <c r="D54" s="8" t="s">
+      <c r="E54" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F54" s="9" t="s">
         <v>184</v>
       </c>
-      <c r="E54" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G54" s="10">
-        <v>46691</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>185</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>186</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>187</v>
       </c>
       <c r="E55" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G55" s="10">
+        <v>46691</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A56" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="8" t="s">
         <v>188</v>
       </c>
-      <c r="F55" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G55" s="10">
+      <c r="C56" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="E56" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="F56" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="G56" s="10">
         <v>46142</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-    <row r="57" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>192</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>110</v>
+        <v>193</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>123</v>
+        <v>101</v>
       </c>
       <c r="G57" s="10">
-        <v>46477</v>
+        <v>46721</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>195</v>
+        <v>108</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>196</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>21</v>
+        <v>117</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G58" s="10">
-        <v>46783</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46477</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>197</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>198</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>199</v>
       </c>
       <c r="E59" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="F59" s="9" t="s">
         <v>200</v>
       </c>
-      <c r="F59" s="9" t="s">
+      <c r="G59" s="10">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A60" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" s="8" t="s">
         <v>201</v>
       </c>
-      <c r="G59" s="10">
-[...7 lines deleted...]
-      <c r="B60" s="8" t="s">
+      <c r="C60" s="8" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>203</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>21</v>
+        <v>204</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>123</v>
+        <v>50</v>
       </c>
       <c r="G60" s="10">
-        <v>47026</v>
+        <v>46904</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E61" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F61" s="9" t="s">
         <v>200</v>
       </c>
-      <c r="F61" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G61" s="10">
-        <v>46173</v>
+        <v>47026</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C62" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="D62" s="8" t="s">
         <v>207</v>
       </c>
-      <c r="D62" s="8" t="s">
+      <c r="E62" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="F62" s="9" t="s">
         <v>208</v>
       </c>
-      <c r="E62" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G62" s="10">
-        <v>46418</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>209</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>210</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>211</v>
       </c>
       <c r="E63" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F63" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="G63" s="10">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A64" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B64" s="8" t="s">
         <v>212</v>
       </c>
-      <c r="F63" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B64" s="8" t="s">
+      <c r="C64" s="8" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>214</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>215</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>22</v>
+        <v>184</v>
       </c>
       <c r="G64" s="10">
-        <v>46965</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>216</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>71</v>
+        <v>103</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>217</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>218</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>219</v>
       </c>
       <c r="G65" s="10">
-        <v>47118</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46965</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>220</v>
       </c>
       <c r="C66" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D66" s="8" t="s">
         <v>221</v>
       </c>
-      <c r="D66" s="8" t="s">
+      <c r="E66" s="9" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>223</v>
       </c>
       <c r="G66" s="10">
-        <v>46691</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="67" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A67" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>224</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>140</v>
+        <v>225</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E67" s="9" t="s">
-        <v>226</v>
+        <v>117</v>
       </c>
       <c r="F67" s="9" t="s">
-        <v>88</v>
+        <v>227</v>
       </c>
       <c r="G67" s="10">
-        <v>47149</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>228</v>
+        <v>138</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>229</v>
       </c>
       <c r="E68" s="9" t="s">
-        <v>21</v>
+        <v>230</v>
       </c>
       <c r="F68" s="9" t="s">
-        <v>88</v>
+        <v>231</v>
       </c>
       <c r="G68" s="10">
-        <v>46783</v>
+        <v>47149</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>195</v>
+        <v>233</v>
       </c>
       <c r="D69" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="E69" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F69" s="9" t="s">
         <v>231</v>
       </c>
-      <c r="E69" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G69" s="10">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A70" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="E70" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="F70" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G70" s="10">
         <v>46721</v>
       </c>
     </row>
-    <row r="70" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G70" s="10">
+    <row r="71" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A71" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="E71" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G71" s="10">
         <v>46387</v>
-      </c>
-[...21 lines deleted...]
-        <v>46295</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>179</v>
+        <v>154</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E72" s="9" t="s">
-        <v>241</v>
+        <v>21</v>
       </c>
       <c r="F72" s="9" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="G72" s="10">
-        <v>46538</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A73" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>221</v>
+        <v>181</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E73" s="9" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="G73" s="10">
-        <v>46599</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>110</v>
+        <v>225</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E74" s="9" t="s">
-        <v>119</v>
+        <v>249</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G74" s="10">
-        <v>46538</v>
+        <v>46599</v>
       </c>
     </row>
     <row r="75" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C75" s="8" t="s">
-        <v>71</v>
+        <v>108</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>249</v>
+        <v>117</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>44</v>
+        <v>252</v>
       </c>
       <c r="G75" s="10">
-        <v>46356</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E76" s="9" t="s">
-        <v>119</v>
+        <v>255</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="G76" s="10">
-        <v>47057</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C77" s="8" t="s">
-        <v>140</v>
+        <v>71</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>40</v>
+        <v>117</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G77" s="10">
-        <v>46934</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A78" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>33</v>
+        <v>138</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="E78" s="9" t="s">
-        <v>256</v>
+        <v>41</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G78" s="10">
-        <v>46295</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A79" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>200</v>
+        <v>82</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="G79" s="10">
-        <v>46691</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A80" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>183</v>
+        <v>134</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E80" s="9" t="s">
-        <v>40</v>
+        <v>204</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="G80" s="10">
-        <v>46234</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A81" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C81" s="8" t="s">
-        <v>233</v>
+        <v>186</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>232</v>
+        <v>105</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="G81" s="10">
-        <v>46538</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A82" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="8" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>102</v>
+        <v>238</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="E82" s="9" t="s">
-        <v>268</v>
+        <v>237</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G82" s="10">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A83" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="E83" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="F83" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G83" s="10">
         <v>46203</v>
-      </c>
-[...21 lines deleted...]
-        <v>46568</v>
       </c>
     </row>
     <row r="84" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A84" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D84" s="8" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="E84" s="9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="F84" s="9" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G84" s="10">
         <v>46387</v>
       </c>
     </row>
     <row r="85" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A85" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>274</v>
       </c>
       <c r="C85" s="8" t="s">
-        <v>275</v>
+        <v>146</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="E85" s="9" t="s">
-        <v>277</v>
+        <v>41</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G85" s="10">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A86" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="E86" s="9" t="s">
+        <v>282</v>
+      </c>
+      <c r="F86" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G86" s="10">
         <v>47026</v>
-      </c>
-[...21 lines deleted...]
-        <v>46934</v>
       </c>
     </row>
     <row r="87" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A87" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C87" s="8" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="E87" s="9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G87" s="10">
-        <v>46752</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="88" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E88" s="9" t="s">
-        <v>286</v>
+        <v>36</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="G88" s="10">
-        <v>46599</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="89" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A89" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C89" s="8" t="s">
-        <v>221</v>
+        <v>142</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E89" s="9" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="G89" s="10">
         <v>46599</v>
       </c>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>234</v>
+        <v>291</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>290</v>
+        <v>225</v>
       </c>
       <c r="D90" s="8" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E90" s="9" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F90" s="9" t="s">
-        <v>100</v>
+        <v>294</v>
       </c>
       <c r="G90" s="10">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="E91" s="9" t="s">
+        <v>297</v>
+      </c>
+      <c r="F91" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" s="10">
         <v>46507</v>
-      </c>
-[...21 lines deleted...]
-        <v>46996</v>
       </c>
     </row>
     <row r="92" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A92" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C92" s="8" t="s">
-        <v>297</v>
+        <v>134</v>
       </c>
       <c r="D92" s="8" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E92" s="9" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>123</v>
+        <v>45</v>
       </c>
       <c r="G92" s="10">
-        <v>46568</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="93" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A93" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>110</v>
+        <v>302</v>
       </c>
       <c r="D93" s="8" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="E93" s="9" t="s">
-        <v>232</v>
+        <v>304</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="G93" s="10">
-        <v>46326</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A94" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>303</v>
+        <v>108</v>
       </c>
       <c r="D94" s="8" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E94" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F94" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="G94" s="10">
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A95" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="E95" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="F94" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G94" s="10">
+      <c r="F95" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G95" s="10">
         <v>46996</v>
       </c>
     </row>
-    <row r="95" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G95" s="10">
+    <row r="96" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A96" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="E96" s="9" t="s">
+        <v>313</v>
+      </c>
+      <c r="F96" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G96" s="10">
         <v>46507</v>
-      </c>
-[...21 lines deleted...]
-        <v>46112</v>
       </c>
     </row>
     <row r="97" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A97" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C97" s="8" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D97" s="8" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E97" s="9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="F97" s="9" t="s">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="G97" s="10">
         <v>46873</v>
       </c>
     </row>
     <row r="98" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A98" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B98" s="8" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C98" s="8" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D98" s="8" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="E98" s="9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F98" s="9" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="G98" s="10">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A 7 E Z i X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A 7 E Z i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A O x G Y l w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A O x G Y l w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A D s R m J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A O x G Y l w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B D t u J p H Y t O R p v e J R G V A C f 8 A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A A V 2 + V E b c j i + d Z I 0 h Y I Y 4 S T Y n t C D j D P L 9 9 n w C S J b d v g 7 A A A A A A 6 A A A A A A g A A I A A A A N M A C 0 G 1 k Z Z L y d D 3 o e h 9 6 H A V 3 j Q A m q A g W V n D O x G 6 s u 5 L U A A A A I m w O I W z B d 2 s M f T V G W U l T b z m c X H o X w T F u 1 R 4 0 s V V j o k x z w 0 R D 3 o D F H 1 6 e B Y + c L F c O Q v s v J N 4 F e I z u i 6 A 0 3 F E u x Y o 2 u X S d p O + s k Y c q D L g + Q X 6 Q A A A A I i 2 U p E D r O T T C r 7 l Z g s 8 Q g 4 J J 3 g a 0 R G z u D W W 2 v 6 L G o l f a o g 6 l T C q w e 6 r u P 5 h C b n b J R x b Q Z o Z I + t M x g f r M m O m Q / M = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A D 0 O B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A D 0 O B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A A 9 D g V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A A 9 D g V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A P Q 4 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A A 9 D g V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B W p 5 D q x 7 d t T 5 s j J Y T d X a l s A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A F + t w T g m / f b q r 0 I K T S w E D X j Y M 7 m l 5 8 1 1 G j 0 X Q S L S O U W N A A A A A A 6 A A A A A A g A A I A A A A P I B 3 M L W a u 1 b 4 o M a 7 O M + q k B 5 5 f o t c e f d / G L G k J C R 9 e w Y U A A A A L 0 X A b + e 1 f u S H B L Q x 8 O r G m 0 h P H 7 U N r U + Z N J c p B b 6 o G b Y W q R q x s o K i P m e H Q w X M k L J S v H + E 4 i k f E P 6 O W I 5 7 u n Z W x 0 9 9 W 6 T o h H 1 Y e 7 H c K 4 g J E O / Q A A A A M L / q 2 G 4 c f 2 3 w 9 h 3 J x Y R B R t K / b m U q 0 f y 7 d p G p z l 5 A q j 7 m d M j p M S t K e G p i 8 Z w p E 2 z L e 6 y E g i X y C 9 z y p i z Y 7 g + Q / Y = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -4100,175 +4106,136 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11249</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11276</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11249</Url>
-      <Description>TV7R3WADTX6N-37870886-11249</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11276</Url>
+      <Description>TV7R3WADTX6N-37870886-11276</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57FECAE1-87A6-4235-897A-4A25E147A570}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE2D8CB3-C552-44A7-944A-3C3B76789167}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6281B0BF-D506-43C8-B9CB-ADDDF4F20F35}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B49A215-5706-43F5-ACAF-109A18AF4716}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9A77A0B-637D-40C6-8E75-310D7DEF2AFE}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{145CE6EA-E3E2-4D59-ACE1-6BCC13FA58ED}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B440EFE7-84EC-4925-B61E-AFF1E7A74CF3}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B77087A9-CB5A-468B-A0BE-C6D0F8C1C67F}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{666457CD-A63A-428F-9FF4-C3DD376C7EEF}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78FD3E4D-1CB8-4746-96BE-E15722D078E4}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>CRE</vt:lpstr>
       <vt:lpstr>CRE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Meg Sutton</dc:creator>
+  <dc:creator>Oliver Wadeson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-03-02T08:55:28Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-01T07:24:35Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>336db63d-46a4-4548-bd99-59f90c782bcf</vt:lpwstr>
+    <vt:lpwstr>9b8b15e6-5630-4b45-8567-ade58cf9fe65</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>41e8347e-07e0-4363-adc5-35378ef49a2e</vt:lpwstr>
-[...2 lines deleted...]
-    <vt:lpwstr/>
+    <vt:lpwstr>1543541d-ddd8-4922-bd9f-9e699eee613d</vt:lpwstr>
   </property>
 </Properties>
 </file>