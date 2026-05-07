--- v6 (2026-04-05)
+++ v7 (2026-05-07)
@@ -1,1071 +1,1080 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1934A0A4-DD95-4A41-A3F7-C2C57404A4C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0387049D-7E9B-4BEF-AC94-A9AED061A78F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3465" yWindow="2610" windowWidth="21600" windowHeight="11295" xr2:uid="{7ACF3E86-6262-4BE0-A5CB-9AC6A7154488}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{77527CCA-1A41-49BD-B441-CC63BE332093}"/>
   </bookViews>
   <sheets>
     <sheet name="CRE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">CRE!$A$8:$G$98</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">CRE!$A$1:$G$98</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">CRE!$A$8:$G$100</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">CRE!$A$1:$G$100</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{03D401D7-1C06-4C7A-82D9-C6C0AD4C9AAE}" keepAlive="1" name="Query - CRE_Query" description="Connection to the 'CRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="1" xr16:uid="{B445C2DA-51CE-468E-8BBF-DF1974C324F6}" keepAlive="1" name="Query - CRE_Query" description="Connection to the 'CRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=CRE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [CRE_Query]"/>
   </connection>
-  <connection id="2" xr16:uid="{E09867ED-4874-4C90-913D-95B560837766}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{7517A812-D011-4158-B2BE-ECEAB6D90075}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="3" xr16:uid="{EB3B8889-4321-4890-8E12-DB9CB87BF2D2}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{DAA3C2A3-8141-4B14-A702-4236EE7C72FD}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="4" xr16:uid="{52407467-D36A-45C1-90D0-247812E4BD2E}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="4" xr16:uid="{EAC949E1-3E1F-4AFB-94D9-CE890456A186}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="319">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="322">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>CRE(A)</t>
   </si>
   <si>
     <t>Abernethy</t>
   </si>
   <si>
     <t>Graeme</t>
   </si>
   <si>
     <t>256135B</t>
   </si>
   <si>
     <t>DHC6 | MEP (land)</t>
   </si>
   <si>
     <t>CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
   </si>
   <si>
     <t>Angelis</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>224197H</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land) | Pilatus PC12 SET | *CRE(A) Rating - FNPTII</t>
-[...2 lines deleted...]
-    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | FCL.1005.CRE | CRE - (a)</t>
+    <t>*CRE(A) Rating - FNPTII | Pilatus PC12 SET | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
   </si>
   <si>
     <t>Arumainayagam</t>
   </si>
   <si>
     <t>Komathan</t>
   </si>
   <si>
     <t>478926A</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land)</t>
   </si>
   <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Atkins</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>339257L</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | BN2T | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>278474B</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | PC12</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1)</t>
+  </si>
+  <si>
+    <t>Balfour</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>285822C</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>CRE - (b)(3) | CRE Flight Tests IMC, IR(R) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2)</t>
+  </si>
+  <si>
+    <t>Barlow</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>324410E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Bellwood</t>
+  </si>
+  <si>
+    <t>225928A</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Bosson</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>482961A</t>
+  </si>
+  <si>
+    <t>Pilatus PC12 SET | SEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Bowen</t>
+  </si>
+  <si>
+    <t>Rhidian</t>
+  </si>
+  <si>
+    <t>444117F</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Brock</t>
+  </si>
+  <si>
+    <t>Nerylee</t>
+  </si>
+  <si>
+    <t>248234G</t>
+  </si>
+  <si>
+    <t>MEP (land) | D228</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Roger</t>
+  </si>
+  <si>
+    <t>249109E</t>
+  </si>
+  <si>
+    <t>SEP (land) | CessnaSET</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
+  </si>
+  <si>
+    <t>Burnham</t>
+  </si>
+  <si>
+    <t>Kathryn</t>
+  </si>
+  <si>
+    <t>211234E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | DHC6</t>
+  </si>
+  <si>
+    <t>Burton</t>
+  </si>
+  <si>
+    <t>243218H</t>
+  </si>
+  <si>
+    <t>Caryer</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>352691G</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | G120TP SET</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | See Authorisation which accompanies this certificate</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>349923E</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Chadwick</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>467031L</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | BN2T</t>
+  </si>
+  <si>
+    <t>Checketts</t>
+  </si>
+  <si>
+    <t>Alistair</t>
+  </si>
+  <si>
+    <t>351584B</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Cooke</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>258439E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | TMG | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Coombs</t>
+  </si>
+  <si>
+    <t>223365G</t>
+  </si>
+  <si>
+    <t>SEP (land)</t>
+  </si>
+  <si>
+    <t>Copeland</t>
+  </si>
+  <si>
+    <t>Steven Robert</t>
+  </si>
+  <si>
+    <t>406135G</t>
+  </si>
+  <si>
+    <t>SMG 92 | CessnaSET | SEP (sea) | D28-G92 | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Corley</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>314154C</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Crofts</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>440102F</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Dale</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>227160E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Dene</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>453782C</t>
+  </si>
+  <si>
+    <t>Develin</t>
+  </si>
+  <si>
+    <t>Jill</t>
+  </si>
+  <si>
+    <t>214616J</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Dixon</t>
+  </si>
+  <si>
+    <t>205888K</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | FCL.1005.CRE | CRE - (a)</t>
+  </si>
+  <si>
+    <t>Dundon</t>
+  </si>
+  <si>
+    <t>251680B</t>
+  </si>
+  <si>
+    <t>CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE | CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4)</t>
+  </si>
+  <si>
+    <t>Elangovan</t>
+  </si>
+  <si>
+    <t>Prashanth</t>
+  </si>
+  <si>
+    <t>426841E</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>259442L</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE(A) - OPC | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Ficheroulle</t>
+  </si>
+  <si>
+    <t>526043D</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>Flanagan</t>
+  </si>
+  <si>
+    <t>277836K</t>
+  </si>
+  <si>
+    <t>Gibson</t>
+  </si>
+  <si>
+    <t>Stuart</t>
+  </si>
+  <si>
+    <t>246910C</t>
+  </si>
+  <si>
+    <t>Gowers</t>
+  </si>
+  <si>
+    <t>280916H</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | FCL.1005.CRE | CRE - (a)</t>
+  </si>
+  <si>
+    <t>Green</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>208524L</t>
+  </si>
+  <si>
+    <t>Gurney-Coombs</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>240334K</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | CessnaSET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Hallam</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>274425B</t>
+  </si>
+  <si>
+    <t>SEP (land) | CessnaSET | TBM SET | Pilatus PC12 SET | PAC750XL | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Heather-Hayes</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>212058E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | SEP (sea)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | FE(H) - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Hendy</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>230265J</t>
+  </si>
+  <si>
+    <t>Hirst</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>281680F</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>Barry</t>
+  </si>
+  <si>
+    <t>282680A</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Islam</t>
+  </si>
+  <si>
+    <t>Zahurul</t>
+  </si>
+  <si>
+    <t>214916H</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>Vincent</t>
+  </si>
+  <si>
+    <t>251626H</t>
+  </si>
+  <si>
+    <t>BN2T</t>
+  </si>
+  <si>
+    <t>Arwyn</t>
+  </si>
+  <si>
+    <t>221091F</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Keen</t>
+  </si>
+  <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t>307619J</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
+  </si>
+  <si>
+    <t>Killerby</t>
+  </si>
+  <si>
+    <t>Jonathan Alexander</t>
+  </si>
+  <si>
+    <t>271917G</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | CessnaSET | D228</t>
+  </si>
+  <si>
+    <t>Kurbanov</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>425816J</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>Trevor</t>
+  </si>
+  <si>
+    <t>445380H</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Linklater</t>
+  </si>
+  <si>
+    <t>223046A</t>
+  </si>
+  <si>
+    <t>Mcdonald</t>
+  </si>
+  <si>
+    <t>Jo</t>
+  </si>
+  <si>
+    <t>203540E</t>
+  </si>
+  <si>
+    <t>Mcgwyne</t>
+  </si>
+  <si>
+    <t>316220F</t>
+  </si>
+  <si>
+    <t>Mcleod</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
+    <t>346451B</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2)</t>
+  </si>
+  <si>
+    <t>Mildwater</t>
+  </si>
+  <si>
+    <t>Adrian</t>
+  </si>
+  <si>
+    <t>218000F</t>
+  </si>
+  <si>
+    <t>MEP (land)</t>
+  </si>
+  <si>
+    <t>Miller</t>
+  </si>
+  <si>
+    <t>226984H</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>232229C</t>
+  </si>
+  <si>
+    <t>Mollison</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>223099B</t>
+  </si>
+  <si>
+    <t>Mountford</t>
+  </si>
+  <si>
+    <t>Madeline</t>
+  </si>
+  <si>
+    <t>277336H</t>
+  </si>
+  <si>
+    <t>MCCI(A)/(H)/(As)/(PL) - FNPT II/III | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>262695L</t>
+  </si>
+  <si>
+    <t>CessnaSET (Sea) | CessnaSET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (sea) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Oddy</t>
+  </si>
+  <si>
+    <t>209488F</t>
+  </si>
+  <si>
+    <t>CessnaSET | MEP (land) | SC7Skyvan | SEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Onions</t>
+  </si>
+  <si>
+    <t>Neil</t>
+  </si>
+  <si>
+    <t>218174F</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (c) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Onyett</t>
+  </si>
+  <si>
+    <t>407531E</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | TBM SET | SEP (land)</t>
+  </si>
+  <si>
+    <t>Orchard</t>
+  </si>
+  <si>
+    <t>Timothy</t>
+  </si>
+  <si>
+    <t>209147K</t>
+  </si>
+  <si>
+    <t>Padfield</t>
+  </si>
+  <si>
+    <t>325127F</t>
+  </si>
+  <si>
+    <t>MEP (land) | *CRE(A) Rating - FNPTII | SEP (land)</t>
+  </si>
+  <si>
     <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
   </si>
   <si>
-    <t>Atkins</t>
-[...643 lines deleted...]
-  <si>
     <t>Paul</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>246820D</t>
   </si>
   <si>
     <t>SEP (land) | Pilatus PC12 SET | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Perrett</t>
   </si>
   <si>
     <t>445690D</t>
   </si>
   <si>
     <t>Plews</t>
   </si>
   <si>
     <t>205458B</t>
   </si>
   <si>
     <t>Pilatus PC12 SET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Popkin</t>
   </si>
   <si>
     <t>222502F</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | TBM SET</t>
   </si>
   <si>
     <t>Portch</t>
   </si>
   <si>
     <t>235697K</t>
   </si>
   <si>
-    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
-[...1 lines deleted...]
-  <si>
     <t>Powell</t>
   </si>
   <si>
     <t>276752K</t>
   </si>
   <si>
     <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land) | CessnaSET</t>
   </si>
   <si>
     <t>Ramsden</t>
   </si>
   <si>
     <t>335729E</t>
   </si>
   <si>
     <t>Rawlings</t>
   </si>
   <si>
     <t>286314F</t>
   </si>
   <si>
     <t>Reohorn</t>
   </si>
   <si>
     <t>349350D</t>
   </si>
   <si>
-    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
-[...1 lines deleted...]
-  <si>
     <t>Riley</t>
   </si>
   <si>
     <t>201888H</t>
   </si>
   <si>
-    <t>CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+    <t>CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE | CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3)</t>
   </si>
   <si>
     <t>Rowley</t>
   </si>
   <si>
     <t>353248H</t>
   </si>
   <si>
-    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4)</t>
+    <t>CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
   </si>
   <si>
     <t>Sherry</t>
   </si>
   <si>
     <t>341210E</t>
   </si>
   <si>
     <t>Shooter</t>
   </si>
   <si>
     <t>345834B</t>
   </si>
   <si>
-    <t>TBM SET | SEP (land) | MEP (land) | PA-46 SET | CessnaSET | *CRE(A) Rating - FNPTII</t>
+    <t>*CRE(A) Rating - FNPTII | TBM SET | SEP (land) | MEP (land) | PA-46 SET | CessnaSET</t>
   </si>
   <si>
     <t>Simmonds</t>
   </si>
   <si>
     <t>Julie</t>
   </si>
   <si>
     <t>219723E</t>
   </si>
   <si>
     <t>CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
   </si>
   <si>
     <t>219679D</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Oliver Jamie</t>
   </si>
   <si>
     <t>479671C</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | DHC6 | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Spencer</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>226829J</t>
   </si>
   <si>
     <t>Stewart</t>
   </si>
   <si>
     <t>206962H</t>
   </si>
   <si>
     <t>Swallow</t>
   </si>
   <si>
     <t>346566G</t>
   </si>
   <si>
-    <t>D28-G92 | SEP (land) | MEP (land) | CessnaSET</t>
+    <t>CessnaSET | MEP (land) | SEP (land) | D28-G92</t>
   </si>
   <si>
     <t>Tayler</t>
   </si>
   <si>
     <t>245985K</t>
   </si>
   <si>
     <t>SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
-    <t>CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE Flight Tests IMC, IR(R) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
-[...1 lines deleted...]
-  <si>
     <t>Gareth</t>
   </si>
   <si>
     <t>447357D</t>
   </si>
   <si>
     <t>CessnaSET | SEP (land) | PAC750XL</t>
   </si>
   <si>
     <t>Thompson</t>
   </si>
   <si>
     <t>251980A</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | SC7Skyvan | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Thomson</t>
   </si>
   <si>
     <t>Cameron</t>
   </si>
   <si>
     <t>442336D</t>
   </si>
   <si>
     <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land) | Pilatus PC12 SET</t>
   </si>
   <si>
     <t>Todd</t>
   </si>
   <si>
     <t>246522A</t>
   </si>
   <si>
+    <t>Vidamour</t>
+  </si>
+  <si>
+    <t>347162D</t>
+  </si>
+  <si>
+    <t>DHC6 | *CRE(A) Rating - FNPTII | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE(A) - OPC | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
     <t>Ward</t>
   </si>
   <si>
     <t>Clifford</t>
   </si>
   <si>
     <t>312436C</t>
   </si>
   <si>
     <t>Woodward</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>406430E</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | DHC6</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>Updated On: 01 April 2026</t>
+    <t>CRE(A) - OPC | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Updated On: 01 May 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -1299,118 +1308,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18D105EF-2F94-4AA2-BB53-CE4396A828F0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{300CD478-B69A-481D-A3C5-455244DED879}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{6CA050F7-2AA7-467F-A9C2-AF02408018FE}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{1F68A136-FAD0-4097-A166-541EE26B91AC}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A35E36C1-98C8-45E6-B665-FDDD9C1A4A8B}" name="CRE_Query" displayName="CRE_Query" ref="A8:G98" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
-  <autoFilter ref="A8:G98" xr:uid="{59162A11-E916-4A38-B268-2F6E934FD382}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{EA4810AD-96A7-4C5D-B13B-25B05F27A3E9}" name="CRE_Query" displayName="CRE_Query" ref="A8:G100" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A8:G100" xr:uid="{59162A11-E916-4A38-B268-2F6E934FD382}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{342AB103-F100-4C16-8C03-3568C96EDA4E}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{735E283D-E0A2-476B-9667-FD7E6C578A4F}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{4254CB24-CFED-4967-B376-663B15822C0E}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{57B93F6C-B7B1-449B-B3C4-F11D084CC5DA}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{1C4C4646-73A4-4FD9-814A-45415AE6B625}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{F864EAE8-9D6E-4EC6-843B-C8BA7506640B}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{4F85153C-36F9-4203-9D73-125E1005F609}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{8A8E8955-977D-4023-AB05-C0E11780C136}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{70ABAC0D-8310-4DF3-8092-7E9B7836E9D1}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1638,77 +1647,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E15BEA8-6429-4E60-B9D4-4BB35418F7BE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86A9035C-C4A7-4F51-B504-050418AC00D8}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G98"/>
+  <dimension ref="A1:G100"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="58.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
@@ -1793,2069 +1802,2115 @@
       </c>
       <c r="F11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="10">
         <v>46295</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G12" s="10">
         <v>46356</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="8" t="s">
+      <c r="D13" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="D13" s="8" t="s">
+      <c r="E13" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="E13" s="9" t="s">
+      <c r="F13" s="9" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G13" s="10">
         <v>46660</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="D14" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="D14" s="8" t="s">
+      <c r="E14" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E14" s="9" t="s">
+      <c r="F14" s="9" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G14" s="10">
         <v>46265</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="8" t="s">
+      <c r="D15" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="D15" s="8" t="s">
+      <c r="E15" s="9" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="10">
         <v>46996</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="C16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="8" t="s">
+      <c r="E16" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F16" s="9" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G16" s="10">
         <v>46234</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C17" s="8" t="s">
+      <c r="E17" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="D17" s="8" t="s">
+      <c r="F17" s="9" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G17" s="10">
         <v>46173</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="8" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G18" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="D19" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="C19" s="8" t="s">
+      <c r="E19" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="D19" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="9" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="G19" s="10">
         <v>47149</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="C20" s="8" t="s">
+      <c r="E20" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="D20" s="8" t="s">
+      <c r="F20" s="9" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G20" s="10">
         <v>46843</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="C21" s="8" t="s">
+      <c r="E21" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="D21" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G21" s="10">
         <v>47087</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G22" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D23" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="C23" s="8" t="s">
+      <c r="E23" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="D23" s="8" t="s">
+      <c r="F23" s="9" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G23" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="D24" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="C24" s="8" t="s">
+      <c r="E24" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F24" s="9" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G24" s="10">
         <v>46507</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="D25" s="8" t="s">
         <v>79</v>
       </c>
-      <c r="C25" s="8" t="s">
+      <c r="E25" s="9" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G25" s="10">
         <v>46477</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="D26" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="C26" s="8" t="s">
+      <c r="E26" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F26" s="9" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G26" s="10">
         <v>46295</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="C27" s="8" t="s">
+      <c r="D27" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="D27" s="8" t="s">
+      <c r="E27" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="E27" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G27" s="10">
         <v>46843</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D28" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="E28" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="E28" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="9" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G28" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C29" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="C29" s="8" t="s">
+      <c r="D29" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="D29" s="8" t="s">
+      <c r="E29" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="E29" s="9" t="s">
+      <c r="F29" s="9" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="G29" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C30" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="C30" s="8" t="s">
+      <c r="D30" s="8" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="G30" s="10">
         <v>46873</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C31" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="C31" s="8" t="s">
+      <c r="D31" s="8" t="s">
         <v>103</v>
       </c>
-      <c r="D31" s="8" t="s">
+      <c r="E31" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F31" s="9" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="G31" s="10">
         <v>46326</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="C32" s="8" t="s">
+      <c r="E32" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="D32" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F32" s="9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G32" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="D33" s="8" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G33" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="D34" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="C34" s="8" t="s">
+      <c r="E34" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="D34" s="8" t="s">
+      <c r="F34" s="9" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G34" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D35" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="C35" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="8" t="s">
+      <c r="E35" s="9" t="s">
         <v>119</v>
       </c>
-      <c r="E35" s="9" t="s">
+      <c r="F35" s="9" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G35" s="10">
         <v>46507</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>122</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="G36" s="10">
         <v>46418</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>54</v>
+        <v>116</v>
       </c>
       <c r="G37" s="10">
         <v>47149</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>99</v>
+        <v>33</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G38" s="10">
-        <v>46446</v>
+        <v>47208</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="G39" s="10">
-        <v>47026</v>
+        <v>46446</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>44</v>
+        <v>115</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G40" s="10">
-        <v>46538</v>
+        <v>47026</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>117</v>
+        <v>40</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="G41" s="10">
-        <v>46538</v>
+        <v>47208</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>138</v>
+        <v>14</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>139</v>
       </c>
       <c r="E42" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F42" s="9" t="s">
         <v>140</v>
       </c>
-      <c r="F42" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="10">
-        <v>47026</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>143</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>144</v>
+        <v>115</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="10">
-        <v>47177</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="C44" s="8" t="s">
         <v>145</v>
       </c>
-      <c r="C44" s="8" t="s">
+      <c r="D44" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="D44" s="8" t="s">
+      <c r="E44" s="9" t="s">
         <v>147</v>
       </c>
-      <c r="E44" s="9" t="s">
+      <c r="F44" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G44" s="10">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A45" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="F44" s="9" t="s">
+      <c r="C45" s="8" t="s">
         <v>149</v>
       </c>
-      <c r="G44" s="10">
-[...7 lines deleted...]
-      <c r="B45" s="8" t="s">
+      <c r="D45" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="C45" s="8" t="s">
+      <c r="E45" s="9" t="s">
         <v>151</v>
       </c>
-      <c r="D45" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F45" s="9" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G45" s="10">
-        <v>46477</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C46" s="8" t="s">
         <v>153</v>
       </c>
-      <c r="C46" s="8" t="s">
+      <c r="D46" s="8" t="s">
         <v>154</v>
       </c>
-      <c r="D46" s="8" t="s">
+      <c r="E46" s="9" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>156</v>
       </c>
       <c r="G46" s="10">
-        <v>46721</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>158</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>159</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>117</v>
+        <v>40</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>101</v>
+        <v>52</v>
       </c>
       <c r="G47" s="10">
-        <v>46356</v>
+        <v>46477</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>160</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>162</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>54</v>
+        <v>163</v>
       </c>
       <c r="G48" s="10">
-        <v>46752</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C49" s="8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>166</v>
+        <v>21</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>54</v>
+        <v>167</v>
       </c>
       <c r="G49" s="10">
-        <v>46326</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>169</v>
+        <v>132</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>27</v>
+        <v>116</v>
       </c>
       <c r="G50" s="10">
-        <v>46934</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>11</v>
+        <v>174</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G51" s="10">
-        <v>46234</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>176</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>177</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G52" s="10">
-        <v>47057</v>
+        <v>46326</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>178</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>179</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>180</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>128</v>
+        <v>181</v>
       </c>
       <c r="G53" s="10">
-        <v>46904</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>41</v>
+        <v>185</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>184</v>
+        <v>52</v>
       </c>
       <c r="G54" s="10">
-        <v>46538</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E55" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="G55" s="10">
-        <v>46691</v>
+        <v>46904</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E56" s="9" t="s">
-        <v>191</v>
+        <v>40</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>45</v>
+        <v>192</v>
       </c>
       <c r="G56" s="10">
-        <v>46142</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>193</v>
+        <v>136</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>194</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="G57" s="10">
-        <v>46721</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46691</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>195</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>108</v>
+        <v>196</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>117</v>
+        <v>91</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>54</v>
+        <v>167</v>
       </c>
       <c r="G58" s="10">
-        <v>46477</v>
+        <v>46721</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>198</v>
+        <v>106</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>199</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="F59" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="G59" s="10">
+        <v>46477</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A60" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" s="8" t="s">
         <v>200</v>
       </c>
-      <c r="G59" s="10">
+      <c r="C60" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="E60" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="F60" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="G60" s="10">
         <v>46783</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E60" s="9" t="s">
+    <row r="61" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A61" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B61" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="F60" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B61" s="8" t="s">
+      <c r="C61" s="8" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>206</v>
       </c>
       <c r="E61" s="9" t="s">
-        <v>21</v>
+        <v>207</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>200</v>
+        <v>48</v>
       </c>
       <c r="G61" s="10">
-        <v>47026</v>
+        <v>46904</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="D62" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="E62" s="9" t="s">
         <v>207</v>
       </c>
-      <c r="E62" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F62" s="9" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="G62" s="10">
         <v>46173</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>210</v>
+        <v>161</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>211</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>44</v>
+        <v>115</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>54</v>
+        <v>116</v>
       </c>
       <c r="G63" s="10">
-        <v>46418</v>
+        <v>47026</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>212</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>213</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>214</v>
       </c>
       <c r="E64" s="9" t="s">
-        <v>215</v>
+        <v>35</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>184</v>
+        <v>52</v>
       </c>
       <c r="G64" s="10">
-        <v>46326</v>
+        <v>46418</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="C65" s="8" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>217</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>218</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>219</v>
+        <v>192</v>
       </c>
       <c r="G65" s="10">
-        <v>46965</v>
+        <v>46326</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="D66" s="8" t="s">
         <v>220</v>
       </c>
-      <c r="C66" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="8" t="s">
+      <c r="E66" s="9" t="s">
         <v>221</v>
       </c>
-      <c r="E66" s="9" t="s">
+      <c r="F66" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G66" s="10">
+        <v>46965</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A67" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="8" t="s">
         <v>222</v>
       </c>
-      <c r="F66" s="9" t="s">
+      <c r="C67" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D67" s="8" t="s">
         <v>223</v>
       </c>
-      <c r="G66" s="10">
+      <c r="E67" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="F67" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="G67" s="10">
         <v>47118</v>
-      </c>
-[...21 lines deleted...]
-        <v>46691</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="E68" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="F68" s="9" t="s">
         <v>228</v>
       </c>
-      <c r="C68" s="8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G68" s="10">
-        <v>47149</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>233</v>
+        <v>145</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="E69" s="9" t="s">
-        <v>21</v>
+        <v>231</v>
       </c>
       <c r="F69" s="9" t="s">
-        <v>231</v>
+        <v>76</v>
       </c>
       <c r="G69" s="10">
-        <v>46783</v>
+        <v>47149</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B70" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="E70" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F70" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="G70" s="10">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A71" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B71" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="C70" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D70" s="8" t="s">
+      <c r="C71" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="D71" s="8" t="s">
         <v>236</v>
       </c>
-      <c r="E70" s="9" t="s">
+      <c r="E71" s="9" t="s">
         <v>237</v>
       </c>
-      <c r="F70" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G70" s="10">
+      <c r="F71" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="G71" s="10">
         <v>46721</v>
       </c>
     </row>
-    <row r="71" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C71" s="8" t="s">
+    <row r="72" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A72" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="D71" s="8" t="s">
+      <c r="C72" s="8" t="s">
         <v>240</v>
       </c>
-      <c r="E71" s="9" t="s">
+      <c r="D72" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="F71" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="10">
+      <c r="E72" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="F72" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="G72" s="10">
         <v>46387</v>
-      </c>
-[...21 lines deleted...]
-        <v>46295</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A73" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D73" s="8" t="s">
         <v>244</v>
       </c>
-      <c r="C73" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E73" s="9" t="s">
-        <v>246</v>
+        <v>21</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G73" s="10">
-        <v>46538</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="E74" s="9" t="s">
         <v>247</v>
       </c>
-      <c r="C74" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F74" s="9" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G74" s="10">
-        <v>46599</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="75" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B75" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="E75" s="9" t="s">
         <v>250</v>
       </c>
-      <c r="C75" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F75" s="9" t="s">
-        <v>252</v>
+        <v>22</v>
       </c>
       <c r="G75" s="10">
-        <v>46538</v>
+        <v>46599</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>71</v>
+        <v>106</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="E76" s="9" t="s">
-        <v>255</v>
+        <v>115</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="G76" s="10">
-        <v>46356</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C77" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>117</v>
+        <v>255</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="G77" s="10">
-        <v>47057</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A78" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>138</v>
+        <v>69</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E78" s="9" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="G78" s="10">
-        <v>46934</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A79" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>34</v>
+        <v>145</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>262</v>
+        <v>238</v>
       </c>
       <c r="G79" s="10">
-        <v>46295</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A80" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>134</v>
+        <v>33</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="E80" s="9" t="s">
-        <v>204</v>
+        <v>80</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>265</v>
+        <v>17</v>
       </c>
       <c r="G80" s="10">
-        <v>46691</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A81" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C81" s="8" t="s">
-        <v>186</v>
+        <v>142</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>105</v>
+        <v>207</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="G81" s="10">
-        <v>46234</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A82" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="8" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>238</v>
+        <v>136</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="E82" s="9" t="s">
-        <v>237</v>
+        <v>40</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="G82" s="10">
-        <v>46538</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="83" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="8" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C83" s="8" t="s">
-        <v>99</v>
+        <v>239</v>
       </c>
       <c r="D83" s="8" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="E83" s="9" t="s">
-        <v>273</v>
+        <v>237</v>
       </c>
       <c r="F83" s="9" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="G83" s="10">
-        <v>46203</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="84" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A84" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B84" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="E84" s="9" t="s">
+        <v>272</v>
+      </c>
+      <c r="F84" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84" s="10">
+        <v>47299</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A85" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="C85" s="8" t="s">
         <v>274</v>
       </c>
-      <c r="C84" s="8" t="s">
+      <c r="D85" s="8" t="s">
         <v>275</v>
       </c>
-      <c r="D84" s="8" t="s">
+      <c r="E85" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F85" s="9" t="s">
         <v>276</v>
       </c>
-      <c r="E84" s="9" t="s">
-[...5 lines deleted...]
-      <c r="G84" s="10">
+      <c r="G85" s="10">
         <v>46387</v>
-      </c>
-[...21 lines deleted...]
-        <v>46568</v>
       </c>
     </row>
     <row r="86" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A86" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B86" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="E86" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F86" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="G86" s="10">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A87" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="C87" s="8" t="s">
         <v>279</v>
       </c>
-      <c r="C86" s="8" t="s">
+      <c r="D87" s="8" t="s">
         <v>280</v>
       </c>
-      <c r="D86" s="8" t="s">
+      <c r="E87" s="9" t="s">
         <v>281</v>
       </c>
-      <c r="E86" s="9" t="s">
-[...5 lines deleted...]
-      <c r="G86" s="10">
+      <c r="F87" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="G87" s="10">
         <v>47026</v>
-      </c>
-[...21 lines deleted...]
-        <v>46934</v>
       </c>
     </row>
     <row r="88" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="C88" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="D88" s="8" t="s">
         <v>284</v>
       </c>
-      <c r="D88" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88" s="9" t="s">
-        <v>36</v>
+        <v>132</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="G88" s="10">
-        <v>46752</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="89" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A89" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C89" s="8" t="s">
-        <v>142</v>
+        <v>283</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="E89" s="9" t="s">
-        <v>290</v>
+        <v>35</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>97</v>
+        <v>22</v>
       </c>
       <c r="G89" s="10">
-        <v>46599</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="90" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>225</v>
+        <v>149</v>
       </c>
       <c r="D90" s="8" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E90" s="9" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F90" s="9" t="s">
-        <v>294</v>
+        <v>61</v>
       </c>
       <c r="G90" s="10">
         <v>46599</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A91" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>239</v>
+        <v>290</v>
       </c>
       <c r="C91" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="E91" s="9" t="s">
+        <v>292</v>
+      </c>
+      <c r="F91" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="G91" s="10">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="D92" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="E92" s="9" t="s">
         <v>295</v>
       </c>
-      <c r="D91" s="8" t="s">
-[...8 lines deleted...]
-      <c r="G91" s="10">
+      <c r="F92" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="G92" s="10">
         <v>46507</v>
-      </c>
-[...21 lines deleted...]
-        <v>46996</v>
       </c>
     </row>
     <row r="93" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A93" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>302</v>
+        <v>142</v>
       </c>
       <c r="D93" s="8" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="E93" s="9" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="G93" s="10">
-        <v>46568</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A94" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>108</v>
+        <v>300</v>
       </c>
       <c r="D94" s="8" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="E94" s="9" t="s">
-        <v>36</v>
+        <v>302</v>
       </c>
       <c r="F94" s="9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="G94" s="10">
-        <v>46326</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="95" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A95" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B95" s="8" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C95" s="8" t="s">
-        <v>308</v>
+        <v>106</v>
       </c>
       <c r="D95" s="8" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="E95" s="9" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="G95" s="10">
-        <v>46996</v>
+        <v>46326</v>
       </c>
     </row>
     <row r="96" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A96" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>311</v>
+        <v>33</v>
       </c>
       <c r="D96" s="8" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="E96" s="9" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="F96" s="9" t="s">
-        <v>50</v>
+        <v>308</v>
       </c>
       <c r="G96" s="10">
-        <v>46507</v>
+        <v>47208</v>
       </c>
     </row>
     <row r="97" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A97" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B97" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="E97" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G97" s="10">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A98" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="D98" s="8" t="s">
         <v>314</v>
       </c>
-      <c r="C97" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="8" t="s">
+      <c r="E98" s="9" t="s">
         <v>315</v>
       </c>
-      <c r="E97" s="9" t="s">
-[...5 lines deleted...]
-      <c r="G97" s="10">
+      <c r="F98" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="G98" s="10">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A99" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="E99" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F99" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="G99" s="10">
         <v>46873</v>
       </c>
     </row>
-    <row r="98" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G98" s="10">
+    <row r="100" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A100" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="E100" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F100" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="G100" s="10">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A D 0 O B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A D 0 O B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A A 9 D g V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A A 9 D g V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A P Q 4 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A A 9 D g V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B W p 5 D q x 7 d t T 5 s j J Y T d X a l s A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A F + t w T g m / f b q r 0 I K T S w E D X j Y M 7 m l 5 8 1 1 G j 0 X Q S L S O U W N A A A A A A 6 A A A A A A g A A I A A A A P I B 3 M L W a u 1 b 4 o M a 7 O M + q k B 5 5 f o t c e f d / G L G k J C R 9 e w Y U A A A A L 0 X A b + e 1 f u S H B L Q x 8 O r G m 0 h P H 7 U N r U + Z N J c p B b 6 o G b Y W q R q x s o K i P m e H Q w X M k L J S v H + E 4 i k f E P 6 O W I 5 7 u n Z W x 0 9 9 W 6 T o h H 1 Y e 7 H c K 4 g J E O / Q A A A A M L / q 2 G 4 c f 2 3 w 9 h 3 J x Y R B R t K / b m U q 0 f y 7 d p G p z l 5 A q j 7 m d M j p M S t K e G p i 8 Z w p E 2 z L e 6 y E g i X y C 9 z y p i z Y 7 g + Q / Y = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A J E + h X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A J E + h X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A C R P o V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A C R P o V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A k T 6 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A C R P o V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A O g L G h y 5 S s + n P 9 Y K j k l Y i a R H e S i K l U M 9 5 S w j u t E 9 O w N Y A A A A A A 6 A A A A A A g A A I A A A A O S a d f y 7 d D e L Q o i 0 F 0 c f I 4 O y z Q i G t n j y 5 G J 1 w o k e O 4 P G U A A A A K e n 1 A k S c R k l 9 O o T K F X r J c v f L J l V D S H S B i g d 5 I z s 8 2 L W 1 3 R w + / t x 9 d k w Y t Q + d 2 7 R k c t h 3 o P Q / Y Z A O W p o / R 8 / 3 E U X 5 H E b t g Z + P 0 3 l N m C + s / e 3 Q A A A A A D q k u I Z e i 1 K U 1 D K b d + K p Z 4 4 a 3 q I T 9 J T t P K K S 8 D W K 1 D 3 4 c z k P d D D s O 5 Y Z f R 4 G J U g a E V b w q N A W K q Q 3 A T v n l P h u p g = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -4106,136 +4161,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11276</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11497</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11276</Url>
-      <Description>TV7R3WADTX6N-37870886-11276</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11497</Url>
+      <Description>TV7R3WADTX6N-37870886-11497</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE2D8CB3-C552-44A7-944A-3C3B76789167}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A24F6482-5841-4215-BA40-1E735C03A629}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B49A215-5706-43F5-ACAF-109A18AF4716}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A66BAA19-B5B0-4F14-ADFF-19F05B0AF76E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{145CE6EA-E3E2-4D59-ACE1-6BCC13FA58ED}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBCCC28C-D431-4B91-8E15-F67F5F49992B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B77087A9-CB5A-468B-A0BE-C6D0F8C1C67F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0196DBC-9915-43E0-B0EC-61545C95AB4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78FD3E4D-1CB8-4746-96BE-E15722D078E4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E1E2947-FCDE-4A6A-A3A3-11BE7C817CAE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>CRE</vt:lpstr>
       <vt:lpstr>CRE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Oliver Wadeson</dc:creator>
+  <dc:creator>Chris Black</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-04-01T07:24:35Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-01T08:57:10Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>9b8b15e6-5630-4b45-8567-ade58cf9fe65</vt:lpwstr>
+    <vt:lpwstr>0b84b834-680f-4c43-bdfd-ef97b7163ae3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>1543541d-ddd8-4922-bd9f-9e699eee613d</vt:lpwstr>
+    <vt:lpwstr>0832c5bb-6749-4b2c-bbf8-9ade6e95444b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>