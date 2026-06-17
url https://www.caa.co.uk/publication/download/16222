--- v7 (2026-05-07)
+++ v8 (2026-06-17)
@@ -16,1065 +16,1062 @@
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0387049D-7E9B-4BEF-AC94-A9AED061A78F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{281B83EE-1567-4353-B0C5-5FC118B27A88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{77527CCA-1A41-49BD-B441-CC63BE332093}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C1FD5061-04B0-44EA-AA39-DF535A27C034}"/>
   </bookViews>
   <sheets>
     <sheet name="CRE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">CRE!$A$8:$G$100</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">CRE!$A$1:$G$100</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">CRE!$A$8:$G$99</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">CRE!$A$1:$G$99</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{B445C2DA-51CE-468E-8BBF-DF1974C324F6}" keepAlive="1" name="Query - CRE_Query" description="Connection to the 'CRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="1" xr16:uid="{C4B1B9D0-6197-473E-BB7C-C30C5B9C7FBA}" keepAlive="1" name="Query - CRE_Query" description="Connection to the 'CRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=CRE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [CRE_Query]"/>
   </connection>
-  <connection id="2" xr16:uid="{7517A812-D011-4158-B2BE-ECEAB6D90075}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{2DD46E80-5550-4AFB-B5A6-B0F48EDF0C8A}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="3" xr16:uid="{DAA3C2A3-8141-4B14-A702-4236EE7C72FD}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{562ACEF5-02E5-45A9-9638-4DD9F89D4B88}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="4" xr16:uid="{EAC949E1-3E1F-4AFB-94D9-CE890456A186}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="4" xr16:uid="{586E1115-35D8-478B-A443-8AADC23556C1}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="322">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="554" uniqueCount="321">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>CRE(A)</t>
   </si>
   <si>
     <t>Abernethy</t>
   </si>
   <si>
     <t>Graeme</t>
   </si>
   <si>
     <t>256135B</t>
   </si>
   <si>
     <t>DHC6 | MEP (land)</t>
   </si>
   <si>
-    <t>CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
+    <t>CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(3) | CRE - (b)(2)</t>
   </si>
   <si>
     <t>Angelis</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>224197H</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | Pilatus PC12 SET | SEP (land) | MEP (land)</t>
+    <t>MEP (land) | SEP (land) | Pilatus PC12 SET | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
   </si>
   <si>
     <t>Arumainayagam</t>
   </si>
   <si>
     <t>Komathan</t>
   </si>
   <si>
     <t>478926A</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
   </si>
   <si>
     <t>Atkins</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>339257L</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | BN2T | Pilatus PC12 SET</t>
+    <t>Pilatus PC12 SET | BN2T | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
   </si>
   <si>
     <t>Austin</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>278474B</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | PC12</t>
-[...2 lines deleted...]
-    <t>FCL.1005.CRE | CRE - (a) | CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1)</t>
+    <t>PC12 | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
   </si>
   <si>
     <t>Balfour</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>285822C</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
-    <t>CRE - (b)(3) | CRE Flight Tests IMC, IR(R) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2)</t>
+    <t>CRE - (b)(3) | CRE Flight Tests IMC, IR(R) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
   </si>
   <si>
     <t>Barlow</t>
   </si>
   <si>
     <t>Philip</t>
   </si>
   <si>
     <t>324410E</t>
   </si>
   <si>
+    <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Bellwood</t>
+  </si>
+  <si>
+    <t>225928A</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Bowen</t>
+  </si>
+  <si>
+    <t>Rhidian</t>
+  </si>
+  <si>
+    <t>444117F</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Brock</t>
+  </si>
+  <si>
+    <t>Nerylee</t>
+  </si>
+  <si>
+    <t>248234G</t>
+  </si>
+  <si>
+    <t>MEP (land) | D228</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Roger</t>
+  </si>
+  <si>
+    <t>249109E</t>
+  </si>
+  <si>
+    <t>SEP (land) | CessnaSET</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
+  </si>
+  <si>
+    <t>Burnham</t>
+  </si>
+  <si>
+    <t>Kathryn</t>
+  </si>
+  <si>
+    <t>211234E</t>
+  </si>
+  <si>
+    <t>DHC6 | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Burton</t>
+  </si>
+  <si>
+    <t>243218H</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Caryer</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>352691G</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | G120TP SET</t>
+  </si>
+  <si>
+    <t>See Authorisation which accompanies this certificate | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>349923E</t>
+  </si>
+  <si>
     <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
-    <t>Bellwood</t>
-[...2 lines deleted...]
-    <t>225928A</t>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Chadwick</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>467031L</t>
+  </si>
+  <si>
+    <t>BN2T | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4)</t>
+  </si>
+  <si>
+    <t>Checketts</t>
+  </si>
+  <si>
+    <t>Alistair</t>
+  </si>
+  <si>
+    <t>351584B</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Cooke</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>258439E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | TMG | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Coombs</t>
+  </si>
+  <si>
+    <t>223365G</t>
+  </si>
+  <si>
+    <t>SEP (land)</t>
+  </si>
+  <si>
+    <t>Copeland</t>
+  </si>
+  <si>
+    <t>Steven Robert</t>
+  </si>
+  <si>
+    <t>406135G</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | D28-G92 | SEP (sea) | CessnaSET | SMG 92</t>
+  </si>
+  <si>
+    <t>Corley</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>314154C</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Crofts</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>440102F</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Dale</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>227160E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Dene</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>453782C</t>
+  </si>
+  <si>
+    <t>Develin</t>
+  </si>
+  <si>
+    <t>Jill</t>
+  </si>
+  <si>
+    <t>214616J</t>
+  </si>
+  <si>
+    <t>Dixon</t>
+  </si>
+  <si>
+    <t>205888K</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Dundon</t>
+  </si>
+  <si>
+    <t>251680B</t>
+  </si>
+  <si>
+    <t>CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE | CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4)</t>
+  </si>
+  <si>
+    <t>Elangovan</t>
+  </si>
+  <si>
+    <t>Prashanth</t>
+  </si>
+  <si>
+    <t>426841E</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>259442L</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE(A) - OPC | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Ficheroulle</t>
+  </si>
+  <si>
+    <t>526043D</t>
+  </si>
+  <si>
+    <t>Flanagan</t>
+  </si>
+  <si>
+    <t>277836K</t>
   </si>
   <si>
     <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
   </si>
   <si>
-    <t>Bosson</t>
-[...59 lines deleted...]
-    <t>211234E</t>
+    <t>Gibson</t>
+  </si>
+  <si>
+    <t>Stuart</t>
+  </si>
+  <si>
+    <t>246910C</t>
+  </si>
+  <si>
+    <t>Gowers</t>
+  </si>
+  <si>
+    <t>280916H</t>
+  </si>
+  <si>
+    <t>Green</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>208524L</t>
+  </si>
+  <si>
+    <t>Gurney-Coombs</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>240334K</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | CessnaSET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Hallam</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>274425B</t>
+  </si>
+  <si>
+    <t>SEP (land) | CessnaSET | TBM SET | Pilatus PC12 SET | PAC750XL | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
+  </si>
+  <si>
+    <t>Heather-Hayes</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>212058E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | SEP (sea)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | FE(H) - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Hendy</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>230265J</t>
+  </si>
+  <si>
+    <t>Hirst</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>281680F</t>
+  </si>
+  <si>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>Barry</t>
+  </si>
+  <si>
+    <t>282680A</t>
+  </si>
+  <si>
+    <t>Islam</t>
+  </si>
+  <si>
+    <t>Zahurul</t>
+  </si>
+  <si>
+    <t>214916H</t>
+  </si>
+  <si>
+    <t>307377G</t>
+  </si>
+  <si>
+    <t>SEP (land) | G120TP SET</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | FCL.1005.CRE | CRE - (a)</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>Arwyn</t>
+  </si>
+  <si>
+    <t>221091F</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Vincent</t>
+  </si>
+  <si>
+    <t>251626H</t>
+  </si>
+  <si>
+    <t>BN2T</t>
+  </si>
+  <si>
+    <t>Keen</t>
+  </si>
+  <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t>307619J</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
+  </si>
+  <si>
+    <t>Killerby</t>
+  </si>
+  <si>
+    <t>Jonathan Alexander</t>
+  </si>
+  <si>
+    <t>271917G</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | CessnaSET | D228</t>
+  </si>
+  <si>
+    <t>Kurbanov</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>425816J</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>Trevor</t>
+  </si>
+  <si>
+    <t>445380H</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Linklater</t>
+  </si>
+  <si>
+    <t>223046A</t>
+  </si>
+  <si>
+    <t>Mcdonald</t>
+  </si>
+  <si>
+    <t>Jo</t>
+  </si>
+  <si>
+    <t>203540E</t>
+  </si>
+  <si>
+    <t>Mcgwyne</t>
+  </si>
+  <si>
+    <t>316220F</t>
+  </si>
+  <si>
+    <t>Mcleod</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
+    <t>346451B</t>
+  </si>
+  <si>
+    <t>Mildwater</t>
+  </si>
+  <si>
+    <t>Adrian</t>
+  </si>
+  <si>
+    <t>218000F</t>
+  </si>
+  <si>
+    <t>MEP (land)</t>
+  </si>
+  <si>
+    <t>Miller</t>
+  </si>
+  <si>
+    <t>232229C</t>
+  </si>
+  <si>
+    <t>Mollison</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>223099B</t>
+  </si>
+  <si>
+    <t>Mountford</t>
+  </si>
+  <si>
+    <t>Madeline</t>
+  </si>
+  <si>
+    <t>277336H</t>
+  </si>
+  <si>
+    <t>MCCI(A)/(H)/(As)/(PL) - FNPT II/III | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>262695L</t>
+  </si>
+  <si>
+    <t>CessnaSET (Sea) | CessnaSET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (sea) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Oddy</t>
+  </si>
+  <si>
+    <t>209488F</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | SC7Skyvan | MEP (land) | CessnaSET</t>
+  </si>
+  <si>
+    <t>Onions</t>
+  </si>
+  <si>
+    <t>Neil</t>
+  </si>
+  <si>
+    <t>218174F</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (c) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Onyett</t>
+  </si>
+  <si>
+    <t>407531E</t>
+  </si>
+  <si>
+    <t>SEP (land) | TBM SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Orchard</t>
+  </si>
+  <si>
+    <t>Timothy</t>
+  </si>
+  <si>
+    <t>209147K</t>
+  </si>
+  <si>
+    <t>Padfield</t>
+  </si>
+  <si>
+    <t>325127F</t>
+  </si>
+  <si>
+    <t>MEP (land) | *CRE(A) Rating - FNPTII | SEP (land)</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>246820D</t>
+  </si>
+  <si>
+    <t>SEP (land) | Pilatus PC12 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Perrett</t>
+  </si>
+  <si>
+    <t>445690D</t>
+  </si>
+  <si>
+    <t>Plews</t>
+  </si>
+  <si>
+    <t>205458B</t>
+  </si>
+  <si>
+    <t>Pilatus PC12 SET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Popkin</t>
+  </si>
+  <si>
+    <t>222502F</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | TBM SET</t>
+  </si>
+  <si>
+    <t>CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Portch</t>
+  </si>
+  <si>
+    <t>235697K</t>
+  </si>
+  <si>
+    <t>Powell</t>
+  </si>
+  <si>
+    <t>276752K</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land) | CessnaSET</t>
+  </si>
+  <si>
+    <t>Ramsden</t>
+  </si>
+  <si>
+    <t>335729E</t>
+  </si>
+  <si>
+    <t>Rawlings</t>
+  </si>
+  <si>
+    <t>286314F</t>
+  </si>
+  <si>
+    <t>Reohorn</t>
+  </si>
+  <si>
+    <t>349350D</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | BN2T</t>
+  </si>
+  <si>
+    <t>Riley</t>
+  </si>
+  <si>
+    <t>201888H</t>
+  </si>
+  <si>
+    <t>CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2)</t>
+  </si>
+  <si>
+    <t>Rowley</t>
+  </si>
+  <si>
+    <t>353248H</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4)</t>
+  </si>
+  <si>
+    <t>Sherry</t>
+  </si>
+  <si>
+    <t>341210E</t>
+  </si>
+  <si>
+    <t>Shooter</t>
+  </si>
+  <si>
+    <t>345834B</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | CessnaSET | PA-46 SET | MEP (land) | SEP (land) | TBM SET</t>
+  </si>
+  <si>
+    <t>Simmonds</t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t>219723E</t>
+  </si>
+  <si>
+    <t>CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
+  </si>
+  <si>
+    <t>219679D</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>Oliver Jamie</t>
+  </si>
+  <si>
+    <t>479671C</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | DHC6 | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Spencer</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>226829J</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4)</t>
+  </si>
+  <si>
+    <t>Stewart</t>
+  </si>
+  <si>
+    <t>206962H</t>
+  </si>
+  <si>
+    <t>Swallow</t>
+  </si>
+  <si>
+    <t>346566G</t>
+  </si>
+  <si>
+    <t>D28-G92 | SEP (land) | MEP (land) | CessnaSET</t>
+  </si>
+  <si>
+    <t>Tayler</t>
+  </si>
+  <si>
+    <t>245985K</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land)</t>
+  </si>
+  <si>
+    <t>Gareth</t>
+  </si>
+  <si>
+    <t>447357D</t>
+  </si>
+  <si>
+    <t>CessnaSET | SEP (land) | PAC750XL</t>
+  </si>
+  <si>
+    <t>Thompson</t>
+  </si>
+  <si>
+    <t>251980A</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | SC7Skyvan | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Thomson</t>
+  </si>
+  <si>
+    <t>Cameron</t>
+  </si>
+  <si>
+    <t>442336D</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land) | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>Todd</t>
+  </si>
+  <si>
+    <t>246522A</t>
+  </si>
+  <si>
+    <t>Vidamour</t>
+  </si>
+  <si>
+    <t>347162D</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | DHC6</t>
   </si>
   <si>
-    <t>Burton</t>
-[...725 lines deleted...]
-    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE(A) - OPC | CRE Flight Tests IMC, IR(R)</t>
+    <t>CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
   </si>
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t>Clifford</t>
   </si>
   <si>
     <t>312436C</t>
   </si>
   <si>
     <t>Woodward</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>406430E</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | DHC6</t>
   </si>
   <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
     <t>CRE(A) - OPC | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
   </si>
   <si>
-    <t>Updated On: 01 May 2026</t>
+    <t>Updated On: 01 June 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -1308,118 +1305,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{300CD478-B69A-481D-A3C5-455244DED879}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5ADAD55-B060-43BC-A3C2-2B819C323E19}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{1F68A136-FAD0-4097-A166-541EE26B91AC}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{536716FE-AE16-48C5-88DE-927CE65B45D3}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{EA4810AD-96A7-4C5D-B13B-25B05F27A3E9}" name="CRE_Query" displayName="CRE_Query" ref="A8:G100" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
-  <autoFilter ref="A8:G100" xr:uid="{59162A11-E916-4A38-B268-2F6E934FD382}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E22BC49E-F20F-4627-9B0C-5C5906341B77}" name="CRE_Query" displayName="CRE_Query" ref="A8:G99" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A8:G99" xr:uid="{59162A11-E916-4A38-B268-2F6E934FD382}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{4254CB24-CFED-4967-B376-663B15822C0E}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{70ABAC0D-8310-4DF3-8092-7E9B7836E9D1}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{B0F567F6-B04C-427D-BDEA-4F531656419C}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{5F480861-37D1-4A99-B255-6BC9264C7561}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{E62EB416-7AB8-4B81-A5B0-348A27615350}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{150997FF-98EF-44E0-9E4D-81126F57054D}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{BB524339-AC9A-40D1-B3DA-2EDFFEF5D705}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{D3B66509-105A-4191-B4F6-D6BC929A949B}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{EFD572DB-C877-4717-90D4-9A3A76437B90}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1647,77 +1644,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86A9035C-C4A7-4F51-B504-050418AC00D8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9992F97-3E6F-453F-8D55-9CF86E63AA78}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G100"/>
+  <dimension ref="A1:G99"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="58.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
@@ -1802,2115 +1799,2092 @@
       </c>
       <c r="F11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="10">
         <v>46295</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G12" s="10">
         <v>46356</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G13" s="10">
         <v>46660</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G14" s="10">
         <v>46265</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="10">
         <v>46996</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G16" s="10">
         <v>46234</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G17" s="10">
-        <v>46173</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="G18" s="10">
-        <v>46568</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>47149</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="G19" s="10">
-        <v>47149</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46843</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="G20" s="10">
-        <v>46843</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F21" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="F21" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="10">
-        <v>47087</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="G22" s="10">
-        <v>46752</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C23" s="8" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G23" s="10">
-        <v>46599</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G24" s="10">
-        <v>46507</v>
+        <v>46477</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C25" s="8" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="G25" s="10">
-        <v>46477</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C26" s="8" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>35</v>
+        <v>88</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>84</v>
+        <v>17</v>
       </c>
       <c r="G26" s="10">
-        <v>46295</v>
+        <v>46843</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C27" s="8" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="G27" s="10">
-        <v>46843</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C28" s="8" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="G28" s="10">
-        <v>46568</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C29" s="8" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="G29" s="10">
-        <v>46752</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="G30" s="10">
-        <v>46873</v>
+        <v>46326</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>104</v>
+        <v>17</v>
       </c>
       <c r="G31" s="10">
-        <v>46326</v>
+        <v>46599</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="G32" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G33" s="10">
-        <v>46599</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G34" s="10">
-        <v>46752</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G35" s="10">
-        <v>46507</v>
+        <v>46418</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="G36" s="10">
-        <v>46418</v>
+        <v>47149</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="G37" s="10">
-        <v>47149</v>
+        <v>47208</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="G38" s="10">
-        <v>47208</v>
+        <v>46446</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>130</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E39" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="F39" s="9" t="s">
         <v>132</v>
       </c>
-      <c r="F39" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="10">
-        <v>46446</v>
+        <v>47026</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>110</v>
+        <v>134</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="G40" s="10">
-        <v>47026</v>
+        <v>47208</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>136</v>
+        <v>14</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>137</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>116</v>
+        <v>22</v>
       </c>
       <c r="G41" s="10">
-        <v>47208</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>138</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>140</v>
+        <v>22</v>
       </c>
       <c r="G42" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>143</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>115</v>
+        <v>144</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G43" s="10">
-        <v>46538</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>17</v>
+        <v>149</v>
       </c>
       <c r="G44" s="10">
-        <v>47026</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>47177</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="G45" s="10">
-        <v>47177</v>
+        <v>47087</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>155</v>
+        <v>41</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>156</v>
+        <v>49</v>
       </c>
       <c r="G46" s="10">
-        <v>47087</v>
+        <v>46477</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="G47" s="10">
-        <v>46477</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>163</v>
+        <v>100</v>
       </c>
       <c r="G48" s="10">
-        <v>46721</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>164</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>165</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>166</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>167</v>
+        <v>49</v>
       </c>
       <c r="G49" s="10">
-        <v>46356</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="E50" s="9" t="s">
         <v>168</v>
       </c>
-      <c r="C50" s="8" t="s">
+      <c r="F50" s="9" t="s">
         <v>169</v>
       </c>
-      <c r="D50" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G50" s="10">
-        <v>46752</v>
+        <v>47177</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="C51" s="8" t="s">
         <v>171</v>
       </c>
-      <c r="C51" s="8" t="s">
+      <c r="D51" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="D51" s="8" t="s">
+      <c r="E51" s="9" t="s">
         <v>173</v>
       </c>
-      <c r="E51" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="9" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G51" s="10">
-        <v>46934</v>
+        <v>46326</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C52" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="D52" s="8" t="s">
         <v>175</v>
       </c>
-      <c r="D52" s="8" t="s">
+      <c r="E52" s="9" t="s">
         <v>176</v>
       </c>
-      <c r="E52" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" s="9" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="G52" s="10">
-        <v>46326</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="C53" s="8" t="s">
         <v>178</v>
       </c>
-      <c r="C53" s="8" t="s">
+      <c r="D53" s="8" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="G53" s="10">
         <v>46234</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="C54" s="8" t="s">
         <v>182</v>
       </c>
-      <c r="C54" s="8" t="s">
+      <c r="D54" s="8" t="s">
         <v>183</v>
       </c>
-      <c r="D54" s="8" t="s">
+      <c r="E54" s="9" t="s">
         <v>184</v>
       </c>
-      <c r="E54" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" s="9" t="s">
-        <v>52</v>
+        <v>118</v>
       </c>
       <c r="G54" s="10">
         <v>47057</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C55" s="8" t="s">
         <v>186</v>
       </c>
-      <c r="C55" s="8" t="s">
+      <c r="D55" s="8" t="s">
         <v>187</v>
       </c>
-      <c r="D55" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="9" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="G55" s="10">
         <v>46904</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="C56" s="8" t="s">
         <v>189</v>
       </c>
-      <c r="C56" s="8" t="s">
+      <c r="D56" s="8" t="s">
         <v>190</v>
       </c>
-      <c r="D56" s="8" t="s">
+      <c r="E56" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="F56" s="9" t="s">
         <v>191</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
       <c r="G56" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="D57" s="8" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G57" s="10">
         <v>46691</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="C58" s="8" t="s">
         <v>195</v>
       </c>
-      <c r="C58" s="8" t="s">
+      <c r="D58" s="8" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>167</v>
+        <v>100</v>
       </c>
       <c r="G58" s="10">
         <v>46721</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="G59" s="10">
         <v>46477</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="C60" s="8" t="s">
         <v>200</v>
       </c>
-      <c r="C60" s="8" t="s">
+      <c r="D60" s="8" t="s">
         <v>201</v>
       </c>
-      <c r="D60" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="9" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>203</v>
+        <v>49</v>
       </c>
       <c r="G60" s="10">
         <v>46783</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="D61" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="C61" s="8" t="s">
+      <c r="E61" s="9" t="s">
         <v>205</v>
       </c>
-      <c r="D61" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F61" s="9" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="G61" s="10">
         <v>46904</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>207</v>
+        <v>21</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>210</v>
+        <v>118</v>
       </c>
       <c r="G62" s="10">
-        <v>46173</v>
+        <v>47026</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>208</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>116</v>
+        <v>49</v>
       </c>
       <c r="G63" s="10">
-        <v>47026</v>
+        <v>46418</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="C64" s="8" t="s">
         <v>212</v>
       </c>
-      <c r="C64" s="8" t="s">
+      <c r="D64" s="8" t="s">
         <v>213</v>
       </c>
-      <c r="D64" s="8" t="s">
+      <c r="E64" s="9" t="s">
         <v>214</v>
       </c>
-      <c r="E64" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64" s="9" t="s">
-        <v>52</v>
+        <v>191</v>
       </c>
       <c r="G64" s="10">
-        <v>46418</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>215</v>
       </c>
       <c r="C65" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="D65" s="8" t="s">
         <v>216</v>
       </c>
-      <c r="D65" s="8" t="s">
+      <c r="E65" s="9" t="s">
         <v>217</v>
       </c>
-      <c r="E65" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F65" s="9" t="s">
-        <v>192</v>
+        <v>27</v>
       </c>
       <c r="G65" s="10">
-        <v>46326</v>
+        <v>46965</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D66" s="8" t="s">
         <v>219</v>
       </c>
-      <c r="C66" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="8" t="s">
+      <c r="E66" s="9" t="s">
         <v>220</v>
       </c>
-      <c r="E66" s="9" t="s">
+      <c r="F66" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G66" s="10">
+        <v>47118</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A67" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="8" t="s">
         <v>221</v>
       </c>
-      <c r="F66" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B67" s="8" t="s">
+      <c r="C67" s="8" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>223</v>
       </c>
       <c r="E67" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="F67" s="9" t="s">
         <v>224</v>
       </c>
-      <c r="F67" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" s="10">
-        <v>47118</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>225</v>
       </c>
       <c r="C68" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D68" s="8" t="s">
         <v>226</v>
       </c>
-      <c r="D68" s="8" t="s">
+      <c r="E68" s="9" t="s">
         <v>227</v>
       </c>
-      <c r="E68" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68" s="9" t="s">
-        <v>228</v>
+        <v>84</v>
       </c>
       <c r="G68" s="10">
-        <v>46691</v>
+        <v>47149</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="C69" s="8" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>230</v>
       </c>
       <c r="E69" s="9" t="s">
-        <v>231</v>
+        <v>21</v>
       </c>
       <c r="F69" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G69" s="10">
-        <v>47149</v>
+        <v>46783</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B70" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="D70" s="8" t="s">
         <v>232</v>
       </c>
-      <c r="C70" s="8" t="s">
+      <c r="E70" s="9" t="s">
         <v>233</v>
       </c>
-      <c r="D70" s="8" t="s">
+      <c r="F70" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G70" s="10">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A71" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B71" s="8" t="s">
         <v>234</v>
       </c>
-      <c r="E70" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B71" s="8" t="s">
+      <c r="C71" s="8" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>236</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>237</v>
       </c>
       <c r="F71" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G71" s="10">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A72" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" s="8" t="s">
         <v>238</v>
       </c>
-      <c r="G71" s="10">
-[...7 lines deleted...]
-      <c r="B72" s="8" t="s">
+      <c r="C72" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="D72" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="C72" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" s="9" t="s">
-        <v>242</v>
+        <v>21</v>
       </c>
       <c r="F72" s="9" t="s">
-        <v>48</v>
+        <v>132</v>
       </c>
       <c r="G72" s="10">
-        <v>46387</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A73" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>161</v>
+        <v>188</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="E73" s="9" t="s">
-        <v>21</v>
+        <v>242</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="G73" s="10">
-        <v>46295</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="E74" s="9" t="s">
         <v>245</v>
       </c>
-      <c r="C74" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="8" t="s">
+      <c r="F74" s="9" t="s">
         <v>246</v>
       </c>
-      <c r="E74" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G74" s="10">
-        <v>46538</v>
+        <v>46599</v>
       </c>
     </row>
     <row r="75" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B75" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D75" s="8" t="s">
         <v>248</v>
       </c>
-      <c r="C75" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="9" t="s">
-        <v>250</v>
+        <v>21</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G75" s="10">
-        <v>46599</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B76" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="E76" s="9" t="s">
         <v>251</v>
       </c>
-      <c r="C76" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F76" s="9" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G76" s="10">
-        <v>46538</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D77" s="8" t="s">
         <v>253</v>
       </c>
-      <c r="C77" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E77" s="9" t="s">
-        <v>255</v>
+        <v>99</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>43</v>
+        <v>118</v>
       </c>
       <c r="G77" s="10">
-        <v>46356</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A78" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>69</v>
+        <v>142</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="E78" s="9" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>116</v>
+        <v>27</v>
       </c>
       <c r="G78" s="10">
-        <v>47057</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A79" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="E79" s="9" t="s">
         <v>258</v>
       </c>
-      <c r="C79" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F79" s="9" t="s">
-        <v>238</v>
+        <v>17</v>
       </c>
       <c r="G79" s="10">
-        <v>46934</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A80" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B80" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="D80" s="8" t="s">
         <v>260</v>
       </c>
-      <c r="C80" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="8" t="s">
+      <c r="E80" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="F80" s="9" t="s">
         <v>261</v>
       </c>
-      <c r="E80" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G80" s="10">
-        <v>46295</v>
+        <v>46691</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A81" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>262</v>
       </c>
       <c r="C81" s="8" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>263</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>207</v>
+        <v>74</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>264</v>
       </c>
       <c r="G81" s="10">
-        <v>46691</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A82" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>265</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>136</v>
+        <v>234</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>266</v>
       </c>
       <c r="E82" s="9" t="s">
-        <v>40</v>
+        <v>233</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>267</v>
+        <v>49</v>
       </c>
       <c r="G82" s="10">
-        <v>46234</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="83" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D83" s="8" t="s">
         <v>268</v>
       </c>
-      <c r="C83" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="8" t="s">
+      <c r="E83" s="9" t="s">
         <v>269</v>
       </c>
-      <c r="E83" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="9" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="G83" s="10">
-        <v>46538</v>
+        <v>47299</v>
       </c>
     </row>
     <row r="84" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A84" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>270</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>98</v>
+        <v>271</v>
       </c>
       <c r="D84" s="8" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E84" s="9" t="s">
-        <v>272</v>
+        <v>36</v>
       </c>
       <c r="F84" s="9" t="s">
-        <v>22</v>
+        <v>273</v>
       </c>
       <c r="G84" s="10">
-        <v>47299</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A85" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C85" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="D85" s="8" t="s">
         <v>274</v>
       </c>
-      <c r="D85" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85" s="9" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>276</v>
+        <v>65</v>
       </c>
       <c r="G85" s="10">
-        <v>46387</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="86" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A86" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B86" s="8" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C86" s="8" t="s">
-        <v>153</v>
+        <v>276</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>277</v>
       </c>
       <c r="E86" s="9" t="s">
-        <v>40</v>
+        <v>278</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="G86" s="10">
-        <v>46568</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A87" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C87" s="8" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E87" s="9" t="s">
-        <v>281</v>
+        <v>36</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>48</v>
+        <v>282</v>
       </c>
       <c r="G87" s="10">
-        <v>47026</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="88" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C88" s="8" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>284</v>
       </c>
       <c r="E88" s="9" t="s">
-        <v>132</v>
+        <v>36</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>116</v>
+        <v>22</v>
       </c>
       <c r="G88" s="10">
-        <v>46934</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="89" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A89" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>285</v>
       </c>
       <c r="C89" s="8" t="s">
-        <v>283</v>
+        <v>146</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>286</v>
       </c>
       <c r="E89" s="9" t="s">
-        <v>35</v>
+        <v>287</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="G89" s="10">
-        <v>46752</v>
+        <v>46599</v>
       </c>
     </row>
     <row r="90" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>149</v>
+        <v>222</v>
       </c>
       <c r="D90" s="8" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E90" s="9" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F90" s="9" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="G90" s="10">
         <v>46599</v>
       </c>
     </row>
-    <row r="91" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>290</v>
+        <v>235</v>
       </c>
       <c r="C91" s="8" t="s">
-        <v>226</v>
+        <v>291</v>
       </c>
       <c r="D91" s="8" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E91" s="9" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F91" s="9" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="G91" s="10">
-        <v>46599</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A92" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>240</v>
+        <v>294</v>
       </c>
       <c r="C92" s="8" t="s">
-        <v>293</v>
+        <v>139</v>
       </c>
       <c r="D92" s="8" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E92" s="9" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G92" s="10">
-        <v>46507</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="93" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A93" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>142</v>
+        <v>298</v>
       </c>
       <c r="D93" s="8" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E93" s="9" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="G93" s="10">
-        <v>46996</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A94" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>300</v>
+        <v>106</v>
       </c>
       <c r="D94" s="8" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E94" s="9" t="s">
-        <v>302</v>
+        <v>36</v>
       </c>
       <c r="F94" s="9" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="G94" s="10">
-        <v>46568</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A95" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>303</v>
       </c>
       <c r="C95" s="8" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>304</v>
       </c>
       <c r="E95" s="9" t="s">
-        <v>35</v>
+        <v>305</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>43</v>
+        <v>306</v>
       </c>
       <c r="G95" s="10">
-        <v>46326</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>47208</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A96" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="D96" s="8" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E96" s="9" t="s">
-        <v>307</v>
+        <v>11</v>
       </c>
       <c r="F96" s="9" t="s">
-        <v>308</v>
+        <v>22</v>
       </c>
       <c r="G96" s="10">
-        <v>47208</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A97" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C97" s="8" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D97" s="8" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E97" s="9" t="s">
-        <v>11</v>
+        <v>313</v>
       </c>
       <c r="F97" s="9" t="s">
-        <v>22</v>
+        <v>314</v>
       </c>
       <c r="G97" s="10">
-        <v>46996</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A98" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B98" s="8" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C98" s="8" t="s">
-        <v>313</v>
+        <v>102</v>
       </c>
       <c r="D98" s="8" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E98" s="9" t="s">
-        <v>315</v>
+        <v>36</v>
       </c>
       <c r="F98" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G98" s="10">
-        <v>46507</v>
+        <v>46873</v>
       </c>
     </row>
     <row r="99" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A99" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B99" s="8" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C99" s="8" t="s">
-        <v>102</v>
+        <v>142</v>
       </c>
       <c r="D99" s="8" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E99" s="9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F99" s="9" t="s">
-        <v>52</v>
+        <v>319</v>
       </c>
       <c r="G99" s="10">
-        <v>46873</v>
-[...21 lines deleted...]
-      <c r="G100" s="10">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A J E + h X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A J E + h X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A C R P o V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A C R P o V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A k T 6 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A C R P o V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A O g L G h y 5 S s + n P 9 Y K j k l Y i a R H e S i K l U M 9 5 S w j u t E 9 O w N Y A A A A A A 6 A A A A A A g A A I A A A A O S a d f y 7 d D e L Q o i 0 F 0 c f I 4 O y z Q i G t n j y 5 G J 1 w o k e O 4 P G U A A A A K e n 1 A k S c R k l 9 O o T K F X r J c v f L J l V D S H S B i g d 5 I z s 8 2 L W 1 3 R w + / t x 9 d k w Y t Q + d 2 7 R k c t h 3 o P Q / Y Z A O W p o / R 8 / 3 E U X 5 H E b t g Z + P 0 3 l N m C + s / e 3 Q A A A A A D q k u I Z e i 1 K U 1 D K b d + K p Z 4 4 a 3 q I T 9 J T t P K K S 8 D W K 1 D 3 4 c z k P d D D s O 5 Y Z f R 4 G J U g a E V b w q N A W K q Q 3 A T v n l P h u p g = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A c E b B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A c E b B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A H B G w V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A H B G w V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B w R s F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A H B G w V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C C i F U L 1 g T 3 T L 1 y o A z c u Y H J A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A I e e O 4 x k E b i j P V u U Q 4 0 1 9 a + 3 W W 8 8 p S O i 1 z V 8 u j 9 D h O c 7 A A A A A A 6 A A A A A A g A A I A A A A J k a r k Q i i p k s E 9 z f 9 O C J I 5 R F X / b s B w W l G W j f B 5 h f m C C V U A A A A M X X I W p P g J G r Q V R 6 o q h v G y g U t F R O q / 0 s p / 0 0 X x o v x V / v O O U / j Z m T g B 9 g 0 G N f E S Q z 7 L o f y 4 Q U R s / s f O E n h K C r 7 k Z z a z Z D 3 M w W p b p j U x m V L P F o Q A A A A E X 4 Y 5 2 w 0 s t c y P 4 7 I w 9 5 M H e f 2 J J I 7 j j p C Q X m w 2 l l / P n 0 B G S d k Y 2 L j M 5 m 6 w I 0 + j F f B r s h C 9 m m 2 9 j C n i N R j D 1 3 6 M M = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -4161,175 +4135,172 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-11497</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12354</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-11497</Url>
-      <Description>TV7R3WADTX6N-37870886-11497</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12354</Url>
+      <Description>TV7R3WADTX6N-37870886-12354</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A24F6482-5841-4215-BA40-1E735C03A629}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CF48C4C-CCBB-43DB-8D72-72BC77C49406}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A66BAA19-B5B0-4F14-ADFF-19F05B0AF76E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F50102E9-EED8-405F-93D7-64B3B4B34405}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBCCC28C-D431-4B91-8E15-F67F5F49992B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5A696B0-3675-4816-84F9-2E1628F6AF3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0196DBC-9915-43E0-B0EC-61545C95AB4A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35D9E47B-2C2E-4007-8DCE-796EA28D00C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E1E2947-FCDE-4A6A-A3A3-11BE7C817CAE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EE9BE29-0B76-4446-BA77-64BF7BD27911}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>CRE</vt:lpstr>
       <vt:lpstr>CRE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chris Black</dc:creator>
+  <dc:creator>Meg Sutton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-05-01T08:57:10Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-01T07:51:34Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>0b84b834-680f-4c43-bdfd-ef97b7163ae3</vt:lpwstr>
+    <vt:lpwstr>23d83f26-b45f-4dc2-a284-3db24dfb2d73</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>0832c5bb-6749-4b2c-bbf8-9ade6e95444b</vt:lpwstr>
-[...2 lines deleted...]
-    <vt:lpwstr/>
+    <vt:lpwstr>124f71e9-6d0c-4a0e-be8a-f528639b18ec</vt:lpwstr>
   </property>
 </Properties>
 </file>