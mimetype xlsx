--- v8 (2026-06-17)
+++ v9 (2026-07-08)
@@ -16,783 +16,816 @@
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{281B83EE-1567-4353-B0C5-5FC118B27A88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0B429234-92B8-45B2-9CA4-A4493A6B8620}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C1FD5061-04B0-44EA-AA39-DF535A27C034}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{09ADE11D-1634-4DF2-8A0D-20316F4A151E}"/>
   </bookViews>
   <sheets>
     <sheet name="CRE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">CRE!$A$8:$G$99</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">CRE!$A$1:$G$99</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">CRE!$A$8:$G$103</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">CRE!$A$1:$G$103</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{C4B1B9D0-6197-473E-BB7C-C30C5B9C7FBA}" keepAlive="1" name="Query - CRE_Query" description="Connection to the 'CRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="1" xr16:uid="{2D1CD921-DF24-4D08-A4DF-7CA50035B3A1}" keepAlive="1" name="Query - CRE_Query" description="Connection to the 'CRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=CRE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [CRE_Query]"/>
   </connection>
-  <connection id="2" xr16:uid="{2DD46E80-5550-4AFB-B5A6-B0F48EDF0C8A}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{DF8C035B-64B1-4CA8-9F26-47D5F8BC6EA2}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="3" xr16:uid="{562ACEF5-02E5-45A9-9638-4DD9F89D4B88}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{468D1AEC-3A7D-443D-BB91-64940B84E3E2}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="4" xr16:uid="{586E1115-35D8-478B-A443-8AADC23556C1}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="4" xr16:uid="{F2A9E627-9D5E-455E-AAAA-ACC9D09EF2E4}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="554" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="578" uniqueCount="328">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>CRE(A)</t>
   </si>
   <si>
     <t>Abernethy</t>
   </si>
   <si>
     <t>Graeme</t>
   </si>
   <si>
     <t>256135B</t>
   </si>
   <si>
     <t>DHC6 | MEP (land)</t>
   </si>
   <si>
-    <t>CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(3) | CRE - (b)(2)</t>
+    <t>CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE | CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4)</t>
   </si>
   <si>
     <t>Angelis</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>224197H</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | Pilatus PC12 SET | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
   </si>
   <si>
     <t>Arumainayagam</t>
   </si>
   <si>
     <t>Komathan</t>
   </si>
   <si>
     <t>478926A</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
   </si>
   <si>
     <t>Atkins</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>339257L</t>
   </si>
   <si>
-    <t>Pilatus PC12 SET | BN2T | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | BN2T | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>278474B</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | PC12</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Balfour</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>285822C</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>CRE - (b)(3) | CRE Flight Tests IMC, IR(R) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Barlow</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>324410E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Bellwood</t>
+  </si>
+  <si>
+    <t>225928A</t>
+  </si>
+  <si>
+    <t>Bosson</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>482961A</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Bowen</t>
+  </si>
+  <si>
+    <t>Rhidian</t>
+  </si>
+  <si>
+    <t>444117F</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Brock</t>
+  </si>
+  <si>
+    <t>Nerylee</t>
+  </si>
+  <si>
+    <t>248234G</t>
+  </si>
+  <si>
+    <t>MEP (land) | D228</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Roger</t>
+  </si>
+  <si>
+    <t>249109E</t>
+  </si>
+  <si>
+    <t>SEP (land) | CessnaSET</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
+  </si>
+  <si>
+    <t>Burnham</t>
+  </si>
+  <si>
+    <t>Kathryn</t>
+  </si>
+  <si>
+    <t>211234E</t>
+  </si>
+  <si>
+    <t>DHC6 | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Burton</t>
+  </si>
+  <si>
+    <t>243218H</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Caryer</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>352691G</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | G120TP SET</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | See Authorisation which accompanies this certificate</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>349923E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>Chadwick</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>467031L</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | BN2T</t>
+  </si>
+  <si>
+    <t>Checketts</t>
+  </si>
+  <si>
+    <t>Alistair</t>
+  </si>
+  <si>
+    <t>351584B</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Cooke</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>258439E</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | TMG | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>Coombs</t>
+  </si>
+  <si>
+    <t>223365G</t>
+  </si>
+  <si>
+    <t>SEP (land)</t>
+  </si>
+  <si>
+    <t>Copeland</t>
+  </si>
+  <si>
+    <t>Steven Robert</t>
+  </si>
+  <si>
+    <t>406135G</t>
+  </si>
+  <si>
+    <t>SMG 92 | CessnaSET | SEP (sea) | D28-G92 | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Corley</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>314154C</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Crofts</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>440102F</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Dale</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>227160E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Dene</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>453782C</t>
   </si>
   <si>
     <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
   </si>
   <si>
-    <t>Austin</t>
-[...44 lines deleted...]
-    <t>225928A</t>
+    <t>Develin</t>
+  </si>
+  <si>
+    <t>Jill</t>
+  </si>
+  <si>
+    <t>214616J</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Dixon</t>
+  </si>
+  <si>
+    <t>205888K</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>Dundon</t>
+  </si>
+  <si>
+    <t>251680B</t>
+  </si>
+  <si>
+    <t>CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
+  </si>
+  <si>
+    <t>Elangovan</t>
+  </si>
+  <si>
+    <t>Prashanth</t>
+  </si>
+  <si>
+    <t>426841E</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>259442L</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE(A) - OPC | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Ficheroulle</t>
+  </si>
+  <si>
+    <t>526043D</t>
   </si>
   <si>
     <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land)</t>
   </si>
   <si>
-    <t>CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | CRE - (a) | FCL.1005.CRE</t>
-[...86 lines deleted...]
-    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
+    <t>Flanagan</t>
+  </si>
+  <si>
+    <t>277836K</t>
+  </si>
+  <si>
+    <t>Gibson</t>
+  </si>
+  <si>
+    <t>Stuart</t>
+  </si>
+  <si>
+    <t>246910C</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1)</t>
+  </si>
+  <si>
+    <t>Gowers</t>
+  </si>
+  <si>
+    <t>280916H</t>
+  </si>
+  <si>
+    <t>Green</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>208524L</t>
+  </si>
+  <si>
+    <t>Gurney-Coombs</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>240334K</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | CessnaSET | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>Hallam</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>274425B</t>
+  </si>
+  <si>
+    <t>SEP (land) | CessnaSET | TBM SET | Pilatus PC12 SET | PAC750XL | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | FCL.1005.CRE | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Heather-Hayes</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>212058E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | SEP (sea)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | FE(H) - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Hendy</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>230265J</t>
+  </si>
+  <si>
+    <t>Hirst</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>281680F</t>
+  </si>
+  <si>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>Barry</t>
+  </si>
+  <si>
+    <t>282680A</t>
+  </si>
+  <si>
+    <t>Islam</t>
+  </si>
+  <si>
+    <t>Zahurul</t>
+  </si>
+  <si>
+    <t>214916H</t>
+  </si>
+  <si>
+    <t>307377G</t>
+  </si>
+  <si>
+    <t>G120TP SET | SEP (land)</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>Vincent</t>
+  </si>
+  <si>
+    <t>251626H</t>
+  </si>
+  <si>
+    <t>BN2T</t>
+  </si>
+  <si>
+    <t>Arwyn</t>
+  </si>
+  <si>
+    <t>221091F</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Keen</t>
+  </si>
+  <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t>307619J</t>
+  </si>
+  <si>
+    <t>CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE | CRE(A) - OPC | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Killerby</t>
+  </si>
+  <si>
+    <t>Jonathan Alexander</t>
+  </si>
+  <si>
+    <t>271917G</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | CessnaSET | D228</t>
+  </si>
+  <si>
+    <t>Kurbanov</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>425816J</t>
   </si>
   <si>
     <t>CRE Flight Tests IMC, IR(R) | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
   </si>
   <si>
-    <t>Chadwick</t>
-[...334 lines deleted...]
-  <si>
     <t>Lawrence</t>
   </si>
   <si>
     <t>Trevor</t>
   </si>
   <si>
     <t>445380H</t>
   </si>
   <si>
-    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R)</t>
-[...1 lines deleted...]
-  <si>
     <t>Linklater</t>
   </si>
   <si>
     <t>223046A</t>
   </si>
   <si>
+    <t>Mack</t>
+  </si>
+  <si>
+    <t>Neville</t>
+  </si>
+  <si>
+    <t>272354J</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | MCCI(A)/(H)/(As)/(PL) - FNPT II/III</t>
+  </si>
+  <si>
+    <t>Magee</t>
+  </si>
+  <si>
+    <t>525501E</t>
+  </si>
+  <si>
+    <t>MEP (land)</t>
+  </si>
+  <si>
     <t>Mcdonald</t>
   </si>
   <si>
     <t>Jo</t>
   </si>
   <si>
     <t>203540E</t>
   </si>
   <si>
     <t>Mcgwyne</t>
   </si>
   <si>
     <t>316220F</t>
   </si>
   <si>
     <t>Mcleod</t>
   </si>
   <si>
     <t>Craig</t>
   </si>
   <si>
     <t>346451B</t>
   </si>
   <si>
     <t>Mildwater</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>218000F</t>
   </si>
   <si>
-    <t>MEP (land)</t>
-[...1 lines deleted...]
-  <si>
     <t>Miller</t>
   </si>
   <si>
     <t>232229C</t>
   </si>
   <si>
+    <t>226984H</t>
+  </si>
+  <si>
     <t>Mollison</t>
   </si>
   <si>
     <t>Anthony</t>
   </si>
   <si>
     <t>223099B</t>
   </si>
   <si>
     <t>Mountford</t>
   </si>
   <si>
     <t>Madeline</t>
   </si>
   <si>
     <t>277336H</t>
   </si>
   <si>
-    <t>MCCI(A)/(H)/(As)/(PL) - FNPT II/III | SEP (land) | MEP (land)</t>
+    <t>MEP (land) | SEP (land) | MCCI(A)/(H)/(As)/(PL) - FNPT II/III</t>
   </si>
   <si>
     <t>Newton</t>
   </si>
   <si>
     <t>262695L</t>
   </si>
   <si>
     <t>CessnaSET (Sea) | CessnaSET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (sea) | SEP (land)</t>
   </si>
   <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | SEP (land) | SC7Skyvan | MEP (land) | CessnaSET</t>
+    <t>CessnaSET | MEP (land) | SC7Skyvan | SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Onions</t>
   </si>
   <si>
     <t>Neil</t>
   </si>
   <si>
     <t>218174F</t>
   </si>
   <si>
     <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (c) | CRE Flight Tests IMC, IR(R)</t>
   </si>
   <si>
     <t>Onyett</t>
   </si>
   <si>
     <t>407531E</t>
   </si>
   <si>
-    <t>SEP (land) | TBM SET | *CRE(A) Rating - FNPTII</t>
+    <t>*CRE(A) Rating - FNPTII | TBM SET | SEP (land)</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
   </si>
   <si>
     <t>Orchard</t>
   </si>
   <si>
     <t>Timothy</t>
   </si>
   <si>
     <t>209147K</t>
   </si>
   <si>
     <t>Padfield</t>
   </si>
   <si>
     <t>325127F</t>
   </si>
   <si>
     <t>MEP (land) | *CRE(A) Rating - FNPTII | SEP (land)</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
@@ -805,183 +838,177 @@
   <si>
     <t>Perrett</t>
   </si>
   <si>
     <t>445690D</t>
   </si>
   <si>
     <t>Plews</t>
   </si>
   <si>
     <t>205458B</t>
   </si>
   <si>
     <t>Pilatus PC12 SET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Popkin</t>
   </si>
   <si>
     <t>222502F</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | TBM SET</t>
   </si>
   <si>
-    <t>CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
-[...1 lines deleted...]
-  <si>
     <t>Portch</t>
   </si>
   <si>
     <t>235697K</t>
   </si>
   <si>
     <t>Powell</t>
   </si>
   <si>
     <t>276752K</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land) | CessnaSET</t>
+    <t>CessnaSET | MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Ramsden</t>
   </si>
   <si>
     <t>335729E</t>
   </si>
   <si>
     <t>Rawlings</t>
   </si>
   <si>
     <t>286314F</t>
   </si>
   <si>
     <t>Reohorn</t>
   </si>
   <si>
     <t>349350D</t>
   </si>
   <si>
-    <t>SEP (land) | MEP (land) | BN2T</t>
-[...1 lines deleted...]
-  <si>
     <t>Riley</t>
   </si>
   <si>
     <t>201888H</t>
   </si>
   <si>
     <t>CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2)</t>
   </si>
   <si>
     <t>Rowley</t>
   </si>
   <si>
     <t>353248H</t>
   </si>
   <si>
     <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4)</t>
   </si>
   <si>
     <t>Sherry</t>
   </si>
   <si>
     <t>341210E</t>
   </si>
   <si>
+    <t>SEP (land) | *CRE(A) Rating - FNPTII | MEP (land)</t>
+  </si>
+  <si>
     <t>Shooter</t>
   </si>
   <si>
     <t>345834B</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | CessnaSET | PA-46 SET | MEP (land) | SEP (land) | TBM SET</t>
+    <t>TBM SET | SEP (land) | MEP (land) | PA-46 SET | CessnaSET | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Simmonds</t>
   </si>
   <si>
     <t>Julie</t>
   </si>
   <si>
     <t>219723E</t>
   </si>
   <si>
-    <t>CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
+    <t>CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE | CRE Flight Tests IMC, IR(R) | CRE - (b)(4)</t>
   </si>
   <si>
     <t>219679D</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Oliver Jamie</t>
   </si>
   <si>
     <t>479671C</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | DHC6 | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Spencer</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>226829J</t>
   </si>
   <si>
-    <t>CRE Flight Tests IMC, IR(R) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4)</t>
-[...1 lines deleted...]
-  <si>
     <t>Stewart</t>
   </si>
   <si>
     <t>206962H</t>
   </si>
   <si>
     <t>Swallow</t>
   </si>
   <si>
     <t>346566G</t>
   </si>
   <si>
     <t>D28-G92 | SEP (land) | MEP (land) | CessnaSET</t>
   </si>
   <si>
     <t>Tayler</t>
   </si>
   <si>
     <t>245985K</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | SEP (land)</t>
+    <t>SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Gareth</t>
   </si>
   <si>
     <t>447357D</t>
   </si>
   <si>
     <t>CessnaSET | SEP (land) | PAC750XL</t>
   </si>
   <si>
     <t>Thompson</t>
   </si>
   <si>
     <t>251980A</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | SC7Skyvan | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Thomson</t>
   </si>
   <si>
     <t>Cameron</t>
   </si>
@@ -1009,69 +1036,63 @@
   <si>
     <t>CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
   </si>
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t>Clifford</t>
   </si>
   <si>
     <t>312436C</t>
   </si>
   <si>
     <t>Woodward</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>406430E</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | DHC6</t>
   </si>
   <si>
-    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
-[...1 lines deleted...]
-  <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>CRE(A) - OPC | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
-[...2 lines deleted...]
-    <t>Updated On: 01 June 2026</t>
+    <t>Updated On: 02 July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -1305,118 +1326,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5ADAD55-B060-43BC-A3C2-2B819C323E19}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5258D773-314B-4785-8981-A32433D4C53B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1038317" cy="1249788"/>
+          <a:ext cx="1038317" cy="1240263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{536716FE-AE16-48C5-88DE-927CE65B45D3}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{F09FBB34-C4D3-46FF-A7C5-DBE57AA3424E}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E22BC49E-F20F-4627-9B0C-5C5906341B77}" name="CRE_Query" displayName="CRE_Query" ref="A8:G99" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
-  <autoFilter ref="A8:G99" xr:uid="{59162A11-E916-4A38-B268-2F6E934FD382}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{495C8653-946E-43BD-BAA1-A0CB5FFF4C1F}" name="CRE_Query" displayName="CRE_Query" ref="A8:G103" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A8:G103" xr:uid="{59162A11-E916-4A38-B268-2F6E934FD382}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{B0F567F6-B04C-427D-BDEA-4F531656419C}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{EFD572DB-C877-4717-90D4-9A3A76437B90}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{689013C7-7201-431F-AB13-F7A72C025B33}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{85FAA356-504E-4EBE-833C-49E3EF16C9D7}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{7EE9D65E-5C96-4B24-8FD1-97C600A21B92}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{38815573-E942-457C-939F-0437A8AF2812}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{EDEBD3DE-CE6D-497F-8AE6-6E230F562AFB}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{4B216880-7BFA-4708-9ADF-DD40600773DF}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{7E7C2CD0-65D0-4B60-9729-AA872B0BB7A2}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1644,2247 +1665,2339 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9992F97-3E6F-453F-8D55-9CF86E63AA78}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1B8E142-A7A8-42DF-A661-23AC74F84F69}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G99"/>
+  <dimension ref="A1:G103"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="26" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="16.81640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.81640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.1796875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="15.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="41.81640625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="58.54296875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.453125" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="3" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
-    <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
-    <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
-    <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="10">
         <v>46356</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="10">
         <v>46356</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="10">
         <v>46295</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G12" s="10">
         <v>46356</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="8" t="s">
+      <c r="D13" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="D13" s="8" t="s">
+      <c r="E13" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="E13" s="9" t="s">
+      <c r="F13" s="9" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G13" s="10">
         <v>46660</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="D14" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="D14" s="8" t="s">
+      <c r="E14" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E14" s="9" t="s">
+      <c r="F14" s="9" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G14" s="10">
         <v>46265</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="8" t="s">
+      <c r="D15" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="D15" s="8" t="s">
+      <c r="E15" s="9" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="10">
         <v>46996</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="C16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="8" t="s">
+      <c r="E16" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="10">
+        <v>47330</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A17" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="E16" s="9" t="s">
+      <c r="C17" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="F16" s="9" t="s">
+      <c r="D17" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="G16" s="10">
-[...7 lines deleted...]
-      <c r="B17" s="8" t="s">
+      <c r="E17" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C17" s="8" t="s">
+      <c r="F17" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="D17" s="8" t="s">
+      <c r="G17" s="10">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A18" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="E17" s="9" t="s">
+      <c r="C18" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E18" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="F17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="10">
+      <c r="F18" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G18" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D18" s="8" t="s">
+    <row r="19" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A19" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="E18" s="9" t="s">
+      <c r="C19" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="F18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="10">
+      <c r="D19" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="G19" s="10">
         <v>47149</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E19" s="9" t="s">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A20" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="F19" s="9" t="s">
+      <c r="C20" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="G19" s="10">
+      <c r="D20" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="G20" s="10">
         <v>46843</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E20" s="9" t="s">
+    <row r="21" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A21" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="F20" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B21" s="8" t="s">
+      <c r="C21" s="8" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="G21" s="10">
-        <v>46752</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="D22" s="8" t="s">
+      <c r="E22" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="E22" s="9" t="s">
+      <c r="G22" s="10">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="F22" s="9" t="s">
+      <c r="C23" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="G22" s="10">
+      <c r="D23" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="G23" s="10">
         <v>46599</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E23" s="9" t="s">
+    <row r="24" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A24" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="F23" s="9" t="s">
+      <c r="C24" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="G23" s="10">
-[...7 lines deleted...]
-      <c r="B24" s="8" t="s">
+      <c r="D24" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="C24" s="8" t="s">
+      <c r="E24" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="D24" s="8" t="s">
+      <c r="F24" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="G24" s="10">
+        <v>47603</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A25" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="8" t="s">
         <v>78</v>
       </c>
-      <c r="E24" s="9" t="s">
+      <c r="C25" s="8" t="s">
         <v>79</v>
       </c>
-      <c r="F24" s="9" t="s">
+      <c r="D25" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="G24" s="10">
+      <c r="E25" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G25" s="10">
         <v>46477</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C25" s="8" t="s">
+    <row r="26" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A26" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="D25" s="8" t="s">
+      <c r="C26" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="E25" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="9" t="s">
+      <c r="D26" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="G25" s="10">
+      <c r="E26" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F26" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="G26" s="10">
         <v>46295</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C26" s="8" t="s">
+    <row r="27" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A27" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="D26" s="8" t="s">
+      <c r="C27" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="E26" s="9" t="s">
+      <c r="D27" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="F26" s="9" t="s">
+      <c r="E27" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="G27" s="10">
+        <v>46843</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A28" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G28" s="10">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A29" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="G29" s="10">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A30" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F30" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="G30" s="10">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A31" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F31" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="G31" s="10">
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A32" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="F32" s="9" t="s">
         <v>17</v>
-      </c>
-[...136 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G32" s="10">
         <v>46599</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D33" s="8" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>49</v>
+        <v>113</v>
       </c>
       <c r="G33" s="10">
-        <v>46752</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A34" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="C34" s="8" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>116</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F34" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G34" s="10">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A35" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="G34" s="10">
+      <c r="C35" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="F35" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G35" s="10">
         <v>46507</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F35" s="9" t="s">
+    <row r="36" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A36" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="G35" s="10">
+      <c r="C36" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="G36" s="10">
         <v>46418</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D36" s="8" t="s">
+    <row r="37" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A37" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="8" t="s">
         <v>124</v>
       </c>
-      <c r="E36" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B37" s="8" t="s">
+      <c r="C37" s="8" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F37" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G37" s="10">
+        <v>47149</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A38" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="G37" s="10">
+      <c r="C38" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="E38" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F38" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="G38" s="10">
         <v>47208</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-    <row r="39" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>130</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>99</v>
+        <v>132</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>132</v>
+        <v>85</v>
       </c>
       <c r="G39" s="10">
-        <v>47026</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46446</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C40" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D40" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="D40" s="8" t="s">
+      <c r="E40" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="10">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A41" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B41" s="8" t="s">
         <v>135</v>
       </c>
-      <c r="E40" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B41" s="8" t="s">
+      <c r="C41" s="8" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>137</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>22</v>
+        <v>138</v>
       </c>
       <c r="G41" s="10">
-        <v>46538</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>47208</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>140</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>99</v>
+        <v>35</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="10">
         <v>46538</v>
       </c>
     </row>
-    <row r="43" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A43" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>143</v>
       </c>
       <c r="E43" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="G43" s="10">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A44" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B44" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="F43" s="9" t="s">
+      <c r="C44" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="E44" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="F44" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="G43" s="10">
+      <c r="G44" s="10">
         <v>47026</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E44" s="9" t="s">
+    <row r="45" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A45" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="F44" s="9" t="s">
+      <c r="C45" s="8" t="s">
         <v>149</v>
       </c>
-      <c r="G44" s="10">
+      <c r="D45" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="E45" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="F45" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="G45" s="10">
         <v>47177</v>
       </c>
     </row>
-    <row r="45" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E45" s="9" t="s">
+    <row r="46" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A46" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B46" s="8" t="s">
         <v>153</v>
       </c>
-      <c r="F45" s="9" t="s">
+      <c r="C46" s="8" t="s">
         <v>154</v>
       </c>
-      <c r="G45" s="10">
+      <c r="D46" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="E46" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="F46" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="G46" s="10">
         <v>47087</v>
       </c>
     </row>
-    <row r="46" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-    <row r="47" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>158</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>159</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>160</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="G47" s="10">
-        <v>46721</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46477</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>161</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>162</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>163</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>100</v>
+        <v>31</v>
       </c>
       <c r="G48" s="10">
-        <v>46356</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A49" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>164</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>165</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>166</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>44</v>
+        <v>117</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="G49" s="10">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A50" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="F50" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G50" s="10">
         <v>46752</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G50" s="10">
+    <row r="51" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A51" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="E51" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="F51" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G51" s="10">
         <v>47177</v>
       </c>
     </row>
-    <row r="51" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D51" s="8" t="s">
+    <row r="52" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A52" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B52" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="E51" s="9" t="s">
+      <c r="C52" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="F51" s="9" t="s">
-[...13 lines deleted...]
-      <c r="C52" s="8" t="s">
+      <c r="D52" s="8" t="s">
         <v>174</v>
       </c>
-      <c r="D52" s="8" t="s">
+      <c r="E52" s="9" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="10">
         <v>46934</v>
       </c>
     </row>
-    <row r="53" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A53" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D53" s="8" t="s">
         <v>177</v>
       </c>
-      <c r="C53" s="8" t="s">
+      <c r="E53" s="9" t="s">
         <v>178</v>
       </c>
-      <c r="D53" s="8" t="s">
+      <c r="F53" s="9" t="s">
         <v>179</v>
       </c>
-      <c r="E53" s="9" t="s">
+      <c r="G53" s="10">
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A54" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="E54" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="F53" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G53" s="10">
+      <c r="F54" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="G54" s="10">
         <v>46234</v>
       </c>
     </row>
-    <row r="54" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E54" s="9" t="s">
+    <row r="55" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A55" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" s="8" t="s">
         <v>184</v>
       </c>
-      <c r="F54" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="10">
+      <c r="C55" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="E55" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="F55" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G55" s="10">
         <v>47057</v>
       </c>
     </row>
-    <row r="55" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-    <row r="56" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A56" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>188</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>189</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>190</v>
       </c>
       <c r="E56" s="9" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>191</v>
       </c>
       <c r="G56" s="10">
-        <v>46538</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46904</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A57" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>192</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>134</v>
+        <v>193</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G57" s="10">
-        <v>46691</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A58" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>195</v>
+        <v>136</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>196</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="G58" s="10">
-        <v>46721</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46691</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>197</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>106</v>
+        <v>198</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>99</v>
+        <v>200</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="G59" s="10">
-        <v>46477</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>47238</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A60" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>200</v>
+        <v>14</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>99</v>
+        <v>203</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="G60" s="10">
-        <v>46783</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>47299</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A61" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E61" s="9" t="s">
-        <v>205</v>
+        <v>92</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="G61" s="10">
-        <v>46904</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>159</v>
+        <v>107</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>118</v>
+        <v>179</v>
       </c>
       <c r="G62" s="10">
-        <v>47026</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46477</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>49</v>
+        <v>179</v>
       </c>
       <c r="G63" s="10">
-        <v>46418</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A64" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E64" s="9" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>191</v>
+        <v>47</v>
       </c>
       <c r="G64" s="10">
-        <v>46326</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>46904</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A65" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>215</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>102</v>
+        <v>162</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>216</v>
       </c>
       <c r="E65" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F65" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="G65" s="10">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A66" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D66" s="8" t="s">
         <v>217</v>
       </c>
-      <c r="F65" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="10">
+      <c r="E66" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="F66" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="G66" s="10">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A67" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="E67" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F67" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G67" s="10">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A68" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="E68" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="F68" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G68" s="10">
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A69" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="E69" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="F69" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69" s="10">
         <v>46965</v>
       </c>
     </row>
-    <row r="66" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G66" s="10">
+    <row r="70" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A70" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="E70" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="F70" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="G70" s="10">
         <v>47118</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G67" s="10">
+    <row r="71" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A71" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="E71" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="G71" s="10">
         <v>46691</v>
       </c>
     </row>
-    <row r="68" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G68" s="10">
+    <row r="72" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A72" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="E72" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="F72" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="G72" s="10">
         <v>47149</v>
       </c>
     </row>
-    <row r="69" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...78 lines deleted...]
-      <c r="D72" s="8" t="s">
+    <row r="73" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A73" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B73" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="E72" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B73" s="8" t="s">
+      <c r="C73" s="8" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>241</v>
       </c>
       <c r="E73" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="G73" s="10">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A74" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="8" t="s">
         <v>242</v>
       </c>
-      <c r="F73" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B74" s="8" t="s">
+      <c r="C74" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="D74" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="C74" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="8" t="s">
+      <c r="E74" s="9" t="s">
         <v>244</v>
       </c>
-      <c r="E74" s="9" t="s">
+      <c r="F74" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="G74" s="10">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A75" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B75" s="8" t="s">
         <v>245</v>
       </c>
-      <c r="F74" s="9" t="s">
+      <c r="C75" s="8" t="s">
         <v>246</v>
       </c>
-      <c r="G74" s="10">
-[...7 lines deleted...]
-      <c r="B75" s="8" t="s">
+      <c r="D75" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="C75" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="8" t="s">
+      <c r="E75" s="9" t="s">
         <v>248</v>
       </c>
-      <c r="E75" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F75" s="9" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="G75" s="10">
-        <v>46538</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A76" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>249</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>67</v>
+        <v>162</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>250</v>
       </c>
       <c r="E76" s="9" t="s">
-        <v>251</v>
+        <v>21</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G76" s="10">
-        <v>46356</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A77" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D77" s="8" t="s">
         <v>252</v>
       </c>
-      <c r="C77" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D77" s="8" t="s">
+      <c r="E77" s="9" t="s">
         <v>253</v>
       </c>
-      <c r="E77" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="9" t="s">
-        <v>118</v>
+        <v>17</v>
       </c>
       <c r="G77" s="10">
-        <v>47057</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A78" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>254</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>142</v>
+        <v>232</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>255</v>
       </c>
       <c r="E78" s="9" t="s">
-        <v>74</v>
+        <v>256</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G78" s="10">
-        <v>46934</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A79" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>258</v>
+        <v>117</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G79" s="10">
-        <v>46295</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A80" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>259</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>139</v>
+        <v>70</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>260</v>
       </c>
       <c r="E80" s="9" t="s">
-        <v>205</v>
+        <v>261</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>261</v>
+        <v>17</v>
       </c>
       <c r="G80" s="10">
-        <v>46691</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A81" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>262</v>
       </c>
       <c r="C81" s="8" t="s">
-        <v>134</v>
+        <v>70</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>263</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="F81" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G81" s="10">
+        <v>47057</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A82" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B82" s="8" t="s">
         <v>264</v>
       </c>
-      <c r="G81" s="10">
+      <c r="C82" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="E82" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F82" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="G82" s="10">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A83" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="E83" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="F83" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83" s="10">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A84" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="E84" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="F84" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="G84" s="10">
+        <v>46691</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A85" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="E85" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F85" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="G85" s="10">
         <v>46234</v>
       </c>
     </row>
-    <row r="82" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G82" s="10">
+    <row r="86" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A86" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="E86" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="F86" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G86" s="10">
         <v>46538</v>
       </c>
     </row>
-    <row r="83" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G83" s="10">
+    <row r="87" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A87" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="E87" s="9" t="s">
+        <v>279</v>
+      </c>
+      <c r="F87" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G87" s="10">
         <v>47299</v>
       </c>
     </row>
-    <row r="84" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G84" s="10">
+    <row r="88" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A88" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="E88" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F88" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="G88" s="10">
         <v>46387</v>
       </c>
     </row>
-    <row r="85" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G85" s="10">
+    <row r="89" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A89" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B89" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D89" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="E89" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F89" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="G89" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="86" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G86" s="10">
+    <row r="90" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A90" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="E90" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="F90" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="G90" s="10">
         <v>47026</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G87" s="10">
+    <row r="91" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A91" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="E91" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F91" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="G91" s="10">
         <v>46934</v>
       </c>
     </row>
-    <row r="88" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G88" s="10">
+    <row r="92" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A92" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="D92" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="E92" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F92" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="G92" s="10">
         <v>46752</v>
       </c>
     </row>
-    <row r="89" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G89" s="10">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A93" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="E93" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="F93" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="G93" s="10">
         <v>46599</v>
       </c>
     </row>
-    <row r="90" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G90" s="10">
+    <row r="94" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A94" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="E94" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="F94" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="G94" s="10">
         <v>46599</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G91" s="10">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A95" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="E95" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="F95" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="G95" s="10">
         <v>46507</v>
       </c>
     </row>
-    <row r="92" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...72 lines deleted...]
-      <c r="B95" s="8" t="s">
+    <row r="96" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A96" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B96" s="8" t="s">
         <v>303</v>
       </c>
-      <c r="C95" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="8" t="s">
+      <c r="C96" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D96" s="8" t="s">
         <v>304</v>
       </c>
-      <c r="E95" s="9" t="s">
+      <c r="E96" s="9" t="s">
         <v>305</v>
       </c>
-      <c r="F95" s="9" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F96" s="9" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="G96" s="10">
         <v>46996</v>
       </c>
     </row>
-    <row r="97" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A97" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B97" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="E97" s="9" t="s">
+        <v>309</v>
+      </c>
+      <c r="F97" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="G97" s="10">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A98" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B98" s="8" t="s">
         <v>310</v>
       </c>
-      <c r="C97" s="8" t="s">
+      <c r="C98" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D98" s="8" t="s">
         <v>311</v>
       </c>
-      <c r="D97" s="8" t="s">
+      <c r="E98" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="F98" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G98" s="10">
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A99" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B99" s="8" t="s">
         <v>312</v>
       </c>
-      <c r="E97" s="9" t="s">
+      <c r="C99" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D99" s="8" t="s">
         <v>313</v>
       </c>
-      <c r="F97" s="9" t="s">
+      <c r="E99" s="9" t="s">
         <v>314</v>
       </c>
-      <c r="G97" s="10">
+      <c r="F99" s="9" t="s">
+        <v>315</v>
+      </c>
+      <c r="G99" s="10">
+        <v>47208</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A100" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="E100" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="G100" s="10">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A101" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B101" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="E101" s="9" t="s">
+        <v>322</v>
+      </c>
+      <c r="F101" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="G101" s="10">
         <v>46507</v>
       </c>
     </row>
-    <row r="98" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G98" s="10">
+    <row r="102" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A102" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="E102" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F102" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G102" s="10">
         <v>46873</v>
       </c>
     </row>
-    <row r="99" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G99" s="10">
+    <row r="103" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A103" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B103" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="E103" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F103" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="G103" s="10">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A c E b B X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A c E b B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A H B G w V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A H B G w V w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B w R s F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A H B G w V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C C i F U L 1 g T 3 T L 1 y o A z c u Y H J A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A I e e O 4 x k E b i j P V u U Q 4 0 1 9 a + 3 W W 8 8 p S O i 1 z V 8 u j 9 D h O c 7 A A A A A A 6 A A A A A A g A A I A A A A J k a r k Q i i p k s E 9 z f 9 O C J I 5 R F X / b s B w W l G W j f B 5 h f m C C V U A A A A M X X I W p P g J G r Q V R 6 o q h v G y g U t F R O q / 0 s p / 0 0 X x o v x V / v O O U / j Z m T g B 9 g 0 G N f E S Q z 7 L o f y 4 Q U R s / s f O E n h K C r 7 k Z z a z Z D 3 M w W p b p j U x m V L P F o Q A A A A E X 4 Y 5 2 w 0 s t c y P 4 7 I w 9 5 M H e f 2 J J I 7 j j p C Q X m w 2 l l / P n 0 B G S d k Y 2 L j M 5 m 6 w I 0 + j F f B r s h C 9 m m 2 9 j C n i N R j D 1 3 6 M M = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A I U j i X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A I U j i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A C F I 4 l w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A C F I 4 l w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A h S O J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A C F I 4 l w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A G S x 0 j 2 R B G D o N L 4 Y R Z u 8 C r y U 9 P f l A f f P J C w D O 8 B F 1 z r j A A A A A A 6 A A A A A A g A A I A A A A H A M S j I 1 6 9 d / i r U g H + 2 0 q 3 8 r n N 4 6 O j 7 D s p e 0 0 X 0 d d k E I U A A A A F t 1 7 O y Z Y X s g 8 m O l l Y b A L g B l m b Y 4 p 4 e E X Z f T p + U a H s c p X U 5 g / 0 w O I s w + a I C h U + h C X j t R T U e d 1 / j 7 7 j 3 R y 1 y y w h Y A C i z V Y 8 i W I 0 m X C S U + z x j e Q A A A A G t + n b 6 h 8 C O J E R P f R r Y E U M Q 4 t / y + s r w Y M s Q c x T a i 8 h D z / 7 F D 0 f j L s 9 y f L q 1 l K c l F F 5 2 X Y w M d 3 y T k j S g h c O u 8 O s E = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -4135,172 +4248,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12354</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12474</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12354</Url>
-      <Description>TV7R3WADTX6N-37870886-12354</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12474</Url>
+      <Description>TV7R3WADTX6N-37870886-12474</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CF48C4C-CCBB-43DB-8D72-72BC77C49406}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2D7B62F-9B5D-41AB-A2B6-B09A54ABD300}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F50102E9-EED8-405F-93D7-64B3B4B34405}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEE49037-458E-40B8-B59E-B7CB863889E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5A696B0-3675-4816-84F9-2E1628F6AF3A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A75786E4-47A3-4E6C-BF73-1AFF32358EA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35D9E47B-2C2E-4007-8DCE-796EA28D00C5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA604CD3-F4EF-4AA3-A427-C0F1A58B3A1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EE9BE29-0B76-4446-BA77-64BF7BD27911}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04A04EAF-5D5D-4F9F-9202-E4385B09F360}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>CRE</vt:lpstr>
       <vt:lpstr>CRE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Meg Sutton</dc:creator>
+  <dc:creator>Chris Black</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-06-01T07:51:34Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-02T08:01:08Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>23d83f26-b45f-4dc2-a284-3db24dfb2d73</vt:lpwstr>
+    <vt:lpwstr>5a29ccc9-9d7c-41a0-ab6a-196b2414d433</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>124f71e9-6d0c-4a0e-be8a-f528639b18ec</vt:lpwstr>
+    <vt:lpwstr>3f1d471c-0d72-47ae-8ae0-6443b4aacad5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>