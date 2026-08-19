--- v9 (2026-07-08)
+++ v10 (2026-08-19)
@@ -9,1090 +9,1108 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0B429234-92B8-45B2-9CA4-A4493A6B8620}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{400B5CFA-C07C-4C06-9227-19B2EE53E040}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{09ADE11D-1634-4DF2-8A0D-20316F4A151E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8A200D3E-FD56-4D64-B4F6-F9FE88B3B121}"/>
   </bookViews>
   <sheets>
     <sheet name="CRE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">CRE!$A$8:$G$103</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">CRE!$A$1:$G$103</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">CRE!$A$8:$G$105</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">CRE!$A$1:$G$105</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{2D1CD921-DF24-4D08-A4DF-7CA50035B3A1}" keepAlive="1" name="Query - CRE_Query" description="Connection to the 'CRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="1" xr16:uid="{E9062B51-76F8-42D7-AD21-6B3F67BC2CAD}" keepAlive="1" name="Query - CRE_Query" description="Connection to the 'CRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=CRE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [CRE_Query]"/>
   </connection>
-  <connection id="2" xr16:uid="{DF8C035B-64B1-4CA8-9F26-47D5F8BC6EA2}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{C1DCC86A-957B-4F8D-BDA3-D3B1CC372311}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="3" xr16:uid="{468D1AEC-3A7D-443D-BB91-64940B84E3E2}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{8A4159F6-C174-420E-A4DF-853E260DFCC6}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="4" xr16:uid="{F2A9E627-9D5E-455E-AAAA-ACC9D09EF2E4}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="4" xr16:uid="{045F5D71-DC3D-4AF2-BCEB-2DBC1C74AA22}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="578" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="590" uniqueCount="333">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>CRE(A)</t>
   </si>
   <si>
     <t>Abernethy</t>
   </si>
   <si>
     <t>Graeme</t>
   </si>
   <si>
     <t>256135B</t>
   </si>
   <si>
     <t>DHC6 | MEP (land)</t>
   </si>
   <si>
+    <t>CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
+  </si>
+  <si>
+    <t>Angelis</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>224197H</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | Pilatus PC12 SET | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Arumainayagam</t>
+  </si>
+  <si>
+    <t>Komathan</t>
+  </si>
+  <si>
+    <t>478926A</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Atkins</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>339257L</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | BN2T | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>278474B</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | PC12</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Balfour</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>285822C</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE | CRE Flight Tests IMC, IR(R) | CRE - (b)(3)</t>
+  </si>
+  <si>
+    <t>Barlow</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>324410E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Bell</t>
+  </si>
+  <si>
+    <t>Susan</t>
+  </si>
+  <si>
+    <t>200741K</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Bellwood</t>
+  </si>
+  <si>
+    <t>225928A</t>
+  </si>
+  <si>
+    <t>Bosson</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>482961A</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Bowen</t>
+  </si>
+  <si>
+    <t>Rhidian</t>
+  </si>
+  <si>
+    <t>444117F</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Brock</t>
+  </si>
+  <si>
+    <t>Nerylee</t>
+  </si>
+  <si>
+    <t>248234G</t>
+  </si>
+  <si>
+    <t>MEP (land) | D228</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Roger</t>
+  </si>
+  <si>
+    <t>249109E</t>
+  </si>
+  <si>
+    <t>SEP (land) | CessnaSET</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
+  </si>
+  <si>
+    <t>Burnham</t>
+  </si>
+  <si>
+    <t>Kathryn</t>
+  </si>
+  <si>
+    <t>211234E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | DHC6</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Burton</t>
+  </si>
+  <si>
+    <t>243218H</t>
+  </si>
+  <si>
+    <t>Caryer</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>352691G</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | G120TP SET</t>
+  </si>
+  <si>
+    <t>See Authorisation which accompanies this certificate | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>349923E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>Chadwick</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>467031L</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | BN2T</t>
+  </si>
+  <si>
+    <t>Checketts</t>
+  </si>
+  <si>
+    <t>Alistair</t>
+  </si>
+  <si>
+    <t>351584B</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Cooke</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>258439E</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | TMG | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>Coombs</t>
+  </si>
+  <si>
+    <t>223365G</t>
+  </si>
+  <si>
+    <t>SEP (land)</t>
+  </si>
+  <si>
+    <t>Copeland</t>
+  </si>
+  <si>
+    <t>Steven Robert</t>
+  </si>
+  <si>
+    <t>406135G</t>
+  </si>
+  <si>
+    <t>SMG 92 | CessnaSET | SEP (land) | MEP (land) | D28-G92 | SEP (sea)</t>
+  </si>
+  <si>
+    <t>Corley</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>314154C</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Crofts</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>440102F</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Dale</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>227160E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Dawes</t>
+  </si>
+  <si>
+    <t>339589H</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | CRE - (b)(4)</t>
+  </si>
+  <si>
+    <t>Dene</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>453782C</t>
+  </si>
+  <si>
+    <t>Develin</t>
+  </si>
+  <si>
+    <t>Jill</t>
+  </si>
+  <si>
+    <t>214616J</t>
+  </si>
+  <si>
+    <t>Dixon</t>
+  </si>
+  <si>
+    <t>205888K</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4)</t>
+  </si>
+  <si>
+    <t>Dundon</t>
+  </si>
+  <si>
+    <t>251680B</t>
+  </si>
+  <si>
     <t>CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE | CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4)</t>
   </si>
   <si>
-    <t>Angelis</t>
-[...50 lines deleted...]
-    <t>SEP (land) | MEP (land) | PC12</t>
+    <t>Elangovan</t>
+  </si>
+  <si>
+    <t>Prashanth</t>
+  </si>
+  <si>
+    <t>426841E</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>259442L</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE(A) - OPC | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Ficheroulle</t>
+  </si>
+  <si>
+    <t>526043D</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Flanagan</t>
+  </si>
+  <si>
+    <t>277836K</t>
+  </si>
+  <si>
+    <t>Gibson</t>
+  </si>
+  <si>
+    <t>Stuart</t>
+  </si>
+  <si>
+    <t>246910C</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>Gowers</t>
+  </si>
+  <si>
+    <t>280916H</t>
+  </si>
+  <si>
+    <t>Green</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>208524L</t>
+  </si>
+  <si>
+    <t>Gurney-Coombs</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>240334K</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | CessnaSET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Hallam</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>274425B</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | PAC750XL | Pilatus PC12 SET | TBM SET | CessnaSET | SEP (land)</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
+  </si>
+  <si>
+    <t>Harding</t>
+  </si>
+  <si>
+    <t>204742K</t>
+  </si>
+  <si>
+    <t>Heather-Hayes</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>212058E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | SEP (sea)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | FE(H) - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Hendy</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>230265J</t>
+  </si>
+  <si>
+    <t>Hirst</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>281680F</t>
   </si>
   <si>
     <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R)</t>
   </si>
   <si>
-    <t>Balfour</t>
-[...191 lines deleted...]
-    <t>SMG 92 | CessnaSET | SEP (sea) | D28-G92 | MEP (land) | SEP (land)</t>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>Barry</t>
+  </si>
+  <si>
+    <t>282680A</t>
+  </si>
+  <si>
+    <t>Islam</t>
+  </si>
+  <si>
+    <t>Zahurul</t>
+  </si>
+  <si>
+    <t>214916H</t>
+  </si>
+  <si>
+    <t>307377G</t>
+  </si>
+  <si>
+    <t>SEP (land) | G120TP SET</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>Arwyn</t>
+  </si>
+  <si>
+    <t>221091F</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
+  </si>
+  <si>
+    <t>250160L</t>
+  </si>
+  <si>
+    <t>Vincent</t>
+  </si>
+  <si>
+    <t>251626H</t>
+  </si>
+  <si>
+    <t>BN2T</t>
+  </si>
+  <si>
+    <t>Killerby</t>
+  </si>
+  <si>
+    <t>Jonathan Alexander</t>
+  </si>
+  <si>
+    <t>271917G</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | CessnaSET | D228</t>
+  </si>
+  <si>
+    <t>Kurbanov</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>425816J</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>Trevor</t>
+  </si>
+  <si>
+    <t>445380H</t>
+  </si>
+  <si>
+    <t>Linklater</t>
+  </si>
+  <si>
+    <t>223046A</t>
+  </si>
+  <si>
+    <t>Mack</t>
+  </si>
+  <si>
+    <t>Neville</t>
+  </si>
+  <si>
+    <t>272354J</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | MCCI(A)/(H)/(As)/(PL) - FNPT II/III</t>
+  </si>
+  <si>
+    <t>Magee</t>
+  </si>
+  <si>
+    <t>525501E</t>
+  </si>
+  <si>
+    <t>MEP (land)</t>
+  </si>
+  <si>
+    <t>Mcdonald</t>
+  </si>
+  <si>
+    <t>Jo</t>
+  </si>
+  <si>
+    <t>203540E</t>
+  </si>
+  <si>
+    <t>Mcgwyne</t>
+  </si>
+  <si>
+    <t>316220F</t>
+  </si>
+  <si>
+    <t>Mcleod</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
+    <t>346451B</t>
+  </si>
+  <si>
+    <t>Mildwater</t>
+  </si>
+  <si>
+    <t>Adrian</t>
+  </si>
+  <si>
+    <t>218000F</t>
+  </si>
+  <si>
+    <t>Miller</t>
+  </si>
+  <si>
+    <t>226984H</t>
+  </si>
+  <si>
+    <t>232229C</t>
+  </si>
+  <si>
+    <t>Mollison</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>223099B</t>
+  </si>
+  <si>
+    <t>Mountford</t>
+  </si>
+  <si>
+    <t>Madeline</t>
+  </si>
+  <si>
+    <t>277336H</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | MCCI(A)/(H)/(As)/(PL) - FNPT II/III</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>262695L</t>
+  </si>
+  <si>
+    <t>CessnaSET (Sea) | CessnaSET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (sea) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Oddy</t>
+  </si>
+  <si>
+    <t>209488F</t>
+  </si>
+  <si>
+    <t>CessnaSET | MEP (land) | SC7Skyvan | SEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Onions</t>
+  </si>
+  <si>
+    <t>Neil</t>
+  </si>
+  <si>
+    <t>218174F</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (c) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Onyett</t>
+  </si>
+  <si>
+    <t>407531E</t>
+  </si>
+  <si>
+    <t>SEP (land) | TBM SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Orchard</t>
+  </si>
+  <si>
+    <t>Timothy</t>
+  </si>
+  <si>
+    <t>209147K</t>
+  </si>
+  <si>
+    <t>Padfield</t>
+  </si>
+  <si>
+    <t>325127F</t>
+  </si>
+  <si>
+    <t>MEP (land) | *CRE(A) Rating - FNPTII | SEP (land)</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>246820D</t>
+  </si>
+  <si>
+    <t>SEP (land) | Pilatus PC12 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Perrett</t>
+  </si>
+  <si>
+    <t>445690D</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(3)</t>
+  </si>
+  <si>
+    <t>Plews</t>
+  </si>
+  <si>
+    <t>205458B</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | FCL.1005.CRE | CRE - (a)</t>
+  </si>
+  <si>
+    <t>Popkin</t>
+  </si>
+  <si>
+    <t>222502F</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | TBM SET</t>
+  </si>
+  <si>
+    <t>Portch</t>
+  </si>
+  <si>
+    <t>235697K</t>
+  </si>
+  <si>
+    <t>Powell</t>
+  </si>
+  <si>
+    <t>276752K</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | CessnaSET | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Ramsden</t>
+  </si>
+  <si>
+    <t>335729E</t>
+  </si>
+  <si>
+    <t>Rawlings</t>
+  </si>
+  <si>
+    <t>286314F</t>
+  </si>
+  <si>
+    <t>Reohorn</t>
+  </si>
+  <si>
+    <t>349350D</t>
+  </si>
+  <si>
+    <t>Riley</t>
+  </si>
+  <si>
+    <t>201888H</t>
+  </si>
+  <si>
+    <t>CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2)</t>
+  </si>
+  <si>
+    <t>Sherry</t>
+  </si>
+  <si>
+    <t>341210E</t>
+  </si>
+  <si>
+    <t>Shooter</t>
+  </si>
+  <si>
+    <t>345834B</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | CessnaSET | PA-46 SET | MEP (land) | SEP (land) | TBM SET</t>
+  </si>
+  <si>
+    <t>Simmonds</t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t>219723E</t>
+  </si>
+  <si>
+    <t>CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE | CRE Flight Tests IMC, IR(R) | CRE - (b)(4)</t>
+  </si>
+  <si>
+    <t>219679D</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2)</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>Oliver Jamie</t>
+  </si>
+  <si>
+    <t>479671C</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | DHC6 | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Spencer</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>226829J</t>
+  </si>
+  <si>
+    <t>Stewart</t>
+  </si>
+  <si>
+    <t>206962H</t>
+  </si>
+  <si>
+    <t>Swallow</t>
+  </si>
+  <si>
+    <t>346566G</t>
+  </si>
+  <si>
+    <t>D28-G92 | SEP (land) | MEP (land) | CessnaSET</t>
+  </si>
+  <si>
+    <t>Tayler</t>
+  </si>
+  <si>
+    <t>245985K</t>
+  </si>
+  <si>
+    <t>SEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Gareth</t>
+  </si>
+  <si>
+    <t>447357D</t>
+  </si>
+  <si>
+    <t>CessnaSET | SEP (land) | PAC750XL</t>
   </si>
   <si>
     <t>CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
   </si>
   <si>
-    <t>Corley</t>
-[...17 lines deleted...]
-    <t>440102F</t>
+    <t>Thompson</t>
+  </si>
+  <si>
+    <t>251980A</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | SC7Skyvan | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Thomson</t>
+  </si>
+  <si>
+    <t>Cameron</t>
+  </si>
+  <si>
+    <t>442336D</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land) | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>Todd</t>
+  </si>
+  <si>
+    <t>246522A</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Vidamour</t>
+  </si>
+  <si>
+    <t>347162D</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c)</t>
+  </si>
+  <si>
+    <t>Ward</t>
+  </si>
+  <si>
+    <t>Clifford</t>
+  </si>
+  <si>
+    <t>312436C</t>
+  </si>
+  <si>
+    <t>Woodward</t>
+  </si>
+  <si>
+    <t>Benjamin</t>
+  </si>
+  <si>
+    <t>406430E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | DHC6</t>
+  </si>
+  <si>
+    <t>Wrigley</t>
+  </si>
+  <si>
+    <t>249577E</t>
+  </si>
+  <si>
+    <t>Young</t>
+  </si>
+  <si>
+    <t>230398A</t>
   </si>
   <si>
     <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE(A) - OPC</t>
   </si>
   <si>
-    <t>Dale</t>
-[...662 lines deleted...]
-    <t>Updated On: 02 July 2026</t>
+    <t>Updated On: 03 August 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -1326,118 +1344,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5258D773-314B-4785-8981-A32433D4C53B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B89E019E-6D4B-419C-8307-E56F6DFB3D21}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1038317" cy="1240263"/>
+          <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{F09FBB34-C4D3-46FF-A7C5-DBE57AA3424E}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{5A13B3E0-C4A9-4438-8D72-3E4CE7FCA09E}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{495C8653-946E-43BD-BAA1-A0CB5FFF4C1F}" name="CRE_Query" displayName="CRE_Query" ref="A8:G103" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
-  <autoFilter ref="A8:G103" xr:uid="{59162A11-E916-4A38-B268-2F6E934FD382}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{130154A3-B200-401C-AF1F-3C8440B63BB4}" name="CRE_Query" displayName="CRE_Query" ref="A8:G105" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A8:G105" xr:uid="{59162A11-E916-4A38-B268-2F6E934FD382}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{689013C7-7201-431F-AB13-F7A72C025B33}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{7E7C2CD0-65D0-4B60-9729-AA872B0BB7A2}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{0C26A5BC-5678-40B8-8B2F-A5A7C998CD53}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{E4330A0A-350D-4833-8D63-8E0C3A1C7142}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{1E6A3FDB-AC45-4963-868E-661A5FBC084E}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{AE21FD8B-0DBF-470A-A7A9-5924D2B32317}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{EF8A1B48-3926-4241-B675-75433F990CB2}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{5ED67259-AE0F-48C0-B9B7-4966C163C73F}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{5BE9A79D-C6F1-44B5-B3DC-FAAC75F5D442}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1665,2339 +1683,2385 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1B8E142-A7A8-42DF-A661-23AC74F84F69}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{880727C2-66F1-499B-BE92-D226C54A64D5}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G103"/>
+  <dimension ref="A1:G105"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="26" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.81640625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="41.85546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="58.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.42578125" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
-    <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
-    <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
-    <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="10">
         <v>46356</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="10">
         <v>46356</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="10">
         <v>46295</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="10">
         <v>46356</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="10">
         <v>46660</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>36</v>
       </c>
       <c r="G14" s="10">
         <v>46265</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="10">
         <v>46996</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G16" s="10">
+        <v>47299</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G17" s="10">
         <v>47330</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="F17" s="9" t="s">
+    <row r="18" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="G17" s="10">
-[...7 lines deleted...]
-      <c r="B18" s="8" t="s">
+      <c r="C18" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="C18" s="8" t="s">
+      <c r="D18" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="D18" s="8" t="s">
+      <c r="E18" s="9" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G18" s="10">
-        <v>46568</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>56</v>
       </c>
       <c r="G19" s="10">
-        <v>47149</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>61</v>
       </c>
       <c r="G20" s="10">
-        <v>46843</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>47149</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="G21" s="10">
+        <v>46843</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A22" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="F22" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="G22" s="10">
         <v>47087</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C22" s="8" t="s">
+    <row r="23" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A23" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="D22" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="9" t="s">
+      <c r="D23" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="E23" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="F22" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="10">
+      <c r="F23" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G23" s="10">
         <v>46752</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-    <row r="24" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="G24" s="10">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A25" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G25" s="10">
         <v>47603</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="F25" s="9" t="s">
+    <row r="26" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="F26" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G26" s="10">
         <v>46477</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E26" s="9" t="s">
+    <row r="27" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E27" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="F26" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="10">
+      <c r="F27" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="G27" s="10">
         <v>46295</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="F27" s="9" t="s">
+    <row r="28" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="10">
+        <v>46843</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="F29" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="G27" s="10">
-[...22 lines deleted...]
-      <c r="G28" s="10">
+      <c r="G29" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>98</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="G30" s="10">
-        <v>46873</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>102</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>105</v>
       </c>
       <c r="G31" s="10">
-        <v>46326</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E32" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F32" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="F32" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="10">
-        <v>46599</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>110</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>21</v>
+        <v>113</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>113</v>
+        <v>17</v>
       </c>
       <c r="G33" s="10">
         <v>46599</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>114</v>
       </c>
       <c r="C34" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="D34" s="8" t="s">
+      <c r="E34" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="F34" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="E34" s="9" t="s">
+      <c r="G34" s="10">
+        <v>47208</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A35" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="8" t="s">
         <v>117</v>
       </c>
-      <c r="F34" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B35" s="8" t="s">
+      <c r="C35" s="8" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>119</v>
       </c>
       <c r="E35" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F35" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G35" s="10">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A36" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="F35" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B36" s="8" t="s">
+      <c r="C36" s="8" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>122</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="F36" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="10">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A37" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="G36" s="10">
-[...7 lines deleted...]
-      <c r="B37" s="8" t="s">
+      <c r="C37" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37" s="8" t="s">
         <v>124</v>
       </c>
-      <c r="C37" s="8" t="s">
+      <c r="E37" s="9" t="s">
         <v>125</v>
       </c>
-      <c r="D37" s="8" t="s">
+      <c r="F37" s="9" t="s">
         <v>126</v>
       </c>
-      <c r="E37" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G37" s="10">
-        <v>47149</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>129</v>
       </c>
       <c r="G38" s="10">
-        <v>47208</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>130</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>99</v>
+        <v>131</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>132</v>
+        <v>55</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>85</v>
+        <v>44</v>
       </c>
       <c r="G39" s="10">
-        <v>46446</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>47149</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>134</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="G40" s="10">
-        <v>47026</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>47208</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>136</v>
+        <v>103</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>137</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>40</v>
+        <v>138</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="G41" s="10">
-        <v>47208</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46446</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>14</v>
+        <v>118</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>140</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="G42" s="10">
-        <v>46538</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>143</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>117</v>
+        <v>144</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>113</v>
+        <v>56</v>
       </c>
       <c r="G43" s="10">
-        <v>46538</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>47208</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>145</v>
+        <v>14</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>146</v>
       </c>
       <c r="E44" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F44" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="G44" s="10">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="F44" s="9" t="s">
+      <c r="C45" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="E45" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F45" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="G45" s="10">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A46" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="E46" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="F46" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="G46" s="10">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A47" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="E47" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="F47" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="G47" s="10">
+        <v>47177</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A48" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="F48" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="G48" s="10">
+        <v>47238</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A49" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="E49" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="F49" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="G49" s="10">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A50" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="F50" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G50" s="10">
+        <v>46477</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A51" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="E51" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="F51" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="G51" s="10">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="E52" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F52" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="G52" s="10">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A53" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="E53" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F53" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G53" s="10">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A54" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E54" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="F54" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="G54" s="10">
+        <v>47177</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A55" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="E55" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="F55" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="G55" s="10">
+        <v>46326</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A56" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="E56" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F56" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="G56" s="10">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A57" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="E57" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="F57" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G57" s="10">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A58" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="E58" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="F58" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G58" s="10">
+        <v>47057</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A59" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E59" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F59" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="G59" s="10">
+        <v>46904</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A60" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="E60" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F60" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="G60" s="10">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A61" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="E61" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61" s="10">
+        <v>46691</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A62" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="E62" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="F62" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="G44" s="10">
-[...91 lines deleted...]
-      <c r="G48" s="10">
+      <c r="G62" s="10">
+        <v>47238</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="E63" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="F63" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="G63" s="10">
+        <v>47299</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="E64" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="F64" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="G64" s="10">
         <v>46721</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.35">
-[...351 lines deleted...]
-      <c r="C64" s="8" t="s">
+    <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A65" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B65" s="8" t="s">
         <v>213</v>
       </c>
-      <c r="D64" s="8" t="s">
+      <c r="C65" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D65" s="8" t="s">
         <v>214</v>
-      </c>
-[...21 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>179</v>
+        <v>56</v>
       </c>
       <c r="G65" s="10">
-        <v>47026</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46477</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>215</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>154</v>
+        <v>216</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>217</v>
       </c>
       <c r="E66" s="9" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>113</v>
+        <v>56</v>
       </c>
       <c r="G66" s="10">
-        <v>47269</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A67" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>218</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>219</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>220</v>
       </c>
       <c r="E67" s="9" t="s">
-        <v>35</v>
+        <v>209</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G67" s="10">
-        <v>46418</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46904</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>221</v>
       </c>
       <c r="C68" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="D68" s="8" t="s">
         <v>222</v>
       </c>
-      <c r="D68" s="8" t="s">
+      <c r="E68" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="F68" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G68" s="10">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A69" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="D69" s="8" t="s">
         <v>223</v>
       </c>
-      <c r="E68" s="9" t="s">
+      <c r="E69" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F69" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G69" s="10">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A70" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B70" s="8" t="s">
         <v>224</v>
       </c>
-      <c r="F68" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G68" s="10">
+      <c r="C70" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="E70" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F70" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G70" s="10">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A71" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="E71" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="G71" s="10">
         <v>46326</v>
       </c>
     </row>
-    <row r="69" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="F69" s="9" t="s">
+    <row r="72" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A72" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="E72" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="F72" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="G69" s="10">
+      <c r="G72" s="10">
         <v>46965</v>
       </c>
     </row>
-    <row r="70" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="G70" s="10">
+    <row r="73" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A73" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="E73" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G73" s="10">
         <v>47118</v>
       </c>
     </row>
-    <row r="71" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="G71" s="10">
+    <row r="74" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A74" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="E74" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F74" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="G74" s="10">
         <v>46691</v>
       </c>
     </row>
-    <row r="72" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="F72" s="9" t="s">
+    <row r="75" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A75" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="E75" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="F75" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="G75" s="10">
+        <v>47149</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A76" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="E76" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="F76" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="G76" s="10">
+        <v>46783</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A77" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="E77" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="F77" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="10">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A78" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="E78" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="F78" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G78" s="10">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A79" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="E79" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="F79" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="G79" s="10">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A80" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="E80" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="F80" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="G80" s="10">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A81" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="C81" s="8" t="s">
         <v>238</v>
       </c>
-      <c r="G72" s="10">
-[...16 lines deleted...]
-      <c r="E73" s="9" t="s">
+      <c r="D81" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="E81" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="F81" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G81" s="10">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A82" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="E82" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="F73" s="9" t="s">
-[...94 lines deleted...]
-      <c r="G77" s="10">
+      <c r="F82" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G82" s="10">
         <v>46538</v>
       </c>
     </row>
-    <row r="78" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...101 lines deleted...]
-      <c r="D82" s="8" t="s">
+    <row r="83" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A83" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B83" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="E82" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B83" s="8" t="s">
+      <c r="C83" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D83" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="C83" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="8" t="s">
+      <c r="E83" s="9" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G83" s="10">
-        <v>46295</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A84" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>268</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>142</v>
+        <v>75</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>269</v>
       </c>
       <c r="E84" s="9" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="F84" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="G84" s="10">
+        <v>47057</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A85" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B85" s="8" t="s">
         <v>270</v>
       </c>
-      <c r="G84" s="10">
+      <c r="C85" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="E85" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="F85" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="G85" s="10">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A86" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="E86" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="F86" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="10">
+        <v>47391</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A87" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="E87" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="F87" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="G87" s="10">
         <v>46691</v>
       </c>
     </row>
-    <row r="85" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E85" s="9" t="s">
+    <row r="88" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A88" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="E88" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="F88" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G88" s="10">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A89" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B89" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="D89" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="E89" s="9" t="s">
+        <v>281</v>
+      </c>
+      <c r="F89" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="G89" s="10">
+        <v>47299</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A90" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="E90" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F90" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="G90" s="10">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A91" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="E91" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="F85" s="9" t="s">
-[...22 lines deleted...]
-      <c r="F86" s="9" t="s">
+      <c r="F91" s="9" t="s">
+        <v>287</v>
+      </c>
+      <c r="G91" s="10">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A92" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="D92" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="E92" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="F92" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="G86" s="10">
-[...19 lines deleted...]
-      <c r="F87" s="9" t="s">
+      <c r="G92" s="10">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A93" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="E93" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F93" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G93" s="10">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A94" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="E94" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="F94" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="G87" s="10">
-[...114 lines deleted...]
-      <c r="G92" s="10">
+      <c r="G94" s="10">
         <v>46752</v>
       </c>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="G93" s="10">
+    <row r="95" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A95" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="E95" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="F95" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="G95" s="10">
         <v>46599</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="G94" s="10">
+    <row r="96" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A96" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="E96" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="F96" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="G96" s="10">
         <v>46599</v>
       </c>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="G95" s="10">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B97" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="E97" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="F97" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="G97" s="10">
         <v>46507</v>
       </c>
     </row>
-    <row r="96" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...29 lines deleted...]
-      <c r="C97" s="8" t="s">
+    <row r="98" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A98" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B98" s="8" t="s">
         <v>307</v>
       </c>
-      <c r="D97" s="8" t="s">
+      <c r="C98" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D98" s="8" t="s">
         <v>308</v>
       </c>
-      <c r="E97" s="9" t="s">
+      <c r="E98" s="9" t="s">
         <v>309</v>
-      </c>
-[...21 lines deleted...]
-        <v>132</v>
       </c>
       <c r="F98" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G98" s="10">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A99" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="E99" s="9" t="s">
+        <v>313</v>
+      </c>
+      <c r="F99" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G99" s="10">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A100" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="E100" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F100" s="9" t="s">
+        <v>316</v>
+      </c>
+      <c r="G100" s="10">
         <v>46326</v>
       </c>
     </row>
-    <row r="99" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C99" s="8" t="s">
+    <row r="101" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A101" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B101" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="C101" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="D99" s="8" t="s">
-[...8 lines deleted...]
-      <c r="G99" s="10">
+      <c r="D101" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="E101" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="F101" s="9" t="s">
+        <v>319</v>
+      </c>
+      <c r="G101" s="10">
         <v>47208</v>
       </c>
     </row>
-    <row r="100" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E100" s="9" t="s">
+    <row r="102" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A102" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="E102" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="F100" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G100" s="10">
+      <c r="F102" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G102" s="10">
         <v>46996</v>
       </c>
     </row>
-    <row r="101" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="G101" s="10">
+    <row r="103" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A103" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B103" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="E103" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="F103" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G103" s="10">
         <v>46507</v>
       </c>
     </row>
-    <row r="102" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E102" s="9" t="s">
+    <row r="104" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A104" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="E104" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="F102" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G102" s="10">
+      <c r="F104" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G104" s="10">
         <v>46873</v>
       </c>
     </row>
-    <row r="103" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E103" s="9" t="s">
+    <row r="105" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A105" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="E105" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="F103" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G103" s="10">
+      <c r="F105" s="9" t="s">
+        <v>331</v>
+      </c>
+      <c r="G105" s="10">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
-    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
+    <oddHeader>&amp;C&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
+    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A I U j i X A Q v h F K n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 A M I R 8 l 0 Y U b S U x M j N u m V m i E Y m i x 3 M 2 F R / I K Y h R 1 5 3 L e v M X M / X q D f G j q 4 K I 6 q 1 u T I Y Y p C p S R 7 U G b M k O 9 O 4 Y J y j l s h D y J U g W j b G w 6 2 E O G K u f O K S H e e + x j 3 H Y l i S h l Z F + s t 7 J S j U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z G Z z z B I a Y w p k o l B o 8 z W i c f C z / Y G w 7 G v X d 4 o r E 6 4 W Q K Y I 5 H 2 C P w B Q S w M E F A A C A A g A I U j i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A C F I 4 l w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A C F I 4 l w E L 4 R S p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A h S O J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A C F I 4 l w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C R u i F g 3 8 4 w S r x G O O Y a v K t D A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A G S x 0 j 2 R B G D o N L 4 Y R Z u 8 C r y U 9 P f l A f f P J C w D O 8 B F 1 z r j A A A A A A 6 A A A A A A g A A I A A A A H A M S j I 1 6 9 d / i r U g H + 2 0 q 3 8 r n N 4 6 O j 7 D s p e 0 0 X 0 d d k E I U A A A A F t 1 7 O y Z Y X s g 8 m O l l Y b A L g B l m b Y 4 p 4 e E X Z f T p + U a H s c p X U 5 g / 0 w O I s w + a I C h U + h C X j t R T U e d 1 / j 7 7 j 3 R y 1 y y w h Y A C i z V Y 8 i W I 0 m X C S U + z x j e Q A A A A G t + n b 6 h 8 C O J E R P f R r Y E U M Q 4 t / y + s r w Y M s Q c x T a i 8 h D z / 7 F D 0 f j L s 9 y f L q 1 l K c l F F 5 2 X Y w M d 3 y T k j S g h c O u 8 O s E = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Y D A A B Q S w M E F A A C A A g A Z 0 U D X R p J N 1 G m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h q M k p + S 6 O A i i Y m J c W 1 q h U Y o h h b L 3 R w 8 k l c Q o 6 i b 4 / v e N 7 x 3 v 9 4 g 6 + s q u K j W 6 s a k K M I U B c r I 5 q B N k a L O H c M Z y j h s h D y J Q g W D b G z S 2 0 O K S u f O C S H e e + w n u G k L w i i N y D 5 f b 2 W p a o E + s v 4 v h 9 p Y J 4 x U i M P u N Y Y z H M U x n r I 5 p k B G C L k 2 X 4 E N e 5 / t D 4 R l V 7 m u V V y Z c L U A M k Y g 7 w / 8 A V B L A w Q U A A I A C A B n R Q N d D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A Z 0 U D X S i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A Z 0 U D X R p J N 1 G m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A G d F A 1 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A Z 0 U D X S i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A P g I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F I i 1 q E q o 7 N O r G 2 s 7 Y l j N 8 k A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A X Z n + D j f O U v W 6 x + w R 3 P Y m e f B B q n m 6 4 Y N r Y W r B s K r p W X 8 A A A A A D o A A A A A C A A A g A A A A P y q Q F u i d X Y f K k F e M 0 N J N 1 P 7 5 Y d s A j r x V m G C 4 s W p Z 0 8 Z Q A A A A E l L G B V q + H z u E 2 c 5 2 E U y Y / E C T G X g Q c m E L n Q Q g n Y z o e 3 e k + I a A Q L 1 P R h 0 X W R X r 1 M n j M 7 k A G 3 9 7 v 7 7 a C W y m n 5 t f 0 H s D F 1 q t Q r U W 6 P F 5 + 0 H R 3 i Z A A A A A 2 4 w P h P X + M / K v B M a x U H R X v X y P g d u p Y Y K F T 4 k + B q C z 1 K K 2 r 1 M 8 2 k n N B x V A J F n X 5 J e a 2 f l c 8 B Q j 1 V f d o 9 G / e f o h z w = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -4248,175 +4312,175 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12474</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12543</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12474</Url>
-      <Description>TV7R3WADTX6N-37870886-12474</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12543</Url>
+      <Description>TV7R3WADTX6N-37870886-12543</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2D7B62F-9B5D-41AB-A2B6-B09A54ABD300}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A157B43-370C-405D-82FF-F728CA407242}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEE49037-458E-40B8-B59E-B7CB863889E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C85FB217-C7D0-41CE-B8A0-F79EEAD88259}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A75786E4-47A3-4E6C-BF73-1AFF32358EA8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903A9BD6-B736-4695-9EE3-1E02BF9983FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA604CD3-F4EF-4AA3-A427-C0F1A58B3A1E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A31121AC-8F0A-4847-9655-72E9CC06360E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04A04EAF-5D5D-4F9F-9202-E4385B09F360}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DD14244-1CB3-401B-A9A3-FEAA92362A23}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>CRE</vt:lpstr>
       <vt:lpstr>CRE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chris Black</dc:creator>
+  <dc:creator>Meg Sutton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-07-02T08:01:08Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-03T07:43:17Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>5a29ccc9-9d7c-41a0-ab6a-196b2414d433</vt:lpwstr>
+    <vt:lpwstr>a808ad1d-5382-4b2e-ac88-5c98322f5496</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>3f1d471c-0d72-47ae-8ae0-6443b4aacad5</vt:lpwstr>
+    <vt:lpwstr>1e642c2a-cd83-407e-b541-34edabbdd4f7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>