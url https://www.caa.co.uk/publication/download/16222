--- v10 (2026-08-19)
+++ v11 (2026-09-12)
@@ -9,1108 +9,1105 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/ssc-centre-desk/Shared Documents/New Filing Structure/Reporting &amp; MI/Monthly/Examiners Lists/Output/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{400B5CFA-C07C-4C06-9227-19B2EE53E040}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EB338CDD-2E6A-4C72-A50A-E12EF29ABC3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8A200D3E-FD56-4D64-B4F6-F9FE88B3B121}"/>
+    <workbookView xWindow="3345" yWindow="3225" windowWidth="18900" windowHeight="10965" xr2:uid="{401424AF-A5ED-4051-A3AC-7E38EC4C0B40}"/>
   </bookViews>
   <sheets>
     <sheet name="CRE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">CRE!$A$8:$G$105</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">CRE!$A$1:$G$105</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">CRE!$A$8:$G$106</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">CRE!$A$1:$G$106</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{E9062B51-76F8-42D7-AD21-6B3F67BC2CAD}" keepAlive="1" name="Query - CRE_Query" description="Connection to the 'CRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
+  <connection id="1" xr16:uid="{165CE9DE-2685-46B7-87E6-F39159668A44}" keepAlive="1" name="Query - CRE_Query" description="Connection to the 'CRE_Query' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=CRE_Query;Extended Properties=&quot;&quot;" command="SELECT * FROM [CRE_Query]"/>
   </connection>
-  <connection id="2" xr16:uid="{C1DCC86A-957B-4F8D-BDA3-D3B1CC372311}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{9AB9A698-95A0-427A-A1FE-2C0ED7539D60}" keepAlive="1" name="Query - Examiner_List_Main" description="Connection to the 'Examiner_List_Main' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Main;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Main]"/>
   </connection>
-  <connection id="3" xr16:uid="{8A4159F6-C174-420E-A4DF-853E260DFCC6}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="3" xr16:uid="{710A090E-1E5B-4930-8A36-F27B271813D6}" keepAlive="1" name="Query - Examiner_List_Ratings" description="Connection to the 'Examiner_List_Ratings' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Ratings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Ratings]"/>
   </connection>
-  <connection id="4" xr16:uid="{045F5D71-DC3D-4AF2-BCEB-2DBC1C74AA22}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
+  <connection id="4" xr16:uid="{0FC3B7E3-EE4A-4AAB-90BB-3EC753F2FA47}" keepAlive="1" name="Query - Examiner_List_Restrictions" description="Connection to the 'Examiner_List_Restrictions' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Examiner_List_Restrictions;Extended Properties=&quot;&quot;" command="SELECT * FROM [Examiner_List_Restrictions]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="590" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="332">
   <si>
     <t>LicPermDesc</t>
   </si>
   <si>
     <t>Surname</t>
   </si>
   <si>
     <t>Forename</t>
   </si>
   <si>
     <t>CAAReference</t>
   </si>
   <si>
     <t>Ratings</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>ValidToDate</t>
   </si>
   <si>
     <t>CRE(A)</t>
   </si>
   <si>
     <t>Abernethy</t>
   </si>
   <si>
     <t>Graeme</t>
   </si>
   <si>
     <t>256135B</t>
   </si>
   <si>
     <t>DHC6 | MEP (land)</t>
   </si>
   <si>
     <t>CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
   </si>
   <si>
     <t>Angelis</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>224197H</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | Pilatus PC12 SET | SEP (land) | MEP (land)</t>
+    <t>MEP (land) | SEP (land) | Pilatus PC12 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Arumainayagam</t>
+  </si>
+  <si>
+    <t>Komathan</t>
+  </si>
+  <si>
+    <t>478926A</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Atkins</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>339257L</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | BN2T | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>278474B</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | PC12</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Barlow</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>324410E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Bell</t>
+  </si>
+  <si>
+    <t>Susan</t>
+  </si>
+  <si>
+    <t>200741K</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Bellwood</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>225928A</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Bosson</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>482961A</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | SEP (land) | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Bowen</t>
+  </si>
+  <si>
+    <t>Rhidian</t>
+  </si>
+  <si>
+    <t>444117F</t>
+  </si>
+  <si>
+    <t>Brock</t>
+  </si>
+  <si>
+    <t>Nerylee</t>
+  </si>
+  <si>
+    <t>248234G</t>
+  </si>
+  <si>
+    <t>MEP (land) | D228</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Roger</t>
+  </si>
+  <si>
+    <t>249109E</t>
+  </si>
+  <si>
+    <t>SEP (land) | CessnaSET</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
+  </si>
+  <si>
+    <t>Burnham</t>
+  </si>
+  <si>
+    <t>Kathryn</t>
+  </si>
+  <si>
+    <t>211234E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | DHC6</t>
+  </si>
+  <si>
+    <t>Burton</t>
+  </si>
+  <si>
+    <t>243218H</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Caryer</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>352691G</t>
+  </si>
+  <si>
+    <t>G120TP SET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | See Authorisation which accompanies this certificate</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>349923E</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | *CRE(A) Rating - FNPTII | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>Chadwick</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>467031L</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | BN2T</t>
+  </si>
+  <si>
+    <t>Checketts</t>
+  </si>
+  <si>
+    <t>Alistair</t>
+  </si>
+  <si>
+    <t>351584B</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Coe</t>
+  </si>
+  <si>
+    <t>George</t>
+  </si>
+  <si>
+    <t>515503G</t>
+  </si>
+  <si>
+    <t>Cooke</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>258439E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | TMG | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
   </si>
   <si>
-    <t>Arumainayagam</t>
-[...5 lines deleted...]
-    <t>478926A</t>
+    <t>Coombs</t>
+  </si>
+  <si>
+    <t>223365G</t>
+  </si>
+  <si>
+    <t>SEP (land)</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
+  </si>
+  <si>
+    <t>Copeland</t>
+  </si>
+  <si>
+    <t>Steven Robert</t>
+  </si>
+  <si>
+    <t>406135G</t>
+  </si>
+  <si>
+    <t>SMG 92 | CessnaSET | SEP (sea) | D28-G92 | MEP (land) | SEP (land)</t>
+  </si>
+  <si>
+    <t>Corley</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>314154C</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Crofts</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>440102F</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Dale</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>227160E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Dawes</t>
+  </si>
+  <si>
+    <t>339589H</t>
+  </si>
+  <si>
+    <t>Dene</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>453782C</t>
+  </si>
+  <si>
+    <t>Develin</t>
+  </si>
+  <si>
+    <t>Jill</t>
+  </si>
+  <si>
+    <t>214616J</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land)</t>
   </si>
   <si>
-    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
-[...98 lines deleted...]
-    <t>SEP (land) | MEP (land)</t>
+    <t>Dixon</t>
+  </si>
+  <si>
+    <t>205888K</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>Dundon</t>
+  </si>
+  <si>
+    <t>251680B</t>
+  </si>
+  <si>
+    <t>Elangovan</t>
+  </si>
+  <si>
+    <t>Prashanth</t>
+  </si>
+  <si>
+    <t>426841E</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>259442L</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE(A) - OPC | CRE Flight Tests IMC, IR(R)</t>
+  </si>
+  <si>
+    <t>Ficheroulle</t>
+  </si>
+  <si>
+    <t>526043D</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Flanagan</t>
+  </si>
+  <si>
+    <t>277836K</t>
+  </si>
+  <si>
+    <t>Gibson</t>
+  </si>
+  <si>
+    <t>Stuart</t>
+  </si>
+  <si>
+    <t>246910C</t>
+  </si>
+  <si>
+    <t>Gowers</t>
+  </si>
+  <si>
+    <t>280916H</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(4)</t>
+  </si>
+  <si>
+    <t>Green</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>208524L</t>
+  </si>
+  <si>
+    <t>Gurney-Coombs</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>240334K</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | CessnaSET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Hallam</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>274425B</t>
+  </si>
+  <si>
+    <t>*CRE(A) Rating - FNPTII | PAC750XL | SEP (land) | CessnaSET | TBM SET | Pilatus PC12 SET</t>
+  </si>
+  <si>
+    <t>Harding</t>
+  </si>
+  <si>
+    <t>204742K</t>
+  </si>
+  <si>
+    <t>Heather-Hayes</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>212058E</t>
+  </si>
+  <si>
+    <t>MEP (land) | SEP (land) | SEP (sea)</t>
+  </si>
+  <si>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | FE(H) - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC</t>
+  </si>
+  <si>
+    <t>Hendy</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>230265J</t>
   </si>
   <si>
     <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
   </si>
   <si>
-    <t>Brock</t>
-[...239 lines deleted...]
-    <t>526043D</t>
+    <t>Hirst</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>281680F</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1)</t>
+  </si>
+  <si>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>Barry</t>
+  </si>
+  <si>
+    <t>282680A</t>
+  </si>
+  <si>
+    <t>CRE(A) - OPC | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
+    <t>Islam</t>
+  </si>
+  <si>
+    <t>Zahurul</t>
+  </si>
+  <si>
+    <t>214916H</t>
+  </si>
+  <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE - (b)(4) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
+  </si>
+  <si>
+    <t>307377G</t>
+  </si>
+  <si>
+    <t>SEP (land) | G120TP SET</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>250160L</t>
+  </si>
+  <si>
+    <t>Vincent</t>
+  </si>
+  <si>
+    <t>251626H</t>
+  </si>
+  <si>
+    <t>BN2T</t>
+  </si>
+  <si>
+    <t>Arwyn</t>
+  </si>
+  <si>
+    <t>221091F</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | PA-46 SET | *CRE(A) Rating - FNPTII</t>
+  </si>
+  <si>
+    <t>Killerby</t>
+  </si>
+  <si>
+    <t>Jonathan Alexander</t>
+  </si>
+  <si>
+    <t>271917G</t>
+  </si>
+  <si>
+    <t>SEP (land) | MEP (land) | CessnaSET | D228</t>
+  </si>
+  <si>
+    <t>Kurbanov</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>425816J</t>
   </si>
   <si>
     <t>*CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
   </si>
   <si>
-    <t>Flanagan</t>
-[...175 lines deleted...]
-  <si>
     <t>Lawrence</t>
   </si>
   <si>
     <t>Trevor</t>
   </si>
   <si>
     <t>445380H</t>
   </si>
   <si>
     <t>Linklater</t>
   </si>
   <si>
     <t>223046A</t>
   </si>
   <si>
     <t>Mack</t>
   </si>
   <si>
     <t>Neville</t>
   </si>
   <si>
     <t>272354J</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | MCCI(A)/(H)/(As)/(PL) - FNPT II/III</t>
   </si>
   <si>
+    <t>CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
     <t>Magee</t>
   </si>
   <si>
     <t>525501E</t>
   </si>
   <si>
     <t>MEP (land)</t>
   </si>
   <si>
     <t>Mcdonald</t>
   </si>
   <si>
     <t>Jo</t>
   </si>
   <si>
     <t>203540E</t>
   </si>
   <si>
     <t>Mcgwyne</t>
   </si>
   <si>
     <t>316220F</t>
   </si>
   <si>
     <t>Mcleod</t>
   </si>
   <si>
     <t>Craig</t>
   </si>
   <si>
     <t>346451B</t>
   </si>
   <si>
     <t>Mildwater</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>218000F</t>
   </si>
   <si>
     <t>Miller</t>
   </si>
   <si>
+    <t>232229C</t>
+  </si>
+  <si>
     <t>226984H</t>
   </si>
   <si>
-    <t>232229C</t>
-[...1 lines deleted...]
-  <si>
     <t>Mollison</t>
   </si>
   <si>
     <t>Anthony</t>
   </si>
   <si>
     <t>223099B</t>
   </si>
   <si>
     <t>Mountford</t>
   </si>
   <si>
     <t>Madeline</t>
   </si>
   <si>
     <t>277336H</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | MCCI(A)/(H)/(As)/(PL) - FNPT II/III</t>
   </si>
   <si>
     <t>Newton</t>
   </si>
   <si>
     <t>262695L</t>
   </si>
   <si>
     <t>CessnaSET (Sea) | CessnaSET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (sea) | SEP (land)</t>
   </si>
   <si>
     <t>Oddy</t>
   </si>
   <si>
     <t>209488F</t>
   </si>
   <si>
     <t>CessnaSET | MEP (land) | SC7Skyvan | SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
+    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
+  </si>
+  <si>
     <t>Onions</t>
   </si>
   <si>
     <t>Neil</t>
   </si>
   <si>
     <t>218174F</t>
   </si>
   <si>
     <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (c) | CRE Flight Tests IMC, IR(R)</t>
   </si>
   <si>
     <t>Onyett</t>
   </si>
   <si>
     <t>407531E</t>
   </si>
   <si>
-    <t>SEP (land) | TBM SET | *CRE(A) Rating - FNPTII</t>
+    <t>*CRE(A) Rating - FNPTII | TBM SET | SEP (land)</t>
   </si>
   <si>
     <t>Orchard</t>
   </si>
   <si>
     <t>Timothy</t>
   </si>
   <si>
     <t>209147K</t>
   </si>
   <si>
     <t>Padfield</t>
   </si>
   <si>
     <t>325127F</t>
   </si>
   <si>
     <t>MEP (land) | *CRE(A) Rating - FNPTII | SEP (land)</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>246820D</t>
   </si>
   <si>
     <t>SEP (land) | Pilatus PC12 SET | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Perrett</t>
   </si>
   <si>
     <t>445690D</t>
   </si>
   <si>
-    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(3)</t>
-[...1 lines deleted...]
-  <si>
     <t>Plews</t>
   </si>
   <si>
     <t>205458B</t>
   </si>
   <si>
-    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | FCL.1005.CRE | CRE - (a)</t>
+    <t>Pilatus PC12 SET | *CRE(A) Rating - FNPTII | MEP (land) | SEP (land)</t>
   </si>
   <si>
     <t>Popkin</t>
   </si>
   <si>
     <t>222502F</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | TBM SET</t>
   </si>
   <si>
     <t>Portch</t>
   </si>
   <si>
     <t>235697K</t>
   </si>
   <si>
     <t>Powell</t>
   </si>
   <si>
     <t>276752K</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | CessnaSET | MEP (land) | SEP (land)</t>
+    <t>CessnaSET | MEP (land) | SEP (land) | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Ramsden</t>
   </si>
   <si>
     <t>335729E</t>
   </si>
   <si>
     <t>Rawlings</t>
   </si>
   <si>
     <t>286314F</t>
   </si>
   <si>
     <t>Reohorn</t>
   </si>
   <si>
     <t>349350D</t>
   </si>
   <si>
     <t>Riley</t>
   </si>
   <si>
     <t>201888H</t>
   </si>
   <si>
     <t>CRE - (b)(3) | CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2)</t>
   </si>
   <si>
     <t>Sherry</t>
   </si>
   <si>
     <t>341210E</t>
   </si>
   <si>
     <t>Shooter</t>
   </si>
   <si>
     <t>345834B</t>
   </si>
   <si>
-    <t>*CRE(A) Rating - FNPTII | CessnaSET | PA-46 SET | MEP (land) | SEP (land) | TBM SET</t>
+    <t>TBM SET | SEP (land) | MEP (land) | PA-46 SET | CessnaSET | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Simmonds</t>
   </si>
   <si>
+    <t>219679D</t>
+  </si>
+  <si>
     <t>Julie</t>
   </si>
   <si>
     <t>219723E</t>
   </si>
   <si>
-    <t>CRE - (b)(3) | CRE - (b)(2) | CRE - (b)(1) | CRE - (a) | FCL.1005.CRE | CRE Flight Tests IMC, IR(R) | CRE - (b)(4)</t>
-[...5 lines deleted...]
-    <t>CRE(A) - OPC | CRE Flight Tests IMC, IR(R) | CRE - (c) | CRE - (b)(4) | CRE - (b)(3) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2)</t>
+    <t>CRE - (b)(4) | CRE Flight Tests IMC, IR(R) | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3)</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Oliver Jamie</t>
   </si>
   <si>
     <t>479671C</t>
   </si>
   <si>
-    <t>MEP (land) | SEP (land) | DHC6 | *CRE(A) Rating - FNPTII</t>
+    <t>*CRE(A) Rating - FNPTII | DHC6 | SEP (land) | MEP (land)</t>
   </si>
   <si>
     <t>Spencer</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>226829J</t>
   </si>
   <si>
     <t>Stewart</t>
   </si>
   <si>
     <t>206962H</t>
   </si>
   <si>
     <t>Swallow</t>
   </si>
   <si>
     <t>346566G</t>
   </si>
   <si>
     <t>D28-G92 | SEP (land) | MEP (land) | CessnaSET</t>
   </si>
   <si>
     <t>Tayler</t>
   </si>
   <si>
     <t>245985K</t>
   </si>
   <si>
-    <t>SEP (land) | *CRE(A) Rating - FNPTII</t>
+    <t>*CRE(A) Rating - FNPTII | SEP (land)</t>
   </si>
   <si>
     <t>Gareth</t>
   </si>
   <si>
     <t>447357D</t>
   </si>
   <si>
     <t>CessnaSET | SEP (land) | PAC750XL</t>
   </si>
   <si>
-    <t>CRE - (b)(1) | CRE - (a) | FCL.1005.CRE</t>
-[...1 lines deleted...]
-  <si>
     <t>Thompson</t>
   </si>
   <si>
     <t>251980A</t>
   </si>
   <si>
     <t>MEP (land) | SEP (land) | SC7Skyvan | *CRE(A) Rating - FNPTII</t>
   </si>
   <si>
     <t>Thomson</t>
   </si>
   <si>
     <t>Cameron</t>
   </si>
   <si>
     <t>442336D</t>
   </si>
   <si>
     <t>*CRE(A) Rating - FNPTII | SEP (land) | MEP (land) | Pilatus PC12 SET</t>
   </si>
   <si>
     <t>Todd</t>
   </si>
   <si>
     <t>246522A</t>
   </si>
   <si>
-    <t>CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE Flight Tests IMC, IR(R)</t>
-[...1 lines deleted...]
-  <si>
     <t>Vidamour</t>
   </si>
   <si>
     <t>347162D</t>
   </si>
   <si>
-    <t>CRE Flight Tests IMC, IR(R) | CRE(A) - OPC | FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c)</t>
+    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE - (c) | CRE(A) - OPC | CRE Flight Tests IMC, IR(R)</t>
   </si>
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t>Clifford</t>
   </si>
   <si>
     <t>312436C</t>
   </si>
   <si>
+    <t>Woodnutt</t>
+  </si>
+  <si>
+    <t>256717B</t>
+  </si>
+  <si>
     <t>Woodward</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>406430E</t>
   </si>
   <si>
     <t>SEP (land) | MEP (land) | DHC6</t>
   </si>
   <si>
     <t>Wrigley</t>
   </si>
   <si>
     <t>249577E</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>230398A</t>
   </si>
   <si>
-    <t>FCL.1005.CRE | CRE - (a) | CRE - (b)(1) | CRE - (b)(2) | CRE - (b)(3) | CRE - (b)(4) | CRE(A) - OPC</t>
-[...2 lines deleted...]
-    <t>Updated On: 03 August 2026</t>
+    <t>Updated On: 01 September 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
@@ -1344,118 +1341,118 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1038317</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>249663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B89E019E-6D4B-419C-8307-E56F6DFB3D21}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F6EBF15-1088-437A-81A7-E7A2BA3AD005}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1038317" cy="1249788"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{5A13B3E0-C4A9-4438-8D72-3E4CE7FCA09E}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" backgroundRefresh="0" adjustColumnWidth="0" connectionId="1" xr16:uid="{E7DAEBB9-3B30-4A24-B5F3-A0C5F2A69C02}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="LicPermDesc" tableColumnId="1"/>
       <queryTableField id="2" name="Surname" tableColumnId="2"/>
       <queryTableField id="3" name="Forename" tableColumnId="3"/>
       <queryTableField id="4" name="CAAReference" tableColumnId="4"/>
       <queryTableField id="5" name="Ratings" tableColumnId="5"/>
       <queryTableField id="6" name="Restrictions" tableColumnId="6"/>
       <queryTableField id="7" name="ValidToDate" tableColumnId="7"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{130154A3-B200-401C-AF1F-3C8440B63BB4}" name="CRE_Query" displayName="CRE_Query" ref="A8:G105" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
-  <autoFilter ref="A8:G105" xr:uid="{59162A11-E916-4A38-B268-2F6E934FD382}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{DE4A9BFD-E4FD-4AC5-A335-EC818F4475AA}" name="CRE_Query" displayName="CRE_Query" ref="A8:G106" tableType="queryTable" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A8:G106" xr:uid="{59162A11-E916-4A38-B268-2F6E934FD382}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{0C26A5BC-5678-40B8-8B2F-A5A7C998CD53}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{5BE9A79D-C6F1-44B5-B3DC-FAAC75F5D442}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{8890A988-862F-46B0-BFF2-73003A0B7BAD}" uniqueName="1" name="LicPermDesc" queryTableFieldId="1" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{91DC9296-E485-4975-9EC7-6896F6E18BFA}" uniqueName="2" name="Surname" queryTableFieldId="2" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{F2F89B1E-0B74-4DC9-91F2-90F7597E951F}" uniqueName="3" name="Forename" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{67D7249D-AC7E-43E6-87A3-F01203978D2B}" uniqueName="4" name="CAAReference" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{16227774-07AA-4021-9F8A-CD87D59280DB}" uniqueName="5" name="Ratings" queryTableFieldId="5" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{EB85A337-90DF-4AF5-A5E7-9A19D1100A77}" uniqueName="6" name="Restrictions" queryTableFieldId="6" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{2923CD9A-332D-4DAC-B827-A244DC3C8274}" uniqueName="7" name="ValidToDate" queryTableFieldId="7" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1683,77 +1680,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{880727C2-66F1-499B-BE92-D226C54A64D5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{570EDE63-D7F2-424B-B603-F66724907D43}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G105"/>
+  <dimension ref="A1:G106"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="58.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
@@ -1887,2181 +1884,2204 @@
       </c>
       <c r="G13" s="10">
         <v>46660</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>36</v>
       </c>
       <c r="G14" s="10">
-        <v>46265</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="G15" s="10">
-        <v>46996</v>
+        <v>47299</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="10">
+        <v>47330</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" s="10">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F18" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C16" s="8" t="s">
-[...56 lines deleted...]
-      </c>
       <c r="G18" s="10">
-        <v>47269</v>
+        <v>46568</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="G19" s="10">
-        <v>46568</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>47149</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G20" s="10">
-        <v>47149</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46843</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="G21" s="10">
-        <v>46843</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="D22" s="8" t="s">
+      <c r="E22" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="F22" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="E22" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G22" s="10">
-        <v>47087</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D23" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="8" t="s">
+      <c r="E23" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="E23" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="9" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="G23" s="10">
-        <v>46752</v>
+        <v>46599</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="G24" s="10">
-        <v>46599</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>47603</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="G25" s="10">
-        <v>47603</v>
+        <v>46477</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E26" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F26" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="F26" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="10">
-        <v>46477</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
       <c r="G27" s="10">
-        <v>46295</v>
+        <v>47330</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C28" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="C28" s="8" t="s">
+      <c r="D28" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="D28" s="8" t="s">
+      <c r="E28" s="9" t="s">
         <v>93</v>
       </c>
-      <c r="E28" s="9" t="s">
+      <c r="F28" s="9" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="G28" s="10">
         <v>46843</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>56</v>
+        <v>98</v>
       </c>
       <c r="G29" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="G30" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G31" s="10">
         <v>46873</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G32" s="10">
         <v>46326</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="G33" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>116</v>
+        <v>22</v>
       </c>
       <c r="G34" s="10">
         <v>47208</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>119</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G35" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>120</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>122</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G36" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>126</v>
+        <v>41</v>
       </c>
       <c r="G37" s="10">
         <v>46507</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="G38" s="10">
         <v>46418</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C39" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="C39" s="8" t="s">
+      <c r="D39" s="8" t="s">
         <v>131</v>
       </c>
-      <c r="D39" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="9" t="s">
-        <v>55</v>
+        <v>123</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G39" s="10">
         <v>47149</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D40" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="C40" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="8" t="s">
+      <c r="E40" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F40" s="9" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G40" s="10">
         <v>47208</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D41" s="8" t="s">
         <v>136</v>
       </c>
-      <c r="C41" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="8" t="s">
+      <c r="E41" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F41" s="9" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="G41" s="10">
         <v>46446</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="G42" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="C43" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="C43" s="8" t="s">
+      <c r="D43" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="D43" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="9" t="s">
-        <v>144</v>
+        <v>35</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="G43" s="10">
         <v>47208</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>71</v>
+        <v>145</v>
       </c>
       <c r="G44" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C45" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="C45" s="8" t="s">
+      <c r="D45" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="D45" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="9" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="G45" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="C46" s="8" t="s">
+      <c r="D46" s="8" t="s">
         <v>151</v>
       </c>
-      <c r="D46" s="8" t="s">
+      <c r="E46" s="9" t="s">
         <v>152</v>
       </c>
-      <c r="E46" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" s="9" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="G46" s="10">
         <v>47026</v>
       </c>
     </row>
-    <row r="47" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="C47" s="8" t="s">
         <v>154</v>
       </c>
-      <c r="C47" s="8" t="s">
+      <c r="D47" s="8" t="s">
         <v>155</v>
       </c>
-      <c r="D47" s="8" t="s">
+      <c r="E47" s="9" t="s">
         <v>156</v>
       </c>
-      <c r="E47" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="9" t="s">
-        <v>158</v>
+        <v>22</v>
       </c>
       <c r="G47" s="10">
         <v>47177</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="G48" s="10">
         <v>47238</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="D49" s="8" t="s">
         <v>161</v>
       </c>
-      <c r="C49" s="8" t="s">
+      <c r="E49" s="9" t="s">
         <v>162</v>
       </c>
-      <c r="D49" s="8" t="s">
+      <c r="F49" s="9" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="G49" s="10">
         <v>47087</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D50" s="8" t="s">
         <v>166</v>
       </c>
-      <c r="C50" s="8" t="s">
+      <c r="E50" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F50" s="9" t="s">
         <v>167</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G50" s="10">
         <v>46477</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="C51" s="8" t="s">
         <v>169</v>
       </c>
-      <c r="C51" s="8" t="s">
+      <c r="D51" s="8" t="s">
         <v>170</v>
       </c>
-      <c r="D51" s="8" t="s">
+      <c r="E51" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F51" s="9" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="G51" s="10">
         <v>46721</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="C52" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="C52" s="8" t="s">
+      <c r="D52" s="8" t="s">
         <v>174</v>
       </c>
-      <c r="D52" s="8" t="s">
+      <c r="E52" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="F52" s="9" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G52" s="10">
         <v>46356</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>176</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>177</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>178</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>44</v>
+        <v>179</v>
       </c>
       <c r="G53" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>172</v>
+        <v>31</v>
       </c>
       <c r="G54" s="10">
         <v>47177</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>183</v>
       </c>
       <c r="E55" s="9" t="s">
-        <v>184</v>
+        <v>45</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>185</v>
+        <v>36</v>
       </c>
       <c r="G55" s="10">
-        <v>46326</v>
+        <v>47269</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>162</v>
+        <v>184</v>
       </c>
       <c r="D56" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="E56" s="9" t="s">
         <v>186</v>
       </c>
-      <c r="E56" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56" s="9" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="G56" s="10">
-        <v>47269</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>188</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>189</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="G57" s="10">
-        <v>46934</v>
+        <v>46326</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>190</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>191</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>193</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G58" s="10">
         <v>47057</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>194</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>195</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>196</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>40</v>
+        <v>197</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>197</v>
+        <v>86</v>
       </c>
       <c r="G59" s="10">
         <v>46904</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>198</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>200</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>172</v>
+        <v>31</v>
       </c>
       <c r="G60" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>201</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>202</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G61" s="10">
         <v>46691</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>203</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>204</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>205</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>206</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>17</v>
+        <v>207</v>
       </c>
       <c r="G62" s="10">
         <v>47238</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="G63" s="10">
         <v>47299</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G64" s="10">
         <v>46721</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>56</v>
+        <v>167</v>
       </c>
       <c r="G65" s="10">
         <v>46477</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E66" s="9" t="s">
-        <v>55</v>
+        <v>123</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="G66" s="10">
         <v>46783</v>
       </c>
     </row>
     <row r="67" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A67" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E67" s="9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F67" s="9" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="G67" s="10">
         <v>46904</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="D68" s="8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E68" s="9" t="s">
-        <v>209</v>
+        <v>123</v>
       </c>
       <c r="F68" s="9" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="G68" s="10">
-        <v>47269</v>
+        <v>47026</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E69" s="9" t="s">
-        <v>21</v>
+        <v>210</v>
       </c>
       <c r="F69" s="9" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="G69" s="10">
-        <v>47026</v>
+        <v>47269</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E70" s="9" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G70" s="10">
         <v>46418</v>
       </c>
     </row>
     <row r="71" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A71" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E71" s="9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F71" s="9" t="s">
-        <v>172</v>
+        <v>31</v>
       </c>
       <c r="G71" s="10">
         <v>46326</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A72" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E72" s="9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G72" s="10">
         <v>46965</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A73" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E73" s="9" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>51</v>
+        <v>238</v>
       </c>
       <c r="G73" s="10">
         <v>47118</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="G74" s="10">
         <v>46691</v>
       </c>
     </row>
     <row r="75" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C75" s="8" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="G75" s="10">
         <v>47149</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E76" s="9" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>197</v>
+        <v>86</v>
       </c>
       <c r="G76" s="10">
         <v>46783</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C77" s="8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G77" s="10">
         <v>46721</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A78" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E78" s="9" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="G78" s="10">
         <v>46387</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A79" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>256</v>
+        <v>94</v>
       </c>
       <c r="G79" s="10">
         <v>46295</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A80" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>198</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E80" s="9" t="s">
-        <v>82</v>
+        <v>260</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>259</v>
+        <v>94</v>
       </c>
       <c r="G80" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A81" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C81" s="8" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G81" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A82" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="8" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E82" s="9" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="F82" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G82" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="83" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="8" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C83" s="8" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D83" s="8" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E83" s="9" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F83" s="9" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="G83" s="10">
         <v>46356</v>
       </c>
     </row>
     <row r="84" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A84" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D84" s="8" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E84" s="9" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="F84" s="9" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="G84" s="10">
         <v>47057</v>
       </c>
     </row>
     <row r="85" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A85" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C85" s="8" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E85" s="9" t="s">
-        <v>138</v>
+        <v>197</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="G85" s="10">
         <v>46934</v>
       </c>
     </row>
     <row r="86" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A86" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B86" s="8" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C86" s="8" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D86" s="8" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E86" s="9" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="G86" s="10">
         <v>47391</v>
       </c>
     </row>
     <row r="87" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A87" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C87" s="8" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E87" s="9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G87" s="10">
         <v>46691</v>
       </c>
     </row>
     <row r="88" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C88" s="8" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E88" s="9" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G88" s="10">
         <v>46538</v>
       </c>
     </row>
     <row r="89" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A89" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C89" s="8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E89" s="9" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="G89" s="10">
         <v>47299</v>
       </c>
     </row>
-    <row r="90" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A90" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>283</v>
+        <v>160</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>284</v>
       </c>
       <c r="E90" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F90" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="G90" s="10">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A91" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="C91" s="8" t="s">
         <v>285</v>
-      </c>
-[...12 lines deleted...]
-        <v>162</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>286</v>
       </c>
       <c r="E91" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>287</v>
       </c>
       <c r="G91" s="10">
-        <v>46568</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="92" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A92" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>288</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>290</v>
       </c>
       <c r="E92" s="9" t="s">
         <v>291</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="G92" s="10">
         <v>47026</v>
       </c>
     </row>
     <row r="93" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A93" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>292</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>293</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>294</v>
       </c>
       <c r="E93" s="9" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G93" s="10">
         <v>46934</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A94" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>295</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>293</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>296</v>
       </c>
       <c r="E94" s="9" t="s">
-        <v>144</v>
+        <v>45</v>
       </c>
       <c r="F94" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G94" s="10">
         <v>46752</v>
       </c>
     </row>
     <row r="95" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A95" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>297</v>
       </c>
       <c r="C95" s="8" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>298</v>
       </c>
       <c r="E95" s="9" t="s">
         <v>299</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="G95" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="96" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A96" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>300</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>301</v>
       </c>
       <c r="E96" s="9" t="s">
         <v>302</v>
       </c>
       <c r="F96" s="9" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="G96" s="10">
         <v>46599</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>303</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>304</v>
       </c>
       <c r="E97" s="9" t="s">
         <v>305</v>
       </c>
       <c r="F97" s="9" t="s">
-        <v>306</v>
+        <v>62</v>
       </c>
       <c r="G97" s="10">
         <v>46507</v>
       </c>
     </row>
     <row r="98" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A98" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B98" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="D98" s="8" t="s">
         <v>307</v>
       </c>
-      <c r="C98" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D98" s="8" t="s">
+      <c r="E98" s="9" t="s">
         <v>308</v>
       </c>
-      <c r="E98" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="9" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="G98" s="10">
         <v>46996</v>
       </c>
     </row>
     <row r="99" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A99" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B99" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="C99" s="8" t="s">
         <v>310</v>
       </c>
-      <c r="C99" s="8" t="s">
+      <c r="D99" s="8" t="s">
         <v>311</v>
       </c>
-      <c r="D99" s="8" t="s">
+      <c r="E99" s="9" t="s">
         <v>312</v>
       </c>
-      <c r="E99" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G99" s="10">
         <v>46568</v>
       </c>
     </row>
     <row r="100" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A100" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B100" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D100" s="8" t="s">
         <v>314</v>
       </c>
-      <c r="C100" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100" s="9" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F100" s="9" t="s">
-        <v>316</v>
+        <v>94</v>
       </c>
       <c r="G100" s="10">
         <v>46326</v>
       </c>
     </row>
     <row r="101" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A101" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B101" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="E101" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="F101" s="9" t="s">
         <v>317</v>
-      </c>
-[...10 lines deleted...]
-        <v>319</v>
       </c>
       <c r="G101" s="10">
         <v>47208</v>
       </c>
     </row>
     <row r="102" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A102" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B102" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="D102" s="8" t="s">
         <v>320</v>
-      </c>
-[...4 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E102" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="10">
         <v>46996</v>
       </c>
     </row>
-    <row r="103" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A103" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B103" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="E103" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F103" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="G103" s="10">
+        <v>47269</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A104" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B104" s="8" t="s">
         <v>323</v>
       </c>
-      <c r="C103" s="8" t="s">
+      <c r="C104" s="8" t="s">
         <v>324</v>
       </c>
-      <c r="D103" s="8" t="s">
+      <c r="D104" s="8" t="s">
         <v>325</v>
       </c>
-      <c r="E103" s="9" t="s">
+      <c r="E104" s="9" t="s">
         <v>326</v>
       </c>
-      <c r="F103" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G103" s="10">
+      <c r="F104" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="G104" s="10">
         <v>46507</v>
-      </c>
-[...21 lines deleted...]
-        <v>46873</v>
       </c>
     </row>
     <row r="105" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A105" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B105" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="E105" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="F105" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="G105" s="10">
+        <v>46873</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A106" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B106" s="8" t="s">
         <v>329</v>
       </c>
-      <c r="C105" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D105" s="8" t="s">
+      <c r="C106" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="D106" s="8" t="s">
         <v>330</v>
       </c>
-      <c r="E105" s="9" t="s">
-[...5 lines deleted...]
-      <c r="G105" s="10">
+      <c r="E106" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="F106" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="G106" s="10">
         <v>46446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Y D A A B Q S w M E F A A C A A g A Z 0 U D X R p J N 1 G m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h q M k p + S 6 O A i i Y m J c W 1 q h U Y o h h b L 3 R w 8 k l c Q o 6 i b 4 / v e N 7 x 3 v 9 4 g 6 + s q u K j W 6 s a k K M I U B c r I 5 q B N k a L O H c M Z y j h s h D y J Q g W D b G z S 2 0 O K S u f O C S H e e + w n u G k L w i i N y D 5 f b 2 W p a o E + s v 4 v h 9 p Y J 4 x U i M P u N Y Y z H M U x n r I 5 p k B G C L k 2 X 4 E N e 5 / t D 4 R l V 7 m u V V y Z c L U A M k Y g 7 w / 8 A V B L A w Q U A A I A C A B n R Q N d D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A Z 0 U D X S i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A Z 0 U D X R p J N 1 G m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A G d F A 1 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A Z 0 U D X S i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A P g I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F I i 1 q E q o 7 N O r G 2 s 7 Y l j N 8 k A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A X Z n + D j f O U v W 6 x + w R 3 P Y m e f B B q n m 6 4 Y N r Y W r B s K r p W X 8 A A A A A D o A A A A A C A A A g A A A A P y q Q F u i d X Y f K k F e M 0 N J N 1 P 7 5 Y d s A j r x V m G C 4 s W p Z 0 8 Z Q A A A A E l L G B V q + H z u E 2 c 5 2 E U y Y / E C T G X g Q c m E L n Q Q g n Y z o e 3 e k + I a A Q L 1 P R h 0 X W R X r 1 M n j M 7 k A G 3 9 7 v 7 7 a C W y m n 5 t f 0 H s D F 1 q t Q r U W 6 P F 5 + 0 H R 3 i Z A A A A A 2 4 w P h P X + M / K v B M a x U H R X v X y P g d u p Y Y K F T 4 k + B q C z 1 K K 2 r 1 M 8 2 k n N B x V A J F n X 5 J e a 2 f l c 8 B Q j 1 V f d o 9 G / e f o h z w = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A W E w h X Y B s g f a n A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n L f U n a j 5 K o g s 3 k p i Y G L d N q d A I x d B i u Z s L j + Q V x C j q z u W 8 e Y u Z + / U G S V e V w U U 1 V t c m R h G m K F B G 1 p k 2 e Y x a d w x n K O G w F f I k c h X 0 s r G L z m Y x K p w 7 L w j x 3 m M / w n W T E 0 Z p R A 7 p Z i c L V Q n 0 k f V / O d T G O m G k Q h z 2 r z G c 4 W g y x W M 2 x x T I A C H V 5 i u w f u + z / Y G w a k v X N o o r E 6 6 X Q I Y I 5 P 2 B P w B Q S w M E F A A C A A g A W E w h X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A F h M I V 0 o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A F h M I V 2 A b I H 2 p w A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B Y T C F d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A F h M I V 0 o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A A 4 M p J z R p D / S J h r f F S 9 7 3 O o A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A K r t a F n 4 V Q J 4 g 3 z n p 2 Q 3 / Q i r d H l z H + u I K 8 9 i / z N B i T S K A A A A A A 6 A A A A A A g A A I A A A A E n p M A G K M q D r d V 2 w i 7 6 L m 4 z g H X 8 r u 0 u g v u C Z a f K u t h B r U A A A A P D h / 5 O G r B T P Z e 3 7 7 d I u W K Q h j 2 4 Q R w i e r E L q p K 7 W h q 6 E I D g s Y 4 t h / P Z B 9 y 4 3 4 p q J j e t O W b v q L b r A 5 0 0 R p D O 5 9 R C z f B 6 z E D X d i + m 5 8 V r I 7 X l k Q A A A A O 0 k Y Y o 8 z c P L r b 1 P J T E 2 o y H N v 4 + u 4 b Z R q 0 K D b D h Y o Q h S n n B p z i + e S M X A s K 3 L 7 6 m W e T v Q V f n X Y V W o g i h v A A T P l / c = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001533AAAC781E144E8948D57C95A0B694" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="71b0b52fca37944cb1bda965ae5da9f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e143950-7cfa-454f-b70b-89213e4a99ee" xmlns:ns3="888545df-efe9-4019-a784-d88233b5816a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="12ff8f5e720e6af754374d04bc235ff5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <xsd:import namespace="888545df-efe9-4019-a784-d88233b5816a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -4312,175 +4332,172 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="888545df-efe9-4019-a784-d88233b5816a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12543</_dlc_DocId>
+    <_dlc_DocId xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">TV7R3WADTX6N-37870886-12590</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5e143950-7cfa-454f-b70b-89213e4a99ee">
-      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12543</Url>
-      <Description>TV7R3WADTX6N-37870886-12543</Description>
+      <Url>https://caa.sharepoint.com/sites/ssc-centre-desk/_layouts/15/DocIdRedir.aspx?ID=TV7R3WADTX6N-37870886-12590</Url>
+      <Description>TV7R3WADTX6N-37870886-12590</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A157B43-370C-405D-82FF-F728CA407242}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E1809A7-7375-4306-853F-6B76236C6DA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C85FB217-C7D0-41CE-B8A0-F79EEAD88259}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{482FABC5-BBF9-420B-8CA3-1FF4C965117B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903A9BD6-B736-4695-9EE3-1E02BF9983FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4B6DF1E-7684-4F95-AA93-A45A48DFCA2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A31121AC-8F0A-4847-9655-72E9CC06360E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB7380BB-14EA-4BE1-9F9D-7187EF6993AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DD14244-1CB3-401B-A9A3-FEAA92362A23}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{435204FF-1710-4F9A-B3FD-4B4D8AFCDDCD}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="5e143950-7cfa-454f-b70b-89213e4a99ee"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="888545df-efe9-4019-a784-d88233b5816a"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>CRE</vt:lpstr>
       <vt:lpstr>CRE!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Meg Sutton</dc:creator>
+  <dc:creator>Chris Black</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
-    <vt:lpwstr>2026-08-03T07:43:17Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-01T08:34:53Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
-    <vt:lpwstr>a808ad1d-5382-4b2e-ac88-5c98322f5496</vt:lpwstr>
+    <vt:lpwstr>f56091e2-9611-460a-9f5a-78f9d4250b62</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001533AAAC781E144E8948D57C95A0B694</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>1e642c2a-cd83-407e-b541-34edabbdd4f7</vt:lpwstr>
-[...2 lines deleted...]
-    <vt:lpwstr/>
+    <vt:lpwstr>f24be7ef-c709-4aa6-b275-c3c4cddfbaed</vt:lpwstr>
   </property>
 </Properties>
 </file>