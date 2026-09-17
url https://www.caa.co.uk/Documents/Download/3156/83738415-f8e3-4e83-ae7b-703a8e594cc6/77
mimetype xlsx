--- v0 (2026-08-27)
+++ v1 (2026-09-17)
@@ -22,92 +22,92 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Intelligence and Analysis\Aviation Market Data Analysis\New Aviation Trends\2026 Q2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A94DE6F6-7B45-4D70-9C87-2F63D216DF8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{35C2CF20-97F6-4C3F-BA94-8FEF8820D198}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Volumes" sheetId="1" r:id="rId1"/>
     <sheet name="Quarterly Volumes" sheetId="2" r:id="rId2"/>
     <sheet name="Annual Volumes" sheetId="3" r:id="rId3"/>
     <sheet name="Top Airline Volumes" sheetId="4" r:id="rId4"/>
     <sheet name="Top Airport Volumes" sheetId="5" r:id="rId5"/>
     <sheet name="Quarterly Punctuality" sheetId="6" r:id="rId6"/>
     <sheet name="Monthly Punctuality" sheetId="7" r:id="rId7"/>
     <sheet name="Annual Volumes 1" sheetId="8" r:id="rId8"/>
     <sheet name="Annual Volumes 2" sheetId="9" r:id="rId9"/>
     <sheet name="Annual Volumes 3" sheetId="15" r:id="rId10"/>
     <sheet name="Airport Punctuality 1" sheetId="11" r:id="rId11"/>
     <sheet name="Airport Punctuality 2" sheetId="12" r:id="rId12"/>
     <sheet name="Airline Punctuality 1" sheetId="13" r:id="rId13"/>
     <sheet name="Airline Punctuality 2" sheetId="14" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1318" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1321" uniqueCount="171">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Flights (ATM's)</t>
   </si>
   <si>
     <t>Terminal Passengers</t>
   </si>
   <si>
     <t>Cargo Tonnage</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -479,53 +479,50 @@
   <si>
     <t>Virgin Atlantic</t>
   </si>
   <si>
     <t>Vueling</t>
   </si>
   <si>
     <t>United Airlines</t>
   </si>
   <si>
     <t>Wizz Air</t>
   </si>
   <si>
     <t>SAS</t>
   </si>
   <si>
     <t>Emerald Airlines</t>
   </si>
   <si>
     <t>Aer Lingus</t>
   </si>
   <si>
     <t>American Airlines</t>
   </si>
   <si>
-    <t>Turkish Airlines</t>
-[...1 lines deleted...]
-  <si>
     <t>Loganair</t>
   </si>
   <si>
     <t>Swiss Airlines</t>
   </si>
   <si>
     <t>KLM</t>
   </si>
   <si>
     <t>Eurowings</t>
   </si>
   <si>
     <t>Lufthansa</t>
   </si>
   <si>
     <t>Air France</t>
   </si>
   <si>
     <t>FATM</t>
   </si>
   <si>
     <t>31 and 60mins</t>
   </si>
   <si>
     <t>61 and 120mins</t>
@@ -576,50 +573,53 @@
     <t>'26Q2</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>2026Q2</t>
   </si>
   <si>
     <t>Tui Airways</t>
   </si>
   <si>
     <t>Belfast City (George Best)</t>
   </si>
   <si>
     <t>Belfast International</t>
   </si>
   <si>
     <t>Cardiff Wales</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>OTP Airllines</t>
+  </si>
+  <si>
+    <t>Aurigny Air Services</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
@@ -1929,6202 +1929,6216 @@
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57617056-FC73-42F0-902F-35EC4CA22944}">
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4.81640625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.453125" customWidth="1"/>
     <col min="3" max="3" width="20.1796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A2">
         <v>2016</v>
       </c>
       <c r="B2">
         <v>163</v>
       </c>
       <c r="C2" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A3">
         <v>2017</v>
       </c>
       <c r="B3">
         <v>165</v>
       </c>
       <c r="C3" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A4">
         <v>2018</v>
       </c>
       <c r="B4">
         <v>168</v>
       </c>
       <c r="C4" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A5">
         <v>2019</v>
       </c>
       <c r="B5">
         <v>171</v>
       </c>
       <c r="C5" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A6">
         <v>2020</v>
       </c>
       <c r="B6">
         <v>168</v>
       </c>
       <c r="C6" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>2021</v>
       </c>
       <c r="B7">
         <v>166</v>
       </c>
       <c r="C7" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A8">
         <v>2022</v>
       </c>
       <c r="B8">
         <v>179</v>
       </c>
       <c r="C8" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A9">
         <v>2023</v>
       </c>
       <c r="B9">
         <v>183</v>
       </c>
       <c r="C9" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A10">
         <v>2024</v>
       </c>
       <c r="B10">
         <v>185</v>
       </c>
       <c r="C10" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11">
         <v>186</v>
       </c>
       <c r="C11" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A12">
         <v>2026</v>
       </c>
       <c r="B12">
         <v>187</v>
       </c>
       <c r="C12" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - CAA Use Only: This information is for CAA use only &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - CAA Use Only</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:C26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="11.26953125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.81640625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B2" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="C2" s="2">
-        <v>0.86</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B3" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C3" s="2">
-        <v>0.85</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B4" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C4" s="2">
-        <v>0.84</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B5" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="C5" s="2">
-        <v>0.82</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B6" t="s">
         <v>103</v>
       </c>
       <c r="C6" s="2">
-        <v>0.82</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B7" t="s">
-        <v>85</v>
+        <v>116</v>
       </c>
       <c r="C7" s="2">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B8" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="C8" s="2">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B9" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="C9" s="2">
         <v>0.78</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B10" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="C10" s="2">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B11" t="s">
         <v>86</v>
       </c>
       <c r="C11" s="2">
         <v>0.77</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B12" t="s">
         <v>111</v>
       </c>
       <c r="C12" s="2">
         <v>0.77</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B13" t="s">
         <v>107</v>
       </c>
       <c r="C13" s="2">
         <v>0.76</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B14" t="s">
         <v>113</v>
       </c>
       <c r="C14" s="2">
         <v>0.76</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B15" t="s">
         <v>89</v>
       </c>
       <c r="C15" s="2">
         <v>0.75</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B16" t="s">
         <v>87</v>
       </c>
       <c r="C16" s="2">
         <v>0.74</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B17" t="s">
         <v>108</v>
       </c>
       <c r="C17" s="2">
         <v>0.74</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B18" t="s">
         <v>84</v>
       </c>
       <c r="C18" s="2">
         <v>0.73</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B19" t="s">
         <v>109</v>
       </c>
       <c r="C19" s="2">
         <v>0.73</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B20" t="s">
         <v>112</v>
       </c>
       <c r="C20" s="2">
         <v>0.73</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B21" t="s">
         <v>83</v>
       </c>
       <c r="C21" s="2">
         <v>0.73</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B22" t="s">
         <v>110</v>
       </c>
       <c r="C22" s="2">
         <v>0.72</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" s="2">
         <v>0.69</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B24" t="s">
         <v>115</v>
       </c>
       <c r="C24" s="2">
         <v>0.69</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B25" t="s">
         <v>117</v>
       </c>
       <c r="C25" s="2">
         <v>0.68</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" s="2">
         <v>0.66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
-  <dimension ref="A1:D175"/>
+  <dimension ref="A1:D176"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="11.26953125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.81640625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="27.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B2" t="s">
         <v>106</v>
       </c>
       <c r="C2" s="2">
         <v>0.06</v>
       </c>
       <c r="D2" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B3" t="s">
         <v>106</v>
       </c>
       <c r="C3" s="2">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="D3" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B4" t="s">
         <v>106</v>
       </c>
       <c r="C4" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="D4" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B5" t="s">
         <v>106</v>
       </c>
       <c r="C5" s="2">
         <v>0.01</v>
       </c>
       <c r="D5" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B6" t="s">
         <v>106</v>
       </c>
       <c r="C6" s="2">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B7" t="s">
         <v>106</v>
       </c>
       <c r="C7" s="2">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B8" t="s">
         <v>106</v>
       </c>
       <c r="C8" s="2">
         <v>0.01</v>
       </c>
       <c r="D8" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B9" t="s">
         <v>103</v>
       </c>
       <c r="C9" s="2">
-        <v>7.0000000000000007E-2</v>
+        <v>0.08</v>
       </c>
       <c r="D9" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B10" t="s">
         <v>103</v>
       </c>
       <c r="C10" s="2">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="D10" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B11" t="s">
         <v>103</v>
       </c>
       <c r="C11" s="2">
         <v>0.04</v>
       </c>
       <c r="D11" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B12" t="s">
         <v>103</v>
       </c>
       <c r="C12" s="2">
         <v>0.01</v>
       </c>
       <c r="D12" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B13" t="s">
         <v>103</v>
       </c>
       <c r="C13" s="2">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B14" t="s">
         <v>103</v>
       </c>
       <c r="C14" s="2">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B15" t="s">
         <v>103</v>
       </c>
       <c r="C15" s="2">
         <v>0.01</v>
       </c>
       <c r="D15" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B16" t="s">
         <v>105</v>
       </c>
       <c r="C16" s="2">
         <v>0.08</v>
       </c>
       <c r="D16" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B17" t="s">
         <v>105</v>
       </c>
       <c r="C17" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D17" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B18" t="s">
         <v>105</v>
       </c>
       <c r="C18" s="2">
         <v>0.04</v>
       </c>
       <c r="D18" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B19" t="s">
         <v>105</v>
       </c>
       <c r="C19" s="2">
         <v>0.01</v>
       </c>
       <c r="D19" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B20" t="s">
         <v>105</v>
       </c>
       <c r="C20" s="2">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B21" t="s">
         <v>105</v>
       </c>
       <c r="C21" s="2">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B22" t="s">
         <v>105</v>
       </c>
       <c r="C22" s="2">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" s="2">
         <v>0.14000000000000001</v>
       </c>
       <c r="D23" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" s="2">
         <v>0.1</v>
       </c>
       <c r="D24" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="2">
         <v>0.05</v>
       </c>
       <c r="D25" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B26" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="2">
         <v>0.01</v>
       </c>
       <c r="D26" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="2">
         <v>0</v>
       </c>
       <c r="D27" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="2">
         <v>0</v>
       </c>
       <c r="D28" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B29" t="s">
         <v>82</v>
       </c>
       <c r="C29" s="2">
         <v>0.01</v>
       </c>
       <c r="D29" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" s="2">
         <v>0.11</v>
       </c>
       <c r="D30" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B31" t="s">
         <v>108</v>
       </c>
       <c r="C31" s="2">
         <v>0.09</v>
       </c>
       <c r="D31" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B32" t="s">
         <v>108</v>
       </c>
       <c r="C32" s="2">
         <v>0.05</v>
       </c>
       <c r="D32" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B33" t="s">
         <v>108</v>
       </c>
       <c r="C33" s="2">
         <v>0.01</v>
       </c>
       <c r="D33" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B34" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="2">
         <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B35" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="2">
         <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B36" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="2">
         <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B37" t="s">
         <v>83</v>
       </c>
       <c r="C37" s="2">
         <v>0.11</v>
       </c>
       <c r="D37" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B38" t="s">
         <v>83</v>
       </c>
       <c r="C38" s="2">
         <v>0.09</v>
       </c>
       <c r="D38" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B39" t="s">
         <v>83</v>
       </c>
       <c r="C39" s="2">
         <v>0.05</v>
       </c>
       <c r="D39" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B40" t="s">
         <v>83</v>
       </c>
       <c r="C40" s="2">
         <v>0.01</v>
       </c>
       <c r="D40" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B41" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="2">
         <v>0</v>
       </c>
       <c r="D41" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B42" t="s">
         <v>83</v>
       </c>
       <c r="C42" s="2">
         <v>0</v>
       </c>
       <c r="D42" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B43" t="s">
         <v>83</v>
       </c>
       <c r="C43" s="2">
         <v>0.01</v>
       </c>
       <c r="D43" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="2">
         <v>0.13</v>
       </c>
       <c r="D44" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="2">
         <v>0.11</v>
       </c>
       <c r="D45" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A46" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B46" t="s">
         <v>115</v>
       </c>
       <c r="C46" s="2">
         <v>0.04</v>
       </c>
       <c r="D46" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A47" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="2">
         <v>0.02</v>
       </c>
       <c r="D47" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A48" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B48" t="s">
         <v>115</v>
       </c>
       <c r="C48" s="2">
         <v>0</v>
       </c>
       <c r="D48" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A49" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B49" t="s">
         <v>115</v>
       </c>
       <c r="C49" s="2">
         <v>0.01</v>
       </c>
       <c r="D49" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A50" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B50" t="s">
         <v>115</v>
       </c>
       <c r="C50" s="2">
         <v>0</v>
       </c>
       <c r="D50" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A51" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B51" t="s">
         <v>107</v>
       </c>
       <c r="C51" s="2">
         <v>0.1</v>
       </c>
       <c r="D51" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A52" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B52" t="s">
         <v>107</v>
       </c>
       <c r="C52" s="2">
         <v>0.08</v>
       </c>
       <c r="D52" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A53" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B53" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="2">
         <v>0.04</v>
       </c>
       <c r="D53" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A54" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B54" t="s">
         <v>107</v>
       </c>
       <c r="C54" s="2">
         <v>0.01</v>
       </c>
       <c r="D54" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A55" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B55" t="s">
         <v>107</v>
       </c>
       <c r="C55" s="2">
         <v>0</v>
       </c>
       <c r="D55" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A56" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B56" t="s">
         <v>107</v>
       </c>
       <c r="C56" s="2">
         <v>0</v>
       </c>
       <c r="D56" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A57" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B57" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="2">
         <v>0</v>
       </c>
       <c r="D57" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A58" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B58" t="s">
         <v>84</v>
       </c>
       <c r="C58" s="2">
         <v>0.11</v>
       </c>
       <c r="D58" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A59" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B59" t="s">
         <v>84</v>
       </c>
       <c r="C59" s="2">
         <v>0.09</v>
       </c>
       <c r="D59" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A60" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B60" t="s">
         <v>84</v>
       </c>
       <c r="C60" s="2">
         <v>0.04</v>
       </c>
       <c r="D60" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A61" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B61" t="s">
         <v>84</v>
       </c>
       <c r="C61" s="2">
         <v>0.01</v>
       </c>
       <c r="D61" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A62" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B62" t="s">
         <v>84</v>
       </c>
       <c r="C62" s="2">
         <v>0</v>
       </c>
       <c r="D62" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A63" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>84</v>
       </c>
       <c r="C63" s="2">
         <v>0</v>
       </c>
       <c r="D63" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A64" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B64" t="s">
         <v>84</v>
       </c>
       <c r="C64" s="2">
         <v>0.01</v>
       </c>
       <c r="D64" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A65" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B65" t="s">
         <v>117</v>
       </c>
       <c r="C65" s="2">
         <v>0</v>
       </c>
       <c r="D65" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A66" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B66" t="s">
         <v>117</v>
       </c>
       <c r="C66" s="2">
         <v>0.11</v>
       </c>
       <c r="D66" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A67" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>117</v>
       </c>
       <c r="C67" s="2">
         <v>0.1</v>
       </c>
       <c r="D67" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A68" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B68" t="s">
         <v>117</v>
       </c>
       <c r="C68" s="2">
         <v>0.04</v>
       </c>
       <c r="D68" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A69" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B69" t="s">
         <v>117</v>
       </c>
       <c r="C69" s="2">
         <v>0.01</v>
       </c>
       <c r="D69" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B70" t="s">
         <v>117</v>
       </c>
       <c r="C70" s="2">
         <v>0</v>
       </c>
       <c r="D70" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A71" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B71" t="s">
         <v>117</v>
       </c>
       <c r="C71" s="2">
         <v>0</v>
       </c>
       <c r="D71" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B72" t="s">
         <v>117</v>
       </c>
       <c r="C72" s="2">
         <v>0.06</v>
       </c>
       <c r="D72" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A73" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B73" t="s">
         <v>112</v>
       </c>
       <c r="C73" s="2">
         <v>0.11</v>
       </c>
       <c r="D73" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B74" t="s">
         <v>112</v>
       </c>
       <c r="C74" s="2">
         <v>0.09</v>
       </c>
       <c r="D74" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B75" t="s">
         <v>112</v>
       </c>
       <c r="C75" s="2">
         <v>0.05</v>
       </c>
       <c r="D75" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A76" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B76" t="s">
         <v>112</v>
       </c>
       <c r="C76" s="2">
         <v>0.01</v>
       </c>
       <c r="D76" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="77" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B77" t="s">
         <v>112</v>
       </c>
       <c r="C77" s="2">
         <v>0</v>
       </c>
       <c r="D77" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B78" t="s">
         <v>112</v>
       </c>
       <c r="C78" s="2">
         <v>0</v>
       </c>
       <c r="D78" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B79" t="s">
         <v>112</v>
       </c>
       <c r="C79" s="2">
         <v>0.01</v>
       </c>
       <c r="D79" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B80" t="s">
         <v>85</v>
       </c>
       <c r="C80" s="2">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="D80" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="81" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A81" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B81" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="2">
-        <v>0.06</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="D81" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="82" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A82" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B82" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="2">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="D82" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="83" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A83" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B83" t="s">
         <v>85</v>
       </c>
       <c r="C83" s="2">
         <v>0.01</v>
       </c>
       <c r="D83" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="84" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A84" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B84" t="s">
         <v>85</v>
       </c>
       <c r="C84" s="2">
         <v>0</v>
       </c>
       <c r="D84" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="85" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A85" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B85" t="s">
         <v>85</v>
       </c>
       <c r="C85" s="2">
         <v>0</v>
       </c>
       <c r="D85" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="86" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A86" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B86" t="s">
         <v>85</v>
       </c>
       <c r="C86" s="2">
         <v>0.01</v>
       </c>
       <c r="D86" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="87" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A87" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B87" t="s">
         <v>86</v>
       </c>
       <c r="C87" s="2">
         <v>0.1</v>
       </c>
       <c r="D87" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="88" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A88" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B88" t="s">
         <v>86</v>
       </c>
       <c r="C88" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D88" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="89" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A89" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B89" t="s">
         <v>86</v>
       </c>
       <c r="C89" s="2">
         <v>0.03</v>
       </c>
       <c r="D89" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="90" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A90" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B90" t="s">
         <v>86</v>
       </c>
       <c r="C90" s="2">
         <v>0.01</v>
       </c>
       <c r="D90" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="91" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A91" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B91" t="s">
         <v>86</v>
       </c>
       <c r="C91" s="2">
         <v>0</v>
       </c>
       <c r="D91" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="92" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A92" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B92" t="s">
         <v>86</v>
       </c>
       <c r="C92" s="2">
         <v>0</v>
       </c>
       <c r="D92" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A93" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B93" t="s">
         <v>86</v>
       </c>
       <c r="C93" s="2">
         <v>0.02</v>
       </c>
       <c r="D93" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="94" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A94" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B94" t="s">
         <v>114</v>
       </c>
       <c r="C94" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D94" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="95" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A95" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B95" t="s">
         <v>114</v>
       </c>
       <c r="C95" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D95" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="96" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A96" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B96" t="s">
         <v>114</v>
       </c>
       <c r="C96" s="2">
         <v>0.04</v>
       </c>
       <c r="D96" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="97" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A97" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B97" t="s">
         <v>114</v>
       </c>
       <c r="C97" s="2">
         <v>0.01</v>
       </c>
       <c r="D97" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="98" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A98" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B98" t="s">
         <v>114</v>
       </c>
       <c r="C98" s="2">
         <v>0</v>
       </c>
       <c r="D98" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="99" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A99" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B99" t="s">
         <v>114</v>
       </c>
       <c r="C99" s="2">
         <v>0</v>
       </c>
       <c r="D99" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="100" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A100" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B100" t="s">
         <v>114</v>
       </c>
       <c r="C100" s="2">
         <v>0.02</v>
       </c>
       <c r="D100" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="101" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A101" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B101" t="s">
         <v>104</v>
       </c>
       <c r="C101" s="2">
         <v>0.09</v>
       </c>
       <c r="D101" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="102" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A102" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B102" t="s">
         <v>104</v>
       </c>
       <c r="C102" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D102" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="103" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A103" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B103" t="s">
         <v>104</v>
       </c>
       <c r="C103" s="2">
         <v>0.04</v>
       </c>
       <c r="D103" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="104" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A104" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B104" t="s">
         <v>104</v>
       </c>
       <c r="C104" s="2">
         <v>0.01</v>
       </c>
       <c r="D104" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="105" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A105" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B105" t="s">
         <v>104</v>
       </c>
       <c r="C105" s="2">
         <v>0</v>
       </c>
       <c r="D105" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="106" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A106" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B106" t="s">
         <v>104</v>
       </c>
       <c r="C106" s="2">
         <v>0</v>
       </c>
       <c r="D106" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="107" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A107" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B107" t="s">
         <v>104</v>
       </c>
       <c r="C107" s="2">
         <v>0.01</v>
       </c>
       <c r="D107" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="108" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A108" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B108" t="s">
         <v>113</v>
       </c>
       <c r="C108" s="2">
         <v>0</v>
       </c>
       <c r="D108" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="109" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A109" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
       <c r="C109" s="2">
         <v>0.1</v>
       </c>
       <c r="D109" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="110" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A110" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B110" t="s">
         <v>113</v>
       </c>
       <c r="C110" s="2">
         <v>0.08</v>
       </c>
       <c r="D110" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="111" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A111" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B111" t="s">
         <v>113</v>
       </c>
       <c r="C111" s="2">
         <v>0.05</v>
       </c>
       <c r="D111" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="112" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A112" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B112" t="s">
         <v>113</v>
       </c>
       <c r="C112" s="2">
         <v>0.01</v>
       </c>
       <c r="D112" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="113" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A113" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B113" t="s">
         <v>113</v>
       </c>
       <c r="C113" s="2">
         <v>0</v>
       </c>
       <c r="D113" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="114" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A114" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B114" t="s">
         <v>113</v>
       </c>
       <c r="C114" s="2">
         <v>0</v>
       </c>
       <c r="D114" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="115" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A115" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B115" t="s">
         <v>113</v>
       </c>
       <c r="C115" s="2">
         <v>0</v>
       </c>
       <c r="D115" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="116" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A116" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B116" t="s">
         <v>102</v>
       </c>
       <c r="C116" s="2">
         <v>0.08</v>
       </c>
       <c r="D116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A117" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B117" t="s">
         <v>102</v>
       </c>
       <c r="C117" s="2">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="D117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A118" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B118" t="s">
         <v>102</v>
       </c>
       <c r="C118" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="D118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A119" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B119" t="s">
         <v>102</v>
       </c>
       <c r="C119" s="2">
         <v>0.01</v>
       </c>
       <c r="D119" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="120" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A120" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B120" t="s">
         <v>102</v>
       </c>
       <c r="C120" s="2">
         <v>0</v>
       </c>
       <c r="D120" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A121" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B121" t="s">
         <v>102</v>
       </c>
       <c r="C121" s="2">
         <v>0</v>
       </c>
       <c r="D121" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A122" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B122" t="s">
         <v>102</v>
       </c>
       <c r="C122" s="2">
         <v>0</v>
       </c>
       <c r="D122" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="123" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A123" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B123" t="s">
         <v>109</v>
       </c>
       <c r="C123" s="2">
         <v>0.11</v>
       </c>
       <c r="D123" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="124" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A124" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B124" t="s">
         <v>109</v>
       </c>
       <c r="C124" s="2">
         <v>0.08</v>
       </c>
       <c r="D124" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="125" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A125" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B125" t="s">
         <v>109</v>
       </c>
       <c r="C125" s="2">
         <v>0.04</v>
       </c>
       <c r="D125" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="126" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A126" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B126" t="s">
         <v>109</v>
       </c>
       <c r="C126" s="2">
         <v>0.01</v>
       </c>
       <c r="D126" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="127" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A127" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B127" t="s">
         <v>109</v>
       </c>
       <c r="C127" s="2">
         <v>0</v>
       </c>
       <c r="D127" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="128" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A128" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B128" t="s">
         <v>109</v>
       </c>
       <c r="C128" s="2">
         <v>0</v>
       </c>
       <c r="D128" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="129" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A129" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B129" t="s">
         <v>109</v>
       </c>
       <c r="C129" s="2">
         <v>0.02</v>
       </c>
       <c r="D129" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="130" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A130" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B130" t="s">
         <v>87</v>
       </c>
       <c r="C130" s="2">
         <v>0.11</v>
       </c>
       <c r="D130" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="131" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A131" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B131" t="s">
         <v>87</v>
       </c>
       <c r="C131" s="2">
         <v>0.09</v>
       </c>
       <c r="D131" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="132" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A132" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B132" t="s">
         <v>87</v>
       </c>
       <c r="C132" s="2">
         <v>0.04</v>
       </c>
       <c r="D132" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="133" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A133" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B133" t="s">
         <v>87</v>
       </c>
       <c r="C133" s="2">
         <v>0.01</v>
       </c>
       <c r="D133" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="134" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A134" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B134" t="s">
         <v>87</v>
       </c>
       <c r="C134" s="2">
         <v>0</v>
       </c>
       <c r="D134" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="135" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A135" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B135" t="s">
         <v>87</v>
       </c>
       <c r="C135" s="2">
         <v>0</v>
       </c>
       <c r="D135" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="136" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A136" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B136" t="s">
         <v>87</v>
       </c>
       <c r="C136" s="2">
         <v>0</v>
       </c>
       <c r="D136" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="137" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A137" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B137" t="s">
         <v>88</v>
       </c>
       <c r="C137" s="2">
         <v>0.14000000000000001</v>
       </c>
       <c r="D137" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="138" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A138" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B138" t="s">
         <v>88</v>
       </c>
       <c r="C138" s="2">
         <v>0.11</v>
       </c>
       <c r="D138" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="139" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A139" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B139" t="s">
         <v>88</v>
       </c>
       <c r="C139" s="2">
         <v>0.06</v>
       </c>
       <c r="D139" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="140" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A140" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B140" t="s">
         <v>88</v>
       </c>
       <c r="C140" s="2">
         <v>0.01</v>
       </c>
       <c r="D140" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="141" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A141" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B141" t="s">
         <v>88</v>
       </c>
       <c r="C141" s="2">
         <v>0</v>
       </c>
       <c r="D141" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="142" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A142" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B142" t="s">
         <v>88</v>
       </c>
       <c r="C142" s="2">
         <v>0</v>
       </c>
       <c r="D142" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="143" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A143" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B143" t="s">
         <v>88</v>
       </c>
       <c r="C143" s="2">
         <v>0.01</v>
       </c>
       <c r="D143" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="144" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A144" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B144" t="s">
         <v>89</v>
       </c>
       <c r="C144" s="2">
         <v>0.11</v>
       </c>
       <c r="D144" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="145" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A145" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B145" t="s">
         <v>89</v>
       </c>
       <c r="C145" s="2">
         <v>0.09</v>
       </c>
       <c r="D145" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="146" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A146" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B146" t="s">
         <v>89</v>
       </c>
       <c r="C146" s="2">
         <v>0.04</v>
       </c>
       <c r="D146" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="147" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A147" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B147" t="s">
         <v>89</v>
       </c>
       <c r="C147" s="2">
         <v>0.01</v>
       </c>
       <c r="D147" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="148" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A148" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B148" t="s">
         <v>89</v>
       </c>
       <c r="C148" s="2">
         <v>0</v>
       </c>
       <c r="D148" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="149" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A149" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B149" t="s">
         <v>89</v>
       </c>
       <c r="C149" s="2">
         <v>0</v>
       </c>
       <c r="D149" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="150" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A150" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B150" t="s">
         <v>89</v>
       </c>
       <c r="C150" s="2">
         <v>0</v>
       </c>
       <c r="D150" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="151" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A151" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B151" t="s">
         <v>116</v>
       </c>
       <c r="C151" s="2">
-        <v>7.0000000000000007E-2</v>
+        <v>0.08</v>
       </c>
       <c r="D151" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="152" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A152" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B152" t="s">
         <v>116</v>
       </c>
       <c r="C152" s="2">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="D152" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="153" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A153" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B153" t="s">
         <v>116</v>
       </c>
       <c r="C153" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="D153" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="154" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A154" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B154" t="s">
         <v>116</v>
       </c>
       <c r="C154" s="2">
         <v>0.01</v>
       </c>
       <c r="D154" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="155" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A155" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B155" t="s">
         <v>116</v>
       </c>
       <c r="C155" s="2">
         <v>0.01</v>
       </c>
       <c r="D155" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="156" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A156" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B156" t="s">
         <v>116</v>
       </c>
       <c r="C156" s="2">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="D156" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="157" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A157" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B157" t="s">
-        <v>90</v>
+        <v>116</v>
       </c>
       <c r="C157" s="2">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="D157" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
     </row>
     <row r="158" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A158" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B158" t="s">
         <v>90</v>
       </c>
       <c r="C158" s="2">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="D158" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="159" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A159" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B159" t="s">
         <v>90</v>
       </c>
       <c r="C159" s="2">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="D159" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="160" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A160" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B160" t="s">
         <v>90</v>
       </c>
       <c r="C160" s="2">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="D160" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="161" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A161" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B161" t="s">
         <v>90</v>
       </c>
       <c r="C161" s="2">
         <v>0</v>
       </c>
       <c r="D161" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="162" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A162" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B162" t="s">
         <v>90</v>
       </c>
       <c r="C162" s="2">
         <v>0</v>
       </c>
       <c r="D162" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
     </row>
     <row r="163" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A163" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B163" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="C163" s="2">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="D163" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
     </row>
     <row r="164" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A164" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>110</v>
       </c>
       <c r="C164" s="2">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="D164" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="165" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A165" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B165" t="s">
         <v>110</v>
       </c>
       <c r="C165" s="2">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="D165" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="166" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A166" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B166" t="s">
         <v>110</v>
       </c>
       <c r="C166" s="2">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="D166" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="167" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A167" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B167" t="s">
         <v>110</v>
       </c>
       <c r="C167" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="D167" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="168" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A168" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B168" t="s">
         <v>110</v>
       </c>
       <c r="C168" s="2">
         <v>0</v>
       </c>
       <c r="D168" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="169" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A169" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B169" t="s">
         <v>110</v>
       </c>
       <c r="C169" s="2">
         <v>0</v>
       </c>
       <c r="D169" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="170" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A170" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B170" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C170" s="2">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="D170" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
     </row>
     <row r="171" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A171" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B171" t="s">
         <v>111</v>
       </c>
       <c r="C171" s="2">
-        <v>7.0000000000000007E-2</v>
+        <v>0.1</v>
       </c>
       <c r="D171" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="172" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A172" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B172" t="s">
         <v>111</v>
       </c>
       <c r="C172" s="2">
-        <v>0.04</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="D172" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="173" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A173" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B173" t="s">
         <v>111</v>
       </c>
       <c r="C173" s="2">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="D173" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="174" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A174" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B174" t="s">
         <v>111</v>
       </c>
       <c r="C174" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="D174" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="175" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A175" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B175" t="s">
         <v>111</v>
       </c>
       <c r="C175" s="2">
+        <v>0</v>
+      </c>
+      <c r="D175" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A176" t="s">
+        <v>163</v>
+      </c>
+      <c r="B176" t="s">
+        <v>111</v>
+      </c>
+      <c r="C176" s="2">
         <v>0.01</v>
       </c>
-      <c r="D175" t="s">
+      <c r="D176" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="11.26953125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.1796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.81640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.1796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B2" t="s">
         <v>134</v>
       </c>
       <c r="C2">
-        <v>3346</v>
+        <v>3425</v>
       </c>
       <c r="D2" s="4">
-        <v>0.85560000000000003</v>
+        <v>0.85489999999999999</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B3" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C3">
-        <v>14147</v>
+        <v>16878</v>
       </c>
       <c r="D3" s="4">
-        <v>0.82530000000000003</v>
+        <v>0.81479999999999997</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B4" t="s">
         <v>132</v>
       </c>
       <c r="C4">
-        <v>4187</v>
+        <v>4249</v>
       </c>
       <c r="D4" s="4">
-        <v>0.80300000000000005</v>
+        <v>0.8044</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B5" t="s">
         <v>131</v>
       </c>
       <c r="C5">
         <v>5585</v>
       </c>
       <c r="D5" s="4">
         <v>0.80200000000000005</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B6" t="s">
         <v>133</v>
       </c>
       <c r="C6">
-        <v>14265</v>
+        <v>14423</v>
       </c>
       <c r="D6" s="4">
         <v>0.80089999999999995</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B7" t="s">
         <v>130</v>
       </c>
       <c r="C7">
         <v>6637</v>
       </c>
       <c r="D7" s="4">
         <v>0.79990000000000006</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B8" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C8">
-        <v>3207</v>
+        <v>14178</v>
       </c>
       <c r="D8" s="4">
-        <v>0.79759999999999998</v>
+        <v>0.78129999999999999</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B9" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C9">
-        <v>9656</v>
+        <v>10406</v>
       </c>
       <c r="D9" s="4">
-        <v>0.78559999999999997</v>
+        <v>0.78120000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C10">
-        <v>13242</v>
+        <v>4379</v>
       </c>
       <c r="D10" s="4">
-        <v>0.78439999999999999</v>
+        <v>0.76390000000000002</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B11" t="s">
         <v>135</v>
       </c>
       <c r="C11">
-        <v>4234</v>
+        <v>5689</v>
       </c>
       <c r="D11" s="4">
-        <v>0.77300000000000002</v>
+        <v>0.76319999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C12">
-        <v>4379</v>
+        <v>3718</v>
       </c>
       <c r="D12" s="4">
-        <v>0.76390000000000002</v>
+        <v>0.76119999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B13" t="s">
         <v>77</v>
       </c>
       <c r="C13">
-        <v>86154</v>
+        <v>87769</v>
       </c>
       <c r="D13" s="4">
-        <v>0.7611</v>
+        <v>0.76039999999999996</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B14" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="C14">
-        <v>3716</v>
+        <v>100703</v>
       </c>
       <c r="D14" s="4">
-        <v>0.76100000000000001</v>
+        <v>0.73740000000000006</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B15" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C15">
-        <v>98653</v>
+        <v>109605</v>
       </c>
       <c r="D15" s="4">
-        <v>0.73640000000000005</v>
+        <v>0.73450000000000004</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B16" t="s">
-        <v>78</v>
+        <v>142</v>
       </c>
       <c r="C16">
-        <v>105546</v>
+        <v>5978</v>
       </c>
       <c r="D16" s="4">
-        <v>0.73460000000000003</v>
+        <v>0.7198</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B17" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C17">
-        <v>5978</v>
+        <v>3920</v>
       </c>
       <c r="D17" s="4">
-        <v>0.7198</v>
+        <v>0.7117</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B18" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="C18">
-        <v>3918</v>
+        <v>3252</v>
       </c>
       <c r="D18" s="4">
-        <v>0.71179999999999999</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B19" t="s">
         <v>79</v>
       </c>
       <c r="C19">
-        <v>37463</v>
+        <v>39006</v>
       </c>
       <c r="D19" s="4">
-        <v>0.6653</v>
+        <v>0.66759999999999997</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B20" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C20">
         <v>3937</v>
       </c>
       <c r="D20" s="4">
         <v>0.63600000000000001</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
+        <v>163</v>
+      </c>
+      <c r="B21" t="s">
         <v>164</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21">
-        <v>4334</v>
+        <v>4431</v>
       </c>
       <c r="D21" s="4">
-        <v>0.57799999999999996</v>
+        <v>0.57889999999999997</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:F147"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="11.26953125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.1796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.453125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.81640625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.7265625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.81640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B2" t="s">
         <v>134</v>
       </c>
       <c r="C2" t="s">
         <v>120</v>
       </c>
       <c r="D2">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="E2">
-        <v>0.85564853556485299</v>
+        <v>0.854890510948905</v>
       </c>
       <c r="F2">
-        <v>3346</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B3" t="s">
         <v>134</v>
       </c>
       <c r="C3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D3">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E3">
-        <v>0.85564853556485299</v>
+        <v>0.854890510948905</v>
       </c>
       <c r="F3">
-        <v>3346</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B4" t="s">
         <v>134</v>
       </c>
       <c r="C4" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D4">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E4">
-        <v>0.85564853556485299</v>
+        <v>0.854890510948905</v>
       </c>
       <c r="F4">
-        <v>3346</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B5" t="s">
         <v>134</v>
       </c>
       <c r="C5" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D5">
         <v>4</v>
       </c>
       <c r="E5">
-        <v>0.85564853556485299</v>
+        <v>0.854890510948905</v>
       </c>
       <c r="F5">
-        <v>3346</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B6" t="s">
         <v>134</v>
       </c>
       <c r="C6" t="s">
         <v>124</v>
       </c>
       <c r="E6">
-        <v>0.85564853556485299</v>
+        <v>0.854890510948905</v>
       </c>
       <c r="F6">
-        <v>3346</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B7" t="s">
         <v>134</v>
       </c>
       <c r="C7" t="s">
         <v>125</v>
       </c>
       <c r="E7">
-        <v>0.85564853556485299</v>
+        <v>0.854890510948905</v>
       </c>
       <c r="F7">
-        <v>3346</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B8" t="s">
         <v>134</v>
       </c>
       <c r="C8" t="s">
         <v>126</v>
       </c>
       <c r="D8">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E8">
-        <v>0.85564853556485299</v>
+        <v>0.854890510948905</v>
       </c>
       <c r="F8">
-        <v>3346</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B9" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C9" t="s">
         <v>125</v>
       </c>
       <c r="E9">
-        <v>0.82533399307273603</v>
+        <v>0.81484773077378803</v>
       </c>
       <c r="F9">
-        <v>14147</v>
+        <v>16878</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B10" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C10" t="s">
         <v>120</v>
       </c>
       <c r="D10">
-        <v>1045</v>
+        <v>1262</v>
       </c>
       <c r="E10">
-        <v>0.82533399307273603</v>
+        <v>0.81484773077378803</v>
       </c>
       <c r="F10">
-        <v>14147</v>
+        <v>16878</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B11" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D11">
-        <v>724</v>
+        <v>913</v>
       </c>
       <c r="E11">
-        <v>0.82533399307273603</v>
+        <v>0.81484773077378803</v>
       </c>
       <c r="F11">
-        <v>14147</v>
+        <v>16878</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B12" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C12" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D12">
-        <v>400</v>
+        <v>523</v>
       </c>
       <c r="E12">
-        <v>0.82533399307273603</v>
+        <v>0.81484773077378803</v>
       </c>
       <c r="F12">
-        <v>14147</v>
+        <v>16878</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B13" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C13" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D13">
-        <v>95</v>
+        <v>121</v>
       </c>
       <c r="E13">
-        <v>0.82533399307273603</v>
+        <v>0.81484773077378803</v>
       </c>
       <c r="F13">
-        <v>14147</v>
+        <v>16878</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B14" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C14" t="s">
         <v>124</v>
       </c>
       <c r="D14">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="E14">
-        <v>0.82533399307273603</v>
+        <v>0.81484773077378803</v>
       </c>
       <c r="F14">
-        <v>14147</v>
+        <v>16878</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B15" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C15" t="s">
         <v>125</v>
       </c>
       <c r="D15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E15">
-        <v>0.82533399307273603</v>
+        <v>0.81484773077378803</v>
       </c>
       <c r="F15">
-        <v>14147</v>
+        <v>16878</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B16" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C16" t="s">
         <v>126</v>
       </c>
       <c r="D16">
-        <v>167</v>
+        <v>238</v>
       </c>
       <c r="E16">
-        <v>0.82533399307273603</v>
+        <v>0.81484773077378803</v>
       </c>
       <c r="F16">
-        <v>14147</v>
+        <v>16878</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B17" t="s">
         <v>132</v>
       </c>
       <c r="C17" t="s">
         <v>120</v>
       </c>
       <c r="D17">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="E17">
-        <v>0.80296154764747996</v>
+        <v>0.80442457048717297</v>
       </c>
       <c r="F17">
-        <v>4187</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B18" t="s">
         <v>132</v>
       </c>
       <c r="C18" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D18">
         <v>215</v>
       </c>
       <c r="E18">
-        <v>0.80296154764747996</v>
+        <v>0.80442457048717297</v>
       </c>
       <c r="F18">
-        <v>4187</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B19" t="s">
         <v>132</v>
       </c>
       <c r="C19" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D19">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E19">
-        <v>0.80296154764747996</v>
+        <v>0.80442457048717297</v>
       </c>
       <c r="F19">
-        <v>4187</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B20" t="s">
         <v>132</v>
       </c>
       <c r="C20" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D20">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E20">
-        <v>0.80296154764747996</v>
+        <v>0.80442457048717297</v>
       </c>
       <c r="F20">
-        <v>4187</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B21" t="s">
         <v>132</v>
       </c>
       <c r="C21" t="s">
         <v>124</v>
       </c>
       <c r="D21">
         <v>43</v>
       </c>
       <c r="E21">
-        <v>0.80296154764747996</v>
+        <v>0.80442457048717297</v>
       </c>
       <c r="F21">
-        <v>4187</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B22" t="s">
         <v>132</v>
       </c>
       <c r="C22" t="s">
         <v>125</v>
       </c>
       <c r="D22">
         <v>16</v>
       </c>
       <c r="E22">
-        <v>0.80296154764747996</v>
+        <v>0.80442457048717297</v>
       </c>
       <c r="F22">
-        <v>4187</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B23" t="s">
         <v>132</v>
       </c>
       <c r="C23" t="s">
         <v>126</v>
       </c>
       <c r="D23">
         <v>56</v>
       </c>
       <c r="E23">
-        <v>0.80296154764747996</v>
+        <v>0.80442457048717297</v>
       </c>
       <c r="F23">
-        <v>4187</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B24" t="s">
         <v>131</v>
       </c>
       <c r="C24" t="s">
         <v>120</v>
       </c>
       <c r="D24">
         <v>557</v>
       </c>
       <c r="E24">
         <v>0.80196956132497699</v>
       </c>
       <c r="F24">
         <v>5585</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B25" t="s">
         <v>131</v>
       </c>
       <c r="C25" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D25">
         <v>344</v>
       </c>
       <c r="E25">
         <v>0.80196956132497699</v>
       </c>
       <c r="F25">
         <v>5585</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B26" t="s">
         <v>131</v>
       </c>
       <c r="C26" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D26">
         <v>137</v>
       </c>
       <c r="E26">
         <v>0.80196956132497699</v>
       </c>
       <c r="F26">
         <v>5585</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B27" t="s">
         <v>131</v>
       </c>
       <c r="C27" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D27">
         <v>38</v>
       </c>
       <c r="E27">
         <v>0.80196956132497699</v>
       </c>
       <c r="F27">
         <v>5585</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B28" t="s">
         <v>131</v>
       </c>
       <c r="C28" t="s">
         <v>124</v>
       </c>
       <c r="D28">
         <v>13</v>
       </c>
       <c r="E28">
         <v>0.80196956132497699</v>
       </c>
       <c r="F28">
         <v>5585</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B29" t="s">
         <v>131</v>
       </c>
       <c r="C29" t="s">
         <v>125</v>
       </c>
       <c r="D29">
         <v>1</v>
       </c>
       <c r="E29">
         <v>0.80196956132497699</v>
       </c>
       <c r="F29">
         <v>5585</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B30" t="s">
         <v>131</v>
       </c>
       <c r="C30" t="s">
         <v>126</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30">
         <v>0.80196956132497699</v>
       </c>
       <c r="F30">
         <v>5585</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B31" t="s">
         <v>133</v>
       </c>
       <c r="C31" t="s">
         <v>120</v>
       </c>
       <c r="D31">
-        <v>1290</v>
+        <v>1312</v>
       </c>
       <c r="E31">
-        <v>0.80091132141605303</v>
+        <v>0.80094293836233799</v>
       </c>
       <c r="F31">
-        <v>14265</v>
+        <v>14423</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B32" t="s">
         <v>133</v>
       </c>
       <c r="C32" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D32">
-        <v>887</v>
+        <v>894</v>
       </c>
       <c r="E32">
-        <v>0.80091132141605303</v>
+        <v>0.80094293836233799</v>
       </c>
       <c r="F32">
-        <v>14265</v>
+        <v>14423</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B33" t="s">
         <v>133</v>
       </c>
       <c r="C33" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D33">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E33">
-        <v>0.80091132141605303</v>
+        <v>0.80094293836233799</v>
       </c>
       <c r="F33">
-        <v>14265</v>
+        <v>14423</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B34" t="s">
         <v>133</v>
       </c>
       <c r="C34" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D34">
         <v>120</v>
       </c>
       <c r="E34">
-        <v>0.80091132141605303</v>
+        <v>0.80094293836233799</v>
       </c>
       <c r="F34">
-        <v>14265</v>
+        <v>14423</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B35" t="s">
         <v>133</v>
       </c>
       <c r="C35" t="s">
         <v>124</v>
       </c>
       <c r="D35">
         <v>49</v>
       </c>
       <c r="E35">
-        <v>0.80091132141605303</v>
+        <v>0.80094293836233799</v>
       </c>
       <c r="F35">
-        <v>14265</v>
+        <v>14423</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B36" t="s">
         <v>133</v>
       </c>
       <c r="C36" t="s">
         <v>125</v>
       </c>
       <c r="D36">
         <v>3</v>
       </c>
       <c r="E36">
-        <v>0.80091132141605303</v>
+        <v>0.80094293836233799</v>
       </c>
       <c r="F36">
-        <v>14265</v>
+        <v>14423</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B37" t="s">
         <v>133</v>
       </c>
       <c r="C37" t="s">
         <v>126</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37">
-        <v>0.80091132141605303</v>
+        <v>0.80094293836233799</v>
       </c>
       <c r="F37">
-        <v>14265</v>
+        <v>14423</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B38" t="s">
         <v>130</v>
       </c>
       <c r="C38" t="s">
         <v>120</v>
       </c>
       <c r="D38">
         <v>508</v>
       </c>
       <c r="E38">
         <v>0.79990959770980796</v>
       </c>
       <c r="F38">
         <v>6637</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B39" t="s">
         <v>130</v>
       </c>
       <c r="C39" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D39">
         <v>362</v>
       </c>
       <c r="E39">
         <v>0.79990959770980796</v>
       </c>
       <c r="F39">
         <v>6637</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B40" t="s">
         <v>130</v>
       </c>
       <c r="C40" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D40">
         <v>216</v>
       </c>
       <c r="E40">
         <v>0.79990959770980796</v>
       </c>
       <c r="F40">
         <v>6637</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B41" t="s">
         <v>130</v>
       </c>
       <c r="C41" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D41">
         <v>65</v>
       </c>
       <c r="E41">
         <v>0.79990959770980796</v>
       </c>
       <c r="F41">
         <v>6637</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B42" t="s">
         <v>130</v>
       </c>
       <c r="C42" t="s">
         <v>124</v>
       </c>
       <c r="D42">
         <v>14</v>
       </c>
       <c r="E42">
         <v>0.79990959770980796</v>
       </c>
       <c r="F42">
         <v>6637</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B43" t="s">
         <v>130</v>
       </c>
       <c r="C43" t="s">
         <v>125</v>
       </c>
       <c r="D43">
         <v>3</v>
       </c>
       <c r="E43">
         <v>0.79990959770980796</v>
       </c>
       <c r="F43">
         <v>6637</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B44" t="s">
         <v>130</v>
       </c>
       <c r="C44" t="s">
         <v>126</v>
       </c>
       <c r="D44">
         <v>160</v>
       </c>
       <c r="E44">
         <v>0.79990959770980796</v>
       </c>
       <c r="F44">
         <v>6637</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B45" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C45" t="s">
         <v>120</v>
       </c>
       <c r="D45">
-        <v>387</v>
+        <v>1332</v>
       </c>
       <c r="E45">
-        <v>0.79763018397256003</v>
+        <v>0.78128085766680699</v>
       </c>
       <c r="F45">
-        <v>3207</v>
+        <v>14178</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A46" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B46" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C46" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D46">
-        <v>191</v>
+        <v>957</v>
       </c>
       <c r="E46">
-        <v>0.79763018397256003</v>
+        <v>0.78128085766680699</v>
       </c>
       <c r="F46">
-        <v>3207</v>
+        <v>14178</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A47" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C47" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D47">
-        <v>39</v>
+        <v>507</v>
       </c>
       <c r="E47">
-        <v>0.79763018397256003</v>
+        <v>0.78128085766680699</v>
       </c>
       <c r="F47">
-        <v>3207</v>
+        <v>14178</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A48" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B48" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C48" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D48">
-        <v>2</v>
+        <v>113</v>
       </c>
       <c r="E48">
-        <v>0.79763018397256003</v>
+        <v>0.78128085766680699</v>
       </c>
       <c r="F48">
-        <v>3207</v>
+        <v>14178</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A49" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B49" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C49" t="s">
         <v>124</v>
       </c>
       <c r="D49">
-        <v>2</v>
+        <v>65</v>
       </c>
       <c r="E49">
-        <v>0.79763018397256003</v>
+        <v>0.78128085766680699</v>
       </c>
       <c r="F49">
-        <v>3207</v>
+        <v>14178</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A50" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B50" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C50" t="s">
         <v>125</v>
       </c>
+      <c r="D50">
+        <v>6</v>
+      </c>
       <c r="E50">
-        <v>0.79763018397256003</v>
+        <v>0.78128085766680699</v>
       </c>
       <c r="F50">
-        <v>3207</v>
+        <v>14178</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A51" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B51" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C51" t="s">
         <v>126</v>
       </c>
       <c r="D51">
-        <v>28</v>
+        <v>121</v>
       </c>
       <c r="E51">
-        <v>0.79763018397256003</v>
+        <v>0.78128085766680699</v>
       </c>
       <c r="F51">
-        <v>3207</v>
+        <v>14178</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A52" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B52" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C52" t="s">
         <v>125</v>
       </c>
       <c r="E52">
-        <v>0.78562551781275802</v>
+        <v>0.78118393234672301</v>
       </c>
       <c r="F52">
-        <v>9656</v>
+        <v>10406</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A53" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C53" t="s">
         <v>120</v>
       </c>
       <c r="D53">
-        <v>1033</v>
+        <v>1145</v>
       </c>
       <c r="E53">
-        <v>0.78562551781275802</v>
+        <v>0.78118393234672301</v>
       </c>
       <c r="F53">
-        <v>9656</v>
+        <v>10406</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A54" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B54" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C54" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D54">
-        <v>649</v>
+        <v>703</v>
       </c>
       <c r="E54">
-        <v>0.78562551781275802</v>
+        <v>0.78118393234672301</v>
       </c>
       <c r="F54">
-        <v>9656</v>
+        <v>10406</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A55" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B55" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C55" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D55">
-        <v>213</v>
+        <v>247</v>
       </c>
       <c r="E55">
-        <v>0.78562551781275802</v>
+        <v>0.78118393234672301</v>
       </c>
       <c r="F55">
-        <v>9656</v>
+        <v>10406</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A56" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B56" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C56" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E56">
-        <v>0.78562551781275802</v>
+        <v>0.78118393234672301</v>
       </c>
       <c r="F56">
-        <v>9656</v>
+        <v>10406</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A57" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B57" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C57" t="s">
         <v>124</v>
       </c>
       <c r="D57">
         <v>4</v>
       </c>
       <c r="E57">
-        <v>0.78562551781275802</v>
+        <v>0.78118393234672301</v>
       </c>
       <c r="F57">
-        <v>9656</v>
+        <v>10406</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A58" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B58" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C58" t="s">
         <v>125</v>
       </c>
       <c r="D58">
         <v>2</v>
       </c>
       <c r="E58">
-        <v>0.78562551781275802</v>
+        <v>0.78118393234672301</v>
       </c>
       <c r="F58">
-        <v>9656</v>
+        <v>10406</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A59" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B59" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C59" t="s">
         <v>126</v>
       </c>
       <c r="D59">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E59">
-        <v>0.78562551781275802</v>
+        <v>0.78118393234672301</v>
       </c>
       <c r="F59">
-        <v>9656</v>
+        <v>10406</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A60" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B60" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C60" t="s">
         <v>120</v>
       </c>
       <c r="D60">
-        <v>1233</v>
+        <v>345</v>
       </c>
       <c r="E60">
-        <v>0.78439812717112201</v>
+        <v>0.76387303037223098</v>
       </c>
       <c r="F60">
-        <v>13242</v>
+        <v>4379</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A61" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B61" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C61" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D61">
-        <v>878</v>
+        <v>254</v>
       </c>
       <c r="E61">
-        <v>0.78439812717112201</v>
+        <v>0.76387303037223098</v>
       </c>
       <c r="F61">
-        <v>13242</v>
+        <v>4379</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A62" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B62" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C62" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D62">
-        <v>463</v>
+        <v>180</v>
       </c>
       <c r="E62">
-        <v>0.78439812717112201</v>
+        <v>0.76387303037223098</v>
       </c>
       <c r="F62">
-        <v>13242</v>
+        <v>4379</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A63" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B63" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C63" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D63">
-        <v>107</v>
+        <v>65</v>
       </c>
       <c r="E63">
-        <v>0.78439812717112201</v>
+        <v>0.76387303037223098</v>
       </c>
       <c r="F63">
-        <v>13242</v>
+        <v>4379</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A64" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B64" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C64" t="s">
         <v>124</v>
       </c>
       <c r="D64">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="E64">
-        <v>0.78439812717112201</v>
+        <v>0.76387303037223098</v>
       </c>
       <c r="F64">
-        <v>13242</v>
+        <v>4379</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A65" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B65" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C65" t="s">
         <v>125</v>
       </c>
       <c r="D65">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="E65">
-        <v>0.78439812717112201</v>
+        <v>0.76387303037223098</v>
       </c>
       <c r="F65">
-        <v>13242</v>
+        <v>4379</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A66" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B66" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C66" t="s">
         <v>126</v>
       </c>
       <c r="D66">
-        <v>112</v>
+        <v>134</v>
       </c>
       <c r="E66">
-        <v>0.78439812717112201</v>
+        <v>0.76387303037223098</v>
       </c>
       <c r="F66">
-        <v>13242</v>
+        <v>4379</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A67" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>135</v>
       </c>
       <c r="C67" t="s">
         <v>120</v>
       </c>
       <c r="D67">
-        <v>404</v>
+        <v>524</v>
       </c>
       <c r="E67">
-        <v>0.77302786962683001</v>
+        <v>0.76322728071717305</v>
       </c>
       <c r="F67">
-        <v>4234</v>
+        <v>5689</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A68" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B68" t="s">
         <v>135</v>
       </c>
       <c r="C68" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D68">
-        <v>249</v>
+        <v>379</v>
       </c>
       <c r="E68">
-        <v>0.77302786962683001</v>
+        <v>0.76322728071717305</v>
       </c>
       <c r="F68">
-        <v>4234</v>
+        <v>5689</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A69" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B69" t="s">
         <v>135</v>
       </c>
       <c r="C69" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D69">
-        <v>204</v>
+        <v>297</v>
       </c>
       <c r="E69">
-        <v>0.77302786962683001</v>
+        <v>0.76322728071717305</v>
       </c>
       <c r="F69">
-        <v>4234</v>
+        <v>5689</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B70" t="s">
         <v>135</v>
       </c>
       <c r="C70" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D70">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="E70">
-        <v>0.77302786962683001</v>
+        <v>0.76322728071717305</v>
       </c>
       <c r="F70">
-        <v>4234</v>
+        <v>5689</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A71" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B71" t="s">
         <v>135</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E71">
-        <v>0.77302786962683001</v>
+        <v>0.76322728071717305</v>
       </c>
       <c r="F71">
-        <v>4234</v>
+        <v>5689</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B72" t="s">
         <v>135</v>
       </c>
       <c r="C72" t="s">
         <v>125</v>
       </c>
       <c r="D72">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E72">
-        <v>0.77302786962683001</v>
+        <v>0.76322728071717305</v>
       </c>
       <c r="F72">
-        <v>4234</v>
+        <v>5689</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A73" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B73" t="s">
         <v>135</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="E73">
-        <v>0.77302786962683001</v>
+        <v>0.76322728071717305</v>
       </c>
       <c r="F73">
-        <v>4234</v>
+        <v>5689</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B74" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C74" t="s">
         <v>120</v>
       </c>
       <c r="D74">
-        <v>345</v>
+        <v>420</v>
       </c>
       <c r="E74">
-        <v>0.76387303037223098</v>
+        <v>0.76116191500806796</v>
       </c>
       <c r="F74">
-        <v>4379</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B75" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C75" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D75">
-        <v>254</v>
+        <v>309</v>
       </c>
       <c r="E75">
-        <v>0.76387303037223098</v>
+        <v>0.76116191500806796</v>
       </c>
       <c r="F75">
-        <v>4379</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A76" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B76" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C76" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D76">
-        <v>180</v>
+        <v>109</v>
       </c>
       <c r="E76">
-        <v>0.76387303037223098</v>
+        <v>0.76116191500806796</v>
       </c>
       <c r="F76">
-        <v>4379</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B77" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C77" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D77">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="E77">
-        <v>0.76387303037223098</v>
+        <v>0.76116191500806796</v>
       </c>
       <c r="F77">
-        <v>4379</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B78" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C78" t="s">
         <v>124</v>
       </c>
       <c r="D78">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="E78">
-        <v>0.76387303037223098</v>
+        <v>0.76116191500806796</v>
       </c>
       <c r="F78">
-        <v>4379</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B79" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C79" t="s">
         <v>125</v>
       </c>
-      <c r="D79">
-[...1 lines deleted...]
-      </c>
       <c r="E79">
-        <v>0.76387303037223098</v>
+        <v>0.76116191500806796</v>
       </c>
       <c r="F79">
-        <v>4379</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B80" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C80" t="s">
         <v>126</v>
       </c>
       <c r="D80">
-        <v>134</v>
+        <v>33</v>
       </c>
       <c r="E80">
-        <v>0.76387303037223098</v>
+        <v>0.76116191500806796</v>
       </c>
       <c r="F80">
-        <v>4379</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A81" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B81" t="s">
         <v>77</v>
       </c>
       <c r="C81" t="s">
         <v>125</v>
       </c>
       <c r="E81">
-        <v>0.761067390951087</v>
+        <v>0.76042794152833004</v>
       </c>
       <c r="F81">
-        <v>86154</v>
+        <v>87769</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A82" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B82" t="s">
         <v>77</v>
       </c>
       <c r="C82" t="s">
         <v>120</v>
       </c>
       <c r="D82">
-        <v>8798</v>
+        <v>8985</v>
       </c>
       <c r="E82">
-        <v>0.761067390951087</v>
+        <v>0.76042794152833004</v>
       </c>
       <c r="F82">
-        <v>86154</v>
+        <v>87769</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A83" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B83" t="s">
         <v>77</v>
       </c>
       <c r="C83" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D83">
-        <v>6376</v>
+        <v>6506</v>
       </c>
       <c r="E83">
-        <v>0.761067390951087</v>
+        <v>0.76042794152833004</v>
       </c>
       <c r="F83">
-        <v>86154</v>
+        <v>87769</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A84" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B84" t="s">
         <v>77</v>
       </c>
       <c r="C84" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D84">
-        <v>3070</v>
+        <v>3136</v>
       </c>
       <c r="E84">
-        <v>0.761067390951087</v>
+        <v>0.76042794152833004</v>
       </c>
       <c r="F84">
-        <v>86154</v>
+        <v>87769</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A85" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B85" t="s">
         <v>77</v>
       </c>
       <c r="C85" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D85">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="E85">
-        <v>0.761067390951087</v>
+        <v>0.76042794152833004</v>
       </c>
       <c r="F85">
-        <v>86154</v>
+        <v>87769</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A86" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B86" t="s">
         <v>77</v>
       </c>
       <c r="C86" t="s">
         <v>124</v>
       </c>
       <c r="D86">
         <v>350</v>
       </c>
       <c r="E86">
-        <v>0.761067390951087</v>
+        <v>0.76042794152833004</v>
       </c>
       <c r="F86">
-        <v>86154</v>
+        <v>87769</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A87" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B87" t="s">
         <v>77</v>
       </c>
       <c r="C87" t="s">
         <v>125</v>
       </c>
       <c r="D87">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E87">
-        <v>0.761067390951087</v>
+        <v>0.76042794152833004</v>
       </c>
       <c r="F87">
-        <v>86154</v>
+        <v>87769</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A88" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B88" t="s">
         <v>77</v>
       </c>
       <c r="C88" t="s">
         <v>126</v>
       </c>
       <c r="D88">
-        <v>1159</v>
+        <v>1211</v>
       </c>
       <c r="E88">
-        <v>0.761067390951087</v>
+        <v>0.76042794152833004</v>
       </c>
       <c r="F88">
-        <v>86154</v>
+        <v>87769</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A89" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B89" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="C89" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="D89">
-        <v>420</v>
+        <v>1</v>
       </c>
       <c r="E89">
-        <v>0.76103336921420806</v>
+        <v>0.73739610537918399</v>
       </c>
       <c r="F89">
-        <v>3716</v>
+        <v>100703</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A90" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B90" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="C90" t="s">
-        <v>146</v>
+        <v>120</v>
       </c>
       <c r="D90">
-        <v>309</v>
+        <v>10455</v>
       </c>
       <c r="E90">
-        <v>0.76103336921420806</v>
+        <v>0.73739610537918399</v>
       </c>
       <c r="F90">
-        <v>3716</v>
+        <v>100703</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A91" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B91" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="C91" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D91">
-        <v>109</v>
+        <v>8964</v>
       </c>
       <c r="E91">
-        <v>0.76103336921420806</v>
+        <v>0.73739610537918399</v>
       </c>
       <c r="F91">
-        <v>3716</v>
+        <v>100703</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A92" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B92" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="C92" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D92">
-        <v>12</v>
+        <v>5336</v>
       </c>
       <c r="E92">
-        <v>0.76103336921420806</v>
+        <v>0.73739610537918399</v>
       </c>
       <c r="F92">
-        <v>3716</v>
+        <v>100703</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A93" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B93" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="C93" t="s">
-        <v>124</v>
+        <v>147</v>
       </c>
       <c r="D93">
-        <v>5</v>
+        <v>1156</v>
       </c>
       <c r="E93">
-        <v>0.76103336921420806</v>
+        <v>0.73739610537918399</v>
       </c>
       <c r="F93">
-        <v>3716</v>
+        <v>100703</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A94" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B94" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="C94" t="s">
-        <v>125</v>
+        <v>124</v>
+      </c>
+      <c r="D94">
+        <v>352</v>
       </c>
       <c r="E94">
-        <v>0.76103336921420806</v>
+        <v>0.73739610537918399</v>
       </c>
       <c r="F94">
-        <v>3716</v>
+        <v>100703</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A95" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B95" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="C95" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D95">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E95">
-        <v>0.76103336921420806</v>
+        <v>0.73739610537918399</v>
       </c>
       <c r="F95">
-        <v>3716</v>
+        <v>100703</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A96" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B96" t="s">
         <v>80</v>
       </c>
       <c r="C96" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D96">
-        <v>1</v>
+        <v>127</v>
       </c>
       <c r="E96">
-        <v>0.73643984470821899</v>
+        <v>0.73739610537918399</v>
       </c>
       <c r="F96">
-        <v>98653</v>
+        <v>100703</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A97" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B97" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C97" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>10270</v>
+        <v>125</v>
       </c>
       <c r="E97">
-        <v>0.73643984470821899</v>
+        <v>0.734501163268099</v>
       </c>
       <c r="F97">
-        <v>98653</v>
+        <v>109605</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A98" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B98" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C98" t="s">
-        <v>146</v>
+        <v>120</v>
       </c>
       <c r="D98">
-        <v>8818</v>
+        <v>11965</v>
       </c>
       <c r="E98">
-        <v>0.73643984470821899</v>
+        <v>0.734501163268099</v>
       </c>
       <c r="F98">
-        <v>98653</v>
+        <v>109605</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A99" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B99" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C99" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D99">
-        <v>5258</v>
+        <v>9809</v>
       </c>
       <c r="E99">
-        <v>0.73643984470821899</v>
+        <v>0.734501163268099</v>
       </c>
       <c r="F99">
-        <v>98653</v>
+        <v>109605</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A100" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B100" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C100" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D100">
-        <v>1140</v>
+        <v>5052</v>
       </c>
       <c r="E100">
-        <v>0.73643984470821899</v>
+        <v>0.734501163268099</v>
       </c>
       <c r="F100">
-        <v>98653</v>
+        <v>109605</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A101" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B101" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C101" t="s">
-        <v>124</v>
+        <v>147</v>
       </c>
       <c r="D101">
-        <v>338</v>
+        <v>1074</v>
       </c>
       <c r="E101">
-        <v>0.73643984470821899</v>
+        <v>0.734501163268099</v>
       </c>
       <c r="F101">
-        <v>98653</v>
+        <v>109605</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A102" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B102" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C102" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D102">
-        <v>53</v>
+        <v>383</v>
       </c>
       <c r="E102">
-        <v>0.73643984470821899</v>
+        <v>0.734501163268099</v>
       </c>
       <c r="F102">
-        <v>98653</v>
+        <v>109605</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A103" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B103" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C103" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D103">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="E103">
-        <v>0.73643984470821899</v>
+        <v>0.734501163268099</v>
       </c>
       <c r="F103">
-        <v>98653</v>
+        <v>109605</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A104" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B104" t="s">
         <v>78</v>
       </c>
       <c r="C104" t="s">
-        <v>125</v>
+        <v>126</v>
+      </c>
+      <c r="D104">
+        <v>740</v>
       </c>
       <c r="E104">
-        <v>0.73459913213196104</v>
+        <v>0.734501163268099</v>
       </c>
       <c r="F104">
-        <v>105546</v>
+        <v>109605</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A105" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B105" t="s">
-        <v>78</v>
+        <v>142</v>
       </c>
       <c r="C105" t="s">
         <v>120</v>
       </c>
       <c r="D105">
-        <v>11550</v>
+        <v>742</v>
       </c>
       <c r="E105">
-        <v>0.73459913213196104</v>
+        <v>0.71980595516895196</v>
       </c>
       <c r="F105">
-        <v>105546</v>
+        <v>5978</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A106" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B106" t="s">
-        <v>78</v>
+        <v>142</v>
       </c>
       <c r="C106" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D106">
-        <v>9426</v>
+        <v>395</v>
       </c>
       <c r="E106">
-        <v>0.73459913213196104</v>
+        <v>0.71980595516895196</v>
       </c>
       <c r="F106">
-        <v>105546</v>
+        <v>5978</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A107" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B107" t="s">
-        <v>78</v>
+        <v>142</v>
       </c>
       <c r="C107" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D107">
-        <v>4856</v>
+        <v>117</v>
       </c>
       <c r="E107">
-        <v>0.73459913213196104</v>
+        <v>0.71980595516895196</v>
       </c>
       <c r="F107">
-        <v>105546</v>
+        <v>5978</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A108" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B108" t="s">
-        <v>78</v>
+        <v>142</v>
       </c>
       <c r="C108" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D108">
-        <v>1034</v>
+        <v>14</v>
       </c>
       <c r="E108">
-        <v>0.73459913213196104</v>
+        <v>0.71980595516895196</v>
       </c>
       <c r="F108">
-        <v>105546</v>
+        <v>5978</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A109" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B109" t="s">
-        <v>78</v>
+        <v>142</v>
       </c>
       <c r="C109" t="s">
         <v>124</v>
       </c>
       <c r="D109">
-        <v>368</v>
+        <v>11</v>
       </c>
       <c r="E109">
-        <v>0.73459913213196104</v>
+        <v>0.71980595516895196</v>
       </c>
       <c r="F109">
-        <v>105546</v>
+        <v>5978</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A110" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B110" t="s">
-        <v>78</v>
+        <v>142</v>
       </c>
       <c r="C110" t="s">
         <v>125</v>
       </c>
-      <c r="D110">
-[...1 lines deleted...]
-      </c>
       <c r="E110">
-        <v>0.73459913213196104</v>
+        <v>0.71980595516895196</v>
       </c>
       <c r="F110">
-        <v>105546</v>
+        <v>5978</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A111" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B111" t="s">
-        <v>78</v>
+        <v>142</v>
       </c>
       <c r="C111" t="s">
         <v>126</v>
       </c>
       <c r="D111">
-        <v>705</v>
+        <v>396</v>
       </c>
       <c r="E111">
-        <v>0.73459913213196104</v>
+        <v>0.71980595516895196</v>
       </c>
       <c r="F111">
-        <v>105546</v>
+        <v>5978</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A112" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B112" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C112" t="s">
         <v>120</v>
       </c>
       <c r="D112">
-        <v>742</v>
+        <v>553</v>
       </c>
       <c r="E112">
-        <v>0.71980595516895196</v>
+        <v>0.71173469387755095</v>
       </c>
       <c r="F112">
-        <v>5978</v>
+        <v>3920</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A113" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B113" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C113" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D113">
-        <v>395</v>
+        <v>354</v>
       </c>
       <c r="E113">
-        <v>0.71980595516895196</v>
+        <v>0.71173469387755095</v>
       </c>
       <c r="F113">
-        <v>5978</v>
+        <v>3920</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A114" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B114" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C114" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D114">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E114">
-        <v>0.71980595516895196</v>
+        <v>0.71173469387755095</v>
       </c>
       <c r="F114">
-        <v>5978</v>
+        <v>3920</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A115" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B115" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C115" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D115">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E115">
-        <v>0.71980595516895196</v>
+        <v>0.71173469387755095</v>
       </c>
       <c r="F115">
-        <v>5978</v>
+        <v>3920</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A116" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B116" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C116" t="s">
         <v>124</v>
       </c>
       <c r="D116">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="E116">
-        <v>0.71980595516895196</v>
+        <v>0.71173469387755095</v>
       </c>
       <c r="F116">
-        <v>5978</v>
+        <v>3920</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A117" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B117" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C117" t="s">
         <v>125</v>
       </c>
       <c r="E117">
-        <v>0.71980595516895196</v>
+        <v>0.71173469387755095</v>
       </c>
       <c r="F117">
-        <v>5978</v>
+        <v>3920</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A118" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B118" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C118" t="s">
         <v>126</v>
       </c>
       <c r="D118">
-        <v>396</v>
+        <v>82</v>
       </c>
       <c r="E118">
-        <v>0.71980595516895196</v>
+        <v>0.71173469387755095</v>
       </c>
       <c r="F118">
-        <v>5978</v>
+        <v>3920</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A119" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B119" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="C119" t="s">
         <v>120</v>
       </c>
       <c r="D119">
-        <v>552</v>
+        <v>307</v>
       </c>
       <c r="E119">
-        <v>0.71184277692700304</v>
+        <v>0.710024600246002</v>
       </c>
       <c r="F119">
-        <v>3918</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A120" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B120" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="C120" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D120">
-        <v>354</v>
+        <v>273</v>
       </c>
       <c r="E120">
-        <v>0.71184277692700304</v>
+        <v>0.710024600246002</v>
       </c>
       <c r="F120">
-        <v>3918</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A121" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B121" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="C121" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D121">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E121">
-        <v>0.71184277692700304</v>
+        <v>0.710024600246002</v>
       </c>
       <c r="F121">
-        <v>3918</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A122" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B122" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="C122" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D122">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="E122">
-        <v>0.71184277692700304</v>
+        <v>0.710024600246002</v>
       </c>
       <c r="F122">
-        <v>3918</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A123" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B123" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="C123" t="s">
         <v>124</v>
       </c>
       <c r="D123">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="E123">
-        <v>0.71184277692700304</v>
+        <v>0.710024600246002</v>
       </c>
       <c r="F123">
-        <v>3918</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A124" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B124" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="C124" t="s">
         <v>125</v>
       </c>
       <c r="E124">
-        <v>0.71184277692700304</v>
+        <v>0.710024600246002</v>
       </c>
       <c r="F124">
-        <v>3918</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A125" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B125" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="C125" t="s">
         <v>126</v>
       </c>
       <c r="D125">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="E125">
-        <v>0.71184277692700304</v>
+        <v>0.710024600246002</v>
       </c>
       <c r="F125">
-        <v>3918</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A126" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B126" t="s">
         <v>79</v>
       </c>
       <c r="C126" t="s">
         <v>125</v>
       </c>
       <c r="E126">
-        <v>0.66534981181432296</v>
+        <v>0.66764087576270303</v>
       </c>
       <c r="F126">
-        <v>37463</v>
+        <v>39006</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A127" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B127" t="s">
         <v>79</v>
       </c>
       <c r="C127" t="s">
         <v>120</v>
       </c>
       <c r="D127">
-        <v>5064</v>
+        <v>5242</v>
       </c>
       <c r="E127">
-        <v>0.66534981181432296</v>
+        <v>0.66764087576270303</v>
       </c>
       <c r="F127">
-        <v>37463</v>
+        <v>39006</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A128" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B128" t="s">
         <v>79</v>
       </c>
       <c r="C128" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D128">
-        <v>4429</v>
+        <v>4577</v>
       </c>
       <c r="E128">
-        <v>0.66534981181432296</v>
+        <v>0.66764087576270303</v>
       </c>
       <c r="F128">
-        <v>37463</v>
+        <v>39006</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A129" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B129" t="s">
         <v>79</v>
       </c>
       <c r="C129" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D129">
-        <v>2396</v>
+        <v>2467</v>
       </c>
       <c r="E129">
-        <v>0.66534981181432296</v>
+        <v>0.66764087576270303</v>
       </c>
       <c r="F129">
-        <v>37463</v>
+        <v>39006</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A130" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B130" t="s">
         <v>79</v>
       </c>
       <c r="C130" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D130">
-        <v>438</v>
+        <v>456</v>
       </c>
       <c r="E130">
-        <v>0.66534981181432296</v>
+        <v>0.66764087576270303</v>
       </c>
       <c r="F130">
-        <v>37463</v>
+        <v>39006</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A131" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B131" t="s">
         <v>79</v>
       </c>
       <c r="C131" t="s">
         <v>124</v>
       </c>
       <c r="D131">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="E131">
-        <v>0.66534981181432296</v>
+        <v>0.66764087576270303</v>
       </c>
       <c r="F131">
-        <v>37463</v>
+        <v>39006</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A132" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B132" t="s">
         <v>79</v>
       </c>
       <c r="C132" t="s">
         <v>125</v>
       </c>
       <c r="D132">
         <v>51</v>
       </c>
       <c r="E132">
-        <v>0.66534981181432296</v>
+        <v>0.66764087576270303</v>
       </c>
       <c r="F132">
-        <v>37463</v>
+        <v>39006</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A133" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B133" t="s">
         <v>79</v>
       </c>
       <c r="C133" t="s">
         <v>126</v>
       </c>
       <c r="D133">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E133">
-        <v>0.66534981181432296</v>
+        <v>0.66764087576270303</v>
       </c>
       <c r="F133">
-        <v>37463</v>
+        <v>39006</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A134" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B134" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C134" t="s">
         <v>120</v>
       </c>
       <c r="D134">
         <v>801</v>
       </c>
       <c r="E134">
         <v>0.63601727203454395</v>
       </c>
       <c r="F134">
         <v>3937</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A135" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B135" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C135" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D135">
         <v>424</v>
       </c>
       <c r="E135">
         <v>0.63601727203454395</v>
       </c>
       <c r="F135">
         <v>3937</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A136" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B136" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C136" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D136">
         <v>147</v>
       </c>
       <c r="E136">
         <v>0.63601727203454395</v>
       </c>
       <c r="F136">
         <v>3937</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A137" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B137" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C137" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D137">
         <v>14</v>
       </c>
       <c r="E137">
         <v>0.63601727203454395</v>
       </c>
       <c r="F137">
         <v>3937</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A138" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B138" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C138" t="s">
         <v>124</v>
       </c>
       <c r="D138">
         <v>2</v>
       </c>
       <c r="E138">
         <v>0.63601727203454395</v>
       </c>
       <c r="F138">
         <v>3937</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A139" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B139" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C139" t="s">
         <v>125</v>
       </c>
       <c r="E139">
         <v>0.63601727203454395</v>
       </c>
       <c r="F139">
         <v>3937</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A140" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B140" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>126</v>
       </c>
       <c r="D140">
         <v>45</v>
       </c>
       <c r="E140">
         <v>0.63601727203454395</v>
       </c>
       <c r="F140">
         <v>3937</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A141" t="s">
+        <v>163</v>
+      </c>
+      <c r="B141" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C141" t="s">
         <v>120</v>
       </c>
       <c r="D141">
-        <v>814</v>
+        <v>833</v>
       </c>
       <c r="E141">
-        <v>0.57798800184586896</v>
+        <v>0.57887610020311397</v>
       </c>
       <c r="F141">
-        <v>4334</v>
+        <v>4431</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A142" t="s">
+        <v>163</v>
+      </c>
+      <c r="B142" t="s">
         <v>164</v>
       </c>
-      <c r="B142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C142" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D142">
-        <v>628</v>
+        <v>640</v>
       </c>
       <c r="E142">
-        <v>0.57798800184586896</v>
+        <v>0.57887610020311397</v>
       </c>
       <c r="F142">
-        <v>4334</v>
+        <v>4431</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A143" t="s">
+        <v>163</v>
+      </c>
+      <c r="B143" t="s">
         <v>164</v>
       </c>
-      <c r="B143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C143" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D143">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="E143">
-        <v>0.57798800184586896</v>
+        <v>0.57887610020311397</v>
       </c>
       <c r="F143">
-        <v>4334</v>
+        <v>4431</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A144" t="s">
+        <v>163</v>
+      </c>
+      <c r="B144" t="s">
         <v>164</v>
       </c>
-      <c r="B144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C144" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D144">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E144">
-        <v>0.57798800184586896</v>
+        <v>0.57887610020311397</v>
       </c>
       <c r="F144">
-        <v>4334</v>
+        <v>4431</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A145" t="s">
+        <v>163</v>
+      </c>
+      <c r="B145" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C145" t="s">
         <v>124</v>
       </c>
       <c r="D145">
         <v>20</v>
       </c>
       <c r="E145">
-        <v>0.57798800184586896</v>
+        <v>0.57887610020311397</v>
       </c>
       <c r="F145">
-        <v>4334</v>
+        <v>4431</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A146" t="s">
+        <v>163</v>
+      </c>
+      <c r="B146" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C146" t="s">
         <v>125</v>
       </c>
       <c r="D146">
         <v>11</v>
       </c>
       <c r="E146">
-        <v>0.57798800184586896</v>
+        <v>0.57887610020311397</v>
       </c>
       <c r="F146">
-        <v>4334</v>
+        <v>4431</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A147" t="s">
+        <v>163</v>
+      </c>
+      <c r="B147" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C147" t="s">
         <v>126</v>
       </c>
       <c r="D147">
         <v>5</v>
       </c>
       <c r="E147">
-        <v>0.57798800184586896</v>
+        <v>0.57887610020311397</v>
       </c>
       <c r="F147">
-        <v>4334</v>
+        <v>4431</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4.81640625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.453125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.7265625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.54296875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.54296875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.54296875" bestFit="1" customWidth="1"/>
@@ -9022,51 +9036,51 @@
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17">
         <v>2100000</v>
       </c>
       <c r="C17" s="2">
         <v>0.01</v>
       </c>
       <c r="D17">
         <v>303000000</v>
       </c>
       <c r="E17" s="2">
         <v>0.02</v>
       </c>
       <c r="F17">
         <v>2800000</v>
       </c>
       <c r="G17" s="2">
         <v>0.03</v>
       </c>
       <c r="I17" s="3"/>
     </row>
     <row r="18" spans="1:14" ht="16" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B18">
         <v>2100000</v>
       </c>
       <c r="C18" s="2">
         <v>0.01</v>
       </c>
       <c r="D18">
         <v>303500000</v>
       </c>
       <c r="E18" s="2">
         <v>0.02</v>
       </c>
       <c r="F18">
         <v>2800000</v>
       </c>
       <c r="G18" s="2">
         <v>0.01</v>
       </c>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
@@ -9096,154 +9110,154 @@
     <col min="6" max="6" width="31.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B2" t="s">
         <v>77</v>
       </c>
       <c r="C2">
         <v>87502</v>
       </c>
       <c r="D2">
         <v>-2416</v>
       </c>
       <c r="E2">
         <v>13459804</v>
       </c>
       <c r="F2">
         <v>-93989</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B3" t="s">
         <v>78</v>
       </c>
       <c r="C3">
         <v>110200</v>
       </c>
       <c r="D3">
         <v>4391</v>
       </c>
       <c r="E3">
         <v>16423111</v>
       </c>
       <c r="F3">
         <v>292708</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B4" t="s">
         <v>79</v>
       </c>
       <c r="C4">
         <v>39015</v>
       </c>
       <c r="D4">
         <v>2169</v>
       </c>
       <c r="E4">
         <v>6726635</v>
       </c>
       <c r="F4">
         <v>544552</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B5" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C5">
         <v>203338</v>
       </c>
       <c r="D5">
         <v>-8461</v>
       </c>
       <c r="E5">
         <v>24244867</v>
       </c>
       <c r="F5">
         <v>-1821522</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B6" t="s">
         <v>80</v>
       </c>
       <c r="C6">
         <v>102738</v>
       </c>
       <c r="D6">
         <v>9333</v>
       </c>
       <c r="E6">
         <v>17071909</v>
       </c>
       <c r="F6">
         <v>1410516</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B7" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C7">
         <v>17537</v>
       </c>
       <c r="D7">
         <v>-599</v>
       </c>
       <c r="E7">
         <v>3231971</v>
       </c>
       <c r="F7">
         <v>-209616</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
@@ -9261,231 +9275,231 @@
     <col min="6" max="6" width="29.81640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B2" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C2">
         <v>7955</v>
       </c>
       <c r="D2">
         <v>841</v>
       </c>
       <c r="E2">
         <v>646330</v>
       </c>
       <c r="F2">
         <v>49207</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B3" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C3">
         <v>13071</v>
       </c>
       <c r="D3">
         <v>58</v>
       </c>
       <c r="E3">
         <v>1836118</v>
       </c>
       <c r="F3">
         <v>43907</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B4" t="s">
         <v>83</v>
       </c>
       <c r="C4">
         <v>20609</v>
       </c>
       <c r="D4">
         <v>962</v>
       </c>
       <c r="E4">
         <v>3071008</v>
       </c>
       <c r="F4">
         <v>54288</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B5" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C5">
         <v>2214</v>
       </c>
       <c r="D5">
         <v>182</v>
       </c>
       <c r="E5">
         <v>316175</v>
       </c>
       <c r="F5">
         <v>42566</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B6" t="s">
         <v>84</v>
       </c>
       <c r="C6">
         <v>33817</v>
       </c>
       <c r="D6">
         <v>1281</v>
       </c>
       <c r="E6">
         <v>4826264</v>
       </c>
       <c r="F6">
         <v>213718</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B7" t="s">
         <v>85</v>
       </c>
       <c r="C7">
         <v>19137</v>
       </c>
       <c r="D7">
         <v>726</v>
       </c>
       <c r="E7">
         <v>2344745</v>
       </c>
       <c r="F7">
         <v>70874</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B8" t="s">
         <v>113</v>
       </c>
       <c r="C8">
         <v>9861</v>
       </c>
       <c r="D8">
         <v>490</v>
       </c>
       <c r="E8">
         <v>1388555</v>
       </c>
       <c r="F8">
         <v>73840</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B9" t="s">
         <v>87</v>
       </c>
       <c r="C9">
         <v>30119</v>
       </c>
       <c r="D9">
         <v>1914</v>
       </c>
       <c r="E9">
         <v>5106134</v>
       </c>
       <c r="F9">
         <v>321508</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B10" t="s">
         <v>89</v>
       </c>
       <c r="C10">
         <v>11326</v>
       </c>
       <c r="D10">
         <v>694</v>
       </c>
       <c r="E10">
         <v>1650155</v>
       </c>
       <c r="F10">
         <v>117780</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B11" t="s">
         <v>110</v>
       </c>
       <c r="C11">
         <v>51771</v>
       </c>
       <c r="D11">
         <v>1737</v>
       </c>
       <c r="E11">
         <v>8276595</v>
       </c>
       <c r="F11">
         <v>304168</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
@@ -10741,74 +10755,74 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <WebsiteURL xmlns="c3c316de-e841-47d8-8c59-3488ca186d7b" xsi:nil="true"/>
     <_dlc_DocId xmlns="5441f9af-d66b-45c3-9ebd-2c762688c8c2">VQYK5EVNXYDV-1677084417-77</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5441f9af-d66b-45c3-9ebd-2c762688c8c2">
       <Url>https://caa.sharepoint.com/sites/data-analysis-documents-web/_layouts/15/DocIdRedir.aspx?ID=VQYK5EVNXYDV-1677084417-77</Url>
       <Description>VQYK5EVNXYDV-1677084417-77</Description>
     </_dlc_DocIdUrl>
+    <WebsiteURL xmlns="c3c316de-e841-47d8-8c59-3488ca186d7b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27E79DA5-A279-4B85-B63A-07DC43A333FE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14CFB8DE-4658-4A8C-99F9-7508A0F996F4}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9748706-BDC7-4668-998E-6CFA327174FB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20135CEF-DECB-4FEB-A3EA-35D830821A56}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28AE9E1E-2FAB-4B4A-8262-7B041B59F8E5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AE37DF7-EE4D-4450-BD8B-BD4EE3A44124}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66486C39-B8B2-4983-ABB2-6EB15547F2C1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F79CC61C-0772-442B-AC9F-CD5596A5398A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Monthly Volumes</vt:lpstr>
       <vt:lpstr>Quarterly Volumes</vt:lpstr>
       <vt:lpstr>Annual Volumes</vt:lpstr>
       <vt:lpstr>Top Airline Volumes</vt:lpstr>
       <vt:lpstr>Top Airport Volumes</vt:lpstr>
       <vt:lpstr>Quarterly Punctuality</vt:lpstr>