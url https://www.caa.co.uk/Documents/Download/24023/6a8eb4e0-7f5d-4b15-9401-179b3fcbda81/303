--- v0 (2026-03-19)
+++ v1 (2026-05-21)
@@ -1,89 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Commercial &amp; Data Analysis\Ash\ADR Dashboard\ADR Tables for Publishing\2025 Q4\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CAB3CEFB-497F-4AFF-BBBD-B53885FA2BCD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6266A299-349E-4BE1-A268-9779969F6A95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{263DB62D-5914-4FCB-A3EA-1C28E975D16F}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="170">
   <si>
     <t>Complaints Received in Period</t>
   </si>
   <si>
     <t>Complaints Resolved in Period</t>
   </si>
   <si>
     <t>Ongoing cases</t>
   </si>
   <si>
     <t>Airline / Airport Name</t>
   </si>
   <si>
     <t>ADR entity name / PACT</t>
   </si>
   <si>
     <t>Complaints received Reg 261</t>
   </si>
   <si>
     <t>Complaints received 'others'</t>
   </si>
   <si>
     <t>Complaints received Reg 1107</t>
   </si>
   <si>
@@ -137,53 +136,50 @@
   <si>
     <t>CDRL</t>
   </si>
   <si>
     <t>AIR BALTIC</t>
   </si>
   <si>
     <t>AIR CANADA</t>
   </si>
   <si>
     <t>AIR FRANCE / KLM</t>
   </si>
   <si>
     <t>AIR PORTUGAL</t>
   </si>
   <si>
     <t>ASIANA AIRLINES</t>
   </si>
   <si>
     <t>DELTA AIRLINES</t>
   </si>
   <si>
     <t>EAST MIDLANDS INTERNATIONAL</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>EASYJET</t>
   </si>
   <si>
     <t>EGYPTAIR</t>
   </si>
   <si>
     <t>GARUDA INDONESIA</t>
   </si>
   <si>
     <t>LONDON CITY</t>
   </si>
   <si>
     <t>OMAN AIR</t>
   </si>
   <si>
     <t>ROYAL BRUNEI AIRLINES</t>
   </si>
   <si>
     <t>RYANAIR</t>
   </si>
   <si>
     <t>SOUTH AFRICAN AIRWAYS</t>
   </si>
   <si>
     <t>THY TURKISH AIRLINES</t>
@@ -273,53 +269,50 @@
     <t>AIR PEACE</t>
   </si>
   <si>
     <t>AIR SERBIA</t>
   </si>
   <si>
     <t>AIR TRANSAT</t>
   </si>
   <si>
     <t>AJET</t>
   </si>
   <si>
     <t>ALBA STAR</t>
   </si>
   <si>
     <t>ALL NIPPON AIRWAYS</t>
   </si>
   <si>
     <t>AMERICAN AIRLINES</t>
   </si>
   <si>
     <t>ARKIA</t>
   </si>
   <si>
     <t>ATLANTIC AIRWAYS</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>AURIGNY AIR SERVICES</t>
   </si>
   <si>
     <t>AUSTRIAN AIRLINES</t>
   </si>
   <si>
     <t>AVIANCA COLOMBIA</t>
   </si>
   <si>
     <t>AZERBAIJAN AIRLINES (AZAL)</t>
   </si>
   <si>
     <t>BATIK AIR MALAYSIA</t>
   </si>
   <si>
     <t>BEIJING CAPITAL AIRLINES</t>
   </si>
   <si>
     <t>BIMAN BANGLADESH AIRLINES</t>
   </si>
   <si>
     <t>BIRMINGHAM</t>
   </si>
@@ -564,113 +557,101 @@
     <t>WEST JET AIRLINES</t>
   </si>
   <si>
     <t>WIDEROE FLYVESELSKAP A/S</t>
   </si>
   <si>
     <t>ZAMBIA AIRWAYS</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Total cases opened &amp; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>rejected</t>
     </r>
   </si>
+  <si>
+    <t>FLYBE LTD</t>
+  </si>
+  <si>
+    <t>NORWEGIAN AIR UK LTD</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0"/>
-    <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="0" tint="-0.14999847407452621"/>
-      <name val="Aptos Narrow"/>
-[...15 lines deleted...]
-      <color theme="0" tint="-0.249977111117893"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -889,282 +870,258 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="mediumDashDotDot">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="0" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="2" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="4" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="2" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="2" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="1">
-[...11 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1447,9102 +1404,9137 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47E91D51-DFF3-4A1F-AF84-B1526B316897}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AE157"/>
+  <dimension ref="A1:V163"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="G55" sqref="G55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="42.1796875" customWidth="1"/>
-    <col min="3" max="8" width="12.81640625" customWidth="1"/>
-    <col min="9" max="9" width="12.81640625" style="37" customWidth="1"/>
+    <col min="3" max="5" width="12.81640625" customWidth="1"/>
+    <col min="6" max="6" width="13.36328125" customWidth="1"/>
+    <col min="7" max="8" width="12.81640625" customWidth="1"/>
+    <col min="9" max="9" width="12.81640625" style="18" customWidth="1"/>
     <col min="10" max="21" width="12.81640625" customWidth="1"/>
     <col min="22" max="22" width="29.453125" customWidth="1"/>
-    <col min="27" max="27" width="15.453125" customWidth="1"/>
-    <col min="28" max="28" width="11.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
-[...62 lines deleted...]
-    <row r="4" spans="1:31" ht="29.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:21" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+      <c r="R1" s="28"/>
+      <c r="S1" s="27"/>
+      <c r="T1" s="27"/>
+      <c r="U1" s="29"/>
+    </row>
+    <row r="2" spans="1:21" ht="13" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="30"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="28"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="29"/>
+    </row>
+    <row r="3" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="S3" s="30"/>
+      <c r="T3" s="30"/>
+    </row>
+    <row r="4" spans="1:21" ht="29.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="2" t="s">
-[...26 lines deleted...]
-      <c r="A5" s="10" t="s">
+      <c r="C4" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="35"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="35"/>
+      <c r="R4" s="36"/>
+      <c r="S4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="T4" s="37"/>
+      <c r="U4" s="38"/>
+    </row>
+    <row r="5" spans="1:21" ht="73" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="11" t="s">
+      <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="10" t="s">
+      <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="10" t="s">
+      <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="12" t="s">
+      <c r="G5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="13" t="s">
+      <c r="H5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="14" t="s">
+      <c r="I5" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="N5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="O5" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="P5" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="R5" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="S5" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="T5" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="U5" s="14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A6" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="69" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="39">
+        <v>0</v>
+      </c>
+      <c r="D6" s="40">
+        <v>0</v>
+      </c>
+      <c r="E6" s="40">
+        <v>0</v>
+      </c>
+      <c r="F6" s="40">
+        <v>1</v>
+      </c>
+      <c r="G6" s="41">
+        <v>1</v>
+      </c>
+      <c r="H6" s="42">
+        <v>0</v>
+      </c>
+      <c r="I6" s="43">
+        <v>2</v>
+      </c>
+      <c r="J6" s="40">
+        <v>0</v>
+      </c>
+      <c r="K6" s="40">
+        <v>0</v>
+      </c>
+      <c r="L6" s="40">
+        <v>0</v>
+      </c>
+      <c r="M6" s="44">
+        <v>0</v>
+      </c>
+      <c r="N6" s="15">
+        <v>0</v>
+      </c>
+      <c r="O6" s="16">
+        <v>0</v>
+      </c>
+      <c r="P6" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="40">
+        <v>5</v>
+      </c>
+      <c r="R6" s="54">
+        <v>5</v>
+      </c>
+      <c r="S6" s="40">
+        <v>8</v>
+      </c>
+      <c r="T6" s="55">
+        <v>10</v>
+      </c>
+      <c r="U6" s="56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A7" s="67" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" s="39">
+        <v>12</v>
+      </c>
+      <c r="D7" s="40">
+        <v>1</v>
+      </c>
+      <c r="E7" s="40">
+        <v>0</v>
+      </c>
+      <c r="F7" s="40">
+        <v>1</v>
+      </c>
+      <c r="G7" s="41">
+        <v>14</v>
+      </c>
+      <c r="H7" s="42">
+        <v>268</v>
+      </c>
+      <c r="I7" s="43">
+        <v>6</v>
+      </c>
+      <c r="J7" s="40">
+        <v>6</v>
+      </c>
+      <c r="K7" s="40">
+        <v>4</v>
+      </c>
+      <c r="L7" s="40">
+        <v>0</v>
+      </c>
+      <c r="M7" s="41">
+        <v>10</v>
+      </c>
+      <c r="N7" s="15">
+        <v>1</v>
+      </c>
+      <c r="O7" s="16">
+        <v>5600</v>
+      </c>
+      <c r="P7" s="17">
+        <v>560</v>
+      </c>
+      <c r="Q7" s="40">
+        <v>11</v>
+      </c>
+      <c r="R7" s="58">
+        <v>21</v>
+      </c>
+      <c r="S7" s="40">
+        <v>29</v>
+      </c>
+      <c r="T7" s="55">
+        <v>30</v>
+      </c>
+      <c r="U7" s="57"/>
+    </row>
+    <row r="8" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A8" s="67" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="39">
+        <v>95</v>
+      </c>
+      <c r="D8" s="40">
+        <v>3</v>
+      </c>
+      <c r="E8" s="40">
+        <v>0</v>
+      </c>
+      <c r="F8" s="40">
+        <v>4</v>
+      </c>
+      <c r="G8" s="41">
+        <v>102</v>
+      </c>
+      <c r="H8" s="42">
+        <v>185</v>
+      </c>
+      <c r="I8" s="43">
+        <v>27</v>
+      </c>
+      <c r="J8" s="40">
+        <v>21</v>
+      </c>
+      <c r="K8" s="40">
+        <v>27</v>
+      </c>
+      <c r="L8" s="40">
+        <v>24</v>
+      </c>
+      <c r="M8" s="41">
+        <v>72</v>
+      </c>
+      <c r="N8" s="15">
+        <v>0.66669999999999996</v>
+      </c>
+      <c r="O8" s="16">
+        <v>49545</v>
+      </c>
+      <c r="P8" s="17">
+        <v>1032</v>
+      </c>
+      <c r="Q8" s="40">
+        <v>58</v>
+      </c>
+      <c r="R8" s="58">
+        <v>130</v>
+      </c>
+      <c r="S8" s="40">
+        <v>197</v>
+      </c>
+      <c r="T8" s="55">
+        <v>201</v>
+      </c>
+      <c r="U8" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A9" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="39">
+        <v>0</v>
+      </c>
+      <c r="D9" s="40">
+        <v>0</v>
+      </c>
+      <c r="E9" s="40">
+        <v>0</v>
+      </c>
+      <c r="F9" s="40">
+        <v>0</v>
+      </c>
+      <c r="G9" s="41">
+        <v>0</v>
+      </c>
+      <c r="H9" s="42">
+        <v>0</v>
+      </c>
+      <c r="I9" s="43">
+        <v>0</v>
+      </c>
+      <c r="J9" s="40">
+        <v>0</v>
+      </c>
+      <c r="K9" s="40">
+        <v>0</v>
+      </c>
+      <c r="L9" s="40">
+        <v>0</v>
+      </c>
+      <c r="M9" s="41">
+        <v>0</v>
+      </c>
+      <c r="N9" s="15">
+        <v>0</v>
+      </c>
+      <c r="O9" s="16">
+        <v>0</v>
+      </c>
+      <c r="P9" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="40">
+        <v>0</v>
+      </c>
+      <c r="R9" s="58">
+        <v>0</v>
+      </c>
+      <c r="S9" s="40">
+        <v>10</v>
+      </c>
+      <c r="T9" s="55">
+        <v>10</v>
+      </c>
+      <c r="U9" s="57"/>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A10" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="39">
+        <v>679</v>
+      </c>
+      <c r="D10" s="40">
+        <v>61</v>
+      </c>
+      <c r="E10" s="40">
+        <v>0</v>
+      </c>
+      <c r="F10" s="40">
+        <v>38</v>
+      </c>
+      <c r="G10" s="41">
+        <v>778</v>
+      </c>
+      <c r="H10" s="42">
+        <v>450</v>
+      </c>
+      <c r="I10" s="43">
+        <v>172</v>
+      </c>
+      <c r="J10" s="40">
+        <v>33</v>
+      </c>
+      <c r="K10" s="40">
+        <v>181</v>
+      </c>
+      <c r="L10" s="40">
+        <v>204</v>
+      </c>
+      <c r="M10" s="41">
+        <v>418</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0.51200000000000001</v>
+      </c>
+      <c r="O10" s="16">
+        <v>111547</v>
+      </c>
+      <c r="P10" s="17">
+        <v>521</v>
+      </c>
+      <c r="Q10" s="40">
+        <v>393</v>
+      </c>
+      <c r="R10" s="58">
+        <v>811</v>
+      </c>
+      <c r="S10" s="40">
+        <v>1618</v>
+      </c>
+      <c r="T10" s="55">
+        <v>1480</v>
+      </c>
+      <c r="U10" s="57">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A11" s="67" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="39">
+        <v>0</v>
+      </c>
+      <c r="D11" s="40">
+        <v>0</v>
+      </c>
+      <c r="E11" s="40">
+        <v>0</v>
+      </c>
+      <c r="F11" s="40">
+        <v>0</v>
+      </c>
+      <c r="G11" s="41">
+        <v>0</v>
+      </c>
+      <c r="H11" s="42">
+        <v>0</v>
+      </c>
+      <c r="I11" s="43">
+        <v>0</v>
+      </c>
+      <c r="J11" s="40">
+        <v>0</v>
+      </c>
+      <c r="K11" s="40">
+        <v>0</v>
+      </c>
+      <c r="L11" s="40">
+        <v>0</v>
+      </c>
+      <c r="M11" s="41">
+        <v>0</v>
+      </c>
+      <c r="N11" s="15">
+        <v>0</v>
+      </c>
+      <c r="O11" s="16">
+        <v>0</v>
+      </c>
+      <c r="P11" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="40">
+        <v>0</v>
+      </c>
+      <c r="R11" s="58">
+        <v>0</v>
+      </c>
+      <c r="S11" s="40">
+        <v>17</v>
+      </c>
+      <c r="T11" s="55">
+        <v>17</v>
+      </c>
+      <c r="U11" s="57"/>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A12" s="67" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="39">
+        <v>0</v>
+      </c>
+      <c r="D12" s="40">
+        <v>0</v>
+      </c>
+      <c r="E12" s="40">
+        <v>0</v>
+      </c>
+      <c r="F12" s="40">
+        <v>0</v>
+      </c>
+      <c r="G12" s="41">
+        <v>0</v>
+      </c>
+      <c r="H12" s="42">
+        <v>0</v>
+      </c>
+      <c r="I12" s="43">
+        <v>0</v>
+      </c>
+      <c r="J12" s="40">
+        <v>0</v>
+      </c>
+      <c r="K12" s="40">
+        <v>0</v>
+      </c>
+      <c r="L12" s="40">
+        <v>0</v>
+      </c>
+      <c r="M12" s="41">
+        <v>0</v>
+      </c>
+      <c r="N12" s="15">
+        <v>0</v>
+      </c>
+      <c r="O12" s="16">
+        <v>0</v>
+      </c>
+      <c r="P12" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="40">
+        <v>0</v>
+      </c>
+      <c r="R12" s="58">
+        <v>0</v>
+      </c>
+      <c r="S12" s="40">
+        <v>1</v>
+      </c>
+      <c r="T12" s="55">
+        <v>1</v>
+      </c>
+      <c r="U12" s="57"/>
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A13" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="39">
+        <v>52</v>
+      </c>
+      <c r="D13" s="40">
+        <v>5</v>
+      </c>
+      <c r="E13" s="40">
+        <v>0</v>
+      </c>
+      <c r="F13" s="40">
+        <v>5</v>
+      </c>
+      <c r="G13" s="41">
+        <v>62</v>
+      </c>
+      <c r="H13" s="42">
+        <v>188</v>
+      </c>
+      <c r="I13" s="43">
+        <v>16</v>
+      </c>
+      <c r="J13" s="40">
+        <v>1</v>
+      </c>
+      <c r="K13" s="40">
+        <v>8</v>
+      </c>
+      <c r="L13" s="40">
+        <v>15</v>
+      </c>
+      <c r="M13" s="41">
+        <v>24</v>
+      </c>
+      <c r="N13" s="15">
+        <v>0.375</v>
+      </c>
+      <c r="O13" s="16">
+        <v>5859</v>
+      </c>
+      <c r="P13" s="17">
+        <v>651</v>
+      </c>
+      <c r="Q13" s="40">
+        <v>34</v>
+      </c>
+      <c r="R13" s="58">
+        <v>58</v>
+      </c>
+      <c r="S13" s="40">
+        <v>325</v>
+      </c>
+      <c r="T13" s="55">
+        <v>305</v>
+      </c>
+      <c r="U13" s="57"/>
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A14" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="39">
+        <v>3</v>
+      </c>
+      <c r="D14" s="40">
+        <v>0</v>
+      </c>
+      <c r="E14" s="40">
+        <v>0</v>
+      </c>
+      <c r="F14" s="40">
+        <v>0</v>
+      </c>
+      <c r="G14" s="41">
+        <v>3</v>
+      </c>
+      <c r="H14" s="42">
+        <v>58</v>
+      </c>
+      <c r="I14" s="43">
+        <v>3</v>
+      </c>
+      <c r="J14" s="40">
+        <v>0</v>
+      </c>
+      <c r="K14" s="40">
+        <v>1</v>
+      </c>
+      <c r="L14" s="40">
+        <v>1</v>
+      </c>
+      <c r="M14" s="41">
+        <v>2</v>
+      </c>
+      <c r="N14" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="O14" s="16">
+        <v>520</v>
+      </c>
+      <c r="P14" s="17">
+        <v>520</v>
+      </c>
+      <c r="Q14" s="40">
+        <v>9</v>
+      </c>
+      <c r="R14" s="58">
+        <v>11</v>
+      </c>
+      <c r="S14" s="40">
+        <v>9</v>
+      </c>
+      <c r="T14" s="55">
+        <v>14</v>
+      </c>
+      <c r="U14" s="57">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A15" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="39">
+        <v>21</v>
+      </c>
+      <c r="D15" s="40">
+        <v>5</v>
+      </c>
+      <c r="E15" s="40">
+        <v>0</v>
+      </c>
+      <c r="F15" s="40">
+        <v>3</v>
+      </c>
+      <c r="G15" s="41">
+        <v>29</v>
+      </c>
+      <c r="H15" s="42">
+        <v>47</v>
+      </c>
+      <c r="I15" s="43">
+        <v>7</v>
+      </c>
+      <c r="J15" s="40">
+        <v>0</v>
+      </c>
+      <c r="K15" s="40">
+        <v>6</v>
+      </c>
+      <c r="L15" s="40">
+        <v>6</v>
+      </c>
+      <c r="M15" s="41">
+        <v>12</v>
+      </c>
+      <c r="N15" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="O15" s="16">
+        <v>2576</v>
+      </c>
+      <c r="P15" s="17">
+        <v>429</v>
+      </c>
+      <c r="Q15" s="40">
+        <v>33</v>
+      </c>
+      <c r="R15" s="58">
+        <v>45</v>
+      </c>
+      <c r="S15" s="40">
+        <v>71</v>
+      </c>
+      <c r="T15" s="55">
+        <v>80</v>
+      </c>
+      <c r="U15" s="57"/>
+    </row>
+    <row r="16" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A16" s="67" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="39">
+        <v>0</v>
+      </c>
+      <c r="D16" s="40">
+        <v>0</v>
+      </c>
+      <c r="E16" s="40">
+        <v>0</v>
+      </c>
+      <c r="F16" s="40">
+        <v>0</v>
+      </c>
+      <c r="G16" s="41">
+        <v>0</v>
+      </c>
+      <c r="H16" s="42">
+        <v>0</v>
+      </c>
+      <c r="I16" s="43">
+        <v>0</v>
+      </c>
+      <c r="J16" s="40">
+        <v>0</v>
+      </c>
+      <c r="K16" s="40">
+        <v>0</v>
+      </c>
+      <c r="L16" s="40">
+        <v>0</v>
+      </c>
+      <c r="M16" s="41">
+        <v>0</v>
+      </c>
+      <c r="N16" s="15">
+        <v>0</v>
+      </c>
+      <c r="O16" s="16">
+        <v>0</v>
+      </c>
+      <c r="P16" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="40">
+        <v>0</v>
+      </c>
+      <c r="R16" s="58">
+        <v>0</v>
+      </c>
+      <c r="S16" s="40">
+        <v>1</v>
+      </c>
+      <c r="T16" s="55">
+        <v>1</v>
+      </c>
+      <c r="U16" s="57"/>
+    </row>
+    <row r="17" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A17" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="39">
+        <v>2218</v>
+      </c>
+      <c r="D17" s="40">
+        <v>47</v>
+      </c>
+      <c r="E17" s="40">
+        <v>0</v>
+      </c>
+      <c r="F17" s="40">
+        <v>50</v>
+      </c>
+      <c r="G17" s="41">
+        <v>2315</v>
+      </c>
+      <c r="H17" s="42">
+        <v>149</v>
+      </c>
+      <c r="I17" s="43">
+        <v>317</v>
+      </c>
+      <c r="J17" s="40">
+        <v>101</v>
+      </c>
+      <c r="K17" s="40">
+        <v>424</v>
+      </c>
+      <c r="L17" s="40">
+        <v>1798</v>
+      </c>
+      <c r="M17" s="41">
+        <v>2323</v>
+      </c>
+      <c r="N17" s="15">
+        <v>0.22600000000000001</v>
+      </c>
+      <c r="O17" s="16">
+        <v>278811</v>
+      </c>
+      <c r="P17" s="17">
+        <v>531</v>
+      </c>
+      <c r="Q17" s="40">
+        <v>717</v>
+      </c>
+      <c r="R17" s="58">
+        <v>3040</v>
+      </c>
+      <c r="S17" s="40">
+        <v>5576</v>
+      </c>
+      <c r="T17" s="55">
+        <v>5986</v>
+      </c>
+      <c r="U17" s="57">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A18" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="39">
+        <v>27</v>
+      </c>
+      <c r="D18" s="40">
+        <v>12</v>
+      </c>
+      <c r="E18" s="40">
+        <v>0</v>
+      </c>
+      <c r="F18" s="40">
+        <v>2</v>
+      </c>
+      <c r="G18" s="41">
+        <v>41</v>
+      </c>
+      <c r="H18" s="42">
+        <v>326</v>
+      </c>
+      <c r="I18" s="43">
+        <v>17</v>
+      </c>
+      <c r="J18" s="40">
+        <v>0</v>
+      </c>
+      <c r="K18" s="40">
+        <v>16</v>
+      </c>
+      <c r="L18" s="40">
+        <v>14</v>
+      </c>
+      <c r="M18" s="41">
+        <v>30</v>
+      </c>
+      <c r="N18" s="15">
+        <v>0.5333</v>
+      </c>
+      <c r="O18" s="16">
+        <v>13867</v>
+      </c>
+      <c r="P18" s="17">
+        <v>867</v>
+      </c>
+      <c r="Q18" s="40">
+        <v>48</v>
+      </c>
+      <c r="R18" s="58">
+        <v>78</v>
+      </c>
+      <c r="S18" s="40">
+        <v>98</v>
+      </c>
+      <c r="T18" s="55">
+        <v>118</v>
+      </c>
+      <c r="U18" s="57">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A19" s="67" t="s">
+        <v>99</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="39">
+        <v>0</v>
+      </c>
+      <c r="D19" s="40">
+        <v>0</v>
+      </c>
+      <c r="E19" s="40">
+        <v>0</v>
+      </c>
+      <c r="F19" s="40">
+        <v>0</v>
+      </c>
+      <c r="G19" s="41">
+        <v>0</v>
+      </c>
+      <c r="H19" s="42">
+        <v>0</v>
+      </c>
+      <c r="I19" s="43">
+        <v>0</v>
+      </c>
+      <c r="J19" s="40">
+        <v>0</v>
+      </c>
+      <c r="K19" s="40">
+        <v>0</v>
+      </c>
+      <c r="L19" s="40">
+        <v>0</v>
+      </c>
+      <c r="M19" s="41">
+        <v>0</v>
+      </c>
+      <c r="N19" s="15">
+        <v>0</v>
+      </c>
+      <c r="O19" s="16">
+        <v>0</v>
+      </c>
+      <c r="P19" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="40">
+        <v>0</v>
+      </c>
+      <c r="R19" s="58">
+        <v>0</v>
+      </c>
+      <c r="S19" s="40">
+        <v>62</v>
+      </c>
+      <c r="T19" s="55">
+        <v>62</v>
+      </c>
+      <c r="U19" s="57"/>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A20" s="67" t="s">
+        <v>168</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="39">
+        <v>0</v>
+      </c>
+      <c r="D20" s="40">
+        <v>0</v>
+      </c>
+      <c r="E20" s="40">
+        <v>0</v>
+      </c>
+      <c r="F20" s="40">
+        <v>0</v>
+      </c>
+      <c r="G20" s="41">
+        <v>0</v>
+      </c>
+      <c r="H20" s="42">
+        <v>0</v>
+      </c>
+      <c r="I20" s="43">
+        <v>0</v>
+      </c>
+      <c r="J20" s="40">
+        <v>0</v>
+      </c>
+      <c r="K20" s="40">
+        <v>0</v>
+      </c>
+      <c r="L20" s="40">
+        <v>0</v>
+      </c>
+      <c r="M20" s="41">
+        <v>0</v>
+      </c>
+      <c r="N20" s="15">
+        <v>0</v>
+      </c>
+      <c r="O20" s="16">
+        <v>0</v>
+      </c>
+      <c r="P20" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="40">
+        <v>0</v>
+      </c>
+      <c r="R20" s="58">
+        <v>0</v>
+      </c>
+      <c r="S20" s="40">
+        <v>339</v>
+      </c>
+      <c r="T20" s="55">
+        <v>339</v>
+      </c>
+      <c r="U20" s="57"/>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A21" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="39">
+        <v>0</v>
+      </c>
+      <c r="D21" s="40">
+        <v>0</v>
+      </c>
+      <c r="E21" s="40">
+        <v>0</v>
+      </c>
+      <c r="F21" s="40">
+        <v>0</v>
+      </c>
+      <c r="G21" s="41">
+        <v>0</v>
+      </c>
+      <c r="H21" s="42">
+        <v>0</v>
+      </c>
+      <c r="I21" s="43">
+        <v>3</v>
+      </c>
+      <c r="J21" s="40">
+        <v>0</v>
+      </c>
+      <c r="K21" s="40">
+        <v>0</v>
+      </c>
+      <c r="L21" s="40">
+        <v>0</v>
+      </c>
+      <c r="M21" s="41">
+        <v>0</v>
+      </c>
+      <c r="N21" s="15">
+        <v>0</v>
+      </c>
+      <c r="O21" s="16">
+        <v>0</v>
+      </c>
+      <c r="P21" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="40">
+        <v>6</v>
+      </c>
+      <c r="R21" s="58">
+        <v>6</v>
+      </c>
+      <c r="S21" s="40">
+        <v>2</v>
+      </c>
+      <c r="T21" s="55">
+        <v>5</v>
+      </c>
+      <c r="U21" s="57"/>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A22" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="39">
+        <v>9</v>
+      </c>
+      <c r="D22" s="40">
+        <v>0</v>
+      </c>
+      <c r="E22" s="40">
+        <v>0</v>
+      </c>
+      <c r="F22" s="40">
+        <v>1</v>
+      </c>
+      <c r="G22" s="41">
+        <v>10</v>
+      </c>
+      <c r="H22" s="42">
+        <v>10</v>
+      </c>
+      <c r="I22" s="43">
+        <v>2</v>
+      </c>
+      <c r="J22" s="40">
+        <v>0</v>
+      </c>
+      <c r="K22" s="40">
+        <v>0</v>
+      </c>
+      <c r="L22" s="40">
+        <v>0</v>
+      </c>
+      <c r="M22" s="41">
+        <v>0</v>
+      </c>
+      <c r="N22" s="15">
+        <v>0</v>
+      </c>
+      <c r="O22" s="16">
+        <v>0</v>
+      </c>
+      <c r="P22" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="40">
+        <v>5</v>
+      </c>
+      <c r="R22" s="58">
+        <v>5</v>
+      </c>
+      <c r="S22" s="40">
+        <v>13</v>
+      </c>
+      <c r="T22" s="55">
+        <v>6</v>
+      </c>
+      <c r="U22" s="57"/>
+    </row>
+    <row r="23" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A23" s="67" t="s">
         <v>169</v>
       </c>
-      <c r="J5" s="10" t="s">
+      <c r="B23" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="39">
+        <v>0</v>
+      </c>
+      <c r="D23" s="40">
+        <v>0</v>
+      </c>
+      <c r="E23" s="40">
+        <v>0</v>
+      </c>
+      <c r="F23" s="40">
+        <v>0</v>
+      </c>
+      <c r="G23" s="41">
+        <v>0</v>
+      </c>
+      <c r="H23" s="42">
+        <v>0</v>
+      </c>
+      <c r="I23" s="43">
+        <v>0</v>
+      </c>
+      <c r="J23" s="40">
+        <v>0</v>
+      </c>
+      <c r="K23" s="40">
+        <v>0</v>
+      </c>
+      <c r="L23" s="40">
+        <v>0</v>
+      </c>
+      <c r="M23" s="41">
+        <v>0</v>
+      </c>
+      <c r="N23" s="15">
+        <v>0</v>
+      </c>
+      <c r="O23" s="16">
+        <v>0</v>
+      </c>
+      <c r="P23" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="40">
+        <v>0</v>
+      </c>
+      <c r="R23" s="58">
+        <v>0</v>
+      </c>
+      <c r="S23" s="40">
+        <v>853</v>
+      </c>
+      <c r="T23" s="55">
+        <v>853</v>
+      </c>
+      <c r="U23" s="57"/>
+    </row>
+    <row r="24" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A24" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="39">
+        <v>0</v>
+      </c>
+      <c r="D24" s="40">
+        <v>0</v>
+      </c>
+      <c r="E24" s="40">
+        <v>0</v>
+      </c>
+      <c r="F24" s="40">
+        <v>0</v>
+      </c>
+      <c r="G24" s="41">
+        <v>0</v>
+      </c>
+      <c r="H24" s="42">
+        <v>0</v>
+      </c>
+      <c r="I24" s="43">
+        <v>0</v>
+      </c>
+      <c r="J24" s="40">
+        <v>0</v>
+      </c>
+      <c r="K24" s="40">
+        <v>0</v>
+      </c>
+      <c r="L24" s="40">
+        <v>0</v>
+      </c>
+      <c r="M24" s="41">
+        <v>0</v>
+      </c>
+      <c r="N24" s="15">
+        <v>0</v>
+      </c>
+      <c r="O24" s="16">
+        <v>0</v>
+      </c>
+      <c r="P24" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="40">
+        <v>0</v>
+      </c>
+      <c r="R24" s="58">
+        <v>0</v>
+      </c>
+      <c r="S24" s="40">
+        <v>21</v>
+      </c>
+      <c r="T24" s="55">
+        <v>21</v>
+      </c>
+      <c r="U24" s="57"/>
+    </row>
+    <row r="25" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A25" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="39">
+        <v>1</v>
+      </c>
+      <c r="D25" s="40">
+        <v>1</v>
+      </c>
+      <c r="E25" s="40">
+        <v>0</v>
+      </c>
+      <c r="F25" s="40">
+        <v>1</v>
+      </c>
+      <c r="G25" s="41">
+        <v>3</v>
+      </c>
+      <c r="H25" s="42">
+        <v>116</v>
+      </c>
+      <c r="I25" s="43">
+        <v>1</v>
+      </c>
+      <c r="J25" s="40">
+        <v>0</v>
+      </c>
+      <c r="K25" s="40">
+        <v>0</v>
+      </c>
+      <c r="L25" s="40">
+        <v>0</v>
+      </c>
+      <c r="M25" s="41">
+        <v>0</v>
+      </c>
+      <c r="N25" s="15">
+        <v>0</v>
+      </c>
+      <c r="O25" s="16">
+        <v>0</v>
+      </c>
+      <c r="P25" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="40">
+        <v>2</v>
+      </c>
+      <c r="R25" s="58">
+        <v>2</v>
+      </c>
+      <c r="S25" s="40">
+        <v>8</v>
+      </c>
+      <c r="T25" s="55">
+        <v>6</v>
+      </c>
+      <c r="U25" s="57"/>
+    </row>
+    <row r="26" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A26" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="39">
+        <v>3550</v>
+      </c>
+      <c r="D26" s="40">
+        <v>261</v>
+      </c>
+      <c r="E26" s="40">
+        <v>0</v>
+      </c>
+      <c r="F26" s="40">
+        <v>70</v>
+      </c>
+      <c r="G26" s="41">
+        <v>3881</v>
+      </c>
+      <c r="H26" s="42">
+        <v>238</v>
+      </c>
+      <c r="I26" s="43">
+        <v>420</v>
+      </c>
+      <c r="J26" s="40">
+        <v>179</v>
+      </c>
+      <c r="K26" s="40">
+        <v>1413</v>
+      </c>
+      <c r="L26" s="40">
+        <v>2648</v>
+      </c>
+      <c r="M26" s="41">
+        <v>4240</v>
+      </c>
+      <c r="N26" s="15">
+        <v>0.3755</v>
+      </c>
+      <c r="O26" s="16">
+        <v>796420</v>
+      </c>
+      <c r="P26" s="17">
+        <v>500</v>
+      </c>
+      <c r="Q26" s="40">
+        <v>1267</v>
+      </c>
+      <c r="R26" s="58">
+        <v>5507</v>
+      </c>
+      <c r="S26" s="40">
+        <v>9552</v>
+      </c>
+      <c r="T26" s="55">
+        <v>10758</v>
+      </c>
+      <c r="U26" s="57">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A27" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C27" s="39">
+        <v>0</v>
+      </c>
+      <c r="D27" s="40">
+        <v>0</v>
+      </c>
+      <c r="E27" s="40">
+        <v>0</v>
+      </c>
+      <c r="F27" s="40">
+        <v>0</v>
+      </c>
+      <c r="G27" s="41">
+        <v>0</v>
+      </c>
+      <c r="H27" s="42">
+        <v>0</v>
+      </c>
+      <c r="I27" s="43">
+        <v>0</v>
+      </c>
+      <c r="J27" s="40">
+        <v>0</v>
+      </c>
+      <c r="K27" s="40">
+        <v>0</v>
+      </c>
+      <c r="L27" s="40">
+        <v>0</v>
+      </c>
+      <c r="M27" s="41">
+        <v>0</v>
+      </c>
+      <c r="N27" s="15">
+        <v>0</v>
+      </c>
+      <c r="O27" s="16">
+        <v>0</v>
+      </c>
+      <c r="P27" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="40">
+        <v>0</v>
+      </c>
+      <c r="R27" s="58">
+        <v>0</v>
+      </c>
+      <c r="S27" s="40">
+        <v>2</v>
+      </c>
+      <c r="T27" s="55">
+        <v>2</v>
+      </c>
+      <c r="U27" s="57"/>
+    </row>
+    <row r="28" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A28" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="39">
+        <v>148</v>
+      </c>
+      <c r="D28" s="40">
+        <v>5</v>
+      </c>
+      <c r="E28" s="40">
+        <v>0</v>
+      </c>
+      <c r="F28" s="40">
+        <v>12</v>
+      </c>
+      <c r="G28" s="41">
+        <v>165</v>
+      </c>
+      <c r="H28" s="42">
+        <v>225</v>
+      </c>
+      <c r="I28" s="43">
+        <v>102</v>
+      </c>
+      <c r="J28" s="40">
         <v>11</v>
       </c>
-      <c r="K5" s="10" t="s">
+      <c r="K28" s="40">
+        <v>49</v>
+      </c>
+      <c r="L28" s="40">
+        <v>81</v>
+      </c>
+      <c r="M28" s="41">
+        <v>141</v>
+      </c>
+      <c r="N28" s="15">
+        <v>0.42549999999999999</v>
+      </c>
+      <c r="O28" s="16">
+        <v>43101</v>
+      </c>
+      <c r="P28" s="17">
+        <v>718</v>
+      </c>
+      <c r="Q28" s="40">
+        <v>303</v>
+      </c>
+      <c r="R28" s="58">
+        <v>444</v>
+      </c>
+      <c r="S28" s="40">
+        <v>401</v>
+      </c>
+      <c r="T28" s="55">
+        <v>578</v>
+      </c>
+      <c r="U28" s="57">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A29" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="39">
+        <v>783</v>
+      </c>
+      <c r="D29" s="40">
+        <v>10</v>
+      </c>
+      <c r="E29" s="40">
+        <v>0</v>
+      </c>
+      <c r="F29" s="40">
+        <v>27</v>
+      </c>
+      <c r="G29" s="41">
+        <v>820</v>
+      </c>
+      <c r="H29" s="42">
+        <v>165</v>
+      </c>
+      <c r="I29" s="43">
+        <v>21</v>
+      </c>
+      <c r="J29" s="40">
+        <v>11</v>
+      </c>
+      <c r="K29" s="40">
+        <v>66</v>
+      </c>
+      <c r="L29" s="40">
+        <v>242</v>
+      </c>
+      <c r="M29" s="41">
+        <v>319</v>
+      </c>
+      <c r="N29" s="15">
+        <v>0.2414</v>
+      </c>
+      <c r="O29" s="16">
+        <v>56117</v>
+      </c>
+      <c r="P29" s="17">
+        <v>729</v>
+      </c>
+      <c r="Q29" s="40">
+        <v>129</v>
+      </c>
+      <c r="R29" s="58">
+        <v>448</v>
+      </c>
+      <c r="S29" s="40">
+        <v>2817</v>
+      </c>
+      <c r="T29" s="55">
+        <v>2425</v>
+      </c>
+      <c r="U29" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A30" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="39">
+        <v>145</v>
+      </c>
+      <c r="D30" s="40">
+        <v>5</v>
+      </c>
+      <c r="E30" s="40">
+        <v>0</v>
+      </c>
+      <c r="F30" s="40">
+        <v>2</v>
+      </c>
+      <c r="G30" s="41">
+        <v>152</v>
+      </c>
+      <c r="H30" s="42">
+        <v>95</v>
+      </c>
+      <c r="I30" s="43">
+        <v>7</v>
+      </c>
+      <c r="J30" s="40">
+        <v>6</v>
+      </c>
+      <c r="K30" s="40">
+        <v>68</v>
+      </c>
+      <c r="L30" s="40">
+        <v>170</v>
+      </c>
+      <c r="M30" s="41">
+        <v>244</v>
+      </c>
+      <c r="N30" s="15">
+        <v>0.30330000000000001</v>
+      </c>
+      <c r="O30" s="16">
+        <v>106930</v>
+      </c>
+      <c r="P30" s="17">
+        <v>1445</v>
+      </c>
+      <c r="Q30" s="40">
+        <v>68</v>
+      </c>
+      <c r="R30" s="58">
+        <v>312</v>
+      </c>
+      <c r="S30" s="40">
+        <v>361</v>
+      </c>
+      <c r="T30" s="55">
+        <v>514</v>
+      </c>
+      <c r="U30" s="57"/>
+    </row>
+    <row r="31" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A31" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31" s="39">
+        <v>1878</v>
+      </c>
+      <c r="D31" s="40">
+        <v>75</v>
+      </c>
+      <c r="E31" s="40">
+        <v>0</v>
+      </c>
+      <c r="F31" s="40">
+        <v>72</v>
+      </c>
+      <c r="G31" s="41">
+        <v>2025</v>
+      </c>
+      <c r="H31" s="42">
+        <v>609</v>
+      </c>
+      <c r="I31" s="43">
+        <v>744</v>
+      </c>
+      <c r="J31" s="40">
+        <v>213</v>
+      </c>
+      <c r="K31" s="40">
+        <v>985</v>
+      </c>
+      <c r="L31" s="40">
+        <v>1173</v>
+      </c>
+      <c r="M31" s="41">
+        <v>2371</v>
+      </c>
+      <c r="N31" s="15">
+        <v>0.50529999999999997</v>
+      </c>
+      <c r="O31" s="16">
+        <v>775569</v>
+      </c>
+      <c r="P31" s="17">
+        <v>647</v>
+      </c>
+      <c r="Q31" s="40">
+        <v>1549</v>
+      </c>
+      <c r="R31" s="58">
+        <v>3920</v>
+      </c>
+      <c r="S31" s="40">
+        <v>5140</v>
+      </c>
+      <c r="T31" s="55">
+        <v>6293</v>
+      </c>
+      <c r="U31" s="57">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" s="61" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="62">
+        <v>1</v>
+      </c>
+      <c r="D32" s="63">
+        <v>0</v>
+      </c>
+      <c r="E32" s="63">
+        <v>0</v>
+      </c>
+      <c r="F32" s="63">
+        <v>0</v>
+      </c>
+      <c r="G32" s="41">
+        <v>1</v>
+      </c>
+      <c r="H32" s="42">
+        <v>0</v>
+      </c>
+      <c r="I32" s="65">
         <v>12</v>
       </c>
-      <c r="L5" s="10" t="s">
+      <c r="J32" s="63">
+        <v>0</v>
+      </c>
+      <c r="K32" s="63">
+        <v>1</v>
+      </c>
+      <c r="L32" s="63">
+        <v>0</v>
+      </c>
+      <c r="M32" s="41">
+        <v>1</v>
+      </c>
+      <c r="N32" s="15">
+        <v>1</v>
+      </c>
+      <c r="O32" s="16">
+        <v>0</v>
+      </c>
+      <c r="P32" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="40">
+        <v>14</v>
+      </c>
+      <c r="R32" s="58">
+        <v>15</v>
+      </c>
+      <c r="S32" s="63">
+        <v>2</v>
+      </c>
+      <c r="T32" s="64">
+        <v>4</v>
+      </c>
+      <c r="U32" s="66"/>
+    </row>
+    <row r="33" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A33" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="39">
+        <v>1575</v>
+      </c>
+      <c r="D33" s="40">
+        <v>241</v>
+      </c>
+      <c r="E33" s="40">
+        <v>39</v>
+      </c>
+      <c r="F33" s="40">
+        <v>93</v>
+      </c>
+      <c r="G33" s="41">
+        <v>1948</v>
+      </c>
+      <c r="H33" s="42">
+        <v>141</v>
+      </c>
+      <c r="I33" s="43">
+        <v>511</v>
+      </c>
+      <c r="J33" s="40">
+        <v>939</v>
+      </c>
+      <c r="K33" s="40">
+        <v>325</v>
+      </c>
+      <c r="L33" s="40">
+        <v>473</v>
+      </c>
+      <c r="M33" s="41">
+        <v>1737</v>
+      </c>
+      <c r="N33" s="15">
+        <v>0.72770000000000001</v>
+      </c>
+      <c r="O33" s="16">
+        <v>1061479</v>
+      </c>
+      <c r="P33" s="17">
+        <v>840</v>
+      </c>
+      <c r="Q33" s="40">
+        <v>629</v>
+      </c>
+      <c r="R33" s="58">
+        <v>2366</v>
+      </c>
+      <c r="S33" s="40">
+        <v>1359</v>
+      </c>
+      <c r="T33" s="55">
+        <v>1266</v>
+      </c>
+      <c r="U33" s="57"/>
+    </row>
+    <row r="34" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A34" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="39">
+        <v>16</v>
+      </c>
+      <c r="D34" s="40">
+        <v>0</v>
+      </c>
+      <c r="E34" s="40">
+        <v>0</v>
+      </c>
+      <c r="F34" s="40">
+        <v>1</v>
+      </c>
+      <c r="G34" s="41">
+        <v>17</v>
+      </c>
+      <c r="H34" s="42">
+        <v>50</v>
+      </c>
+      <c r="I34" s="43">
+        <v>5</v>
+      </c>
+      <c r="J34" s="40">
+        <v>3</v>
+      </c>
+      <c r="K34" s="40">
+        <v>2</v>
+      </c>
+      <c r="L34" s="40">
+        <v>1</v>
+      </c>
+      <c r="M34" s="41">
+        <v>6</v>
+      </c>
+      <c r="N34" s="15">
+        <v>0.83330000000000004</v>
+      </c>
+      <c r="O34" s="16">
+        <v>2930</v>
+      </c>
+      <c r="P34" s="17">
+        <v>586</v>
+      </c>
+      <c r="Q34" s="40">
+        <v>8</v>
+      </c>
+      <c r="R34" s="58">
+        <v>14</v>
+      </c>
+      <c r="S34" s="40">
+        <v>14</v>
+      </c>
+      <c r="T34" s="55">
+        <v>6</v>
+      </c>
+      <c r="U34" s="57"/>
+    </row>
+    <row r="35" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A35" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="39">
+        <v>1</v>
+      </c>
+      <c r="D35" s="40">
+        <v>0</v>
+      </c>
+      <c r="E35" s="40">
+        <v>0</v>
+      </c>
+      <c r="F35" s="40">
+        <v>1</v>
+      </c>
+      <c r="G35" s="41">
+        <v>2</v>
+      </c>
+      <c r="H35" s="42">
+        <v>0</v>
+      </c>
+      <c r="I35" s="43">
+        <v>30</v>
+      </c>
+      <c r="J35" s="40">
+        <v>0</v>
+      </c>
+      <c r="K35" s="40">
+        <v>1</v>
+      </c>
+      <c r="L35" s="40">
+        <v>2</v>
+      </c>
+      <c r="M35" s="41">
+        <v>3</v>
+      </c>
+      <c r="N35" s="15">
+        <v>0.33329999999999999</v>
+      </c>
+      <c r="O35" s="16">
+        <v>150</v>
+      </c>
+      <c r="P35" s="17">
+        <v>150</v>
+      </c>
+      <c r="Q35" s="40">
+        <v>36</v>
+      </c>
+      <c r="R35" s="58">
+        <v>39</v>
+      </c>
+      <c r="S35" s="40">
+        <v>3</v>
+      </c>
+      <c r="T35" s="55">
+        <v>10</v>
+      </c>
+      <c r="U35" s="57"/>
+    </row>
+    <row r="36" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A36" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="39">
+        <v>0</v>
+      </c>
+      <c r="D36" s="40">
+        <v>0</v>
+      </c>
+      <c r="E36" s="40">
+        <v>0</v>
+      </c>
+      <c r="F36" s="40">
+        <v>2</v>
+      </c>
+      <c r="G36" s="41">
+        <v>2</v>
+      </c>
+      <c r="H36" s="42">
+        <v>0</v>
+      </c>
+      <c r="I36" s="43">
+        <v>39</v>
+      </c>
+      <c r="J36" s="40">
+        <v>0</v>
+      </c>
+      <c r="K36" s="40">
+        <v>2</v>
+      </c>
+      <c r="L36" s="40">
+        <v>1</v>
+      </c>
+      <c r="M36" s="41">
+        <v>3</v>
+      </c>
+      <c r="N36" s="15">
+        <v>0.66669999999999996</v>
+      </c>
+      <c r="O36" s="16">
+        <v>50</v>
+      </c>
+      <c r="P36" s="17">
+        <v>25</v>
+      </c>
+      <c r="Q36" s="40">
+        <v>42</v>
+      </c>
+      <c r="R36" s="58">
+        <v>45</v>
+      </c>
+      <c r="S36" s="40">
+        <v>2</v>
+      </c>
+      <c r="T36" s="55">
+        <v>6</v>
+      </c>
+      <c r="U36" s="57"/>
+    </row>
+    <row r="37" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A37" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="39">
+        <v>0</v>
+      </c>
+      <c r="D37" s="40">
+        <v>0</v>
+      </c>
+      <c r="E37" s="40">
+        <v>0</v>
+      </c>
+      <c r="F37" s="40">
+        <v>2</v>
+      </c>
+      <c r="G37" s="41">
+        <v>2</v>
+      </c>
+      <c r="H37" s="42">
+        <v>0</v>
+      </c>
+      <c r="I37" s="43">
+        <v>17</v>
+      </c>
+      <c r="J37" s="40">
+        <v>0</v>
+      </c>
+      <c r="K37" s="40">
+        <v>2</v>
+      </c>
+      <c r="L37" s="40">
+        <v>0</v>
+      </c>
+      <c r="M37" s="41">
+        <v>2</v>
+      </c>
+      <c r="N37" s="15">
+        <v>1</v>
+      </c>
+      <c r="O37" s="16">
+        <v>225</v>
+      </c>
+      <c r="P37" s="17">
+        <v>113</v>
+      </c>
+      <c r="Q37" s="40">
+        <v>17</v>
+      </c>
+      <c r="R37" s="58">
+        <v>19</v>
+      </c>
+      <c r="S37" s="40">
+        <v>3</v>
+      </c>
+      <c r="T37" s="55">
+        <v>3</v>
+      </c>
+      <c r="U37" s="57"/>
+    </row>
+    <row r="38" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A38" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="39">
+        <v>20</v>
+      </c>
+      <c r="D38" s="40">
+        <v>3</v>
+      </c>
+      <c r="E38" s="40">
+        <v>0</v>
+      </c>
+      <c r="F38" s="40">
+        <v>0</v>
+      </c>
+      <c r="G38" s="41">
+        <v>23</v>
+      </c>
+      <c r="H38" s="42">
+        <v>49</v>
+      </c>
+      <c r="I38" s="43">
+        <v>7</v>
+      </c>
+      <c r="J38" s="40">
+        <v>7</v>
+      </c>
+      <c r="K38" s="40">
+        <v>2</v>
+      </c>
+      <c r="L38" s="40">
+        <v>6</v>
+      </c>
+      <c r="M38" s="41">
+        <v>15</v>
+      </c>
+      <c r="N38" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="O38" s="16">
+        <v>6480</v>
+      </c>
+      <c r="P38" s="17">
+        <v>720</v>
+      </c>
+      <c r="Q38" s="40">
+        <v>8</v>
+      </c>
+      <c r="R38" s="58">
+        <v>23</v>
+      </c>
+      <c r="S38" s="40">
+        <v>12</v>
+      </c>
+      <c r="T38" s="55">
+        <v>5</v>
+      </c>
+      <c r="U38" s="57"/>
+    </row>
+    <row r="39" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A39" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="39">
+        <v>2</v>
+      </c>
+      <c r="D39" s="40">
+        <v>0</v>
+      </c>
+      <c r="E39" s="40">
+        <v>0</v>
+      </c>
+      <c r="F39" s="40">
+        <v>0</v>
+      </c>
+      <c r="G39" s="41">
+        <v>2</v>
+      </c>
+      <c r="H39" s="42">
+        <v>0</v>
+      </c>
+      <c r="I39" s="43">
+        <v>10</v>
+      </c>
+      <c r="J39" s="40">
+        <v>0</v>
+      </c>
+      <c r="K39" s="40">
+        <v>0</v>
+      </c>
+      <c r="L39" s="40">
+        <v>0</v>
+      </c>
+      <c r="M39" s="41">
+        <v>0</v>
+      </c>
+      <c r="N39" s="15">
+        <v>0</v>
+      </c>
+      <c r="O39" s="16">
+        <v>0</v>
+      </c>
+      <c r="P39" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="40">
+        <v>11</v>
+      </c>
+      <c r="R39" s="58">
+        <v>11</v>
+      </c>
+      <c r="S39" s="40">
+        <v>2</v>
+      </c>
+      <c r="T39" s="55">
+        <v>1</v>
+      </c>
+      <c r="U39" s="57"/>
+    </row>
+    <row r="40" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A40" s="67"/>
+      <c r="B40" s="70"/>
+      <c r="C40" s="39"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
+      <c r="F40" s="40"/>
+      <c r="G40" s="41"/>
+      <c r="H40" s="42"/>
+      <c r="I40" s="43"/>
+      <c r="J40" s="40"/>
+      <c r="K40" s="40"/>
+      <c r="L40" s="40"/>
+      <c r="M40" s="41"/>
+      <c r="N40" s="15"/>
+      <c r="O40" s="16"/>
+      <c r="P40" s="17"/>
+      <c r="Q40" s="40"/>
+      <c r="R40" s="58"/>
+      <c r="S40" s="40"/>
+      <c r="T40" s="55"/>
+      <c r="U40" s="57"/>
+    </row>
+    <row r="41" spans="1:21" s="1" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="71" t="s">
+        <v>53</v>
+      </c>
+      <c r="B41" s="72" t="s">
+        <v>24</v>
+      </c>
+      <c r="C41" s="45">
+        <v>9621</v>
+      </c>
+      <c r="D41" s="46">
+        <v>491</v>
+      </c>
+      <c r="E41" s="46">
+        <v>0</v>
+      </c>
+      <c r="F41" s="46">
+        <v>289</v>
+      </c>
+      <c r="G41" s="47">
+        <v>10401</v>
+      </c>
+      <c r="H41" s="48"/>
+      <c r="I41" s="46">
+        <v>1867</v>
+      </c>
+      <c r="J41" s="45">
+        <v>582</v>
+      </c>
+      <c r="K41" s="49">
+        <v>3248</v>
+      </c>
+      <c r="L41" s="49">
+        <v>6376</v>
+      </c>
+      <c r="M41" s="47">
+        <v>10206</v>
+      </c>
+      <c r="N41" s="19">
+        <v>0.37526944934352341</v>
+      </c>
+      <c r="O41" s="20">
+        <v>2246462</v>
+      </c>
+      <c r="P41" s="21">
+        <v>586.54360313315931</v>
+      </c>
+      <c r="Q41" s="22">
+        <v>4637</v>
+      </c>
+      <c r="R41" s="23">
+        <v>14843</v>
+      </c>
+      <c r="S41" s="22">
+        <v>27531</v>
+      </c>
+      <c r="T41" s="24">
+        <v>30115</v>
+      </c>
+      <c r="U41" s="25">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21" s="1" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="71" t="s">
+        <v>53</v>
+      </c>
+      <c r="B42" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="45">
+        <v>1615</v>
+      </c>
+      <c r="D42" s="46">
+        <v>244</v>
+      </c>
+      <c r="E42" s="46">
+        <v>39</v>
+      </c>
+      <c r="F42" s="46">
+        <v>99</v>
+      </c>
+      <c r="G42" s="47">
+        <v>1997</v>
+      </c>
+      <c r="H42" s="48"/>
+      <c r="I42" s="46">
+        <v>631</v>
+      </c>
+      <c r="J42" s="45">
+        <v>949</v>
+      </c>
+      <c r="K42" s="49">
+        <v>335</v>
+      </c>
+      <c r="L42" s="49">
+        <v>483</v>
+      </c>
+      <c r="M42" s="47">
+        <v>1767</v>
+      </c>
+      <c r="N42" s="19">
+        <v>0.72665534804753817</v>
+      </c>
+      <c r="O42" s="20">
+        <v>1071314</v>
+      </c>
+      <c r="P42" s="21">
+        <v>834.3566978193146</v>
+      </c>
+      <c r="Q42" s="22">
+        <v>765</v>
+      </c>
+      <c r="R42" s="23">
+        <v>2532</v>
+      </c>
+      <c r="S42" s="22">
+        <v>1397</v>
+      </c>
+      <c r="T42" s="24">
+        <v>1301</v>
+      </c>
+      <c r="U42" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A43" s="67"/>
+      <c r="B43" s="70"/>
+      <c r="C43" s="39"/>
+      <c r="D43" s="40"/>
+      <c r="E43" s="40"/>
+      <c r="F43" s="40"/>
+      <c r="G43" s="41"/>
+      <c r="H43" s="50"/>
+      <c r="I43" s="40"/>
+      <c r="J43" s="39"/>
+      <c r="K43" s="40"/>
+      <c r="L43" s="40"/>
+      <c r="M43" s="41"/>
+      <c r="N43" s="26"/>
+      <c r="O43" s="16"/>
+      <c r="P43" s="16"/>
+      <c r="Q43" s="55"/>
+      <c r="R43" s="58"/>
+      <c r="S43" s="40"/>
+      <c r="T43" s="55"/>
+      <c r="U43" s="59"/>
+    </row>
+    <row r="44" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A44" s="67" t="s">
+        <v>54</v>
+      </c>
+      <c r="B44" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C44" s="39">
+        <v>2</v>
+      </c>
+      <c r="D44" s="40">
+        <v>0</v>
+      </c>
+      <c r="E44" s="40">
+        <v>0</v>
+      </c>
+      <c r="F44" s="40"/>
+      <c r="G44" s="41">
+        <v>2</v>
+      </c>
+      <c r="H44" s="42">
         <v>13</v>
       </c>
-      <c r="M5" s="12" t="s">
+      <c r="I44" s="43">
+        <v>0</v>
+      </c>
+      <c r="J44" s="40"/>
+      <c r="K44" s="40">
+        <v>4</v>
+      </c>
+      <c r="L44" s="40">
+        <v>4</v>
+      </c>
+      <c r="M44" s="41">
+        <v>8</v>
+      </c>
+      <c r="N44" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="O44" s="16"/>
+      <c r="P44" s="17"/>
+      <c r="Q44" s="40">
+        <v>0</v>
+      </c>
+      <c r="R44" s="58">
+        <v>8</v>
+      </c>
+      <c r="S44" s="40">
+        <v>15</v>
+      </c>
+      <c r="T44" s="55">
+        <v>21</v>
+      </c>
+      <c r="U44" s="57"/>
+    </row>
+    <row r="45" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A45" s="67" t="s">
+        <v>56</v>
+      </c>
+      <c r="B45" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C45" s="39">
+        <v>33</v>
+      </c>
+      <c r="D45" s="40">
+        <v>3</v>
+      </c>
+      <c r="E45" s="40">
+        <v>0</v>
+      </c>
+      <c r="F45" s="40"/>
+      <c r="G45" s="41">
+        <v>36</v>
+      </c>
+      <c r="H45" s="42">
+        <v>30</v>
+      </c>
+      <c r="I45" s="43">
+        <v>4</v>
+      </c>
+      <c r="J45" s="40"/>
+      <c r="K45" s="40">
+        <v>43</v>
+      </c>
+      <c r="L45" s="40">
+        <v>38</v>
+      </c>
+      <c r="M45" s="41">
+        <v>81</v>
+      </c>
+      <c r="N45" s="15">
+        <v>0.53</v>
+      </c>
+      <c r="O45" s="16"/>
+      <c r="P45" s="17"/>
+      <c r="Q45" s="40">
+        <v>5</v>
+      </c>
+      <c r="R45" s="58">
+        <v>86</v>
+      </c>
+      <c r="S45" s="40">
+        <v>55</v>
+      </c>
+      <c r="T45" s="55">
+        <v>101</v>
+      </c>
+      <c r="U45" s="57"/>
+    </row>
+    <row r="46" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A46" s="67" t="s">
+        <v>57</v>
+      </c>
+      <c r="B46" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C46" s="39">
+        <v>0</v>
+      </c>
+      <c r="D46" s="40">
+        <v>0</v>
+      </c>
+      <c r="E46" s="40">
+        <v>0</v>
+      </c>
+      <c r="F46" s="40"/>
+      <c r="G46" s="41">
+        <v>0</v>
+      </c>
+      <c r="H46" s="42">
+        <v>0</v>
+      </c>
+      <c r="I46" s="43">
+        <v>0</v>
+      </c>
+      <c r="J46" s="40"/>
+      <c r="K46" s="40">
+        <v>0</v>
+      </c>
+      <c r="L46" s="40">
+        <v>1</v>
+      </c>
+      <c r="M46" s="41">
+        <v>1</v>
+      </c>
+      <c r="N46" s="15">
+        <v>0</v>
+      </c>
+      <c r="O46" s="16"/>
+      <c r="P46" s="17"/>
+      <c r="Q46" s="40">
+        <v>0</v>
+      </c>
+      <c r="R46" s="58">
+        <v>1</v>
+      </c>
+      <c r="S46" s="40">
+        <v>0</v>
+      </c>
+      <c r="T46" s="55">
+        <v>1</v>
+      </c>
+      <c r="U46" s="57"/>
+    </row>
+    <row r="47" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A47" s="67" t="s">
+        <v>58</v>
+      </c>
+      <c r="B47" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C47" s="39">
+        <v>0</v>
+      </c>
+      <c r="D47" s="40">
+        <v>0</v>
+      </c>
+      <c r="E47" s="40">
+        <v>0</v>
+      </c>
+      <c r="F47" s="40"/>
+      <c r="G47" s="41">
+        <v>0</v>
+      </c>
+      <c r="H47" s="42">
+        <v>0</v>
+      </c>
+      <c r="I47" s="43">
+        <v>1</v>
+      </c>
+      <c r="J47" s="40"/>
+      <c r="K47" s="40">
+        <v>0</v>
+      </c>
+      <c r="L47" s="40">
+        <v>0</v>
+      </c>
+      <c r="M47" s="41">
+        <v>0</v>
+      </c>
+      <c r="N47" s="15">
+        <v>0</v>
+      </c>
+      <c r="O47" s="16"/>
+      <c r="P47" s="17"/>
+      <c r="Q47" s="40">
+        <v>1</v>
+      </c>
+      <c r="R47" s="58">
+        <v>1</v>
+      </c>
+      <c r="S47" s="40">
+        <v>0</v>
+      </c>
+      <c r="T47" s="55">
+        <v>0</v>
+      </c>
+      <c r="U47" s="57"/>
+    </row>
+    <row r="48" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A48" s="67" t="s">
+        <v>59</v>
+      </c>
+      <c r="B48" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C48" s="39">
+        <v>2</v>
+      </c>
+      <c r="D48" s="40">
+        <v>0</v>
+      </c>
+      <c r="E48" s="40">
+        <v>0</v>
+      </c>
+      <c r="F48" s="40"/>
+      <c r="G48" s="41">
+        <v>2</v>
+      </c>
+      <c r="H48" s="42">
+        <v>44</v>
+      </c>
+      <c r="I48" s="43">
+        <v>0</v>
+      </c>
+      <c r="J48" s="40"/>
+      <c r="K48" s="40">
+        <v>0</v>
+      </c>
+      <c r="L48" s="40">
+        <v>0</v>
+      </c>
+      <c r="M48" s="41">
+        <v>0</v>
+      </c>
+      <c r="N48" s="15">
+        <v>0</v>
+      </c>
+      <c r="O48" s="16"/>
+      <c r="P48" s="17"/>
+      <c r="Q48" s="40">
+        <v>0</v>
+      </c>
+      <c r="R48" s="58">
+        <v>0</v>
+      </c>
+      <c r="S48" s="40">
+        <v>7</v>
+      </c>
+      <c r="T48" s="55">
+        <v>5</v>
+      </c>
+      <c r="U48" s="57"/>
+    </row>
+    <row r="49" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A49" s="67" t="s">
+        <v>60</v>
+      </c>
+      <c r="B49" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C49" s="39">
+        <v>6</v>
+      </c>
+      <c r="D49" s="40">
+        <v>0</v>
+      </c>
+      <c r="E49" s="40">
+        <v>0</v>
+      </c>
+      <c r="F49" s="40"/>
+      <c r="G49" s="41">
+        <v>6</v>
+      </c>
+      <c r="H49" s="42">
+        <v>169</v>
+      </c>
+      <c r="I49" s="43">
+        <v>0</v>
+      </c>
+      <c r="J49" s="40"/>
+      <c r="K49" s="40">
+        <v>0</v>
+      </c>
+      <c r="L49" s="40">
+        <v>4</v>
+      </c>
+      <c r="M49" s="41">
+        <v>4</v>
+      </c>
+      <c r="N49" s="15">
+        <v>0</v>
+      </c>
+      <c r="O49" s="16"/>
+      <c r="P49" s="17"/>
+      <c r="Q49" s="40">
+        <v>0</v>
+      </c>
+      <c r="R49" s="58">
+        <v>4</v>
+      </c>
+      <c r="S49" s="40">
+        <v>6</v>
+      </c>
+      <c r="T49" s="55">
+        <v>4</v>
+      </c>
+      <c r="U49" s="57"/>
+    </row>
+    <row r="50" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A50" s="67" t="s">
+        <v>61</v>
+      </c>
+      <c r="B50" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C50" s="39">
+        <v>3</v>
+      </c>
+      <c r="D50" s="40">
+        <v>0</v>
+      </c>
+      <c r="E50" s="40">
+        <v>0</v>
+      </c>
+      <c r="F50" s="40"/>
+      <c r="G50" s="41">
+        <v>3</v>
+      </c>
+      <c r="H50" s="42">
+        <v>242</v>
+      </c>
+      <c r="I50" s="43">
+        <v>0</v>
+      </c>
+      <c r="J50" s="40"/>
+      <c r="K50" s="40">
+        <v>2</v>
+      </c>
+      <c r="L50" s="40">
+        <v>1</v>
+      </c>
+      <c r="M50" s="41">
+        <v>3</v>
+      </c>
+      <c r="N50" s="15">
+        <v>0.67</v>
+      </c>
+      <c r="O50" s="16"/>
+      <c r="P50" s="17"/>
+      <c r="Q50" s="40">
+        <v>0</v>
+      </c>
+      <c r="R50" s="58">
+        <v>3</v>
+      </c>
+      <c r="S50" s="40">
+        <v>3</v>
+      </c>
+      <c r="T50" s="55">
+        <v>3</v>
+      </c>
+      <c r="U50" s="57"/>
+    </row>
+    <row r="51" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A51" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="B51" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C51" s="39">
+        <v>3</v>
+      </c>
+      <c r="D51" s="40">
+        <v>2</v>
+      </c>
+      <c r="E51" s="40">
+        <v>0</v>
+      </c>
+      <c r="F51" s="40"/>
+      <c r="G51" s="41">
+        <v>5</v>
+      </c>
+      <c r="H51" s="42">
+        <v>21</v>
+      </c>
+      <c r="I51" s="43">
+        <v>2</v>
+      </c>
+      <c r="J51" s="40"/>
+      <c r="K51" s="40">
+        <v>0</v>
+      </c>
+      <c r="L51" s="40">
+        <v>0</v>
+      </c>
+      <c r="M51" s="41">
+        <v>0</v>
+      </c>
+      <c r="N51" s="15">
+        <v>0</v>
+      </c>
+      <c r="O51" s="16"/>
+      <c r="P51" s="17"/>
+      <c r="Q51" s="40">
+        <v>2</v>
+      </c>
+      <c r="R51" s="58">
+        <v>2</v>
+      </c>
+      <c r="S51" s="40">
+        <v>5</v>
+      </c>
+      <c r="T51" s="55">
+        <v>0</v>
+      </c>
+      <c r="U51" s="57"/>
+    </row>
+    <row r="52" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A52" s="67" t="s">
+        <v>63</v>
+      </c>
+      <c r="B52" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="39">
+        <v>0</v>
+      </c>
+      <c r="D52" s="40">
+        <v>0</v>
+      </c>
+      <c r="E52" s="40">
+        <v>0</v>
+      </c>
+      <c r="F52" s="40"/>
+      <c r="G52" s="41">
+        <v>0</v>
+      </c>
+      <c r="H52" s="42">
+        <v>0</v>
+      </c>
+      <c r="I52" s="43">
+        <v>0</v>
+      </c>
+      <c r="J52" s="40"/>
+      <c r="K52" s="40">
+        <v>0</v>
+      </c>
+      <c r="L52" s="40">
+        <v>0</v>
+      </c>
+      <c r="M52" s="41">
+        <v>0</v>
+      </c>
+      <c r="N52" s="15">
+        <v>0</v>
+      </c>
+      <c r="O52" s="16"/>
+      <c r="P52" s="17"/>
+      <c r="Q52" s="40">
+        <v>1</v>
+      </c>
+      <c r="R52" s="58">
+        <v>1</v>
+      </c>
+      <c r="S52" s="40">
+        <v>0</v>
+      </c>
+      <c r="T52" s="55">
+        <v>1</v>
+      </c>
+      <c r="U52" s="57"/>
+    </row>
+    <row r="53" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A53" s="67" t="s">
+        <v>64</v>
+      </c>
+      <c r="B53" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C53" s="39">
+        <v>0</v>
+      </c>
+      <c r="D53" s="40">
+        <v>0</v>
+      </c>
+      <c r="E53" s="40">
+        <v>0</v>
+      </c>
+      <c r="F53" s="40"/>
+      <c r="G53" s="41">
+        <v>0</v>
+      </c>
+      <c r="H53" s="42">
+        <v>0</v>
+      </c>
+      <c r="I53" s="43">
+        <v>0</v>
+      </c>
+      <c r="J53" s="40"/>
+      <c r="K53" s="40">
+        <v>6</v>
+      </c>
+      <c r="L53" s="40">
+        <v>0</v>
+      </c>
+      <c r="M53" s="41">
+        <v>6</v>
+      </c>
+      <c r="N53" s="15">
+        <v>1</v>
+      </c>
+      <c r="O53" s="16"/>
+      <c r="P53" s="17"/>
+      <c r="Q53" s="40">
+        <v>1</v>
+      </c>
+      <c r="R53" s="58">
+        <v>7</v>
+      </c>
+      <c r="S53" s="40">
+        <v>3</v>
+      </c>
+      <c r="T53" s="55">
+        <v>10</v>
+      </c>
+      <c r="U53" s="57"/>
+    </row>
+    <row r="54" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A54" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B54" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" s="39">
+        <v>0</v>
+      </c>
+      <c r="D54" s="40">
+        <v>0</v>
+      </c>
+      <c r="E54" s="40">
+        <v>0</v>
+      </c>
+      <c r="F54" s="40"/>
+      <c r="G54" s="41">
+        <v>0</v>
+      </c>
+      <c r="H54" s="42">
+        <v>0</v>
+      </c>
+      <c r="I54" s="43">
+        <v>1</v>
+      </c>
+      <c r="J54" s="40"/>
+      <c r="K54" s="40">
+        <v>0</v>
+      </c>
+      <c r="L54" s="40">
+        <v>0</v>
+      </c>
+      <c r="M54" s="41">
+        <v>0</v>
+      </c>
+      <c r="N54" s="15">
+        <v>0</v>
+      </c>
+      <c r="O54" s="16"/>
+      <c r="P54" s="17"/>
+      <c r="Q54" s="40">
+        <v>1</v>
+      </c>
+      <c r="R54" s="58">
+        <v>1</v>
+      </c>
+      <c r="S54" s="40">
+        <v>0</v>
+      </c>
+      <c r="T54" s="55">
+        <v>0</v>
+      </c>
+      <c r="U54" s="57"/>
+    </row>
+    <row r="55" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A55" s="67" t="s">
+        <v>65</v>
+      </c>
+      <c r="B55" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C55" s="39">
+        <v>20</v>
+      </c>
+      <c r="D55" s="40">
+        <v>4</v>
+      </c>
+      <c r="E55" s="40">
+        <v>0</v>
+      </c>
+      <c r="F55" s="40"/>
+      <c r="G55" s="41">
+        <v>24</v>
+      </c>
+      <c r="H55" s="42">
+        <v>70</v>
+      </c>
+      <c r="I55" s="43">
+        <v>1</v>
+      </c>
+      <c r="J55" s="40"/>
+      <c r="K55" s="40">
+        <v>22</v>
+      </c>
+      <c r="L55" s="40">
+        <v>19</v>
+      </c>
+      <c r="M55" s="41">
+        <v>41</v>
+      </c>
+      <c r="N55" s="15">
+        <v>0.54</v>
+      </c>
+      <c r="O55" s="16"/>
+      <c r="P55" s="17"/>
+      <c r="Q55" s="40">
+        <v>2</v>
+      </c>
+      <c r="R55" s="58">
+        <v>43</v>
+      </c>
+      <c r="S55" s="40">
+        <v>57</v>
+      </c>
+      <c r="T55" s="55">
+        <v>75</v>
+      </c>
+      <c r="U55" s="57"/>
+    </row>
+    <row r="56" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A56" s="67" t="s">
+        <v>66</v>
+      </c>
+      <c r="B56" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="39">
+        <v>8</v>
+      </c>
+      <c r="D56" s="40">
+        <v>1</v>
+      </c>
+      <c r="E56" s="40">
+        <v>0</v>
+      </c>
+      <c r="F56" s="40"/>
+      <c r="G56" s="41">
+        <v>9</v>
+      </c>
+      <c r="H56" s="42">
+        <v>231</v>
+      </c>
+      <c r="I56" s="43">
+        <v>1</v>
+      </c>
+      <c r="J56" s="40"/>
+      <c r="K56" s="40">
+        <v>9</v>
+      </c>
+      <c r="L56" s="40">
+        <v>0</v>
+      </c>
+      <c r="M56" s="41">
+        <v>9</v>
+      </c>
+      <c r="N56" s="15">
+        <v>1</v>
+      </c>
+      <c r="O56" s="16"/>
+      <c r="P56" s="17"/>
+      <c r="Q56" s="40">
+        <v>1</v>
+      </c>
+      <c r="R56" s="58">
+        <v>10</v>
+      </c>
+      <c r="S56" s="40">
+        <v>11</v>
+      </c>
+      <c r="T56" s="55">
+        <v>11</v>
+      </c>
+      <c r="U56" s="57"/>
+    </row>
+    <row r="57" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A57" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="B57" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C57" s="39">
+        <v>0</v>
+      </c>
+      <c r="D57" s="40">
+        <v>0</v>
+      </c>
+      <c r="E57" s="40">
+        <v>0</v>
+      </c>
+      <c r="F57" s="40"/>
+      <c r="G57" s="41">
+        <v>0</v>
+      </c>
+      <c r="H57" s="42">
+        <v>0</v>
+      </c>
+      <c r="I57" s="43">
+        <v>1</v>
+      </c>
+      <c r="J57" s="40"/>
+      <c r="K57" s="40">
+        <v>0</v>
+      </c>
+      <c r="L57" s="40">
+        <v>0</v>
+      </c>
+      <c r="M57" s="41">
+        <v>0</v>
+      </c>
+      <c r="N57" s="15">
+        <v>0</v>
+      </c>
+      <c r="O57" s="16"/>
+      <c r="P57" s="17"/>
+      <c r="Q57" s="40">
+        <v>1</v>
+      </c>
+      <c r="R57" s="58">
+        <v>1</v>
+      </c>
+      <c r="S57" s="40">
+        <v>1</v>
+      </c>
+      <c r="T57" s="55">
+        <v>1</v>
+      </c>
+      <c r="U57" s="57"/>
+    </row>
+    <row r="58" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A58" s="67" t="s">
+        <v>68</v>
+      </c>
+      <c r="B58" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C58" s="39">
+        <v>5</v>
+      </c>
+      <c r="D58" s="40">
+        <v>0</v>
+      </c>
+      <c r="E58" s="40">
+        <v>0</v>
+      </c>
+      <c r="F58" s="40"/>
+      <c r="G58" s="41">
+        <v>5</v>
+      </c>
+      <c r="H58" s="42">
+        <v>114</v>
+      </c>
+      <c r="I58" s="43">
+        <v>3</v>
+      </c>
+      <c r="J58" s="40"/>
+      <c r="K58" s="40">
+        <v>2</v>
+      </c>
+      <c r="L58" s="40">
+        <v>0</v>
+      </c>
+      <c r="M58" s="41">
+        <v>2</v>
+      </c>
+      <c r="N58" s="15">
+        <v>1</v>
+      </c>
+      <c r="O58" s="16"/>
+      <c r="P58" s="17"/>
+      <c r="Q58" s="40">
+        <v>3</v>
+      </c>
+      <c r="R58" s="58">
+        <v>5</v>
+      </c>
+      <c r="S58" s="40">
+        <v>7</v>
+      </c>
+      <c r="T58" s="55">
+        <v>4</v>
+      </c>
+      <c r="U58" s="57"/>
+    </row>
+    <row r="59" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A59" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="B59" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C59" s="39">
+        <v>1</v>
+      </c>
+      <c r="D59" s="40">
+        <v>0</v>
+      </c>
+      <c r="E59" s="40">
+        <v>0</v>
+      </c>
+      <c r="F59" s="40"/>
+      <c r="G59" s="41">
+        <v>1</v>
+      </c>
+      <c r="H59" s="42">
+        <v>36</v>
+      </c>
+      <c r="I59" s="43">
+        <v>0</v>
+      </c>
+      <c r="J59" s="40"/>
+      <c r="K59" s="40">
+        <v>1</v>
+      </c>
+      <c r="L59" s="40">
+        <v>0</v>
+      </c>
+      <c r="M59" s="41">
+        <v>1</v>
+      </c>
+      <c r="N59" s="15">
+        <v>1</v>
+      </c>
+      <c r="O59" s="16"/>
+      <c r="P59" s="17"/>
+      <c r="Q59" s="40">
+        <v>0</v>
+      </c>
+      <c r="R59" s="58">
+        <v>1</v>
+      </c>
+      <c r="S59" s="40">
+        <v>1</v>
+      </c>
+      <c r="T59" s="55">
+        <v>1</v>
+      </c>
+      <c r="U59" s="57"/>
+    </row>
+    <row r="60" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A60" s="67" t="s">
+        <v>70</v>
+      </c>
+      <c r="B60" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C60" s="39">
+        <v>0</v>
+      </c>
+      <c r="D60" s="40">
+        <v>0</v>
+      </c>
+      <c r="E60" s="40">
+        <v>0</v>
+      </c>
+      <c r="F60" s="40"/>
+      <c r="G60" s="41">
+        <v>0</v>
+      </c>
+      <c r="H60" s="42">
+        <v>0</v>
+      </c>
+      <c r="I60" s="43">
+        <v>1</v>
+      </c>
+      <c r="J60" s="40"/>
+      <c r="K60" s="40">
+        <v>0</v>
+      </c>
+      <c r="L60" s="40">
+        <v>1</v>
+      </c>
+      <c r="M60" s="41">
+        <v>1</v>
+      </c>
+      <c r="N60" s="15">
+        <v>0</v>
+      </c>
+      <c r="O60" s="16"/>
+      <c r="P60" s="17"/>
+      <c r="Q60" s="40">
+        <v>1</v>
+      </c>
+      <c r="R60" s="58">
+        <v>2</v>
+      </c>
+      <c r="S60" s="40">
+        <v>2</v>
+      </c>
+      <c r="T60" s="55">
+        <v>3</v>
+      </c>
+      <c r="U60" s="57"/>
+    </row>
+    <row r="61" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A61" s="67" t="s">
+        <v>71</v>
+      </c>
+      <c r="B61" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C61" s="39">
+        <v>6</v>
+      </c>
+      <c r="D61" s="40">
+        <v>1</v>
+      </c>
+      <c r="E61" s="40">
+        <v>0</v>
+      </c>
+      <c r="F61" s="40"/>
+      <c r="G61" s="41">
+        <v>7</v>
+      </c>
+      <c r="H61" s="42">
+        <v>60</v>
+      </c>
+      <c r="I61" s="43">
+        <v>1</v>
+      </c>
+      <c r="J61" s="40"/>
+      <c r="K61" s="40">
+        <v>0</v>
+      </c>
+      <c r="L61" s="40">
+        <v>12</v>
+      </c>
+      <c r="M61" s="41">
+        <v>12</v>
+      </c>
+      <c r="N61" s="15">
+        <v>0</v>
+      </c>
+      <c r="O61" s="16"/>
+      <c r="P61" s="17"/>
+      <c r="Q61" s="40">
+        <v>4</v>
+      </c>
+      <c r="R61" s="58">
+        <v>16</v>
+      </c>
+      <c r="S61" s="40">
+        <v>10</v>
+      </c>
+      <c r="T61" s="55">
+        <v>18</v>
+      </c>
+      <c r="U61" s="57"/>
+    </row>
+    <row r="62" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A62" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="B62" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C62" s="39">
+        <v>4</v>
+      </c>
+      <c r="D62" s="40">
+        <v>0</v>
+      </c>
+      <c r="E62" s="40">
+        <v>0</v>
+      </c>
+      <c r="F62" s="40"/>
+      <c r="G62" s="41">
+        <v>4</v>
+      </c>
+      <c r="H62" s="42">
+        <v>266</v>
+      </c>
+      <c r="I62" s="43">
+        <v>0</v>
+      </c>
+      <c r="J62" s="40"/>
+      <c r="K62" s="40">
+        <v>0</v>
+      </c>
+      <c r="L62" s="40">
+        <v>3</v>
+      </c>
+      <c r="M62" s="41">
+        <v>3</v>
+      </c>
+      <c r="N62" s="15">
+        <v>0</v>
+      </c>
+      <c r="O62" s="16"/>
+      <c r="P62" s="17"/>
+      <c r="Q62" s="40">
+        <v>0</v>
+      </c>
+      <c r="R62" s="58">
+        <v>3</v>
+      </c>
+      <c r="S62" s="40">
+        <v>5</v>
+      </c>
+      <c r="T62" s="55">
+        <v>5</v>
+      </c>
+      <c r="U62" s="57"/>
+    </row>
+    <row r="63" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A63" s="67" t="s">
+        <v>73</v>
+      </c>
+      <c r="B63" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C63" s="39">
+        <v>0</v>
+      </c>
+      <c r="D63" s="40">
+        <v>0</v>
+      </c>
+      <c r="E63" s="40">
+        <v>0</v>
+      </c>
+      <c r="F63" s="40"/>
+      <c r="G63" s="41">
+        <v>0</v>
+      </c>
+      <c r="H63" s="42">
+        <v>0</v>
+      </c>
+      <c r="I63" s="43">
+        <v>1</v>
+      </c>
+      <c r="J63" s="40"/>
+      <c r="K63" s="40">
+        <v>0</v>
+      </c>
+      <c r="L63" s="40">
+        <v>0</v>
+      </c>
+      <c r="M63" s="41">
+        <v>0</v>
+      </c>
+      <c r="N63" s="15">
+        <v>0</v>
+      </c>
+      <c r="O63" s="16"/>
+      <c r="P63" s="17"/>
+      <c r="Q63" s="40">
+        <v>1</v>
+      </c>
+      <c r="R63" s="58">
+        <v>1</v>
+      </c>
+      <c r="S63" s="40">
+        <v>0</v>
+      </c>
+      <c r="T63" s="55">
+        <v>0</v>
+      </c>
+      <c r="U63" s="57"/>
+    </row>
+    <row r="64" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A64" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="B64" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C64" s="39">
+        <v>12</v>
+      </c>
+      <c r="D64" s="40">
+        <v>1</v>
+      </c>
+      <c r="E64" s="40">
+        <v>0</v>
+      </c>
+      <c r="F64" s="40"/>
+      <c r="G64" s="41">
+        <v>13</v>
+      </c>
+      <c r="H64" s="42">
+        <v>12</v>
+      </c>
+      <c r="I64" s="43">
+        <v>1</v>
+      </c>
+      <c r="J64" s="40"/>
+      <c r="K64" s="40">
+        <v>25</v>
+      </c>
+      <c r="L64" s="40">
+        <v>5</v>
+      </c>
+      <c r="M64" s="41">
+        <v>30</v>
+      </c>
+      <c r="N64" s="15">
+        <v>0.83</v>
+      </c>
+      <c r="O64" s="16"/>
+      <c r="P64" s="17"/>
+      <c r="Q64" s="40">
+        <v>4</v>
+      </c>
+      <c r="R64" s="58">
+        <v>34</v>
+      </c>
+      <c r="S64" s="40">
+        <v>27</v>
+      </c>
+      <c r="T64" s="55">
+        <v>47</v>
+      </c>
+      <c r="U64" s="57"/>
+    </row>
+    <row r="65" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A65" s="67" t="s">
+        <v>75</v>
+      </c>
+      <c r="B65" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C65" s="39">
+        <v>5</v>
+      </c>
+      <c r="D65" s="40">
+        <v>0</v>
+      </c>
+      <c r="E65" s="40">
+        <v>0</v>
+      </c>
+      <c r="F65" s="40"/>
+      <c r="G65" s="41">
+        <v>5</v>
+      </c>
+      <c r="H65" s="42">
+        <v>326</v>
+      </c>
+      <c r="I65" s="43">
+        <v>0</v>
+      </c>
+      <c r="J65" s="40"/>
+      <c r="K65" s="40">
+        <v>0</v>
+      </c>
+      <c r="L65" s="40">
+        <v>3</v>
+      </c>
+      <c r="M65" s="41">
+        <v>3</v>
+      </c>
+      <c r="N65" s="15">
+        <v>0</v>
+      </c>
+      <c r="O65" s="16"/>
+      <c r="P65" s="17"/>
+      <c r="Q65" s="40">
+        <v>0</v>
+      </c>
+      <c r="R65" s="58">
+        <v>3</v>
+      </c>
+      <c r="S65" s="40">
+        <v>5</v>
+      </c>
+      <c r="T65" s="55">
+        <v>3</v>
+      </c>
+      <c r="U65" s="57"/>
+    </row>
+    <row r="66" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A66" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="B66" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C66" s="39">
+        <v>0</v>
+      </c>
+      <c r="D66" s="40">
+        <v>0</v>
+      </c>
+      <c r="E66" s="40">
+        <v>0</v>
+      </c>
+      <c r="F66" s="40"/>
+      <c r="G66" s="41">
+        <v>0</v>
+      </c>
+      <c r="H66" s="42">
+        <v>0</v>
+      </c>
+      <c r="I66" s="43">
+        <v>0</v>
+      </c>
+      <c r="J66" s="40"/>
+      <c r="K66" s="40">
+        <v>0</v>
+      </c>
+      <c r="L66" s="40">
+        <v>0</v>
+      </c>
+      <c r="M66" s="41">
+        <v>0</v>
+      </c>
+      <c r="N66" s="15">
+        <v>0</v>
+      </c>
+      <c r="O66" s="16"/>
+      <c r="P66" s="17"/>
+      <c r="Q66" s="40">
+        <v>0</v>
+      </c>
+      <c r="R66" s="58">
+        <v>0</v>
+      </c>
+      <c r="S66" s="40">
+        <v>1</v>
+      </c>
+      <c r="T66" s="55">
+        <v>1</v>
+      </c>
+      <c r="U66" s="57"/>
+    </row>
+    <row r="67" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A67" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="B67" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C67" s="39">
+        <v>3</v>
+      </c>
+      <c r="D67" s="40">
+        <v>0</v>
+      </c>
+      <c r="E67" s="40">
+        <v>0</v>
+      </c>
+      <c r="F67" s="40"/>
+      <c r="G67" s="41">
+        <v>3</v>
+      </c>
+      <c r="H67" s="42">
+        <v>18</v>
+      </c>
+      <c r="I67" s="43">
+        <v>1</v>
+      </c>
+      <c r="J67" s="40"/>
+      <c r="K67" s="40">
+        <v>2</v>
+      </c>
+      <c r="L67" s="40">
+        <v>3</v>
+      </c>
+      <c r="M67" s="41">
+        <v>5</v>
+      </c>
+      <c r="N67" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="O67" s="16"/>
+      <c r="P67" s="17"/>
+      <c r="Q67" s="40">
+        <v>1</v>
+      </c>
+      <c r="R67" s="58">
+        <v>6</v>
+      </c>
+      <c r="S67" s="40">
+        <v>6</v>
+      </c>
+      <c r="T67" s="55">
+        <v>8</v>
+      </c>
+      <c r="U67" s="57"/>
+    </row>
+    <row r="68" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A68" s="67" t="s">
+        <v>78</v>
+      </c>
+      <c r="B68" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C68" s="39">
+        <v>0</v>
+      </c>
+      <c r="D68" s="40">
+        <v>0</v>
+      </c>
+      <c r="E68" s="40">
+        <v>0</v>
+      </c>
+      <c r="F68" s="40"/>
+      <c r="G68" s="41">
+        <v>0</v>
+      </c>
+      <c r="H68" s="42">
+        <v>0</v>
+      </c>
+      <c r="I68" s="43">
+        <v>0</v>
+      </c>
+      <c r="J68" s="40"/>
+      <c r="K68" s="40">
+        <v>0</v>
+      </c>
+      <c r="L68" s="40">
+        <v>0</v>
+      </c>
+      <c r="M68" s="41">
+        <v>0</v>
+      </c>
+      <c r="N68" s="15">
+        <v>0</v>
+      </c>
+      <c r="O68" s="16"/>
+      <c r="P68" s="17"/>
+      <c r="Q68" s="40">
+        <v>0</v>
+      </c>
+      <c r="R68" s="58">
+        <v>0</v>
+      </c>
+      <c r="S68" s="40">
+        <v>1</v>
+      </c>
+      <c r="T68" s="55">
+        <v>1</v>
+      </c>
+      <c r="U68" s="57"/>
+    </row>
+    <row r="69" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A69" s="67" t="s">
+        <v>79</v>
+      </c>
+      <c r="B69" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C69" s="39">
+        <v>10</v>
+      </c>
+      <c r="D69" s="40">
+        <v>0</v>
+      </c>
+      <c r="E69" s="40">
+        <v>0</v>
+      </c>
+      <c r="F69" s="40"/>
+      <c r="G69" s="41">
+        <v>10</v>
+      </c>
+      <c r="H69" s="42">
+        <v>205</v>
+      </c>
+      <c r="I69" s="43">
+        <v>1</v>
+      </c>
+      <c r="J69" s="40"/>
+      <c r="K69" s="40">
+        <v>1</v>
+      </c>
+      <c r="L69" s="40">
+        <v>9</v>
+      </c>
+      <c r="M69" s="41">
+        <v>10</v>
+      </c>
+      <c r="N69" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="O69" s="16"/>
+      <c r="P69" s="17"/>
+      <c r="Q69" s="40">
+        <v>2</v>
+      </c>
+      <c r="R69" s="58">
+        <v>12</v>
+      </c>
+      <c r="S69" s="40">
+        <v>12</v>
+      </c>
+      <c r="T69" s="55">
+        <v>13</v>
+      </c>
+      <c r="U69" s="57"/>
+    </row>
+    <row r="70" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A70" s="67" t="s">
+        <v>80</v>
+      </c>
+      <c r="B70" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C70" s="39">
+        <v>0</v>
+      </c>
+      <c r="D70" s="40">
+        <v>0</v>
+      </c>
+      <c r="E70" s="40">
+        <v>0</v>
+      </c>
+      <c r="F70" s="40"/>
+      <c r="G70" s="41">
+        <v>0</v>
+      </c>
+      <c r="H70" s="42">
+        <v>0</v>
+      </c>
+      <c r="I70" s="43">
+        <v>0</v>
+      </c>
+      <c r="J70" s="40"/>
+      <c r="K70" s="40">
+        <v>0</v>
+      </c>
+      <c r="L70" s="40">
+        <v>0</v>
+      </c>
+      <c r="M70" s="41">
+        <v>0</v>
+      </c>
+      <c r="N70" s="15">
+        <v>0</v>
+      </c>
+      <c r="O70" s="16"/>
+      <c r="P70" s="17"/>
+      <c r="Q70" s="40">
+        <v>1</v>
+      </c>
+      <c r="R70" s="58">
+        <v>1</v>
+      </c>
+      <c r="S70" s="40">
+        <v>2</v>
+      </c>
+      <c r="T70" s="55">
+        <v>3</v>
+      </c>
+      <c r="U70" s="57"/>
+    </row>
+    <row r="71" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A71" s="67" t="s">
+        <v>81</v>
+      </c>
+      <c r="B71" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C71" s="39">
+        <v>0</v>
+      </c>
+      <c r="D71" s="40">
+        <v>0</v>
+      </c>
+      <c r="E71" s="40">
+        <v>0</v>
+      </c>
+      <c r="F71" s="40"/>
+      <c r="G71" s="41">
+        <v>0</v>
+      </c>
+      <c r="H71" s="42">
+        <v>0</v>
+      </c>
+      <c r="I71" s="43">
+        <v>0</v>
+      </c>
+      <c r="J71" s="40"/>
+      <c r="K71" s="40">
+        <v>0</v>
+      </c>
+      <c r="L71" s="40">
+        <v>0</v>
+      </c>
+      <c r="M71" s="41">
+        <v>0</v>
+      </c>
+      <c r="N71" s="15">
+        <v>0</v>
+      </c>
+      <c r="O71" s="16"/>
+      <c r="P71" s="17"/>
+      <c r="Q71" s="40">
+        <v>0</v>
+      </c>
+      <c r="R71" s="58">
+        <v>0</v>
+      </c>
+      <c r="S71" s="40">
+        <v>1</v>
+      </c>
+      <c r="T71" s="55">
+        <v>1</v>
+      </c>
+      <c r="U71" s="57"/>
+    </row>
+    <row r="72" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A72" s="67" t="s">
+        <v>82</v>
+      </c>
+      <c r="B72" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C72" s="39">
+        <v>0</v>
+      </c>
+      <c r="D72" s="40">
+        <v>0</v>
+      </c>
+      <c r="E72" s="40">
+        <v>0</v>
+      </c>
+      <c r="F72" s="40"/>
+      <c r="G72" s="41">
+        <v>0</v>
+      </c>
+      <c r="H72" s="42">
+        <v>0</v>
+      </c>
+      <c r="I72" s="43">
+        <v>0</v>
+      </c>
+      <c r="J72" s="40"/>
+      <c r="K72" s="40">
+        <v>0</v>
+      </c>
+      <c r="L72" s="40">
+        <v>0</v>
+      </c>
+      <c r="M72" s="41">
+        <v>0</v>
+      </c>
+      <c r="N72" s="15">
+        <v>0</v>
+      </c>
+      <c r="O72" s="16"/>
+      <c r="P72" s="17"/>
+      <c r="Q72" s="40">
+        <v>0</v>
+      </c>
+      <c r="R72" s="58">
+        <v>0</v>
+      </c>
+      <c r="S72" s="40">
+        <v>1</v>
+      </c>
+      <c r="T72" s="55">
+        <v>1</v>
+      </c>
+      <c r="U72" s="57"/>
+    </row>
+    <row r="73" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A73" s="67" t="s">
+        <v>83</v>
+      </c>
+      <c r="B73" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C73" s="39">
+        <v>0</v>
+      </c>
+      <c r="D73" s="40">
+        <v>0</v>
+      </c>
+      <c r="E73" s="40">
+        <v>0</v>
+      </c>
+      <c r="F73" s="40"/>
+      <c r="G73" s="41">
+        <v>0</v>
+      </c>
+      <c r="H73" s="42">
+        <v>0</v>
+      </c>
+      <c r="I73" s="43">
+        <v>0</v>
+      </c>
+      <c r="J73" s="40"/>
+      <c r="K73" s="40">
+        <v>0</v>
+      </c>
+      <c r="L73" s="40">
+        <v>0</v>
+      </c>
+      <c r="M73" s="41">
+        <v>0</v>
+      </c>
+      <c r="N73" s="15">
+        <v>0</v>
+      </c>
+      <c r="O73" s="16"/>
+      <c r="P73" s="17"/>
+      <c r="Q73" s="40">
+        <v>0</v>
+      </c>
+      <c r="R73" s="58">
+        <v>0</v>
+      </c>
+      <c r="S73" s="40">
+        <v>1</v>
+      </c>
+      <c r="T73" s="55">
+        <v>1</v>
+      </c>
+      <c r="U73" s="57"/>
+    </row>
+    <row r="74" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A74" s="67" t="s">
+        <v>84</v>
+      </c>
+      <c r="B74" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C74" s="39">
+        <v>0</v>
+      </c>
+      <c r="D74" s="40">
+        <v>0</v>
+      </c>
+      <c r="E74" s="40">
+        <v>0</v>
+      </c>
+      <c r="F74" s="40"/>
+      <c r="G74" s="41">
+        <v>0</v>
+      </c>
+      <c r="H74" s="42">
+        <v>0</v>
+      </c>
+      <c r="I74" s="43">
+        <v>0</v>
+      </c>
+      <c r="J74" s="40"/>
+      <c r="K74" s="40">
+        <v>0</v>
+      </c>
+      <c r="L74" s="40">
+        <v>1</v>
+      </c>
+      <c r="M74" s="41">
+        <v>1</v>
+      </c>
+      <c r="N74" s="15">
+        <v>0</v>
+      </c>
+      <c r="O74" s="16"/>
+      <c r="P74" s="17"/>
+      <c r="Q74" s="40">
+        <v>0</v>
+      </c>
+      <c r="R74" s="58">
+        <v>1</v>
+      </c>
+      <c r="S74" s="40">
+        <v>0</v>
+      </c>
+      <c r="T74" s="55">
+        <v>1</v>
+      </c>
+      <c r="U74" s="57"/>
+    </row>
+    <row r="75" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A75" s="67" t="s">
+        <v>85</v>
+      </c>
+      <c r="B75" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C75" s="39">
+        <v>0</v>
+      </c>
+      <c r="D75" s="40">
+        <v>0</v>
+      </c>
+      <c r="E75" s="40">
+        <v>0</v>
+      </c>
+      <c r="F75" s="40"/>
+      <c r="G75" s="41">
+        <v>0</v>
+      </c>
+      <c r="H75" s="42">
+        <v>0</v>
+      </c>
+      <c r="I75" s="43">
+        <v>0</v>
+      </c>
+      <c r="J75" s="40"/>
+      <c r="K75" s="40">
+        <v>1</v>
+      </c>
+      <c r="L75" s="40">
+        <v>0</v>
+      </c>
+      <c r="M75" s="41">
+        <v>1</v>
+      </c>
+      <c r="N75" s="15">
+        <v>1</v>
+      </c>
+      <c r="O75" s="16"/>
+      <c r="P75" s="17"/>
+      <c r="Q75" s="40">
+        <v>1</v>
+      </c>
+      <c r="R75" s="58">
+        <v>2</v>
+      </c>
+      <c r="S75" s="40">
+        <v>1</v>
+      </c>
+      <c r="T75" s="55">
+        <v>3</v>
+      </c>
+      <c r="U75" s="57"/>
+    </row>
+    <row r="76" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A76" s="67" t="s">
+        <v>86</v>
+      </c>
+      <c r="B76" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C76" s="39">
+        <v>0</v>
+      </c>
+      <c r="D76" s="40">
+        <v>0</v>
+      </c>
+      <c r="E76" s="40">
+        <v>0</v>
+      </c>
+      <c r="F76" s="40"/>
+      <c r="G76" s="41">
+        <v>0</v>
+      </c>
+      <c r="H76" s="42">
+        <v>0</v>
+      </c>
+      <c r="I76" s="43">
+        <v>0</v>
+      </c>
+      <c r="J76" s="40"/>
+      <c r="K76" s="40">
+        <v>0</v>
+      </c>
+      <c r="L76" s="40">
+        <v>2</v>
+      </c>
+      <c r="M76" s="41">
+        <v>2</v>
+      </c>
+      <c r="N76" s="15">
+        <v>0</v>
+      </c>
+      <c r="O76" s="16"/>
+      <c r="P76" s="17"/>
+      <c r="Q76" s="40">
+        <v>0</v>
+      </c>
+      <c r="R76" s="58">
+        <v>2</v>
+      </c>
+      <c r="S76" s="40">
+        <v>1</v>
+      </c>
+      <c r="T76" s="55">
+        <v>3</v>
+      </c>
+      <c r="U76" s="57"/>
+    </row>
+    <row r="77" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A77" s="67" t="s">
+        <v>87</v>
+      </c>
+      <c r="B77" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C77" s="39">
+        <v>1</v>
+      </c>
+      <c r="D77" s="40">
+        <v>0</v>
+      </c>
+      <c r="E77" s="40">
+        <v>0</v>
+      </c>
+      <c r="F77" s="40"/>
+      <c r="G77" s="41">
+        <v>1</v>
+      </c>
+      <c r="H77" s="42">
+        <v>0</v>
+      </c>
+      <c r="I77" s="43">
+        <v>0</v>
+      </c>
+      <c r="J77" s="40"/>
+      <c r="K77" s="40">
+        <v>0</v>
+      </c>
+      <c r="L77" s="40">
+        <v>0</v>
+      </c>
+      <c r="M77" s="41">
+        <v>0</v>
+      </c>
+      <c r="N77" s="15">
+        <v>0</v>
+      </c>
+      <c r="O77" s="16"/>
+      <c r="P77" s="17"/>
+      <c r="Q77" s="40">
+        <v>0</v>
+      </c>
+      <c r="R77" s="58">
+        <v>0</v>
+      </c>
+      <c r="S77" s="40">
+        <v>1</v>
+      </c>
+      <c r="T77" s="55">
+        <v>0</v>
+      </c>
+      <c r="U77" s="57"/>
+    </row>
+    <row r="78" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A78" s="67" t="s">
+        <v>88</v>
+      </c>
+      <c r="B78" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C78" s="39">
+        <v>1</v>
+      </c>
+      <c r="D78" s="40">
+        <v>0</v>
+      </c>
+      <c r="E78" s="40">
+        <v>0</v>
+      </c>
+      <c r="F78" s="40"/>
+      <c r="G78" s="41">
+        <v>1</v>
+      </c>
+      <c r="H78" s="42">
+        <v>29</v>
+      </c>
+      <c r="I78" s="43">
+        <v>0</v>
+      </c>
+      <c r="J78" s="40"/>
+      <c r="K78" s="40">
+        <v>0</v>
+      </c>
+      <c r="L78" s="40">
+        <v>1</v>
+      </c>
+      <c r="M78" s="41">
+        <v>1</v>
+      </c>
+      <c r="N78" s="15">
+        <v>0</v>
+      </c>
+      <c r="O78" s="16"/>
+      <c r="P78" s="17"/>
+      <c r="Q78" s="40">
+        <v>0</v>
+      </c>
+      <c r="R78" s="58">
+        <v>1</v>
+      </c>
+      <c r="S78" s="40">
+        <v>1</v>
+      </c>
+      <c r="T78" s="55">
+        <v>1</v>
+      </c>
+      <c r="U78" s="57"/>
+    </row>
+    <row r="79" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A79" s="67" t="s">
+        <v>89</v>
+      </c>
+      <c r="B79" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C79" s="39">
+        <v>2</v>
+      </c>
+      <c r="D79" s="40">
+        <v>0</v>
+      </c>
+      <c r="E79" s="40">
+        <v>0</v>
+      </c>
+      <c r="F79" s="40"/>
+      <c r="G79" s="41">
+        <v>2</v>
+      </c>
+      <c r="H79" s="42">
+        <v>13</v>
+      </c>
+      <c r="I79" s="43">
+        <v>0</v>
+      </c>
+      <c r="J79" s="40"/>
+      <c r="K79" s="40">
+        <v>0</v>
+      </c>
+      <c r="L79" s="40">
+        <v>7</v>
+      </c>
+      <c r="M79" s="41">
+        <v>7</v>
+      </c>
+      <c r="N79" s="15">
+        <v>0</v>
+      </c>
+      <c r="O79" s="16"/>
+      <c r="P79" s="17"/>
+      <c r="Q79" s="40">
+        <v>0</v>
+      </c>
+      <c r="R79" s="58">
+        <v>7</v>
+      </c>
+      <c r="S79" s="40">
+        <v>4</v>
+      </c>
+      <c r="T79" s="55">
+        <v>9</v>
+      </c>
+      <c r="U79" s="57"/>
+    </row>
+    <row r="80" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A80" s="67" t="s">
+        <v>90</v>
+      </c>
+      <c r="B80" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C80" s="39">
+        <v>5</v>
+      </c>
+      <c r="D80" s="40">
+        <v>0</v>
+      </c>
+      <c r="E80" s="40">
+        <v>0</v>
+      </c>
+      <c r="F80" s="40"/>
+      <c r="G80" s="41">
+        <v>5</v>
+      </c>
+      <c r="H80" s="42">
+        <v>33</v>
+      </c>
+      <c r="I80" s="43">
+        <v>1</v>
+      </c>
+      <c r="J80" s="40"/>
+      <c r="K80" s="40">
+        <v>0</v>
+      </c>
+      <c r="L80" s="40">
+        <v>2</v>
+      </c>
+      <c r="M80" s="41">
+        <v>2</v>
+      </c>
+      <c r="N80" s="15">
+        <v>0</v>
+      </c>
+      <c r="O80" s="16"/>
+      <c r="P80" s="17"/>
+      <c r="Q80" s="40">
+        <v>1</v>
+      </c>
+      <c r="R80" s="58">
+        <v>3</v>
+      </c>
+      <c r="S80" s="40">
+        <v>8</v>
+      </c>
+      <c r="T80" s="55">
+        <v>5</v>
+      </c>
+      <c r="U80" s="57"/>
+    </row>
+    <row r="81" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A81" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="B81" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C81" s="39">
+        <v>9</v>
+      </c>
+      <c r="D81" s="40">
+        <v>0</v>
+      </c>
+      <c r="E81" s="40">
+        <v>0</v>
+      </c>
+      <c r="F81" s="40"/>
+      <c r="G81" s="41">
+        <v>9</v>
+      </c>
+      <c r="H81" s="42">
+        <v>96</v>
+      </c>
+      <c r="I81" s="43">
+        <v>1</v>
+      </c>
+      <c r="J81" s="40"/>
+      <c r="K81" s="40">
+        <v>6</v>
+      </c>
+      <c r="L81" s="40">
+        <v>3</v>
+      </c>
+      <c r="M81" s="41">
+        <v>9</v>
+      </c>
+      <c r="N81" s="15">
+        <v>0.67</v>
+      </c>
+      <c r="O81" s="16"/>
+      <c r="P81" s="17"/>
+      <c r="Q81" s="40">
+        <v>1</v>
+      </c>
+      <c r="R81" s="58">
+        <v>10</v>
+      </c>
+      <c r="S81" s="40">
+        <v>13</v>
+      </c>
+      <c r="T81" s="55">
+        <v>13</v>
+      </c>
+      <c r="U81" s="57"/>
+    </row>
+    <row r="82" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A82" s="67" t="s">
+        <v>92</v>
+      </c>
+      <c r="B82" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C82" s="39">
+        <v>1</v>
+      </c>
+      <c r="D82" s="40">
+        <v>0</v>
+      </c>
+      <c r="E82" s="40">
+        <v>0</v>
+      </c>
+      <c r="F82" s="40"/>
+      <c r="G82" s="41">
+        <v>1</v>
+      </c>
+      <c r="H82" s="42">
+        <v>55</v>
+      </c>
+      <c r="I82" s="43">
+        <v>0</v>
+      </c>
+      <c r="J82" s="40"/>
+      <c r="K82" s="40">
+        <v>0</v>
+      </c>
+      <c r="L82" s="40">
+        <v>0</v>
+      </c>
+      <c r="M82" s="41">
+        <v>0</v>
+      </c>
+      <c r="N82" s="15">
+        <v>0</v>
+      </c>
+      <c r="O82" s="16"/>
+      <c r="P82" s="17"/>
+      <c r="Q82" s="40">
+        <v>0</v>
+      </c>
+      <c r="R82" s="58">
+        <v>0</v>
+      </c>
+      <c r="S82" s="40">
+        <v>1</v>
+      </c>
+      <c r="T82" s="55">
+        <v>0</v>
+      </c>
+      <c r="U82" s="57"/>
+    </row>
+    <row r="83" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A83" s="67" t="s">
+        <v>93</v>
+      </c>
+      <c r="B83" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C83" s="39">
+        <v>0</v>
+      </c>
+      <c r="D83" s="40">
+        <v>0</v>
+      </c>
+      <c r="E83" s="40">
+        <v>0</v>
+      </c>
+      <c r="F83" s="40"/>
+      <c r="G83" s="41">
+        <v>0</v>
+      </c>
+      <c r="H83" s="42">
+        <v>0</v>
+      </c>
+      <c r="I83" s="43">
+        <v>0</v>
+      </c>
+      <c r="J83" s="40"/>
+      <c r="K83" s="40">
+        <v>0</v>
+      </c>
+      <c r="L83" s="40">
+        <v>11</v>
+      </c>
+      <c r="M83" s="41">
+        <v>11</v>
+      </c>
+      <c r="N83" s="15">
+        <v>0</v>
+      </c>
+      <c r="O83" s="16"/>
+      <c r="P83" s="17"/>
+      <c r="Q83" s="40">
+        <v>0</v>
+      </c>
+      <c r="R83" s="58">
+        <v>11</v>
+      </c>
+      <c r="S83" s="40">
+        <v>0</v>
+      </c>
+      <c r="T83" s="55">
+        <v>11</v>
+      </c>
+      <c r="U83" s="57"/>
+    </row>
+    <row r="84" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A84" s="67" t="s">
+        <v>94</v>
+      </c>
+      <c r="B84" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C84" s="39">
+        <v>0</v>
+      </c>
+      <c r="D84" s="40">
+        <v>0</v>
+      </c>
+      <c r="E84" s="40">
+        <v>0</v>
+      </c>
+      <c r="F84" s="40"/>
+      <c r="G84" s="41">
+        <v>0</v>
+      </c>
+      <c r="H84" s="42">
+        <v>0</v>
+      </c>
+      <c r="I84" s="43">
+        <v>0</v>
+      </c>
+      <c r="J84" s="40"/>
+      <c r="K84" s="40">
+        <v>0</v>
+      </c>
+      <c r="L84" s="40">
+        <v>1</v>
+      </c>
+      <c r="M84" s="41">
+        <v>1</v>
+      </c>
+      <c r="N84" s="15">
+        <v>0</v>
+      </c>
+      <c r="O84" s="16"/>
+      <c r="P84" s="17"/>
+      <c r="Q84" s="40">
+        <v>0</v>
+      </c>
+      <c r="R84" s="58">
+        <v>1</v>
+      </c>
+      <c r="S84" s="40">
+        <v>0</v>
+      </c>
+      <c r="T84" s="55">
+        <v>1</v>
+      </c>
+      <c r="U84" s="57"/>
+    </row>
+    <row r="85" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A85" s="67" t="s">
+        <v>95</v>
+      </c>
+      <c r="B85" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C85" s="39">
+        <v>0</v>
+      </c>
+      <c r="D85" s="40">
+        <v>0</v>
+      </c>
+      <c r="E85" s="40">
+        <v>0</v>
+      </c>
+      <c r="F85" s="40"/>
+      <c r="G85" s="41">
+        <v>0</v>
+      </c>
+      <c r="H85" s="42">
+        <v>0</v>
+      </c>
+      <c r="I85" s="43">
         <v>14</v>
       </c>
-      <c r="N5" s="15" t="s">
+      <c r="J85" s="40"/>
+      <c r="K85" s="40">
+        <v>1</v>
+      </c>
+      <c r="L85" s="40">
+        <v>1</v>
+      </c>
+      <c r="M85" s="41">
+        <v>2</v>
+      </c>
+      <c r="N85" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="O85" s="16"/>
+      <c r="P85" s="17"/>
+      <c r="Q85" s="40">
+        <v>32</v>
+      </c>
+      <c r="R85" s="58">
+        <v>34</v>
+      </c>
+      <c r="S85" s="40">
+        <v>0</v>
+      </c>
+      <c r="T85" s="55">
+        <v>20</v>
+      </c>
+      <c r="U85" s="57"/>
+    </row>
+    <row r="86" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A86" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="B86" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C86" s="39">
+        <v>0</v>
+      </c>
+      <c r="D86" s="40">
+        <v>1</v>
+      </c>
+      <c r="E86" s="40">
+        <v>0</v>
+      </c>
+      <c r="F86" s="40"/>
+      <c r="G86" s="41">
+        <v>1</v>
+      </c>
+      <c r="H86" s="42">
+        <v>0</v>
+      </c>
+      <c r="I86" s="43">
+        <v>1</v>
+      </c>
+      <c r="J86" s="40"/>
+      <c r="K86" s="40">
+        <v>0</v>
+      </c>
+      <c r="L86" s="40">
+        <v>1</v>
+      </c>
+      <c r="M86" s="41">
+        <v>1</v>
+      </c>
+      <c r="N86" s="15">
+        <v>0</v>
+      </c>
+      <c r="O86" s="16"/>
+      <c r="P86" s="17"/>
+      <c r="Q86" s="40">
+        <v>2</v>
+      </c>
+      <c r="R86" s="58">
+        <v>3</v>
+      </c>
+      <c r="S86" s="40">
+        <v>0</v>
+      </c>
+      <c r="T86" s="55">
+        <v>1</v>
+      </c>
+      <c r="U86" s="57"/>
+    </row>
+    <row r="87" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A87" s="67" t="s">
+        <v>96</v>
+      </c>
+      <c r="B87" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C87" s="39">
+        <v>1</v>
+      </c>
+      <c r="D87" s="40">
+        <v>0</v>
+      </c>
+      <c r="E87" s="40">
+        <v>0</v>
+      </c>
+      <c r="F87" s="40"/>
+      <c r="G87" s="41">
+        <v>1</v>
+      </c>
+      <c r="H87" s="42">
+        <v>22</v>
+      </c>
+      <c r="I87" s="43">
+        <v>0</v>
+      </c>
+      <c r="J87" s="40"/>
+      <c r="K87" s="40">
+        <v>0</v>
+      </c>
+      <c r="L87" s="40">
+        <v>0</v>
+      </c>
+      <c r="M87" s="41">
+        <v>0</v>
+      </c>
+      <c r="N87" s="15">
+        <v>0</v>
+      </c>
+      <c r="O87" s="16"/>
+      <c r="P87" s="17"/>
+      <c r="Q87" s="40">
+        <v>0</v>
+      </c>
+      <c r="R87" s="58">
+        <v>0</v>
+      </c>
+      <c r="S87" s="40">
+        <v>1</v>
+      </c>
+      <c r="T87" s="55">
+        <v>0</v>
+      </c>
+      <c r="U87" s="57"/>
+    </row>
+    <row r="88" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A88" s="67" t="s">
+        <v>97</v>
+      </c>
+      <c r="B88" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C88" s="39">
+        <v>2</v>
+      </c>
+      <c r="D88" s="40">
+        <v>0</v>
+      </c>
+      <c r="E88" s="40">
+        <v>0</v>
+      </c>
+      <c r="F88" s="40"/>
+      <c r="G88" s="41">
+        <v>2</v>
+      </c>
+      <c r="H88" s="42">
+        <v>16</v>
+      </c>
+      <c r="I88" s="43">
+        <v>0</v>
+      </c>
+      <c r="J88" s="40"/>
+      <c r="K88" s="40">
+        <v>5</v>
+      </c>
+      <c r="L88" s="40">
+        <v>1</v>
+      </c>
+      <c r="M88" s="41">
+        <v>6</v>
+      </c>
+      <c r="N88" s="15">
+        <v>0.83</v>
+      </c>
+      <c r="O88" s="16"/>
+      <c r="P88" s="17"/>
+      <c r="Q88" s="40">
+        <v>0</v>
+      </c>
+      <c r="R88" s="58">
+        <v>6</v>
+      </c>
+      <c r="S88" s="40">
+        <v>5</v>
+      </c>
+      <c r="T88" s="55">
+        <v>9</v>
+      </c>
+      <c r="U88" s="57"/>
+    </row>
+    <row r="89" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A89" s="67" t="s">
+        <v>98</v>
+      </c>
+      <c r="B89" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C89" s="39">
+        <v>0</v>
+      </c>
+      <c r="D89" s="40">
+        <v>0</v>
+      </c>
+      <c r="E89" s="40">
+        <v>0</v>
+      </c>
+      <c r="F89" s="40"/>
+      <c r="G89" s="41">
+        <v>0</v>
+      </c>
+      <c r="H89" s="42">
+        <v>0</v>
+      </c>
+      <c r="I89" s="43">
+        <v>1</v>
+      </c>
+      <c r="J89" s="40"/>
+      <c r="K89" s="40">
+        <v>4</v>
+      </c>
+      <c r="L89" s="40">
+        <v>1</v>
+      </c>
+      <c r="M89" s="41">
+        <v>5</v>
+      </c>
+      <c r="N89" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="O89" s="16"/>
+      <c r="P89" s="17"/>
+      <c r="Q89" s="40">
+        <v>1</v>
+      </c>
+      <c r="R89" s="58">
+        <v>6</v>
+      </c>
+      <c r="S89" s="40">
+        <v>9</v>
+      </c>
+      <c r="T89" s="55">
+        <v>14</v>
+      </c>
+      <c r="U89" s="57"/>
+    </row>
+    <row r="90" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A90" s="67" t="s">
+        <v>99</v>
+      </c>
+      <c r="B90" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C90" s="39">
+        <v>23</v>
+      </c>
+      <c r="D90" s="40">
+        <v>2</v>
+      </c>
+      <c r="E90" s="40">
+        <v>0</v>
+      </c>
+      <c r="F90" s="40"/>
+      <c r="G90" s="41">
+        <v>25</v>
+      </c>
+      <c r="H90" s="42">
+        <v>16</v>
+      </c>
+      <c r="I90" s="43">
+        <v>3</v>
+      </c>
+      <c r="J90" s="40"/>
+      <c r="K90" s="40">
+        <v>10</v>
+      </c>
+      <c r="L90" s="40">
+        <v>23</v>
+      </c>
+      <c r="M90" s="41">
+        <v>33</v>
+      </c>
+      <c r="N90" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="O90" s="16"/>
+      <c r="P90" s="17"/>
+      <c r="Q90" s="40">
+        <v>3</v>
+      </c>
+      <c r="R90" s="58">
+        <v>36</v>
+      </c>
+      <c r="S90" s="40">
+        <v>57</v>
+      </c>
+      <c r="T90" s="55">
+        <v>64</v>
+      </c>
+      <c r="U90" s="57"/>
+    </row>
+    <row r="91" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A91" s="67" t="s">
+        <v>100</v>
+      </c>
+      <c r="B91" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C91" s="39">
+        <v>6</v>
+      </c>
+      <c r="D91" s="40">
+        <v>0</v>
+      </c>
+      <c r="E91" s="40">
+        <v>0</v>
+      </c>
+      <c r="F91" s="40"/>
+      <c r="G91" s="41">
+        <v>6</v>
+      </c>
+      <c r="H91" s="42">
+        <v>165</v>
+      </c>
+      <c r="I91" s="43">
+        <v>0</v>
+      </c>
+      <c r="J91" s="40"/>
+      <c r="K91" s="40">
+        <v>0</v>
+      </c>
+      <c r="L91" s="40">
+        <v>0</v>
+      </c>
+      <c r="M91" s="41">
+        <v>0</v>
+      </c>
+      <c r="N91" s="15">
+        <v>0</v>
+      </c>
+      <c r="O91" s="16"/>
+      <c r="P91" s="17"/>
+      <c r="Q91" s="40">
+        <v>0</v>
+      </c>
+      <c r="R91" s="58">
+        <v>0</v>
+      </c>
+      <c r="S91" s="40">
+        <v>6</v>
+      </c>
+      <c r="T91" s="55">
+        <v>0</v>
+      </c>
+      <c r="U91" s="57"/>
+    </row>
+    <row r="92" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A92" s="67" t="s">
+        <v>101</v>
+      </c>
+      <c r="B92" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C92" s="39">
+        <v>6</v>
+      </c>
+      <c r="D92" s="40">
+        <v>0</v>
+      </c>
+      <c r="E92" s="40">
+        <v>0</v>
+      </c>
+      <c r="F92" s="40"/>
+      <c r="G92" s="41">
+        <v>6</v>
+      </c>
+      <c r="H92" s="42">
+        <v>50</v>
+      </c>
+      <c r="I92" s="43">
+        <v>0</v>
+      </c>
+      <c r="J92" s="40"/>
+      <c r="K92" s="40">
+        <v>5</v>
+      </c>
+      <c r="L92" s="40">
+        <v>3</v>
+      </c>
+      <c r="M92" s="41">
+        <v>8</v>
+      </c>
+      <c r="N92" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="O92" s="16"/>
+      <c r="P92" s="17"/>
+      <c r="Q92" s="40">
+        <v>0</v>
+      </c>
+      <c r="R92" s="58">
+        <v>8</v>
+      </c>
+      <c r="S92" s="40">
+        <v>7</v>
+      </c>
+      <c r="T92" s="55">
+        <v>9</v>
+      </c>
+      <c r="U92" s="57"/>
+    </row>
+    <row r="93" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A93" s="67" t="s">
+        <v>102</v>
+      </c>
+      <c r="B93" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C93" s="39">
+        <v>19</v>
+      </c>
+      <c r="D93" s="40">
+        <v>2</v>
+      </c>
+      <c r="E93" s="40">
+        <v>0</v>
+      </c>
+      <c r="F93" s="40"/>
+      <c r="G93" s="41">
+        <v>21</v>
+      </c>
+      <c r="H93" s="42">
+        <v>52</v>
+      </c>
+      <c r="I93" s="43">
+        <v>4</v>
+      </c>
+      <c r="J93" s="40"/>
+      <c r="K93" s="40">
+        <v>25</v>
+      </c>
+      <c r="L93" s="40">
+        <v>18</v>
+      </c>
+      <c r="M93" s="41">
+        <v>43</v>
+      </c>
+      <c r="N93" s="15">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="O93" s="16"/>
+      <c r="P93" s="17"/>
+      <c r="Q93" s="40">
+        <v>5</v>
+      </c>
+      <c r="R93" s="58">
+        <v>48</v>
+      </c>
+      <c r="S93" s="40">
+        <v>30</v>
+      </c>
+      <c r="T93" s="55">
+        <v>52</v>
+      </c>
+      <c r="U93" s="57"/>
+    </row>
+    <row r="94" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A94" s="67" t="s">
+        <v>103</v>
+      </c>
+      <c r="B94" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C94" s="39">
+        <v>0</v>
+      </c>
+      <c r="D94" s="40">
+        <v>0</v>
+      </c>
+      <c r="E94" s="40">
+        <v>0</v>
+      </c>
+      <c r="F94" s="40"/>
+      <c r="G94" s="41">
+        <v>0</v>
+      </c>
+      <c r="H94" s="42">
+        <v>0</v>
+      </c>
+      <c r="I94" s="43">
+        <v>0</v>
+      </c>
+      <c r="J94" s="40"/>
+      <c r="K94" s="40">
+        <v>0</v>
+      </c>
+      <c r="L94" s="40">
+        <v>0</v>
+      </c>
+      <c r="M94" s="41">
+        <v>0</v>
+      </c>
+      <c r="N94" s="15">
+        <v>0</v>
+      </c>
+      <c r="O94" s="16"/>
+      <c r="P94" s="17"/>
+      <c r="Q94" s="40">
+        <v>0</v>
+      </c>
+      <c r="R94" s="58">
+        <v>0</v>
+      </c>
+      <c r="S94" s="40">
+        <v>1</v>
+      </c>
+      <c r="T94" s="55">
+        <v>1</v>
+      </c>
+      <c r="U94" s="57"/>
+    </row>
+    <row r="95" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A95" s="67" t="s">
+        <v>104</v>
+      </c>
+      <c r="B95" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C95" s="39">
+        <v>6</v>
+      </c>
+      <c r="D95" s="40">
+        <v>0</v>
+      </c>
+      <c r="E95" s="40">
+        <v>0</v>
+      </c>
+      <c r="F95" s="40"/>
+      <c r="G95" s="41">
+        <v>6</v>
+      </c>
+      <c r="H95" s="42">
+        <v>26</v>
+      </c>
+      <c r="I95" s="43">
+        <v>1</v>
+      </c>
+      <c r="J95" s="40"/>
+      <c r="K95" s="40">
+        <v>7</v>
+      </c>
+      <c r="L95" s="40">
+        <v>7</v>
+      </c>
+      <c r="M95" s="41">
+        <v>14</v>
+      </c>
+      <c r="N95" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="O95" s="16"/>
+      <c r="P95" s="17"/>
+      <c r="Q95" s="40">
+        <v>1</v>
+      </c>
+      <c r="R95" s="58">
         <v>15</v>
       </c>
-      <c r="O5" s="16" t="s">
+      <c r="S95" s="40">
+        <v>15</v>
+      </c>
+      <c r="T95" s="55">
+        <v>23</v>
+      </c>
+      <c r="U95" s="57"/>
+    </row>
+    <row r="96" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A96" s="67" t="s">
+        <v>105</v>
+      </c>
+      <c r="B96" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C96" s="39">
+        <v>19</v>
+      </c>
+      <c r="D96" s="40">
+        <v>4</v>
+      </c>
+      <c r="E96" s="40">
+        <v>0</v>
+      </c>
+      <c r="F96" s="40"/>
+      <c r="G96" s="41">
+        <v>23</v>
+      </c>
+      <c r="H96" s="42">
+        <v>0</v>
+      </c>
+      <c r="I96" s="43">
+        <v>2</v>
+      </c>
+      <c r="J96" s="40"/>
+      <c r="K96" s="40">
+        <v>37</v>
+      </c>
+      <c r="L96" s="40">
+        <v>9</v>
+      </c>
+      <c r="M96" s="41">
+        <v>46</v>
+      </c>
+      <c r="N96" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="O96" s="16"/>
+      <c r="P96" s="17"/>
+      <c r="Q96" s="40">
+        <v>2</v>
+      </c>
+      <c r="R96" s="58">
+        <v>48</v>
+      </c>
+      <c r="S96" s="40">
+        <v>33</v>
+      </c>
+      <c r="T96" s="55">
+        <v>56</v>
+      </c>
+      <c r="U96" s="57"/>
+    </row>
+    <row r="97" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A97" s="67" t="s">
+        <v>106</v>
+      </c>
+      <c r="B97" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C97" s="39">
+        <v>14</v>
+      </c>
+      <c r="D97" s="40">
+        <v>0</v>
+      </c>
+      <c r="E97" s="40">
+        <v>0</v>
+      </c>
+      <c r="F97" s="40"/>
+      <c r="G97" s="41">
+        <v>14</v>
+      </c>
+      <c r="H97" s="42">
+        <v>366</v>
+      </c>
+      <c r="I97" s="43">
+        <v>1</v>
+      </c>
+      <c r="J97" s="40"/>
+      <c r="K97" s="40">
+        <v>0</v>
+      </c>
+      <c r="L97" s="40">
+        <v>9</v>
+      </c>
+      <c r="M97" s="41">
+        <v>9</v>
+      </c>
+      <c r="N97" s="15">
+        <v>0</v>
+      </c>
+      <c r="O97" s="16"/>
+      <c r="P97" s="17"/>
+      <c r="Q97" s="40">
+        <v>2</v>
+      </c>
+      <c r="R97" s="58">
+        <v>11</v>
+      </c>
+      <c r="S97" s="40">
+        <v>12</v>
+      </c>
+      <c r="T97" s="55">
+        <v>8</v>
+      </c>
+      <c r="U97" s="57"/>
+    </row>
+    <row r="98" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A98" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="B98" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C98" s="39">
+        <v>2</v>
+      </c>
+      <c r="D98" s="40">
+        <v>1</v>
+      </c>
+      <c r="E98" s="40">
+        <v>0</v>
+      </c>
+      <c r="F98" s="40"/>
+      <c r="G98" s="41">
+        <v>3</v>
+      </c>
+      <c r="H98" s="42">
+        <v>52</v>
+      </c>
+      <c r="I98" s="43">
+        <v>0</v>
+      </c>
+      <c r="J98" s="40"/>
+      <c r="K98" s="40">
+        <v>0</v>
+      </c>
+      <c r="L98" s="40">
+        <v>1</v>
+      </c>
+      <c r="M98" s="41">
+        <v>1</v>
+      </c>
+      <c r="N98" s="15">
+        <v>0</v>
+      </c>
+      <c r="O98" s="16"/>
+      <c r="P98" s="17"/>
+      <c r="Q98" s="40">
+        <v>0</v>
+      </c>
+      <c r="R98" s="58">
+        <v>1</v>
+      </c>
+      <c r="S98" s="40">
+        <v>3</v>
+      </c>
+      <c r="T98" s="55">
+        <v>1</v>
+      </c>
+      <c r="U98" s="57"/>
+    </row>
+    <row r="99" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A99" s="67" t="s">
+        <v>108</v>
+      </c>
+      <c r="B99" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C99" s="39">
+        <v>34</v>
+      </c>
+      <c r="D99" s="40">
+        <v>0</v>
+      </c>
+      <c r="E99" s="40">
+        <v>0</v>
+      </c>
+      <c r="F99" s="40"/>
+      <c r="G99" s="41">
+        <v>34</v>
+      </c>
+      <c r="H99" s="42">
+        <v>220</v>
+      </c>
+      <c r="I99" s="43">
+        <v>0</v>
+      </c>
+      <c r="J99" s="40"/>
+      <c r="K99" s="40">
+        <v>5</v>
+      </c>
+      <c r="L99" s="40">
+        <v>13</v>
+      </c>
+      <c r="M99" s="41">
+        <v>18</v>
+      </c>
+      <c r="N99" s="15">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="O99" s="16"/>
+      <c r="P99" s="17"/>
+      <c r="Q99" s="40">
+        <v>1</v>
+      </c>
+      <c r="R99" s="58">
+        <v>19</v>
+      </c>
+      <c r="S99" s="40">
+        <v>42</v>
+      </c>
+      <c r="T99" s="55">
+        <v>27</v>
+      </c>
+      <c r="U99" s="57"/>
+    </row>
+    <row r="100" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A100" s="67" t="s">
+        <v>109</v>
+      </c>
+      <c r="B100" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C100" s="39">
+        <v>3</v>
+      </c>
+      <c r="D100" s="40">
+        <v>1</v>
+      </c>
+      <c r="E100" s="40">
+        <v>0</v>
+      </c>
+      <c r="F100" s="40"/>
+      <c r="G100" s="41">
+        <v>4</v>
+      </c>
+      <c r="H100" s="42">
+        <v>46</v>
+      </c>
+      <c r="I100" s="43">
+        <v>1</v>
+      </c>
+      <c r="J100" s="40"/>
+      <c r="K100" s="40">
+        <v>1</v>
+      </c>
+      <c r="L100" s="40">
+        <v>2</v>
+      </c>
+      <c r="M100" s="41">
+        <v>3</v>
+      </c>
+      <c r="N100" s="15">
+        <v>0.33</v>
+      </c>
+      <c r="O100" s="16"/>
+      <c r="P100" s="17"/>
+      <c r="Q100" s="40">
+        <v>4</v>
+      </c>
+      <c r="R100" s="58">
+        <v>7</v>
+      </c>
+      <c r="S100" s="40">
+        <v>10</v>
+      </c>
+      <c r="T100" s="55">
+        <v>11</v>
+      </c>
+      <c r="U100" s="57"/>
+    </row>
+    <row r="101" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A101" s="67" t="s">
+        <v>110</v>
+      </c>
+      <c r="B101" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C101" s="39">
+        <v>1</v>
+      </c>
+      <c r="D101" s="40">
+        <v>0</v>
+      </c>
+      <c r="E101" s="40">
+        <v>0</v>
+      </c>
+      <c r="F101" s="40"/>
+      <c r="G101" s="41">
+        <v>1</v>
+      </c>
+      <c r="H101" s="42">
+        <v>63</v>
+      </c>
+      <c r="I101" s="43">
+        <v>0</v>
+      </c>
+      <c r="J101" s="40"/>
+      <c r="K101" s="40">
+        <v>0</v>
+      </c>
+      <c r="L101" s="40">
+        <v>1</v>
+      </c>
+      <c r="M101" s="41">
+        <v>1</v>
+      </c>
+      <c r="N101" s="15">
+        <v>0</v>
+      </c>
+      <c r="O101" s="16"/>
+      <c r="P101" s="17"/>
+      <c r="Q101" s="40">
+        <v>1</v>
+      </c>
+      <c r="R101" s="58">
+        <v>2</v>
+      </c>
+      <c r="S101" s="40">
+        <v>0</v>
+      </c>
+      <c r="T101" s="55">
+        <v>1</v>
+      </c>
+      <c r="U101" s="57"/>
+    </row>
+    <row r="102" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A102" s="67" t="s">
+        <v>111</v>
+      </c>
+      <c r="B102" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C102" s="39">
         <v>16</v>
       </c>
-      <c r="P5" s="17" t="s">
+      <c r="D102" s="40">
+        <v>0</v>
+      </c>
+      <c r="E102" s="40">
+        <v>0</v>
+      </c>
+      <c r="F102" s="40"/>
+      <c r="G102" s="41">
+        <v>16</v>
+      </c>
+      <c r="H102" s="42">
+        <v>61</v>
+      </c>
+      <c r="I102" s="43">
+        <v>2</v>
+      </c>
+      <c r="J102" s="40"/>
+      <c r="K102" s="40">
+        <v>26</v>
+      </c>
+      <c r="L102" s="40">
+        <v>10</v>
+      </c>
+      <c r="M102" s="41">
+        <v>36</v>
+      </c>
+      <c r="N102" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="O102" s="16"/>
+      <c r="P102" s="17"/>
+      <c r="Q102" s="40">
+        <v>3</v>
+      </c>
+      <c r="R102" s="58">
+        <v>39</v>
+      </c>
+      <c r="S102" s="40">
         <v>17</v>
       </c>
-      <c r="Q5" s="18" t="s">
+      <c r="T102" s="55">
+        <v>39</v>
+      </c>
+      <c r="U102" s="57"/>
+    </row>
+    <row r="103" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A103" s="67" t="s">
+        <v>112</v>
+      </c>
+      <c r="B103" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C103" s="39">
+        <v>2</v>
+      </c>
+      <c r="D103" s="40">
+        <v>0</v>
+      </c>
+      <c r="E103" s="40">
+        <v>0</v>
+      </c>
+      <c r="F103" s="40"/>
+      <c r="G103" s="41">
+        <v>2</v>
+      </c>
+      <c r="H103" s="42">
+        <v>13</v>
+      </c>
+      <c r="I103" s="43">
+        <v>0</v>
+      </c>
+      <c r="J103" s="40"/>
+      <c r="K103" s="40">
+        <v>3</v>
+      </c>
+      <c r="L103" s="40">
+        <v>1</v>
+      </c>
+      <c r="M103" s="41">
+        <v>4</v>
+      </c>
+      <c r="N103" s="15">
+        <v>0.75</v>
+      </c>
+      <c r="O103" s="16"/>
+      <c r="P103" s="17"/>
+      <c r="Q103" s="40">
+        <v>0</v>
+      </c>
+      <c r="R103" s="58">
+        <v>4</v>
+      </c>
+      <c r="S103" s="40">
+        <v>1</v>
+      </c>
+      <c r="T103" s="55">
+        <v>3</v>
+      </c>
+      <c r="U103" s="57"/>
+    </row>
+    <row r="104" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A104" s="67" t="s">
+        <v>113</v>
+      </c>
+      <c r="B104" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C104" s="39">
+        <v>3</v>
+      </c>
+      <c r="D104" s="40">
+        <v>1</v>
+      </c>
+      <c r="E104" s="40">
+        <v>0</v>
+      </c>
+      <c r="F104" s="40"/>
+      <c r="G104" s="41">
+        <v>4</v>
+      </c>
+      <c r="H104" s="42">
+        <v>186</v>
+      </c>
+      <c r="I104" s="43">
+        <v>1</v>
+      </c>
+      <c r="J104" s="40"/>
+      <c r="K104" s="40">
+        <v>1</v>
+      </c>
+      <c r="L104" s="40">
+        <v>2</v>
+      </c>
+      <c r="M104" s="41">
+        <v>3</v>
+      </c>
+      <c r="N104" s="15">
+        <v>0.33</v>
+      </c>
+      <c r="O104" s="16"/>
+      <c r="P104" s="17"/>
+      <c r="Q104" s="40">
+        <v>2</v>
+      </c>
+      <c r="R104" s="58">
+        <v>5</v>
+      </c>
+      <c r="S104" s="40">
+        <v>4</v>
+      </c>
+      <c r="T104" s="55">
+        <v>4</v>
+      </c>
+      <c r="U104" s="57"/>
+    </row>
+    <row r="105" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A105" s="67" t="s">
+        <v>114</v>
+      </c>
+      <c r="B105" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C105" s="39">
+        <v>0</v>
+      </c>
+      <c r="D105" s="40">
+        <v>0</v>
+      </c>
+      <c r="E105" s="40">
+        <v>0</v>
+      </c>
+      <c r="F105" s="40"/>
+      <c r="G105" s="41">
+        <v>0</v>
+      </c>
+      <c r="H105" s="42">
+        <v>0</v>
+      </c>
+      <c r="I105" s="43">
+        <v>0</v>
+      </c>
+      <c r="J105" s="40"/>
+      <c r="K105" s="40">
+        <v>0</v>
+      </c>
+      <c r="L105" s="40">
+        <v>1</v>
+      </c>
+      <c r="M105" s="41">
+        <v>1</v>
+      </c>
+      <c r="N105" s="15">
+        <v>0</v>
+      </c>
+      <c r="O105" s="16"/>
+      <c r="P105" s="17"/>
+      <c r="Q105" s="40">
+        <v>0</v>
+      </c>
+      <c r="R105" s="58">
+        <v>1</v>
+      </c>
+      <c r="S105" s="40">
+        <v>0</v>
+      </c>
+      <c r="T105" s="55">
+        <v>1</v>
+      </c>
+      <c r="U105" s="57"/>
+    </row>
+    <row r="106" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A106" s="67" t="s">
+        <v>115</v>
+      </c>
+      <c r="B106" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C106" s="39">
+        <v>1</v>
+      </c>
+      <c r="D106" s="40">
+        <v>0</v>
+      </c>
+      <c r="E106" s="40">
+        <v>0</v>
+      </c>
+      <c r="F106" s="40"/>
+      <c r="G106" s="41">
+        <v>1</v>
+      </c>
+      <c r="H106" s="42">
+        <v>43</v>
+      </c>
+      <c r="I106" s="43">
+        <v>1</v>
+      </c>
+      <c r="J106" s="40"/>
+      <c r="K106" s="40">
+        <v>0</v>
+      </c>
+      <c r="L106" s="40">
+        <v>1</v>
+      </c>
+      <c r="M106" s="41">
+        <v>1</v>
+      </c>
+      <c r="N106" s="15">
+        <v>0</v>
+      </c>
+      <c r="O106" s="16"/>
+      <c r="P106" s="17"/>
+      <c r="Q106" s="40">
+        <v>1</v>
+      </c>
+      <c r="R106" s="58">
+        <v>2</v>
+      </c>
+      <c r="S106" s="40">
+        <v>2</v>
+      </c>
+      <c r="T106" s="55">
+        <v>2</v>
+      </c>
+      <c r="U106" s="57"/>
+    </row>
+    <row r="107" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A107" s="67" t="s">
+        <v>116</v>
+      </c>
+      <c r="B107" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C107" s="39">
+        <v>3</v>
+      </c>
+      <c r="D107" s="40">
+        <v>0</v>
+      </c>
+      <c r="E107" s="40">
+        <v>0</v>
+      </c>
+      <c r="F107" s="40"/>
+      <c r="G107" s="41">
+        <v>3</v>
+      </c>
+      <c r="H107" s="42">
+        <v>24</v>
+      </c>
+      <c r="I107" s="43">
+        <v>1</v>
+      </c>
+      <c r="J107" s="40"/>
+      <c r="K107" s="40">
+        <v>9</v>
+      </c>
+      <c r="L107" s="40">
+        <v>0</v>
+      </c>
+      <c r="M107" s="41">
+        <v>9</v>
+      </c>
+      <c r="N107" s="15">
+        <v>1</v>
+      </c>
+      <c r="O107" s="16"/>
+      <c r="P107" s="17"/>
+      <c r="Q107" s="40">
+        <v>1</v>
+      </c>
+      <c r="R107" s="58">
+        <v>10</v>
+      </c>
+      <c r="S107" s="40">
+        <v>4</v>
+      </c>
+      <c r="T107" s="55">
+        <v>10</v>
+      </c>
+      <c r="U107" s="57"/>
+    </row>
+    <row r="108" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A108" s="67" t="s">
+        <v>117</v>
+      </c>
+      <c r="B108" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C108" s="39">
+        <v>1</v>
+      </c>
+      <c r="D108" s="40">
+        <v>0</v>
+      </c>
+      <c r="E108" s="40">
+        <v>0</v>
+      </c>
+      <c r="F108" s="40"/>
+      <c r="G108" s="41">
+        <v>1</v>
+      </c>
+      <c r="H108" s="42">
+        <v>13</v>
+      </c>
+      <c r="I108" s="43">
+        <v>0</v>
+      </c>
+      <c r="J108" s="40"/>
+      <c r="K108" s="40">
+        <v>0</v>
+      </c>
+      <c r="L108" s="40">
+        <v>0</v>
+      </c>
+      <c r="M108" s="41">
+        <v>0</v>
+      </c>
+      <c r="N108" s="15">
+        <v>0</v>
+      </c>
+      <c r="O108" s="16"/>
+      <c r="P108" s="17"/>
+      <c r="Q108" s="40">
+        <v>0</v>
+      </c>
+      <c r="R108" s="58">
+        <v>0</v>
+      </c>
+      <c r="S108" s="40">
+        <v>2</v>
+      </c>
+      <c r="T108" s="55">
+        <v>1</v>
+      </c>
+      <c r="U108" s="57"/>
+    </row>
+    <row r="109" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A109" s="67" t="s">
+        <v>118</v>
+      </c>
+      <c r="B109" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C109" s="39">
+        <v>82</v>
+      </c>
+      <c r="D109" s="40">
+        <v>6</v>
+      </c>
+      <c r="E109" s="40">
+        <v>2</v>
+      </c>
+      <c r="F109" s="40"/>
+      <c r="G109" s="41">
+        <v>90</v>
+      </c>
+      <c r="H109" s="42">
+        <v>12</v>
+      </c>
+      <c r="I109" s="43">
+        <v>2</v>
+      </c>
+      <c r="J109" s="40"/>
+      <c r="K109" s="40">
+        <v>30</v>
+      </c>
+      <c r="L109" s="40">
+        <v>101</v>
+      </c>
+      <c r="M109" s="41">
+        <v>131</v>
+      </c>
+      <c r="N109" s="15">
+        <v>0.23</v>
+      </c>
+      <c r="O109" s="16"/>
+      <c r="P109" s="17"/>
+      <c r="Q109" s="40">
+        <v>5</v>
+      </c>
+      <c r="R109" s="58">
+        <v>136</v>
+      </c>
+      <c r="S109" s="40">
+        <v>134</v>
+      </c>
+      <c r="T109" s="55">
+        <v>178</v>
+      </c>
+      <c r="U109" s="57"/>
+    </row>
+    <row r="110" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A110" s="67" t="s">
+        <v>119</v>
+      </c>
+      <c r="B110" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C110" s="39">
+        <v>2</v>
+      </c>
+      <c r="D110" s="40">
+        <v>0</v>
+      </c>
+      <c r="E110" s="40">
+        <v>0</v>
+      </c>
+      <c r="F110" s="40"/>
+      <c r="G110" s="41">
+        <v>2</v>
+      </c>
+      <c r="H110" s="42">
+        <v>14</v>
+      </c>
+      <c r="I110" s="43">
+        <v>0</v>
+      </c>
+      <c r="J110" s="40"/>
+      <c r="K110" s="40">
+        <v>2</v>
+      </c>
+      <c r="L110" s="40">
+        <v>3</v>
+      </c>
+      <c r="M110" s="41">
+        <v>5</v>
+      </c>
+      <c r="N110" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="O110" s="16"/>
+      <c r="P110" s="17"/>
+      <c r="Q110" s="40">
+        <v>0</v>
+      </c>
+      <c r="R110" s="58">
+        <v>5</v>
+      </c>
+      <c r="S110" s="40">
+        <v>10</v>
+      </c>
+      <c r="T110" s="55">
+        <v>13</v>
+      </c>
+      <c r="U110" s="57"/>
+    </row>
+    <row r="111" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A111" s="67" t="s">
+        <v>120</v>
+      </c>
+      <c r="B111" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C111" s="39">
+        <v>1</v>
+      </c>
+      <c r="D111" s="40">
+        <v>0</v>
+      </c>
+      <c r="E111" s="40">
+        <v>0</v>
+      </c>
+      <c r="F111" s="40"/>
+      <c r="G111" s="41">
+        <v>1</v>
+      </c>
+      <c r="H111" s="42">
+        <v>24</v>
+      </c>
+      <c r="I111" s="43">
+        <v>2</v>
+      </c>
+      <c r="J111" s="40"/>
+      <c r="K111" s="40">
+        <v>0</v>
+      </c>
+      <c r="L111" s="40">
+        <v>4</v>
+      </c>
+      <c r="M111" s="41">
+        <v>4</v>
+      </c>
+      <c r="N111" s="15">
+        <v>0</v>
+      </c>
+      <c r="O111" s="16"/>
+      <c r="P111" s="17"/>
+      <c r="Q111" s="40">
+        <v>2</v>
+      </c>
+      <c r="R111" s="58">
+        <v>6</v>
+      </c>
+      <c r="S111" s="40">
+        <v>2</v>
+      </c>
+      <c r="T111" s="55">
+        <v>5</v>
+      </c>
+      <c r="U111" s="57"/>
+    </row>
+    <row r="112" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A112" s="67" t="s">
+        <v>121</v>
+      </c>
+      <c r="B112" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C112" s="39">
+        <v>13</v>
+      </c>
+      <c r="D112" s="40">
+        <v>1</v>
+      </c>
+      <c r="E112" s="40">
+        <v>0</v>
+      </c>
+      <c r="F112" s="40"/>
+      <c r="G112" s="41">
+        <v>14</v>
+      </c>
+      <c r="H112" s="42">
+        <v>256</v>
+      </c>
+      <c r="I112" s="43">
+        <v>1</v>
+      </c>
+      <c r="J112" s="40"/>
+      <c r="K112" s="40">
+        <v>22</v>
+      </c>
+      <c r="L112" s="40">
+        <v>2</v>
+      </c>
+      <c r="M112" s="41">
+        <v>24</v>
+      </c>
+      <c r="N112" s="15">
+        <v>0.92</v>
+      </c>
+      <c r="O112" s="16"/>
+      <c r="P112" s="17"/>
+      <c r="Q112" s="40">
+        <v>1</v>
+      </c>
+      <c r="R112" s="58">
+        <v>25</v>
+      </c>
+      <c r="S112" s="40">
+        <v>12</v>
+      </c>
+      <c r="T112" s="55">
+        <v>22</v>
+      </c>
+      <c r="U112" s="57"/>
+    </row>
+    <row r="113" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A113" s="67" t="s">
+        <v>122</v>
+      </c>
+      <c r="B113" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C113" s="39">
+        <v>0</v>
+      </c>
+      <c r="D113" s="40">
+        <v>0</v>
+      </c>
+      <c r="E113" s="40">
+        <v>0</v>
+      </c>
+      <c r="F113" s="40"/>
+      <c r="G113" s="41">
+        <v>0</v>
+      </c>
+      <c r="H113" s="42">
+        <v>0</v>
+      </c>
+      <c r="I113" s="43">
+        <v>0</v>
+      </c>
+      <c r="J113" s="40"/>
+      <c r="K113" s="40">
+        <v>0</v>
+      </c>
+      <c r="L113" s="40">
+        <v>1</v>
+      </c>
+      <c r="M113" s="41">
+        <v>1</v>
+      </c>
+      <c r="N113" s="15">
+        <v>0</v>
+      </c>
+      <c r="O113" s="16"/>
+      <c r="P113" s="17"/>
+      <c r="Q113" s="40">
+        <v>0</v>
+      </c>
+      <c r="R113" s="58">
+        <v>1</v>
+      </c>
+      <c r="S113" s="40">
+        <v>0</v>
+      </c>
+      <c r="T113" s="55">
+        <v>1</v>
+      </c>
+      <c r="U113" s="57"/>
+    </row>
+    <row r="114" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A114" s="67" t="s">
+        <v>123</v>
+      </c>
+      <c r="B114" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C114" s="39">
+        <v>3</v>
+      </c>
+      <c r="D114" s="40">
+        <v>0</v>
+      </c>
+      <c r="E114" s="40">
+        <v>0</v>
+      </c>
+      <c r="F114" s="40"/>
+      <c r="G114" s="41">
+        <v>3</v>
+      </c>
+      <c r="H114" s="42">
+        <v>22</v>
+      </c>
+      <c r="I114" s="43">
+        <v>2</v>
+      </c>
+      <c r="J114" s="40"/>
+      <c r="K114" s="40">
+        <v>1</v>
+      </c>
+      <c r="L114" s="40">
+        <v>0</v>
+      </c>
+      <c r="M114" s="41">
+        <v>1</v>
+      </c>
+      <c r="N114" s="15">
+        <v>1</v>
+      </c>
+      <c r="O114" s="16"/>
+      <c r="P114" s="17"/>
+      <c r="Q114" s="40">
+        <v>2</v>
+      </c>
+      <c r="R114" s="58">
+        <v>3</v>
+      </c>
+      <c r="S114" s="40">
+        <v>3</v>
+      </c>
+      <c r="T114" s="55">
+        <v>1</v>
+      </c>
+      <c r="U114" s="57"/>
+    </row>
+    <row r="115" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A115" s="67" t="s">
+        <v>124</v>
+      </c>
+      <c r="B115" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C115" s="39">
+        <v>5</v>
+      </c>
+      <c r="D115" s="40">
+        <v>2</v>
+      </c>
+      <c r="E115" s="40">
+        <v>0</v>
+      </c>
+      <c r="F115" s="40"/>
+      <c r="G115" s="41">
+        <v>7</v>
+      </c>
+      <c r="H115" s="42">
+        <v>98</v>
+      </c>
+      <c r="I115" s="43">
+        <v>2</v>
+      </c>
+      <c r="J115" s="40"/>
+      <c r="K115" s="40">
+        <v>7</v>
+      </c>
+      <c r="L115" s="40">
+        <v>1</v>
+      </c>
+      <c r="M115" s="41">
+        <v>8</v>
+      </c>
+      <c r="N115" s="15">
+        <v>0.88</v>
+      </c>
+      <c r="O115" s="16"/>
+      <c r="P115" s="17"/>
+      <c r="Q115" s="40">
+        <v>3</v>
+      </c>
+      <c r="R115" s="58">
+        <v>11</v>
+      </c>
+      <c r="S115" s="40">
+        <v>7</v>
+      </c>
+      <c r="T115" s="55">
+        <v>9</v>
+      </c>
+      <c r="U115" s="57"/>
+    </row>
+    <row r="116" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A116" s="67" t="s">
+        <v>125</v>
+      </c>
+      <c r="B116" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C116" s="39">
+        <v>21</v>
+      </c>
+      <c r="D116" s="40">
+        <v>0</v>
+      </c>
+      <c r="E116" s="40">
+        <v>0</v>
+      </c>
+      <c r="F116" s="40"/>
+      <c r="G116" s="41">
+        <v>21</v>
+      </c>
+      <c r="H116" s="42">
+        <v>53</v>
+      </c>
+      <c r="I116" s="43">
+        <v>1</v>
+      </c>
+      <c r="J116" s="40"/>
+      <c r="K116" s="40">
+        <v>27</v>
+      </c>
+      <c r="L116" s="40">
+        <v>4</v>
+      </c>
+      <c r="M116" s="41">
+        <v>31</v>
+      </c>
+      <c r="N116" s="15">
+        <v>0.87</v>
+      </c>
+      <c r="O116" s="16"/>
+      <c r="P116" s="17"/>
+      <c r="Q116" s="40">
+        <v>1</v>
+      </c>
+      <c r="R116" s="58">
+        <v>32</v>
+      </c>
+      <c r="S116" s="40">
+        <v>26</v>
+      </c>
+      <c r="T116" s="55">
+        <v>36</v>
+      </c>
+      <c r="U116" s="57"/>
+    </row>
+    <row r="117" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A117" s="67" t="s">
+        <v>126</v>
+      </c>
+      <c r="B117" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C117" s="39">
+        <v>2</v>
+      </c>
+      <c r="D117" s="40">
+        <v>0</v>
+      </c>
+      <c r="E117" s="40">
+        <v>0</v>
+      </c>
+      <c r="F117" s="40"/>
+      <c r="G117" s="41">
+        <v>2</v>
+      </c>
+      <c r="H117" s="42">
+        <v>22</v>
+      </c>
+      <c r="I117" s="43">
+        <v>1</v>
+      </c>
+      <c r="J117" s="40"/>
+      <c r="K117" s="40">
+        <v>1</v>
+      </c>
+      <c r="L117" s="40">
+        <v>11</v>
+      </c>
+      <c r="M117" s="41">
+        <v>12</v>
+      </c>
+      <c r="N117" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="O117" s="16"/>
+      <c r="P117" s="17"/>
+      <c r="Q117" s="40">
+        <v>1</v>
+      </c>
+      <c r="R117" s="58">
+        <v>13</v>
+      </c>
+      <c r="S117" s="40">
+        <v>12</v>
+      </c>
+      <c r="T117" s="55">
+        <v>22</v>
+      </c>
+      <c r="U117" s="57"/>
+    </row>
+    <row r="118" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A118" s="67" t="s">
+        <v>127</v>
+      </c>
+      <c r="B118" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C118" s="39">
+        <v>5</v>
+      </c>
+      <c r="D118" s="40">
+        <v>1</v>
+      </c>
+      <c r="E118" s="40">
+        <v>0</v>
+      </c>
+      <c r="F118" s="40"/>
+      <c r="G118" s="41">
+        <v>6</v>
+      </c>
+      <c r="H118" s="42">
+        <v>6</v>
+      </c>
+      <c r="I118" s="43">
+        <v>1</v>
+      </c>
+      <c r="J118" s="40"/>
+      <c r="K118" s="40">
+        <v>15</v>
+      </c>
+      <c r="L118" s="40">
+        <v>5</v>
+      </c>
+      <c r="M118" s="41">
+        <v>20</v>
+      </c>
+      <c r="N118" s="15">
+        <v>0.75</v>
+      </c>
+      <c r="O118" s="16"/>
+      <c r="P118" s="17"/>
+      <c r="Q118" s="40">
+        <v>2</v>
+      </c>
+      <c r="R118" s="58">
+        <v>22</v>
+      </c>
+      <c r="S118" s="40">
+        <v>13</v>
+      </c>
+      <c r="T118" s="55">
+        <v>28</v>
+      </c>
+      <c r="U118" s="57"/>
+    </row>
+    <row r="119" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A119" s="67" t="s">
+        <v>128</v>
+      </c>
+      <c r="B119" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C119" s="39">
+        <v>1</v>
+      </c>
+      <c r="D119" s="40">
+        <v>0</v>
+      </c>
+      <c r="E119" s="40">
+        <v>0</v>
+      </c>
+      <c r="F119" s="40"/>
+      <c r="G119" s="41">
+        <v>1</v>
+      </c>
+      <c r="H119" s="42">
+        <v>24</v>
+      </c>
+      <c r="I119" s="43">
+        <v>0</v>
+      </c>
+      <c r="J119" s="40"/>
+      <c r="K119" s="40">
+        <v>0</v>
+      </c>
+      <c r="L119" s="40">
+        <v>2</v>
+      </c>
+      <c r="M119" s="41">
+        <v>2</v>
+      </c>
+      <c r="N119" s="15">
+        <v>0</v>
+      </c>
+      <c r="O119" s="16"/>
+      <c r="P119" s="17"/>
+      <c r="Q119" s="40">
+        <v>0</v>
+      </c>
+      <c r="R119" s="58">
+        <v>2</v>
+      </c>
+      <c r="S119" s="40">
+        <v>2</v>
+      </c>
+      <c r="T119" s="55">
+        <v>3</v>
+      </c>
+      <c r="U119" s="57"/>
+    </row>
+    <row r="120" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A120" s="67" t="s">
+        <v>129</v>
+      </c>
+      <c r="B120" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C120" s="39">
+        <v>2</v>
+      </c>
+      <c r="D120" s="40">
+        <v>1</v>
+      </c>
+      <c r="E120" s="40">
+        <v>1</v>
+      </c>
+      <c r="F120" s="40"/>
+      <c r="G120" s="41">
+        <v>4</v>
+      </c>
+      <c r="H120" s="42">
+        <v>42</v>
+      </c>
+      <c r="I120" s="43">
+        <v>0</v>
+      </c>
+      <c r="J120" s="40"/>
+      <c r="K120" s="40">
+        <v>4</v>
+      </c>
+      <c r="L120" s="40">
+        <v>1</v>
+      </c>
+      <c r="M120" s="41">
+        <v>5</v>
+      </c>
+      <c r="N120" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="O120" s="16"/>
+      <c r="P120" s="17"/>
+      <c r="Q120" s="40">
+        <v>0</v>
+      </c>
+      <c r="R120" s="58">
+        <v>5</v>
+      </c>
+      <c r="S120" s="40">
+        <v>8</v>
+      </c>
+      <c r="T120" s="55">
+        <v>10</v>
+      </c>
+      <c r="U120" s="57"/>
+    </row>
+    <row r="121" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A121" s="67" t="s">
+        <v>130</v>
+      </c>
+      <c r="B121" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C121" s="39">
+        <v>1</v>
+      </c>
+      <c r="D121" s="40">
+        <v>0</v>
+      </c>
+      <c r="E121" s="40">
+        <v>0</v>
+      </c>
+      <c r="F121" s="40"/>
+      <c r="G121" s="41">
+        <v>1</v>
+      </c>
+      <c r="H121" s="42">
+        <v>0</v>
+      </c>
+      <c r="I121" s="43">
+        <v>0</v>
+      </c>
+      <c r="J121" s="40"/>
+      <c r="K121" s="40">
+        <v>0</v>
+      </c>
+      <c r="L121" s="40">
+        <v>5</v>
+      </c>
+      <c r="M121" s="41">
+        <v>5</v>
+      </c>
+      <c r="N121" s="15">
+        <v>0</v>
+      </c>
+      <c r="O121" s="16"/>
+      <c r="P121" s="17"/>
+      <c r="Q121" s="40">
+        <v>0</v>
+      </c>
+      <c r="R121" s="58">
+        <v>5</v>
+      </c>
+      <c r="S121" s="40">
+        <v>2</v>
+      </c>
+      <c r="T121" s="55">
+        <v>6</v>
+      </c>
+      <c r="U121" s="57"/>
+    </row>
+    <row r="122" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A122" s="67" t="s">
+        <v>131</v>
+      </c>
+      <c r="B122" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C122" s="39">
+        <v>0</v>
+      </c>
+      <c r="D122" s="40">
+        <v>0</v>
+      </c>
+      <c r="E122" s="40">
+        <v>0</v>
+      </c>
+      <c r="F122" s="40"/>
+      <c r="G122" s="41">
+        <v>0</v>
+      </c>
+      <c r="H122" s="42">
+        <v>0</v>
+      </c>
+      <c r="I122" s="43">
+        <v>0</v>
+      </c>
+      <c r="J122" s="40"/>
+      <c r="K122" s="40">
+        <v>0</v>
+      </c>
+      <c r="L122" s="40">
+        <v>0</v>
+      </c>
+      <c r="M122" s="41">
+        <v>0</v>
+      </c>
+      <c r="N122" s="15">
+        <v>0</v>
+      </c>
+      <c r="O122" s="16"/>
+      <c r="P122" s="17"/>
+      <c r="Q122" s="40">
+        <v>0</v>
+      </c>
+      <c r="R122" s="58">
+        <v>0</v>
+      </c>
+      <c r="S122" s="40">
+        <v>1</v>
+      </c>
+      <c r="T122" s="55">
+        <v>1</v>
+      </c>
+      <c r="U122" s="57"/>
+    </row>
+    <row r="123" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A123" s="67" t="s">
+        <v>132</v>
+      </c>
+      <c r="B123" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C123" s="39">
+        <v>0</v>
+      </c>
+      <c r="D123" s="40">
+        <v>0</v>
+      </c>
+      <c r="E123" s="40">
+        <v>0</v>
+      </c>
+      <c r="F123" s="40"/>
+      <c r="G123" s="41">
+        <v>0</v>
+      </c>
+      <c r="H123" s="42">
+        <v>0</v>
+      </c>
+      <c r="I123" s="43">
+        <v>0</v>
+      </c>
+      <c r="J123" s="40"/>
+      <c r="K123" s="40">
+        <v>0</v>
+      </c>
+      <c r="L123" s="40">
+        <v>0</v>
+      </c>
+      <c r="M123" s="41">
+        <v>0</v>
+      </c>
+      <c r="N123" s="15">
+        <v>0</v>
+      </c>
+      <c r="O123" s="16"/>
+      <c r="P123" s="17"/>
+      <c r="Q123" s="40">
+        <v>0</v>
+      </c>
+      <c r="R123" s="58">
+        <v>0</v>
+      </c>
+      <c r="S123" s="40">
+        <v>2</v>
+      </c>
+      <c r="T123" s="55">
+        <v>2</v>
+      </c>
+      <c r="U123" s="57"/>
+    </row>
+    <row r="124" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A124" s="67" t="s">
+        <v>133</v>
+      </c>
+      <c r="B124" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C124" s="39">
+        <v>0</v>
+      </c>
+      <c r="D124" s="40">
+        <v>0</v>
+      </c>
+      <c r="E124" s="40">
+        <v>0</v>
+      </c>
+      <c r="F124" s="40"/>
+      <c r="G124" s="41">
+        <v>0</v>
+      </c>
+      <c r="H124" s="42">
+        <v>0</v>
+      </c>
+      <c r="I124" s="43">
+        <v>0</v>
+      </c>
+      <c r="J124" s="40"/>
+      <c r="K124" s="40">
+        <v>0</v>
+      </c>
+      <c r="L124" s="40">
+        <v>0</v>
+      </c>
+      <c r="M124" s="41">
+        <v>0</v>
+      </c>
+      <c r="N124" s="15">
+        <v>0</v>
+      </c>
+      <c r="O124" s="16"/>
+      <c r="P124" s="17"/>
+      <c r="Q124" s="40">
+        <v>0</v>
+      </c>
+      <c r="R124" s="58">
+        <v>0</v>
+      </c>
+      <c r="S124" s="40">
+        <v>1</v>
+      </c>
+      <c r="T124" s="55">
+        <v>1</v>
+      </c>
+      <c r="U124" s="57"/>
+    </row>
+    <row r="125" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A125" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="B125" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C125" s="39">
+        <v>109</v>
+      </c>
+      <c r="D125" s="40">
+        <v>0</v>
+      </c>
+      <c r="E125" s="40">
+        <v>0</v>
+      </c>
+      <c r="F125" s="40"/>
+      <c r="G125" s="41">
+        <v>109</v>
+      </c>
+      <c r="H125" s="42">
+        <v>0</v>
+      </c>
+      <c r="I125" s="43">
+        <v>13</v>
+      </c>
+      <c r="J125" s="40"/>
+      <c r="K125" s="40">
+        <v>34</v>
+      </c>
+      <c r="L125" s="40">
+        <v>159</v>
+      </c>
+      <c r="M125" s="41">
+        <v>193</v>
+      </c>
+      <c r="N125" s="15">
+        <v>0.18</v>
+      </c>
+      <c r="O125" s="16"/>
+      <c r="P125" s="17"/>
+      <c r="Q125" s="40">
+        <v>19</v>
+      </c>
+      <c r="R125" s="58">
+        <v>212</v>
+      </c>
+      <c r="S125" s="40">
+        <v>123</v>
+      </c>
+      <c r="T125" s="55">
+        <v>212</v>
+      </c>
+      <c r="U125" s="57"/>
+    </row>
+    <row r="126" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A126" s="67" t="s">
+        <v>135</v>
+      </c>
+      <c r="B126" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C126" s="39">
+        <v>69</v>
+      </c>
+      <c r="D126" s="40">
+        <v>2</v>
+      </c>
+      <c r="E126" s="40">
+        <v>0</v>
+      </c>
+      <c r="F126" s="40"/>
+      <c r="G126" s="41">
+        <v>71</v>
+      </c>
+      <c r="H126" s="42">
+        <v>246</v>
+      </c>
+      <c r="I126" s="43">
+        <v>2</v>
+      </c>
+      <c r="J126" s="40"/>
+      <c r="K126" s="40">
+        <v>81</v>
+      </c>
+      <c r="L126" s="40">
+        <v>13</v>
+      </c>
+      <c r="M126" s="41">
+        <v>94</v>
+      </c>
+      <c r="N126" s="15">
+        <v>0.86</v>
+      </c>
+      <c r="O126" s="16"/>
+      <c r="P126" s="17"/>
+      <c r="Q126" s="40">
+        <v>6</v>
+      </c>
+      <c r="R126" s="58">
+        <v>100</v>
+      </c>
+      <c r="S126" s="40">
+        <v>43</v>
+      </c>
+      <c r="T126" s="55">
+        <v>72</v>
+      </c>
+      <c r="U126" s="57"/>
+    </row>
+    <row r="127" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A127" s="67" t="s">
+        <v>136</v>
+      </c>
+      <c r="B127" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C127" s="39">
+        <v>0</v>
+      </c>
+      <c r="D127" s="40">
+        <v>0</v>
+      </c>
+      <c r="E127" s="40">
+        <v>0</v>
+      </c>
+      <c r="F127" s="40"/>
+      <c r="G127" s="41">
+        <v>0</v>
+      </c>
+      <c r="H127" s="42">
+        <v>0</v>
+      </c>
+      <c r="I127" s="43">
+        <v>0</v>
+      </c>
+      <c r="J127" s="40"/>
+      <c r="K127" s="40">
+        <v>1</v>
+      </c>
+      <c r="L127" s="40">
+        <v>0</v>
+      </c>
+      <c r="M127" s="41">
+        <v>1</v>
+      </c>
+      <c r="N127" s="15">
+        <v>1</v>
+      </c>
+      <c r="O127" s="16"/>
+      <c r="P127" s="17"/>
+      <c r="Q127" s="40">
+        <v>0</v>
+      </c>
+      <c r="R127" s="58">
+        <v>1</v>
+      </c>
+      <c r="S127" s="40">
+        <v>0</v>
+      </c>
+      <c r="T127" s="55">
+        <v>1</v>
+      </c>
+      <c r="U127" s="57"/>
+    </row>
+    <row r="128" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A128" s="67" t="s">
+        <v>137</v>
+      </c>
+      <c r="B128" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C128" s="39">
+        <v>4</v>
+      </c>
+      <c r="D128" s="40">
+        <v>0</v>
+      </c>
+      <c r="E128" s="40">
+        <v>0</v>
+      </c>
+      <c r="F128" s="40"/>
+      <c r="G128" s="41">
+        <v>4</v>
+      </c>
+      <c r="H128" s="42">
+        <v>242</v>
+      </c>
+      <c r="I128" s="43">
+        <v>0</v>
+      </c>
+      <c r="J128" s="40"/>
+      <c r="K128" s="40">
+        <v>0</v>
+      </c>
+      <c r="L128" s="40">
+        <v>3</v>
+      </c>
+      <c r="M128" s="41">
+        <v>3</v>
+      </c>
+      <c r="N128" s="15">
+        <v>0</v>
+      </c>
+      <c r="O128" s="16"/>
+      <c r="P128" s="17"/>
+      <c r="Q128" s="40">
+        <v>0</v>
+      </c>
+      <c r="R128" s="58">
+        <v>3</v>
+      </c>
+      <c r="S128" s="40">
+        <v>10</v>
+      </c>
+      <c r="T128" s="55">
+        <v>9</v>
+      </c>
+      <c r="U128" s="57"/>
+    </row>
+    <row r="129" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A129" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="B129" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C129" s="39">
+        <v>1</v>
+      </c>
+      <c r="D129" s="40">
+        <v>0</v>
+      </c>
+      <c r="E129" s="40">
+        <v>0</v>
+      </c>
+      <c r="F129" s="40"/>
+      <c r="G129" s="41">
+        <v>1</v>
+      </c>
+      <c r="H129" s="42">
+        <v>23</v>
+      </c>
+      <c r="I129" s="43">
+        <v>1</v>
+      </c>
+      <c r="J129" s="40"/>
+      <c r="K129" s="40">
+        <v>0</v>
+      </c>
+      <c r="L129" s="40">
+        <v>1</v>
+      </c>
+      <c r="M129" s="41">
+        <v>1</v>
+      </c>
+      <c r="N129" s="15">
+        <v>0</v>
+      </c>
+      <c r="O129" s="16"/>
+      <c r="P129" s="17"/>
+      <c r="Q129" s="40">
+        <v>1</v>
+      </c>
+      <c r="R129" s="58">
+        <v>2</v>
+      </c>
+      <c r="S129" s="40">
+        <v>2</v>
+      </c>
+      <c r="T129" s="55">
+        <v>2</v>
+      </c>
+      <c r="U129" s="57"/>
+    </row>
+    <row r="130" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A130" s="67" t="s">
+        <v>138</v>
+      </c>
+      <c r="B130" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C130" s="39">
+        <v>0</v>
+      </c>
+      <c r="D130" s="40">
+        <v>0</v>
+      </c>
+      <c r="E130" s="40">
+        <v>0</v>
+      </c>
+      <c r="F130" s="40"/>
+      <c r="G130" s="41">
+        <v>0</v>
+      </c>
+      <c r="H130" s="42">
+        <v>0</v>
+      </c>
+      <c r="I130" s="43">
+        <v>0</v>
+      </c>
+      <c r="J130" s="40"/>
+      <c r="K130" s="40">
+        <v>0</v>
+      </c>
+      <c r="L130" s="40">
+        <v>0</v>
+      </c>
+      <c r="M130" s="41">
+        <v>0</v>
+      </c>
+      <c r="N130" s="15">
+        <v>0</v>
+      </c>
+      <c r="O130" s="16"/>
+      <c r="P130" s="17"/>
+      <c r="Q130" s="40">
+        <v>1</v>
+      </c>
+      <c r="R130" s="58">
+        <v>1</v>
+      </c>
+      <c r="S130" s="40">
+        <v>0</v>
+      </c>
+      <c r="T130" s="55">
+        <v>1</v>
+      </c>
+      <c r="U130" s="57"/>
+    </row>
+    <row r="131" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A131" s="67" t="s">
+        <v>139</v>
+      </c>
+      <c r="B131" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C131" s="39">
+        <v>23</v>
+      </c>
+      <c r="D131" s="40">
+        <v>1</v>
+      </c>
+      <c r="E131" s="40">
+        <v>1</v>
+      </c>
+      <c r="F131" s="40"/>
+      <c r="G131" s="41">
+        <v>25</v>
+      </c>
+      <c r="H131" s="42">
+        <v>60</v>
+      </c>
+      <c r="I131" s="43">
+        <v>1</v>
+      </c>
+      <c r="J131" s="40"/>
+      <c r="K131" s="40">
+        <v>25</v>
+      </c>
+      <c r="L131" s="40">
+        <v>7</v>
+      </c>
+      <c r="M131" s="41">
+        <v>32</v>
+      </c>
+      <c r="N131" s="15">
+        <v>0.78</v>
+      </c>
+      <c r="O131" s="16"/>
+      <c r="P131" s="17"/>
+      <c r="Q131" s="40">
+        <v>2</v>
+      </c>
+      <c r="R131" s="58">
+        <v>34</v>
+      </c>
+      <c r="S131" s="40">
+        <v>39</v>
+      </c>
+      <c r="T131" s="55">
+        <v>48</v>
+      </c>
+      <c r="U131" s="57"/>
+    </row>
+    <row r="132" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A132" s="67" t="s">
+        <v>140</v>
+      </c>
+      <c r="B132" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C132" s="39">
+        <v>0</v>
+      </c>
+      <c r="D132" s="40">
+        <v>0</v>
+      </c>
+      <c r="E132" s="40">
+        <v>0</v>
+      </c>
+      <c r="F132" s="40"/>
+      <c r="G132" s="41">
+        <v>0</v>
+      </c>
+      <c r="H132" s="42">
+        <v>0</v>
+      </c>
+      <c r="I132" s="43">
+        <v>1</v>
+      </c>
+      <c r="J132" s="40"/>
+      <c r="K132" s="40">
+        <v>0</v>
+      </c>
+      <c r="L132" s="40">
+        <v>0</v>
+      </c>
+      <c r="M132" s="41">
+        <v>0</v>
+      </c>
+      <c r="N132" s="15">
+        <v>0</v>
+      </c>
+      <c r="O132" s="16"/>
+      <c r="P132" s="17"/>
+      <c r="Q132" s="40">
+        <v>2</v>
+      </c>
+      <c r="R132" s="58">
+        <v>2</v>
+      </c>
+      <c r="S132" s="40">
+        <v>0</v>
+      </c>
+      <c r="T132" s="55">
+        <v>1</v>
+      </c>
+      <c r="U132" s="57"/>
+    </row>
+    <row r="133" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A133" s="67" t="s">
+        <v>141</v>
+      </c>
+      <c r="B133" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C133" s="39">
+        <v>1</v>
+      </c>
+      <c r="D133" s="40">
+        <v>0</v>
+      </c>
+      <c r="E133" s="40">
+        <v>0</v>
+      </c>
+      <c r="F133" s="40"/>
+      <c r="G133" s="41">
+        <v>1</v>
+      </c>
+      <c r="H133" s="42">
+        <v>8</v>
+      </c>
+      <c r="I133" s="43">
+        <v>0</v>
+      </c>
+      <c r="J133" s="40"/>
+      <c r="K133" s="40">
+        <v>0</v>
+      </c>
+      <c r="L133" s="40">
+        <v>0</v>
+      </c>
+      <c r="M133" s="41">
+        <v>0</v>
+      </c>
+      <c r="N133" s="15">
+        <v>0</v>
+      </c>
+      <c r="O133" s="16"/>
+      <c r="P133" s="17"/>
+      <c r="Q133" s="40">
+        <v>0</v>
+      </c>
+      <c r="R133" s="58">
+        <v>0</v>
+      </c>
+      <c r="S133" s="40">
+        <v>1</v>
+      </c>
+      <c r="T133" s="55">
+        <v>0</v>
+      </c>
+      <c r="U133" s="57"/>
+    </row>
+    <row r="134" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A134" s="67" t="s">
+        <v>142</v>
+      </c>
+      <c r="B134" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C134" s="39">
+        <v>85</v>
+      </c>
+      <c r="D134" s="40">
+        <v>10</v>
+      </c>
+      <c r="E134" s="40">
+        <v>0</v>
+      </c>
+      <c r="F134" s="40"/>
+      <c r="G134" s="41">
+        <v>95</v>
+      </c>
+      <c r="H134" s="42">
+        <v>98</v>
+      </c>
+      <c r="I134" s="43">
+        <v>7</v>
+      </c>
+      <c r="J134" s="40"/>
+      <c r="K134" s="40">
+        <v>95</v>
+      </c>
+      <c r="L134" s="40">
+        <v>59</v>
+      </c>
+      <c r="M134" s="41">
+        <v>154</v>
+      </c>
+      <c r="N134" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="O134" s="16"/>
+      <c r="P134" s="17"/>
+      <c r="Q134" s="40">
+        <v>10</v>
+      </c>
+      <c r="R134" s="58">
+        <v>164</v>
+      </c>
+      <c r="S134" s="40">
+        <v>133</v>
+      </c>
+      <c r="T134" s="55">
+        <v>196</v>
+      </c>
+      <c r="U134" s="57"/>
+    </row>
+    <row r="135" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A135" s="67" t="s">
+        <v>143</v>
+      </c>
+      <c r="B135" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C135" s="39">
+        <v>2</v>
+      </c>
+      <c r="D135" s="40">
+        <v>6</v>
+      </c>
+      <c r="E135" s="40">
+        <v>0</v>
+      </c>
+      <c r="F135" s="40"/>
+      <c r="G135" s="41">
+        <v>8</v>
+      </c>
+      <c r="H135" s="42">
+        <v>110</v>
+      </c>
+      <c r="I135" s="43">
+        <v>0</v>
+      </c>
+      <c r="J135" s="40"/>
+      <c r="K135" s="40">
+        <v>0</v>
+      </c>
+      <c r="L135" s="40">
+        <v>16</v>
+      </c>
+      <c r="M135" s="41">
+        <v>16</v>
+      </c>
+      <c r="N135" s="15">
+        <v>0</v>
+      </c>
+      <c r="O135" s="16"/>
+      <c r="P135" s="17"/>
+      <c r="Q135" s="40">
+        <v>1</v>
+      </c>
+      <c r="R135" s="58">
+        <v>17</v>
+      </c>
+      <c r="S135" s="40">
+        <v>13</v>
+      </c>
+      <c r="T135" s="55">
+        <v>22</v>
+      </c>
+      <c r="U135" s="57"/>
+    </row>
+    <row r="136" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A136" s="67" t="s">
+        <v>144</v>
+      </c>
+      <c r="B136" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C136" s="39">
+        <v>4</v>
+      </c>
+      <c r="D136" s="40">
+        <v>0</v>
+      </c>
+      <c r="E136" s="40">
+        <v>0</v>
+      </c>
+      <c r="F136" s="40"/>
+      <c r="G136" s="41">
+        <v>4</v>
+      </c>
+      <c r="H136" s="42">
+        <v>54</v>
+      </c>
+      <c r="I136" s="43">
+        <v>0</v>
+      </c>
+      <c r="J136" s="40"/>
+      <c r="K136" s="40">
+        <v>0</v>
+      </c>
+      <c r="L136" s="40">
+        <v>4</v>
+      </c>
+      <c r="M136" s="41">
+        <v>4</v>
+      </c>
+      <c r="N136" s="15">
+        <v>0</v>
+      </c>
+      <c r="O136" s="16"/>
+      <c r="P136" s="17"/>
+      <c r="Q136" s="40">
+        <v>0</v>
+      </c>
+      <c r="R136" s="58">
+        <v>4</v>
+      </c>
+      <c r="S136" s="40">
+        <v>5</v>
+      </c>
+      <c r="T136" s="55">
+        <v>5</v>
+      </c>
+      <c r="U136" s="57"/>
+    </row>
+    <row r="137" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A137" s="67" t="s">
+        <v>145</v>
+      </c>
+      <c r="B137" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C137" s="39">
+        <v>5</v>
+      </c>
+      <c r="D137" s="40">
+        <v>1</v>
+      </c>
+      <c r="E137" s="40">
+        <v>0</v>
+      </c>
+      <c r="F137" s="40"/>
+      <c r="G137" s="41">
+        <v>6</v>
+      </c>
+      <c r="H137" s="42">
+        <v>169</v>
+      </c>
+      <c r="I137" s="43">
+        <v>0</v>
+      </c>
+      <c r="J137" s="40"/>
+      <c r="K137" s="40">
+        <v>2</v>
+      </c>
+      <c r="L137" s="40">
+        <v>6</v>
+      </c>
+      <c r="M137" s="41">
+        <v>8</v>
+      </c>
+      <c r="N137" s="15">
+        <v>0.25</v>
+      </c>
+      <c r="O137" s="16"/>
+      <c r="P137" s="17"/>
+      <c r="Q137" s="40">
+        <v>1</v>
+      </c>
+      <c r="R137" s="58">
+        <v>9</v>
+      </c>
+      <c r="S137" s="40">
+        <v>10</v>
+      </c>
+      <c r="T137" s="55">
+        <v>13</v>
+      </c>
+      <c r="U137" s="57"/>
+    </row>
+    <row r="138" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A138" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="B138" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C138" s="39">
+        <v>0</v>
+      </c>
+      <c r="D138" s="40">
+        <v>0</v>
+      </c>
+      <c r="E138" s="40">
+        <v>0</v>
+      </c>
+      <c r="F138" s="40"/>
+      <c r="G138" s="41">
+        <v>0</v>
+      </c>
+      <c r="H138" s="42">
+        <v>0</v>
+      </c>
+      <c r="I138" s="43">
+        <v>4</v>
+      </c>
+      <c r="J138" s="40"/>
+      <c r="K138" s="40">
+        <v>0</v>
+      </c>
+      <c r="L138" s="40">
+        <v>1</v>
+      </c>
+      <c r="M138" s="41">
+        <v>1</v>
+      </c>
+      <c r="N138" s="15">
+        <v>0</v>
+      </c>
+      <c r="O138" s="16"/>
+      <c r="P138" s="17"/>
+      <c r="Q138" s="40">
+        <v>5</v>
+      </c>
+      <c r="R138" s="58">
+        <v>6</v>
+      </c>
+      <c r="S138" s="40">
+        <v>0</v>
+      </c>
+      <c r="T138" s="55">
+        <v>2</v>
+      </c>
+      <c r="U138" s="57"/>
+    </row>
+    <row r="139" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A139" s="67" t="s">
+        <v>146</v>
+      </c>
+      <c r="B139" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C139" s="39">
+        <v>0</v>
+      </c>
+      <c r="D139" s="40">
+        <v>0</v>
+      </c>
+      <c r="E139" s="40">
+        <v>0</v>
+      </c>
+      <c r="F139" s="40"/>
+      <c r="G139" s="41">
+        <v>0</v>
+      </c>
+      <c r="H139" s="42">
+        <v>0</v>
+      </c>
+      <c r="I139" s="43">
+        <v>1</v>
+      </c>
+      <c r="J139" s="40"/>
+      <c r="K139" s="40">
+        <v>0</v>
+      </c>
+      <c r="L139" s="40">
+        <v>0</v>
+      </c>
+      <c r="M139" s="41">
+        <v>0</v>
+      </c>
+      <c r="N139" s="15">
+        <v>0</v>
+      </c>
+      <c r="O139" s="16"/>
+      <c r="P139" s="17"/>
+      <c r="Q139" s="40">
+        <v>1</v>
+      </c>
+      <c r="R139" s="58">
+        <v>1</v>
+      </c>
+      <c r="S139" s="40">
+        <v>1</v>
+      </c>
+      <c r="T139" s="55">
+        <v>1</v>
+      </c>
+      <c r="U139" s="57"/>
+    </row>
+    <row r="140" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A140" s="67" t="s">
+        <v>147</v>
+      </c>
+      <c r="B140" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C140" s="39">
+        <v>19</v>
+      </c>
+      <c r="D140" s="40">
+        <v>4</v>
+      </c>
+      <c r="E140" s="40">
+        <v>0</v>
+      </c>
+      <c r="F140" s="40"/>
+      <c r="G140" s="41">
+        <v>23</v>
+      </c>
+      <c r="H140" s="42">
+        <v>68</v>
+      </c>
+      <c r="I140" s="43">
+        <v>2</v>
+      </c>
+      <c r="J140" s="40"/>
+      <c r="K140" s="40">
+        <v>37</v>
+      </c>
+      <c r="L140" s="40">
+        <v>9</v>
+      </c>
+      <c r="M140" s="41">
+        <v>46</v>
+      </c>
+      <c r="N140" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="O140" s="16"/>
+      <c r="P140" s="17"/>
+      <c r="Q140" s="40">
+        <v>2</v>
+      </c>
+      <c r="R140" s="58">
+        <v>48</v>
+      </c>
+      <c r="S140" s="40">
+        <v>33</v>
+      </c>
+      <c r="T140" s="55">
+        <v>56</v>
+      </c>
+      <c r="U140" s="57"/>
+    </row>
+    <row r="141" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A141" s="67" t="s">
+        <v>148</v>
+      </c>
+      <c r="B141" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C141" s="39">
+        <v>1</v>
+      </c>
+      <c r="D141" s="40">
+        <v>0</v>
+      </c>
+      <c r="E141" s="40">
+        <v>0</v>
+      </c>
+      <c r="F141" s="40"/>
+      <c r="G141" s="41">
+        <v>1</v>
+      </c>
+      <c r="H141" s="42">
+        <v>35</v>
+      </c>
+      <c r="I141" s="43">
+        <v>0</v>
+      </c>
+      <c r="J141" s="40"/>
+      <c r="K141" s="40">
+        <v>1</v>
+      </c>
+      <c r="L141" s="40">
+        <v>3</v>
+      </c>
+      <c r="M141" s="41">
+        <v>4</v>
+      </c>
+      <c r="N141" s="15">
+        <v>0.25</v>
+      </c>
+      <c r="O141" s="16"/>
+      <c r="P141" s="17"/>
+      <c r="Q141" s="40">
+        <v>0</v>
+      </c>
+      <c r="R141" s="58">
+        <v>4</v>
+      </c>
+      <c r="S141" s="40">
+        <v>3</v>
+      </c>
+      <c r="T141" s="55">
+        <v>6</v>
+      </c>
+      <c r="U141" s="57"/>
+    </row>
+    <row r="142" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A142" s="67" t="s">
+        <v>149</v>
+      </c>
+      <c r="B142" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C142" s="39">
+        <v>14</v>
+      </c>
+      <c r="D142" s="40">
+        <v>1</v>
+      </c>
+      <c r="E142" s="40">
+        <v>0</v>
+      </c>
+      <c r="F142" s="40"/>
+      <c r="G142" s="41">
+        <v>15</v>
+      </c>
+      <c r="H142" s="42">
+        <v>47</v>
+      </c>
+      <c r="I142" s="43">
+        <v>1</v>
+      </c>
+      <c r="J142" s="40"/>
+      <c r="K142" s="40">
+        <v>4</v>
+      </c>
+      <c r="L142" s="40">
+        <v>11</v>
+      </c>
+      <c r="M142" s="41">
+        <v>15</v>
+      </c>
+      <c r="N142" s="15">
+        <v>0.27</v>
+      </c>
+      <c r="O142" s="16"/>
+      <c r="P142" s="17"/>
+      <c r="Q142" s="40">
+        <v>2</v>
+      </c>
+      <c r="R142" s="58">
+        <v>17</v>
+      </c>
+      <c r="S142" s="40">
+        <v>8</v>
+      </c>
+      <c r="T142" s="55">
+        <v>9</v>
+      </c>
+      <c r="U142" s="57"/>
+    </row>
+    <row r="143" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A143" s="67" t="s">
+        <v>150</v>
+      </c>
+      <c r="B143" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C143" s="39">
+        <v>0</v>
+      </c>
+      <c r="D143" s="40">
+        <v>0</v>
+      </c>
+      <c r="E143" s="40">
+        <v>0</v>
+      </c>
+      <c r="F143" s="40"/>
+      <c r="G143" s="41">
+        <v>0</v>
+      </c>
+      <c r="H143" s="42">
+        <v>0</v>
+      </c>
+      <c r="I143" s="43">
+        <v>0</v>
+      </c>
+      <c r="J143" s="40"/>
+      <c r="K143" s="40">
+        <v>1</v>
+      </c>
+      <c r="L143" s="40">
+        <v>0</v>
+      </c>
+      <c r="M143" s="41">
+        <v>1</v>
+      </c>
+      <c r="N143" s="15">
+        <v>1</v>
+      </c>
+      <c r="O143" s="16"/>
+      <c r="P143" s="17"/>
+      <c r="Q143" s="40">
+        <v>0</v>
+      </c>
+      <c r="R143" s="58">
+        <v>1</v>
+      </c>
+      <c r="S143" s="40">
+        <v>1</v>
+      </c>
+      <c r="T143" s="55">
+        <v>2</v>
+      </c>
+      <c r="U143" s="57"/>
+    </row>
+    <row r="144" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A144" s="67" t="s">
+        <v>151</v>
+      </c>
+      <c r="B144" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C144" s="39">
+        <v>7</v>
+      </c>
+      <c r="D144" s="40">
+        <v>0</v>
+      </c>
+      <c r="E144" s="40">
+        <v>0</v>
+      </c>
+      <c r="F144" s="40"/>
+      <c r="G144" s="41">
+        <v>7</v>
+      </c>
+      <c r="H144" s="42">
+        <v>138</v>
+      </c>
+      <c r="I144" s="43">
+        <v>4</v>
+      </c>
+      <c r="J144" s="40"/>
+      <c r="K144" s="40">
+        <v>9</v>
+      </c>
+      <c r="L144" s="40">
+        <v>11</v>
+      </c>
+      <c r="M144" s="41">
+        <v>20</v>
+      </c>
+      <c r="N144" s="15">
+        <v>0.45</v>
+      </c>
+      <c r="O144" s="16"/>
+      <c r="P144" s="17"/>
+      <c r="Q144" s="40">
+        <v>4</v>
+      </c>
+      <c r="R144" s="58">
+        <v>24</v>
+      </c>
+      <c r="S144" s="40">
+        <v>14</v>
+      </c>
+      <c r="T144" s="55">
+        <v>27</v>
+      </c>
+      <c r="U144" s="57"/>
+    </row>
+    <row r="145" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A145" s="67" t="s">
+        <v>152</v>
+      </c>
+      <c r="B145" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C145" s="39">
+        <v>3</v>
+      </c>
+      <c r="D145" s="40">
+        <v>1</v>
+      </c>
+      <c r="E145" s="40">
+        <v>0</v>
+      </c>
+      <c r="F145" s="40"/>
+      <c r="G145" s="41">
+        <v>4</v>
+      </c>
+      <c r="H145" s="42">
+        <v>0</v>
+      </c>
+      <c r="I145" s="43">
+        <v>1</v>
+      </c>
+      <c r="J145" s="40"/>
+      <c r="K145" s="40">
+        <v>9</v>
+      </c>
+      <c r="L145" s="40">
+        <v>10</v>
+      </c>
+      <c r="M145" s="41">
+        <v>19</v>
+      </c>
+      <c r="N145" s="15">
+        <v>0.47</v>
+      </c>
+      <c r="O145" s="16"/>
+      <c r="P145" s="17"/>
+      <c r="Q145" s="40">
+        <v>1</v>
+      </c>
+      <c r="R145" s="58">
+        <v>20</v>
+      </c>
+      <c r="S145" s="40">
+        <v>16</v>
+      </c>
+      <c r="T145" s="55">
+        <v>31</v>
+      </c>
+      <c r="U145" s="57"/>
+    </row>
+    <row r="146" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A146" s="67" t="s">
+        <v>153</v>
+      </c>
+      <c r="B146" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C146" s="39">
+        <v>0</v>
+      </c>
+      <c r="D146" s="40">
+        <v>0</v>
+      </c>
+      <c r="E146" s="40">
+        <v>0</v>
+      </c>
+      <c r="F146" s="40"/>
+      <c r="G146" s="41">
+        <v>0</v>
+      </c>
+      <c r="H146" s="42">
+        <v>0</v>
+      </c>
+      <c r="I146" s="43">
+        <v>0</v>
+      </c>
+      <c r="J146" s="40"/>
+      <c r="K146" s="40">
+        <v>4</v>
+      </c>
+      <c r="L146" s="40">
+        <v>0</v>
+      </c>
+      <c r="M146" s="41">
+        <v>4</v>
+      </c>
+      <c r="N146" s="15">
+        <v>1</v>
+      </c>
+      <c r="O146" s="16"/>
+      <c r="P146" s="17"/>
+      <c r="Q146" s="40">
+        <v>0</v>
+      </c>
+      <c r="R146" s="58">
+        <v>4</v>
+      </c>
+      <c r="S146" s="40">
+        <v>2</v>
+      </c>
+      <c r="T146" s="55">
+        <v>6</v>
+      </c>
+      <c r="U146" s="57"/>
+    </row>
+    <row r="147" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A147" s="67" t="s">
+        <v>154</v>
+      </c>
+      <c r="B147" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C147" s="39">
+        <v>0</v>
+      </c>
+      <c r="D147" s="40">
+        <v>0</v>
+      </c>
+      <c r="E147" s="40">
+        <v>0</v>
+      </c>
+      <c r="F147" s="40"/>
+      <c r="G147" s="41">
+        <v>0</v>
+      </c>
+      <c r="H147" s="42">
+        <v>0</v>
+      </c>
+      <c r="I147" s="43">
+        <v>0</v>
+      </c>
+      <c r="J147" s="40"/>
+      <c r="K147" s="40">
+        <v>0</v>
+      </c>
+      <c r="L147" s="40">
+        <v>1</v>
+      </c>
+      <c r="M147" s="41">
+        <v>1</v>
+      </c>
+      <c r="N147" s="15">
+        <v>0</v>
+      </c>
+      <c r="O147" s="16"/>
+      <c r="P147" s="17"/>
+      <c r="Q147" s="40">
+        <v>0</v>
+      </c>
+      <c r="R147" s="58">
+        <v>1</v>
+      </c>
+      <c r="S147" s="40">
+        <v>0</v>
+      </c>
+      <c r="T147" s="55">
+        <v>1</v>
+      </c>
+      <c r="U147" s="57"/>
+    </row>
+    <row r="148" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A148" s="67" t="s">
+        <v>155</v>
+      </c>
+      <c r="B148" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C148" s="39">
+        <v>0</v>
+      </c>
+      <c r="D148" s="40">
+        <v>1</v>
+      </c>
+      <c r="E148" s="40">
+        <v>0</v>
+      </c>
+      <c r="F148" s="40"/>
+      <c r="G148" s="41">
+        <v>1</v>
+      </c>
+      <c r="H148" s="42">
+        <v>10</v>
+      </c>
+      <c r="I148" s="43">
+        <v>0</v>
+      </c>
+      <c r="J148" s="40"/>
+      <c r="K148" s="40">
+        <v>2</v>
+      </c>
+      <c r="L148" s="40">
+        <v>1</v>
+      </c>
+      <c r="M148" s="41">
+        <v>3</v>
+      </c>
+      <c r="N148" s="15">
+        <v>0.67</v>
+      </c>
+      <c r="O148" s="16"/>
+      <c r="P148" s="17"/>
+      <c r="Q148" s="40">
+        <v>0</v>
+      </c>
+      <c r="R148" s="58">
+        <v>3</v>
+      </c>
+      <c r="S148" s="40">
+        <v>1</v>
+      </c>
+      <c r="T148" s="55">
+        <v>3</v>
+      </c>
+      <c r="U148" s="57"/>
+    </row>
+    <row r="149" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A149" s="67" t="s">
+        <v>156</v>
+      </c>
+      <c r="B149" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C149" s="39">
+        <v>2</v>
+      </c>
+      <c r="D149" s="40">
+        <v>0</v>
+      </c>
+      <c r="E149" s="40">
+        <v>0</v>
+      </c>
+      <c r="F149" s="40"/>
+      <c r="G149" s="41">
+        <v>2</v>
+      </c>
+      <c r="H149" s="42">
+        <v>84</v>
+      </c>
+      <c r="I149" s="43">
+        <v>0</v>
+      </c>
+      <c r="J149" s="40"/>
+      <c r="K149" s="40">
+        <v>0</v>
+      </c>
+      <c r="L149" s="40">
+        <v>0</v>
+      </c>
+      <c r="M149" s="41">
+        <v>0</v>
+      </c>
+      <c r="N149" s="15">
+        <v>0</v>
+      </c>
+      <c r="O149" s="16"/>
+      <c r="P149" s="17"/>
+      <c r="Q149" s="40">
+        <v>0</v>
+      </c>
+      <c r="R149" s="58">
+        <v>0</v>
+      </c>
+      <c r="S149" s="40">
+        <v>3</v>
+      </c>
+      <c r="T149" s="55">
+        <v>1</v>
+      </c>
+      <c r="U149" s="57"/>
+    </row>
+    <row r="150" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A150" s="67" t="s">
+        <v>157</v>
+      </c>
+      <c r="B150" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C150" s="39">
+        <v>0</v>
+      </c>
+      <c r="D150" s="40">
+        <v>0</v>
+      </c>
+      <c r="E150" s="40">
+        <v>0</v>
+      </c>
+      <c r="F150" s="40"/>
+      <c r="G150" s="41">
+        <v>0</v>
+      </c>
+      <c r="H150" s="42">
+        <v>0</v>
+      </c>
+      <c r="I150" s="43">
+        <v>0</v>
+      </c>
+      <c r="J150" s="40"/>
+      <c r="K150" s="40">
+        <v>0</v>
+      </c>
+      <c r="L150" s="40">
+        <v>2</v>
+      </c>
+      <c r="M150" s="41">
+        <v>2</v>
+      </c>
+      <c r="N150" s="15">
+        <v>0</v>
+      </c>
+      <c r="O150" s="16"/>
+      <c r="P150" s="17"/>
+      <c r="Q150" s="40">
+        <v>0</v>
+      </c>
+      <c r="R150" s="58">
+        <v>2</v>
+      </c>
+      <c r="S150" s="40">
+        <v>0</v>
+      </c>
+      <c r="T150" s="55">
+        <v>2</v>
+      </c>
+      <c r="U150" s="57"/>
+    </row>
+    <row r="151" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A151" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="B151" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C151" s="39">
+        <v>0</v>
+      </c>
+      <c r="D151" s="40">
+        <v>0</v>
+      </c>
+      <c r="E151" s="40">
+        <v>0</v>
+      </c>
+      <c r="F151" s="40"/>
+      <c r="G151" s="41">
+        <v>0</v>
+      </c>
+      <c r="H151" s="42">
+        <v>0</v>
+      </c>
+      <c r="I151" s="43">
+        <v>1</v>
+      </c>
+      <c r="J151" s="40"/>
+      <c r="K151" s="40">
+        <v>0</v>
+      </c>
+      <c r="L151" s="40">
+        <v>0</v>
+      </c>
+      <c r="M151" s="41">
+        <v>0</v>
+      </c>
+      <c r="N151" s="15">
+        <v>0</v>
+      </c>
+      <c r="O151" s="16"/>
+      <c r="P151" s="17"/>
+      <c r="Q151" s="40">
+        <v>1</v>
+      </c>
+      <c r="R151" s="58">
+        <v>1</v>
+      </c>
+      <c r="S151" s="40">
+        <v>0</v>
+      </c>
+      <c r="T151" s="55">
+        <v>0</v>
+      </c>
+      <c r="U151" s="57"/>
+    </row>
+    <row r="152" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A152" s="67" t="s">
+        <v>158</v>
+      </c>
+      <c r="B152" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C152" s="39">
+        <v>3</v>
+      </c>
+      <c r="D152" s="40">
+        <v>0</v>
+      </c>
+      <c r="E152" s="40">
+        <v>0</v>
+      </c>
+      <c r="F152" s="40"/>
+      <c r="G152" s="41">
+        <v>3</v>
+      </c>
+      <c r="H152" s="42">
+        <v>170</v>
+      </c>
+      <c r="I152" s="43">
+        <v>0</v>
+      </c>
+      <c r="J152" s="40"/>
+      <c r="K152" s="40">
+        <v>1</v>
+      </c>
+      <c r="L152" s="40">
+        <v>0</v>
+      </c>
+      <c r="M152" s="41">
+        <v>1</v>
+      </c>
+      <c r="N152" s="15">
+        <v>1</v>
+      </c>
+      <c r="O152" s="16"/>
+      <c r="P152" s="17"/>
+      <c r="Q152" s="40">
+        <v>0</v>
+      </c>
+      <c r="R152" s="58">
+        <v>1</v>
+      </c>
+      <c r="S152" s="40">
+        <v>4</v>
+      </c>
+      <c r="T152" s="55">
+        <v>2</v>
+      </c>
+      <c r="U152" s="57"/>
+    </row>
+    <row r="153" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A153" s="67" t="s">
+        <v>159</v>
+      </c>
+      <c r="B153" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C153" s="39">
+        <v>3</v>
+      </c>
+      <c r="D153" s="40">
+        <v>0</v>
+      </c>
+      <c r="E153" s="40">
+        <v>0</v>
+      </c>
+      <c r="F153" s="40"/>
+      <c r="G153" s="41">
+        <v>3</v>
+      </c>
+      <c r="H153" s="42">
+        <v>4</v>
+      </c>
+      <c r="I153" s="43">
+        <v>1</v>
+      </c>
+      <c r="J153" s="40"/>
+      <c r="K153" s="40">
+        <v>8</v>
+      </c>
+      <c r="L153" s="40">
+        <v>10</v>
+      </c>
+      <c r="M153" s="41">
         <v>18</v>
       </c>
-      <c r="R5" s="19" t="s">
+      <c r="N153" s="15">
+        <v>0.44</v>
+      </c>
+      <c r="O153" s="16"/>
+      <c r="P153" s="17"/>
+      <c r="Q153" s="40">
+        <v>1</v>
+      </c>
+      <c r="R153" s="58">
         <v>19</v>
       </c>
-      <c r="S5" s="20" t="s">
-[...59 lines deleted...]
-      <c r="Q6" s="24">
+      <c r="S153" s="40">
+        <v>15</v>
+      </c>
+      <c r="T153" s="55">
+        <v>30</v>
+      </c>
+      <c r="U153" s="57"/>
+    </row>
+    <row r="154" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A154" s="67" t="s">
+        <v>160</v>
+      </c>
+      <c r="B154" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C154" s="39">
+        <v>1</v>
+      </c>
+      <c r="D154" s="40">
+        <v>0</v>
+      </c>
+      <c r="E154" s="40">
+        <v>0</v>
+      </c>
+      <c r="F154" s="40"/>
+      <c r="G154" s="41">
+        <v>1</v>
+      </c>
+      <c r="H154" s="42">
+        <v>78</v>
+      </c>
+      <c r="I154" s="43">
+        <v>0</v>
+      </c>
+      <c r="J154" s="40"/>
+      <c r="K154" s="40">
+        <v>0</v>
+      </c>
+      <c r="L154" s="40">
+        <v>0</v>
+      </c>
+      <c r="M154" s="41">
+        <v>0</v>
+      </c>
+      <c r="N154" s="15">
+        <v>0</v>
+      </c>
+      <c r="O154" s="16"/>
+      <c r="P154" s="17"/>
+      <c r="Q154" s="40">
+        <v>0</v>
+      </c>
+      <c r="R154" s="58">
+        <v>0</v>
+      </c>
+      <c r="S154" s="40">
+        <v>1</v>
+      </c>
+      <c r="T154" s="55">
+        <v>0</v>
+      </c>
+      <c r="U154" s="57"/>
+    </row>
+    <row r="155" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A155" s="67" t="s">
+        <v>161</v>
+      </c>
+      <c r="B155" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C155" s="39">
+        <v>1</v>
+      </c>
+      <c r="D155" s="40">
+        <v>0</v>
+      </c>
+      <c r="E155" s="40">
+        <v>0</v>
+      </c>
+      <c r="F155" s="40"/>
+      <c r="G155" s="41">
+        <v>1</v>
+      </c>
+      <c r="H155" s="42">
+        <v>0</v>
+      </c>
+      <c r="I155" s="43">
+        <v>0</v>
+      </c>
+      <c r="J155" s="40"/>
+      <c r="K155" s="40">
+        <v>0</v>
+      </c>
+      <c r="L155" s="40">
+        <v>4</v>
+      </c>
+      <c r="M155" s="41">
+        <v>4</v>
+      </c>
+      <c r="N155" s="15">
+        <v>0</v>
+      </c>
+      <c r="O155" s="16"/>
+      <c r="P155" s="17"/>
+      <c r="Q155" s="40">
+        <v>0</v>
+      </c>
+      <c r="R155" s="58">
+        <v>4</v>
+      </c>
+      <c r="S155" s="40">
+        <v>1</v>
+      </c>
+      <c r="T155" s="55">
+        <v>4</v>
+      </c>
+      <c r="U155" s="57"/>
+    </row>
+    <row r="156" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A156" s="67" t="s">
+        <v>162</v>
+      </c>
+      <c r="B156" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C156" s="39">
+        <v>0</v>
+      </c>
+      <c r="D156" s="40">
+        <v>0</v>
+      </c>
+      <c r="E156" s="40">
+        <v>0</v>
+      </c>
+      <c r="F156" s="40"/>
+      <c r="G156" s="41">
+        <v>0</v>
+      </c>
+      <c r="H156" s="42">
+        <v>0</v>
+      </c>
+      <c r="I156" s="43">
+        <v>0</v>
+      </c>
+      <c r="J156" s="40"/>
+      <c r="K156" s="40">
+        <v>0</v>
+      </c>
+      <c r="L156" s="40">
+        <v>1</v>
+      </c>
+      <c r="M156" s="41">
+        <v>1</v>
+      </c>
+      <c r="N156" s="15">
+        <v>0</v>
+      </c>
+      <c r="O156" s="16"/>
+      <c r="P156" s="17"/>
+      <c r="Q156" s="40">
+        <v>0</v>
+      </c>
+      <c r="R156" s="58">
+        <v>1</v>
+      </c>
+      <c r="S156" s="40">
+        <v>0</v>
+      </c>
+      <c r="T156" s="55">
+        <v>0</v>
+      </c>
+      <c r="U156" s="57"/>
+    </row>
+    <row r="157" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A157" s="67" t="s">
+        <v>163</v>
+      </c>
+      <c r="B157" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C157" s="39">
+        <v>31</v>
+      </c>
+      <c r="D157" s="40">
+        <v>4</v>
+      </c>
+      <c r="E157" s="40">
+        <v>1</v>
+      </c>
+      <c r="F157" s="40"/>
+      <c r="G157" s="41">
+        <v>36</v>
+      </c>
+      <c r="H157" s="42">
+        <v>34</v>
+      </c>
+      <c r="I157" s="43">
+        <v>2</v>
+      </c>
+      <c r="J157" s="40"/>
+      <c r="K157" s="40">
+        <v>33</v>
+      </c>
+      <c r="L157" s="40">
+        <v>14</v>
+      </c>
+      <c r="M157" s="41">
+        <v>47</v>
+      </c>
+      <c r="N157" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="O157" s="16"/>
+      <c r="P157" s="17"/>
+      <c r="Q157" s="40">
+        <v>6</v>
+      </c>
+      <c r="R157" s="58">
+        <v>53</v>
+      </c>
+      <c r="S157" s="40">
+        <v>0</v>
+      </c>
+      <c r="T157" s="55">
+        <v>0</v>
+      </c>
+      <c r="U157" s="57"/>
+    </row>
+    <row r="158" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A158" s="67" t="s">
+        <v>164</v>
+      </c>
+      <c r="B158" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C158" s="39">
+        <v>6</v>
+      </c>
+      <c r="D158" s="40">
+        <v>0</v>
+      </c>
+      <c r="E158" s="40">
+        <v>0</v>
+      </c>
+      <c r="F158" s="40"/>
+      <c r="G158" s="41">
+        <v>6</v>
+      </c>
+      <c r="H158" s="42">
+        <v>39</v>
+      </c>
+      <c r="I158" s="43">
+        <v>1</v>
+      </c>
+      <c r="J158" s="40"/>
+      <c r="K158" s="40">
+        <v>1</v>
+      </c>
+      <c r="L158" s="40">
+        <v>0</v>
+      </c>
+      <c r="M158" s="41">
+        <v>1</v>
+      </c>
+      <c r="N158" s="15">
+        <v>1</v>
+      </c>
+      <c r="O158" s="16"/>
+      <c r="P158" s="17"/>
+      <c r="Q158" s="40">
+        <v>2</v>
+      </c>
+      <c r="R158" s="58">
+        <v>3</v>
+      </c>
+      <c r="S158" s="40">
+        <v>0</v>
+      </c>
+      <c r="T158" s="55">
+        <v>0</v>
+      </c>
+      <c r="U158" s="57"/>
+    </row>
+    <row r="159" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A159" s="67" t="s">
+        <v>165</v>
+      </c>
+      <c r="B159" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C159" s="39">
+        <v>0</v>
+      </c>
+      <c r="D159" s="40">
+        <v>0</v>
+      </c>
+      <c r="E159" s="40">
+        <v>0</v>
+      </c>
+      <c r="F159" s="40"/>
+      <c r="G159" s="41">
+        <v>0</v>
+      </c>
+      <c r="H159" s="42">
+        <v>0</v>
+      </c>
+      <c r="I159" s="43">
+        <v>0</v>
+      </c>
+      <c r="J159" s="40"/>
+      <c r="K159" s="40">
+        <v>1</v>
+      </c>
+      <c r="L159" s="40">
+        <v>0</v>
+      </c>
+      <c r="M159" s="41">
+        <v>1</v>
+      </c>
+      <c r="N159" s="15">
+        <v>1</v>
+      </c>
+      <c r="O159" s="16"/>
+      <c r="P159" s="17"/>
+      <c r="Q159" s="40">
+        <v>0</v>
+      </c>
+      <c r="R159" s="58">
+        <v>1</v>
+      </c>
+      <c r="S159" s="40">
+        <v>0</v>
+      </c>
+      <c r="T159" s="55">
+        <v>0</v>
+      </c>
+      <c r="U159" s="57"/>
+    </row>
+    <row r="160" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A160" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B160" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C160" s="39">
+        <v>0</v>
+      </c>
+      <c r="D160" s="40">
+        <v>0</v>
+      </c>
+      <c r="E160" s="40">
+        <v>0</v>
+      </c>
+      <c r="F160" s="40"/>
+      <c r="G160" s="41">
+        <v>0</v>
+      </c>
+      <c r="H160" s="42">
+        <v>0</v>
+      </c>
+      <c r="I160" s="43">
+        <v>1</v>
+      </c>
+      <c r="J160" s="40"/>
+      <c r="K160" s="40">
+        <v>0</v>
+      </c>
+      <c r="L160" s="40">
+        <v>0</v>
+      </c>
+      <c r="M160" s="41">
+        <v>0</v>
+      </c>
+      <c r="N160" s="15">
+        <v>0</v>
+      </c>
+      <c r="O160" s="16"/>
+      <c r="P160" s="17"/>
+      <c r="Q160" s="40">
+        <v>1</v>
+      </c>
+      <c r="R160" s="58">
+        <v>1</v>
+      </c>
+      <c r="S160" s="40">
+        <v>0</v>
+      </c>
+      <c r="T160" s="55">
+        <v>0</v>
+      </c>
+      <c r="U160" s="57"/>
+    </row>
+    <row r="161" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A161" s="67" t="s">
+        <v>166</v>
+      </c>
+      <c r="B161" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C161" s="39">
+        <v>0</v>
+      </c>
+      <c r="D161" s="40">
+        <v>0</v>
+      </c>
+      <c r="E161" s="40">
+        <v>0</v>
+      </c>
+      <c r="F161" s="40"/>
+      <c r="G161" s="41">
+        <v>0</v>
+      </c>
+      <c r="H161" s="42">
+        <v>0</v>
+      </c>
+      <c r="I161" s="43">
+        <v>0</v>
+      </c>
+      <c r="J161" s="40"/>
+      <c r="K161" s="40">
+        <v>0</v>
+      </c>
+      <c r="L161" s="40">
+        <v>1</v>
+      </c>
+      <c r="M161" s="41">
+        <v>1</v>
+      </c>
+      <c r="N161" s="15">
+        <v>0</v>
+      </c>
+      <c r="O161" s="16"/>
+      <c r="P161" s="17"/>
+      <c r="Q161" s="40">
+        <v>0</v>
+      </c>
+      <c r="R161" s="58">
+        <v>1</v>
+      </c>
+      <c r="S161" s="40">
+        <v>0</v>
+      </c>
+      <c r="T161" s="55">
+        <v>0</v>
+      </c>
+      <c r="U161" s="57"/>
+    </row>
+    <row r="162" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A162" s="67"/>
+      <c r="B162" s="70"/>
+      <c r="C162" s="39"/>
+      <c r="D162" s="40"/>
+      <c r="E162" s="40"/>
+      <c r="F162" s="40"/>
+      <c r="G162" s="41"/>
+      <c r="H162" s="42"/>
+      <c r="I162" s="43"/>
+      <c r="J162" s="40"/>
+      <c r="K162" s="40"/>
+      <c r="L162" s="40"/>
+      <c r="M162" s="41"/>
+      <c r="N162" s="15"/>
+      <c r="O162" s="16"/>
+      <c r="P162" s="17"/>
+      <c r="Q162" s="40"/>
+      <c r="R162" s="58"/>
+      <c r="S162" s="40"/>
+      <c r="T162" s="55"/>
+      <c r="U162" s="57"/>
+    </row>
+    <row r="163" spans="1:22" s="1" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A163" s="71" t="s">
+        <v>53</v>
+      </c>
+      <c r="B163" s="72" t="s">
+        <v>55</v>
+      </c>
+      <c r="C163" s="51">
+        <v>836</v>
+      </c>
+      <c r="D163" s="22">
+        <v>66</v>
+      </c>
+      <c r="E163" s="22">
         <v>5</v>
       </c>
-      <c r="R6" s="32">
-[...5189 lines deleted...]
-      <c r="A94" t="s">
+      <c r="F163" s="22">
+        <v>0</v>
+      </c>
+      <c r="G163" s="52">
+        <v>907</v>
+      </c>
+      <c r="H163" s="53"/>
+      <c r="I163" s="51">
         <v>111</v>
       </c>
-      <c r="B94" t="s">
-[...3583 lines deleted...]
-      <c r="K157" s="58">
+      <c r="J163" s="51">
+        <v>0</v>
+      </c>
+      <c r="K163" s="22">
         <v>721</v>
       </c>
-      <c r="L157" s="58">
+      <c r="L163" s="22">
         <v>723</v>
       </c>
-      <c r="M157" s="59">
+      <c r="M163" s="52">
         <v>1444</v>
       </c>
-      <c r="N157" s="44">
+      <c r="N163" s="19">
         <v>0.49930747922437674</v>
       </c>
-      <c r="O157" s="45"/>
-[...1 lines deleted...]
-      <c r="Q157" s="58">
+      <c r="O163" s="20"/>
+      <c r="P163" s="21"/>
+      <c r="Q163" s="22">
         <v>182</v>
       </c>
-      <c r="R157" s="61">
+      <c r="R163" s="23">
         <v>1626</v>
       </c>
-      <c r="S157" s="58">
+      <c r="S163" s="22">
         <v>1253</v>
       </c>
-      <c r="T157" s="62">
+      <c r="T163" s="24">
         <v>1850</v>
       </c>
-      <c r="U157" s="63"/>
-[...6 lines deleted...]
-      <c r="AB157" s="74"/>
+      <c r="U163" s="60"/>
+      <c r="V163"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C4:I4"/>
     <mergeCell ref="J4:R4"/>
     <mergeCell ref="S4:U4"/>
   </mergeCells>
-  <conditionalFormatting sqref="AA6:AB157">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="29" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="28" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100251EC9566F6696479860F795C0757D0F" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e1d2b0acbb726b0a0a9992745b3d910d">
@@ -10766,74 +10758,74 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <WebsiteURL xmlns="1311b7d5-23ea-4bdc-94a1-ec9dc88b1c4d" xsi:nil="true"/>
     <_dlc_DocId xmlns="5441f9af-d66b-45c3-9ebd-2c762688c8c2">VQYK5EVNXYDV-2139110525-303</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5441f9af-d66b-45c3-9ebd-2c762688c8c2">
       <Url>https://caa.sharepoint.com/sites/data-analysis-documents-web/_layouts/15/DocIdRedir.aspx?ID=VQYK5EVNXYDV-2139110525-303</Url>
       <Description>VQYK5EVNXYDV-2139110525-303</Description>
     </_dlc_DocIdUrl>
+    <WebsiteURL xmlns="1311b7d5-23ea-4bdc-94a1-ec9dc88b1c4d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F036BEF-4509-4577-A6EF-478C8688E733}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0F0ED46-53E7-4C54-9DAC-5DA743569DCB}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86D2905A-3F0B-4D02-970B-D3FFD89EC6C6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{766503D3-639A-4665-A38A-9D36E5F8E85A}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7FA0556-6C43-4E83-A916-18A88A8F3946}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BB2E453-0662-4A4D-9AA8-94C93902E32C}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0B221D9-AEF7-493E-A031-8ECF367868CE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B5656F4-45EA-405F-9FFF-924A033B0C8E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>