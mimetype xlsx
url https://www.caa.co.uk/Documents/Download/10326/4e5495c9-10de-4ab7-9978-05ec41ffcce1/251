--- v0 (2025-10-10)
+++ v1 (2026-05-30)
@@ -1,204 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26130"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa-my.sharepoint.com/personal/pippa_rooke_caa_co_uk/Documents/Desktop/Reports to upload/pax complaints/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Commercial &amp; Data Analysis\Ash\ADR Dashboard\ADR Tables for Publishing\2023 Q1\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{46D9AC06-DC49-470A-B28E-9B228992E73C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{31DABBD2-67FC-4F1B-BA3E-48A11CF5404A}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C7DCAC5-C03D-4E64-B91F-9A217FEBCB58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11620" xr2:uid="{A3BD7940-6122-4DC2-86B6-E32605619EA3}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{A3BD7940-6122-4DC2-86B6-E32605619EA3}"/>
   </bookViews>
   <sheets>
     <sheet name="Final Table" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...112 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="161">
   <si>
     <t>Complaints received Reg 261</t>
   </si>
   <si>
     <t>Complaints received 'others'</t>
   </si>
   <si>
     <t>Complaints received Reg 1107</t>
   </si>
   <si>
     <t>Complaints per million pax</t>
   </si>
   <si>
     <t>Uphold rate for consumers</t>
   </si>
   <si>
     <t>Total awarded</t>
   </si>
   <si>
     <t>Average award</t>
   </si>
   <si>
     <t>Complaints Received in Quarter</t>
@@ -659,132 +541,114 @@
     <t>JETBLUE</t>
   </si>
   <si>
     <t>KOREAN AIR</t>
   </si>
   <si>
     <t>MIDDLE EAST AIRLINES (AIR LIBAN S A L)</t>
   </si>
   <si>
     <t>OLYMPIC AIRWAYS</t>
   </si>
   <si>
     <t>TAAG - LINHAS AEREAS DE ANGOLA AIRLINES</t>
   </si>
   <si>
     <t>UKRAINE INTERNATIONAL AIRLINES</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0"/>
-    <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="166" formatCode="&quot;£&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
-[...6 lines deleted...]
-    </font>
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="0" tint="-0.14999847407452621"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="30">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -980,415 +844,351 @@
       <diagonal/>
     </border>
     <border>
       <left style="mediumDashDotDot">
         <color indexed="64"/>
       </left>
       <right style="mediumDashDot">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="mediumDashDotDot">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="medium">
-        <color auto="1"/>
-[...9 lines deleted...]
-      <left style="mediumDashDotDot">
         <color indexed="64"/>
       </left>
       <right style="mediumDashDotDot">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...60 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="22" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="9" fontId="1" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="9" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...85 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="1">
-[...11 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1450,51 +1250,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1592,174 +1392,175 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{806A1716-7F8B-4A0C-9265-B257CADED0AB}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AE173"/>
+  <dimension ref="A1:U173"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="57" zoomScaleNormal="57" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:U155"/>
+    <sheetView tabSelected="1" topLeftCell="A107" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="G1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="Q31" sqref="Q6:Q31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="42.1796875" customWidth="1"/>
     <col min="3" max="8" width="12.81640625" customWidth="1"/>
-    <col min="9" max="9" width="12.81640625" style="20" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="23" max="23" width="9.1796875" customWidth="1"/>
+    <col min="9" max="9" width="12.81640625" style="19" customWidth="1"/>
+    <col min="10" max="14" width="12.81640625" customWidth="1"/>
+    <col min="15" max="15" width="14.1796875" customWidth="1"/>
+    <col min="16" max="21" width="12.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:21" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="2"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="2"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="3"/>
     </row>
-    <row r="2" spans="1:31" ht="13" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:21" ht="13" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="4"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="2"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="3"/>
     </row>
-    <row r="3" spans="1:31" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
     </row>
-    <row r="4" spans="1:31" ht="29.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:21" ht="29.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
-      <c r="C4" s="68" t="s">
+      <c r="C4" s="75" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="69"/>
-[...5 lines deleted...]
-      <c r="J4" s="71" t="s">
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="78" t="s">
         <v>8</v>
       </c>
-      <c r="K4" s="72"/>
-[...7 lines deleted...]
-      <c r="S4" s="71" t="s">
+      <c r="K4" s="79"/>
+      <c r="L4" s="79"/>
+      <c r="M4" s="79"/>
+      <c r="N4" s="79"/>
+      <c r="O4" s="79"/>
+      <c r="P4" s="79"/>
+      <c r="Q4" s="79"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="T4" s="74"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:31" ht="73" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="T4" s="81"/>
+      <c r="U4" s="82"/>
+    </row>
+    <row r="5" spans="1:21" ht="87.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="10" t="s">
@@ -1779,9287 +1580,8824 @@
       </c>
       <c r="N5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="O5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="P5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="Q5" s="14" t="s">
         <v>19</v>
       </c>
       <c r="R5" s="15" t="s">
         <v>20</v>
       </c>
       <c r="S5" s="16" t="s">
         <v>21</v>
       </c>
       <c r="T5" s="17" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="W5" s="19"/>
-[...2 lines deleted...]
-      <c r="A6" s="20" t="s">
+    </row>
+    <row r="6" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A6" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="20" t="s">
+      <c r="B6" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="C6" s="21">
-[...14 lines deleted...]
-      <c r="H6" s="24">
+      <c r="C6" s="43">
+        <v>1</v>
+      </c>
+      <c r="D6" s="44">
+        <v>0</v>
+      </c>
+      <c r="E6" s="44">
+        <v>0</v>
+      </c>
+      <c r="F6" s="44">
+        <v>0</v>
+      </c>
+      <c r="G6" s="45">
+        <v>1</v>
+      </c>
+      <c r="H6" s="46">
         <v>125.39184952978</v>
       </c>
-      <c r="I6" s="25">
-[...29 lines deleted...]
-      <c r="S6" s="22">
+      <c r="I6" s="47">
+        <v>0</v>
+      </c>
+      <c r="J6" s="44">
+        <v>0</v>
+      </c>
+      <c r="K6" s="44">
+        <v>0</v>
+      </c>
+      <c r="L6" s="44">
+        <v>0</v>
+      </c>
+      <c r="M6" s="45">
+        <v>0</v>
+      </c>
+      <c r="N6" s="21">
+        <v>0</v>
+      </c>
+      <c r="O6" s="22">
+        <v>0</v>
+      </c>
+      <c r="P6" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="20">
+        <v>1</v>
+      </c>
+      <c r="R6" s="24">
+        <v>1</v>
+      </c>
+      <c r="S6" s="20">
         <v>4</v>
       </c>
-      <c r="T6" s="30">
+      <c r="T6" s="20">
         <v>4</v>
       </c>
-      <c r="U6" s="31"/>
-[...6 lines deleted...]
-      <c r="A7" s="20" t="s">
+      <c r="U6" s="26"/>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A7" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="20" t="s">
+      <c r="B7" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="43">
         <v>4</v>
       </c>
-      <c r="D7" s="22">
-[...8 lines deleted...]
-      <c r="G7" s="34">
+      <c r="D7" s="44">
+        <v>0</v>
+      </c>
+      <c r="E7" s="44">
+        <v>0</v>
+      </c>
+      <c r="F7" s="44">
+        <v>0</v>
+      </c>
+      <c r="G7" s="48">
         <v>4</v>
       </c>
-      <c r="H7" s="35">
+      <c r="H7" s="49">
         <v>111.944475540132</v>
       </c>
-      <c r="I7" s="25">
-[...8 lines deleted...]
-      <c r="L7" s="22">
+      <c r="I7" s="47">
+        <v>0</v>
+      </c>
+      <c r="J7" s="44">
+        <v>1</v>
+      </c>
+      <c r="K7" s="44">
+        <v>1</v>
+      </c>
+      <c r="L7" s="44">
         <v>6</v>
       </c>
-      <c r="M7" s="34">
+      <c r="M7" s="48">
+        <v>8</v>
+      </c>
+      <c r="N7" s="21">
+        <v>0.25</v>
+      </c>
+      <c r="O7" s="22">
+        <v>1267</v>
+      </c>
+      <c r="P7" s="23">
+        <v>634</v>
+      </c>
+      <c r="Q7" s="44">
+        <v>0</v>
+      </c>
+      <c r="R7" s="58">
+        <v>8</v>
+      </c>
+      <c r="S7" s="44">
+        <v>18</v>
+      </c>
+      <c r="T7" s="44">
+        <v>22</v>
+      </c>
+      <c r="U7" s="57"/>
+    </row>
+    <row r="8" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A8" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="43">
+        <v>0</v>
+      </c>
+      <c r="D8" s="44">
+        <v>15</v>
+      </c>
+      <c r="E8" s="44">
+        <v>0</v>
+      </c>
+      <c r="F8" s="44">
+        <v>4</v>
+      </c>
+      <c r="G8" s="48">
+        <v>19</v>
+      </c>
+      <c r="H8" s="49">
+        <v>177.232992779184</v>
+      </c>
+      <c r="I8" s="47">
         <v>7</v>
       </c>
-      <c r="N7" s="26">
-[...11 lines deleted...]
-      <c r="R7" s="36">
+      <c r="J8" s="44">
+        <v>2</v>
+      </c>
+      <c r="K8" s="44">
+        <v>1</v>
+      </c>
+      <c r="L8" s="44">
         <v>7</v>
       </c>
-      <c r="S7" s="22">
+      <c r="M8" s="48">
+        <v>10</v>
+      </c>
+      <c r="N8" s="21">
+        <v>0.3</v>
+      </c>
+      <c r="O8" s="22">
+        <v>3147</v>
+      </c>
+      <c r="P8" s="23">
+        <v>1049</v>
+      </c>
+      <c r="Q8" s="44">
+        <v>19</v>
+      </c>
+      <c r="R8" s="58">
+        <v>29</v>
+      </c>
+      <c r="S8" s="44">
+        <v>221</v>
+      </c>
+      <c r="T8" s="44">
+        <v>175</v>
+      </c>
+      <c r="U8" s="57"/>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A9" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="43">
+        <v>1</v>
+      </c>
+      <c r="D9" s="44">
+        <v>0</v>
+      </c>
+      <c r="E9" s="44">
+        <v>0</v>
+      </c>
+      <c r="F9" s="44">
+        <v>0</v>
+      </c>
+      <c r="G9" s="48">
+        <v>1</v>
+      </c>
+      <c r="H9" s="49">
+        <v>93.8438438438438</v>
+      </c>
+      <c r="I9" s="47">
+        <v>0</v>
+      </c>
+      <c r="J9" s="44">
+        <v>0</v>
+      </c>
+      <c r="K9" s="44">
+        <v>0</v>
+      </c>
+      <c r="L9" s="44">
+        <v>0</v>
+      </c>
+      <c r="M9" s="48">
+        <v>0</v>
+      </c>
+      <c r="N9" s="21">
+        <v>0</v>
+      </c>
+      <c r="O9" s="22">
+        <v>0</v>
+      </c>
+      <c r="P9" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="44">
+        <v>1</v>
+      </c>
+      <c r="R9" s="58">
+        <v>1</v>
+      </c>
+      <c r="S9" s="44">
+        <v>15</v>
+      </c>
+      <c r="T9" s="44">
+        <v>14</v>
+      </c>
+      <c r="U9" s="57"/>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A10" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="43">
+        <v>303</v>
+      </c>
+      <c r="D10" s="44">
+        <v>229</v>
+      </c>
+      <c r="E10" s="44">
+        <v>0</v>
+      </c>
+      <c r="F10" s="44">
+        <v>3</v>
+      </c>
+      <c r="G10" s="48">
+        <v>535</v>
+      </c>
+      <c r="H10" s="49">
+        <v>451.81618215326</v>
+      </c>
+      <c r="I10" s="47">
+        <v>4</v>
+      </c>
+      <c r="J10" s="44">
+        <v>37</v>
+      </c>
+      <c r="K10" s="44">
+        <v>174</v>
+      </c>
+      <c r="L10" s="44">
+        <v>114</v>
+      </c>
+      <c r="M10" s="48">
+        <v>325</v>
+      </c>
+      <c r="N10" s="21">
+        <v>0.6492</v>
+      </c>
+      <c r="O10" s="22">
+        <v>175448</v>
+      </c>
+      <c r="P10" s="23">
+        <v>832</v>
+      </c>
+      <c r="Q10" s="44">
+        <v>49</v>
+      </c>
+      <c r="R10" s="58">
+        <v>374</v>
+      </c>
+      <c r="S10" s="44">
+        <v>1559</v>
+      </c>
+      <c r="T10" s="44">
+        <v>1368</v>
+      </c>
+      <c r="U10" s="57"/>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A11" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="43">
+        <v>0</v>
+      </c>
+      <c r="D11" s="44">
+        <v>0</v>
+      </c>
+      <c r="E11" s="44">
+        <v>0</v>
+      </c>
+      <c r="F11" s="44">
+        <v>0</v>
+      </c>
+      <c r="G11" s="48">
+        <v>0</v>
+      </c>
+      <c r="H11" s="49">
+        <v>0</v>
+      </c>
+      <c r="I11" s="47">
+        <v>0</v>
+      </c>
+      <c r="J11" s="44">
+        <v>0</v>
+      </c>
+      <c r="K11" s="44">
+        <v>0</v>
+      </c>
+      <c r="L11" s="44">
+        <v>0</v>
+      </c>
+      <c r="M11" s="48">
+        <v>0</v>
+      </c>
+      <c r="N11" s="21">
+        <v>0</v>
+      </c>
+      <c r="O11" s="22">
+        <v>0</v>
+      </c>
+      <c r="P11" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="44">
+        <v>0</v>
+      </c>
+      <c r="R11" s="58">
+        <v>0</v>
+      </c>
+      <c r="S11" s="44">
+        <v>17</v>
+      </c>
+      <c r="T11" s="44">
+        <v>17</v>
+      </c>
+      <c r="U11" s="57"/>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A12" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="43">
+        <v>0</v>
+      </c>
+      <c r="D12" s="44">
+        <v>0</v>
+      </c>
+      <c r="E12" s="44">
+        <v>0</v>
+      </c>
+      <c r="F12" s="44">
+        <v>0</v>
+      </c>
+      <c r="G12" s="48">
+        <v>0</v>
+      </c>
+      <c r="H12" s="49">
+        <v>0</v>
+      </c>
+      <c r="I12" s="47">
+        <v>0</v>
+      </c>
+      <c r="J12" s="44">
+        <v>0</v>
+      </c>
+      <c r="K12" s="44">
+        <v>0</v>
+      </c>
+      <c r="L12" s="44">
+        <v>0</v>
+      </c>
+      <c r="M12" s="48">
+        <v>0</v>
+      </c>
+      <c r="N12" s="21">
+        <v>0</v>
+      </c>
+      <c r="O12" s="22">
+        <v>0</v>
+      </c>
+      <c r="P12" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="44">
+        <v>0</v>
+      </c>
+      <c r="R12" s="58">
+        <v>0</v>
+      </c>
+      <c r="S12" s="44">
+        <v>1</v>
+      </c>
+      <c r="T12" s="44">
+        <v>1</v>
+      </c>
+      <c r="U12" s="57"/>
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A13" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="43">
+        <v>194</v>
+      </c>
+      <c r="D13" s="44">
+        <v>52</v>
+      </c>
+      <c r="E13" s="44">
+        <v>0</v>
+      </c>
+      <c r="F13" s="44">
+        <v>42</v>
+      </c>
+      <c r="G13" s="48">
+        <v>288</v>
+      </c>
+      <c r="H13" s="49">
+        <v>1095.8904109589</v>
+      </c>
+      <c r="I13" s="47">
+        <v>4</v>
+      </c>
+      <c r="J13" s="44">
+        <v>47</v>
+      </c>
+      <c r="K13" s="44">
+        <v>7</v>
+      </c>
+      <c r="L13" s="44">
+        <v>14</v>
+      </c>
+      <c r="M13" s="48">
+        <v>68</v>
+      </c>
+      <c r="N13" s="21">
+        <v>0.79410000000000003</v>
+      </c>
+      <c r="O13" s="22">
+        <v>60691</v>
+      </c>
+      <c r="P13" s="23">
+        <v>1124</v>
+      </c>
+      <c r="Q13" s="44">
+        <v>26</v>
+      </c>
+      <c r="R13" s="58">
+        <v>94</v>
+      </c>
+      <c r="S13" s="44">
+        <v>698</v>
+      </c>
+      <c r="T13" s="44">
+        <v>487</v>
+      </c>
+      <c r="U13" s="57">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A14" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="43">
+        <v>0</v>
+      </c>
+      <c r="D14" s="44">
+        <v>0</v>
+      </c>
+      <c r="E14" s="44">
+        <v>0</v>
+      </c>
+      <c r="F14" s="44">
+        <v>0</v>
+      </c>
+      <c r="G14" s="48">
+        <v>0</v>
+      </c>
+      <c r="H14" s="49">
+        <v>0</v>
+      </c>
+      <c r="I14" s="47">
+        <v>0</v>
+      </c>
+      <c r="J14" s="44">
+        <v>0</v>
+      </c>
+      <c r="K14" s="44">
+        <v>0</v>
+      </c>
+      <c r="L14" s="44">
+        <v>0</v>
+      </c>
+      <c r="M14" s="48">
+        <v>0</v>
+      </c>
+      <c r="N14" s="21">
+        <v>0</v>
+      </c>
+      <c r="O14" s="22">
+        <v>0</v>
+      </c>
+      <c r="P14" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="44">
+        <v>0</v>
+      </c>
+      <c r="R14" s="58">
+        <v>0</v>
+      </c>
+      <c r="S14" s="44">
+        <v>3</v>
+      </c>
+      <c r="T14" s="44">
+        <v>3</v>
+      </c>
+      <c r="U14" s="57"/>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A15" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="43">
+        <v>36</v>
+      </c>
+      <c r="D15" s="44">
+        <v>14</v>
+      </c>
+      <c r="E15" s="44">
+        <v>0</v>
+      </c>
+      <c r="F15" s="44">
+        <v>0</v>
+      </c>
+      <c r="G15" s="48">
+        <v>50</v>
+      </c>
+      <c r="H15" s="49">
+        <v>163.89895956940401</v>
+      </c>
+      <c r="I15" s="47">
+        <v>1</v>
+      </c>
+      <c r="J15" s="44">
+        <v>0</v>
+      </c>
+      <c r="K15" s="44">
+        <v>8</v>
+      </c>
+      <c r="L15" s="44">
+        <v>2</v>
+      </c>
+      <c r="M15" s="48">
+        <v>10</v>
+      </c>
+      <c r="N15" s="21">
+        <v>0.8</v>
+      </c>
+      <c r="O15" s="22">
+        <v>7639</v>
+      </c>
+      <c r="P15" s="23">
+        <v>955</v>
+      </c>
+      <c r="Q15" s="44">
+        <v>6</v>
+      </c>
+      <c r="R15" s="58">
+        <v>16</v>
+      </c>
+      <c r="S15" s="44">
+        <v>119</v>
+      </c>
+      <c r="T15" s="44">
+        <v>83</v>
+      </c>
+      <c r="U15" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A16" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="43">
+        <v>0</v>
+      </c>
+      <c r="D16" s="44">
+        <v>1</v>
+      </c>
+      <c r="E16" s="44">
+        <v>0</v>
+      </c>
+      <c r="F16" s="44">
+        <v>0</v>
+      </c>
+      <c r="G16" s="48">
+        <v>1</v>
+      </c>
+      <c r="H16" s="49">
+        <v>1.54971245085474</v>
+      </c>
+      <c r="I16" s="47">
+        <v>0</v>
+      </c>
+      <c r="J16" s="44">
+        <v>0</v>
+      </c>
+      <c r="K16" s="44">
+        <v>0</v>
+      </c>
+      <c r="L16" s="44">
+        <v>0</v>
+      </c>
+      <c r="M16" s="48">
+        <v>0</v>
+      </c>
+      <c r="N16" s="21">
+        <v>0</v>
+      </c>
+      <c r="O16" s="22">
+        <v>0</v>
+      </c>
+      <c r="P16" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="44">
+        <v>0</v>
+      </c>
+      <c r="R16" s="58">
+        <v>0</v>
+      </c>
+      <c r="S16" s="44">
+        <v>6</v>
+      </c>
+      <c r="T16" s="44">
+        <v>5</v>
+      </c>
+      <c r="U16" s="57"/>
+    </row>
+    <row r="17" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A17" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="43">
+        <v>907</v>
+      </c>
+      <c r="D17" s="44">
+        <v>177</v>
+      </c>
+      <c r="E17" s="44">
+        <v>0</v>
+      </c>
+      <c r="F17" s="44">
+        <v>19</v>
+      </c>
+      <c r="G17" s="48">
+        <v>1103</v>
+      </c>
+      <c r="H17" s="49">
+        <v>123.423925431909</v>
+      </c>
+      <c r="I17" s="47">
+        <v>15</v>
+      </c>
+      <c r="J17" s="44">
+        <v>183</v>
+      </c>
+      <c r="K17" s="44">
+        <v>137</v>
+      </c>
+      <c r="L17" s="44">
+        <v>1543</v>
+      </c>
+      <c r="M17" s="48">
+        <v>1863</v>
+      </c>
+      <c r="N17" s="21">
+        <v>0.17180000000000001</v>
+      </c>
+      <c r="O17" s="22">
+        <v>178602</v>
+      </c>
+      <c r="P17" s="23">
+        <v>558</v>
+      </c>
+      <c r="Q17" s="44">
+        <v>138</v>
+      </c>
+      <c r="R17" s="58">
+        <v>2001</v>
+      </c>
+      <c r="S17" s="44">
+        <v>4252</v>
+      </c>
+      <c r="T17" s="44">
+        <v>5091</v>
+      </c>
+      <c r="U17" s="57"/>
+    </row>
+    <row r="18" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A18" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="43">
+        <v>10</v>
+      </c>
+      <c r="D18" s="44">
+        <v>20</v>
+      </c>
+      <c r="E18" s="44">
+        <v>0</v>
+      </c>
+      <c r="F18" s="44">
+        <v>12</v>
+      </c>
+      <c r="G18" s="48">
+        <v>42</v>
+      </c>
+      <c r="H18" s="49">
+        <v>356.88793718772303</v>
+      </c>
+      <c r="I18" s="47">
+        <v>1</v>
+      </c>
+      <c r="J18" s="44">
+        <v>0</v>
+      </c>
+      <c r="K18" s="44">
+        <v>0</v>
+      </c>
+      <c r="L18" s="44">
+        <v>5</v>
+      </c>
+      <c r="M18" s="48">
+        <v>5</v>
+      </c>
+      <c r="N18" s="21">
+        <v>0</v>
+      </c>
+      <c r="O18" s="22">
+        <v>0</v>
+      </c>
+      <c r="P18" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="44">
+        <v>7</v>
+      </c>
+      <c r="R18" s="58">
+        <v>12</v>
+      </c>
+      <c r="S18" s="44">
+        <v>77</v>
+      </c>
+      <c r="T18" s="44">
+        <v>47</v>
+      </c>
+      <c r="U18" s="57"/>
+    </row>
+    <row r="19" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A19" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="43">
+        <v>0</v>
+      </c>
+      <c r="D19" s="44">
+        <v>0</v>
+      </c>
+      <c r="E19" s="44">
+        <v>0</v>
+      </c>
+      <c r="F19" s="44">
+        <v>0</v>
+      </c>
+      <c r="G19" s="48">
+        <v>0</v>
+      </c>
+      <c r="H19" s="49">
+        <v>0</v>
+      </c>
+      <c r="I19" s="47">
+        <v>0</v>
+      </c>
+      <c r="J19" s="44">
+        <v>0</v>
+      </c>
+      <c r="K19" s="44">
+        <v>0</v>
+      </c>
+      <c r="L19" s="44">
+        <v>0</v>
+      </c>
+      <c r="M19" s="48">
+        <v>0</v>
+      </c>
+      <c r="N19" s="21">
+        <v>0</v>
+      </c>
+      <c r="O19" s="22">
+        <v>0</v>
+      </c>
+      <c r="P19" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="44">
+        <v>0</v>
+      </c>
+      <c r="R19" s="58">
+        <v>0</v>
+      </c>
+      <c r="S19" s="44">
+        <v>62</v>
+      </c>
+      <c r="T19" s="44">
+        <v>62</v>
+      </c>
+      <c r="U19" s="57"/>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A20" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="43">
+        <v>0</v>
+      </c>
+      <c r="D20" s="44">
+        <v>0</v>
+      </c>
+      <c r="E20" s="44">
+        <v>0</v>
+      </c>
+      <c r="F20" s="44">
+        <v>0</v>
+      </c>
+      <c r="G20" s="48">
+        <v>0</v>
+      </c>
+      <c r="H20" s="49">
+        <v>0</v>
+      </c>
+      <c r="I20" s="47">
+        <v>0</v>
+      </c>
+      <c r="J20" s="44">
+        <v>0</v>
+      </c>
+      <c r="K20" s="44">
+        <v>0</v>
+      </c>
+      <c r="L20" s="44">
+        <v>0</v>
+      </c>
+      <c r="M20" s="48">
+        <v>0</v>
+      </c>
+      <c r="N20" s="21">
+        <v>0</v>
+      </c>
+      <c r="O20" s="22">
+        <v>0</v>
+      </c>
+      <c r="P20" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="44">
+        <v>0</v>
+      </c>
+      <c r="R20" s="58">
+        <v>0</v>
+      </c>
+      <c r="S20" s="44">
+        <v>340</v>
+      </c>
+      <c r="T20" s="44">
+        <v>340</v>
+      </c>
+      <c r="U20" s="57"/>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A21" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="43">
+        <v>0</v>
+      </c>
+      <c r="D21" s="44">
+        <v>0</v>
+      </c>
+      <c r="E21" s="44">
+        <v>0</v>
+      </c>
+      <c r="F21" s="44">
+        <v>0</v>
+      </c>
+      <c r="G21" s="48">
+        <v>0</v>
+      </c>
+      <c r="H21" s="49">
+        <v>0</v>
+      </c>
+      <c r="I21" s="47">
+        <v>0</v>
+      </c>
+      <c r="J21" s="44">
+        <v>0</v>
+      </c>
+      <c r="K21" s="44">
+        <v>0</v>
+      </c>
+      <c r="L21" s="44">
+        <v>0</v>
+      </c>
+      <c r="M21" s="48">
+        <v>0</v>
+      </c>
+      <c r="N21" s="21">
+        <v>0</v>
+      </c>
+      <c r="O21" s="22">
+        <v>0</v>
+      </c>
+      <c r="P21" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="44">
+        <v>0</v>
+      </c>
+      <c r="R21" s="58">
+        <v>0</v>
+      </c>
+      <c r="S21" s="44">
+        <v>5</v>
+      </c>
+      <c r="T21" s="44">
+        <v>5</v>
+      </c>
+      <c r="U21" s="57">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A22" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="43">
+        <v>0</v>
+      </c>
+      <c r="D22" s="44">
+        <v>0</v>
+      </c>
+      <c r="E22" s="44">
+        <v>0</v>
+      </c>
+      <c r="F22" s="44">
+        <v>0</v>
+      </c>
+      <c r="G22" s="48">
+        <v>0</v>
+      </c>
+      <c r="H22" s="49">
+        <v>0</v>
+      </c>
+      <c r="I22" s="47">
+        <v>0</v>
+      </c>
+      <c r="J22" s="44">
+        <v>0</v>
+      </c>
+      <c r="K22" s="44">
+        <v>0</v>
+      </c>
+      <c r="L22" s="44">
+        <v>0</v>
+      </c>
+      <c r="M22" s="48">
+        <v>0</v>
+      </c>
+      <c r="N22" s="21">
+        <v>0</v>
+      </c>
+      <c r="O22" s="22">
+        <v>0</v>
+      </c>
+      <c r="P22" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="44">
+        <v>0</v>
+      </c>
+      <c r="R22" s="58">
+        <v>0</v>
+      </c>
+      <c r="S22" s="44">
+        <v>3</v>
+      </c>
+      <c r="T22" s="44">
+        <v>3</v>
+      </c>
+      <c r="U22" s="57"/>
+    </row>
+    <row r="23" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A23" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="43">
+        <v>0</v>
+      </c>
+      <c r="D23" s="50">
+        <v>0</v>
+      </c>
+      <c r="E23" s="50">
+        <v>0</v>
+      </c>
+      <c r="F23" s="50">
+        <v>0</v>
+      </c>
+      <c r="G23" s="48">
+        <v>0</v>
+      </c>
+      <c r="H23" s="49">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47">
+        <v>0</v>
+      </c>
+      <c r="J23" s="50">
+        <v>0</v>
+      </c>
+      <c r="K23" s="50">
+        <v>0</v>
+      </c>
+      <c r="L23" s="50">
+        <v>0</v>
+      </c>
+      <c r="M23" s="48">
+        <v>0</v>
+      </c>
+      <c r="N23" s="21">
+        <v>0</v>
+      </c>
+      <c r="O23" s="34">
+        <v>0</v>
+      </c>
+      <c r="P23" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="44">
+        <v>0</v>
+      </c>
+      <c r="R23" s="58">
+        <v>0</v>
+      </c>
+      <c r="S23" s="44">
+        <v>853</v>
+      </c>
+      <c r="T23" s="44">
+        <v>853</v>
+      </c>
+      <c r="U23" s="57"/>
+    </row>
+    <row r="24" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A24" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="43">
+        <v>2</v>
+      </c>
+      <c r="D24" s="50">
+        <v>1</v>
+      </c>
+      <c r="E24" s="50">
+        <v>0</v>
+      </c>
+      <c r="F24" s="50">
+        <v>2</v>
+      </c>
+      <c r="G24" s="48">
+        <v>5</v>
+      </c>
+      <c r="H24" s="49">
+        <v>73.0211274462077</v>
+      </c>
+      <c r="I24" s="47">
+        <v>0</v>
+      </c>
+      <c r="J24" s="50">
+        <v>0</v>
+      </c>
+      <c r="K24" s="50">
+        <v>2</v>
+      </c>
+      <c r="L24" s="50">
+        <v>4</v>
+      </c>
+      <c r="M24" s="48">
+        <v>6</v>
+      </c>
+      <c r="N24" s="21">
+        <v>0.33329999999999999</v>
+      </c>
+      <c r="O24" s="34">
+        <v>2690</v>
+      </c>
+      <c r="P24" s="23">
+        <v>1345</v>
+      </c>
+      <c r="Q24" s="44">
+        <v>0</v>
+      </c>
+      <c r="R24" s="58">
+        <v>6</v>
+      </c>
+      <c r="S24" s="44">
+        <v>55</v>
+      </c>
+      <c r="T24" s="44">
+        <v>56</v>
+      </c>
+      <c r="U24" s="57">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A25" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="43">
+        <v>5</v>
+      </c>
+      <c r="D25" s="44">
+        <v>3</v>
+      </c>
+      <c r="E25" s="44">
+        <v>0</v>
+      </c>
+      <c r="F25" s="44">
+        <v>0</v>
+      </c>
+      <c r="G25" s="48">
+        <v>8</v>
+      </c>
+      <c r="H25" s="49">
+        <v>447.32721986132799</v>
+      </c>
+      <c r="I25" s="47">
+        <v>0</v>
+      </c>
+      <c r="J25" s="44">
+        <v>0</v>
+      </c>
+      <c r="K25" s="44">
+        <v>0</v>
+      </c>
+      <c r="L25" s="44">
+        <v>1</v>
+      </c>
+      <c r="M25" s="48">
+        <v>1</v>
+      </c>
+      <c r="N25" s="21">
+        <v>0</v>
+      </c>
+      <c r="O25" s="22">
+        <v>0</v>
+      </c>
+      <c r="P25" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="44">
+        <v>2</v>
+      </c>
+      <c r="R25" s="58">
+        <v>3</v>
+      </c>
+      <c r="S25" s="44">
+        <v>15</v>
+      </c>
+      <c r="T25" s="44">
+        <v>9</v>
+      </c>
+      <c r="U25" s="57"/>
+    </row>
+    <row r="26" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A26" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="43">
+        <v>3300</v>
+      </c>
+      <c r="D26" s="44">
+        <v>738</v>
+      </c>
+      <c r="E26" s="44">
+        <v>0</v>
+      </c>
+      <c r="F26" s="44">
+        <v>244</v>
+      </c>
+      <c r="G26" s="48">
+        <v>4282</v>
+      </c>
+      <c r="H26" s="49">
+        <v>381.99192284273801</v>
+      </c>
+      <c r="I26" s="47">
+        <v>34</v>
+      </c>
+      <c r="J26" s="44">
+        <v>24</v>
+      </c>
+      <c r="K26" s="44">
+        <v>91</v>
+      </c>
+      <c r="L26" s="44">
+        <v>1870</v>
+      </c>
+      <c r="M26" s="48">
+        <v>1985</v>
+      </c>
+      <c r="N26" s="21">
+        <v>5.79E-2</v>
+      </c>
+      <c r="O26" s="22">
+        <v>66795</v>
+      </c>
+      <c r="P26" s="23">
+        <v>581</v>
+      </c>
+      <c r="Q26" s="44">
+        <v>381</v>
+      </c>
+      <c r="R26" s="58">
+        <v>2366</v>
+      </c>
+      <c r="S26" s="44">
+        <v>10205</v>
+      </c>
+      <c r="T26" s="44">
+        <v>8120</v>
+      </c>
+      <c r="U26" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A27" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C27" s="43">
+        <v>1</v>
+      </c>
+      <c r="D27" s="44">
+        <v>0</v>
+      </c>
+      <c r="E27" s="44">
+        <v>0</v>
+      </c>
+      <c r="F27" s="44">
+        <v>1</v>
+      </c>
+      <c r="G27" s="48">
+        <v>2</v>
+      </c>
+      <c r="H27" s="49">
+        <v>0</v>
+      </c>
+      <c r="I27" s="47">
+        <v>0</v>
+      </c>
+      <c r="J27" s="44">
+        <v>0</v>
+      </c>
+      <c r="K27" s="44">
+        <v>1</v>
+      </c>
+      <c r="L27" s="44">
+        <v>0</v>
+      </c>
+      <c r="M27" s="48">
+        <v>1</v>
+      </c>
+      <c r="N27" s="21">
+        <v>1</v>
+      </c>
+      <c r="O27" s="22">
+        <v>847</v>
+      </c>
+      <c r="P27" s="23">
+        <v>847</v>
+      </c>
+      <c r="Q27" s="44">
+        <v>1</v>
+      </c>
+      <c r="R27" s="58">
+        <v>2</v>
+      </c>
+      <c r="S27" s="44">
+        <v>8</v>
+      </c>
+      <c r="T27" s="44">
+        <v>8</v>
+      </c>
+      <c r="U27" s="57">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A28" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="43">
+        <v>95</v>
+      </c>
+      <c r="D28" s="44">
+        <v>50</v>
+      </c>
+      <c r="E28" s="44">
+        <v>0</v>
+      </c>
+      <c r="F28" s="44">
+        <v>38</v>
+      </c>
+      <c r="G28" s="48">
+        <v>183</v>
+      </c>
+      <c r="H28" s="49">
+        <v>263.11300794419799</v>
+      </c>
+      <c r="I28" s="47">
+        <v>14</v>
+      </c>
+      <c r="J28" s="44">
+        <v>15</v>
+      </c>
+      <c r="K28" s="44">
+        <v>6</v>
+      </c>
+      <c r="L28" s="44">
+        <v>35</v>
+      </c>
+      <c r="M28" s="48">
+        <v>56</v>
+      </c>
+      <c r="N28" s="21">
+        <v>0.375</v>
+      </c>
+      <c r="O28" s="22">
+        <v>24471</v>
+      </c>
+      <c r="P28" s="23">
+        <v>1165</v>
+      </c>
+      <c r="Q28" s="44">
+        <v>41</v>
+      </c>
+      <c r="R28" s="58">
+        <v>97</v>
+      </c>
+      <c r="S28" s="44">
+        <v>447</v>
+      </c>
+      <c r="T28" s="44">
+        <v>336</v>
+      </c>
+      <c r="U28" s="57"/>
+    </row>
+    <row r="29" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A29" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C29" s="43">
+        <v>792</v>
+      </c>
+      <c r="D29" s="44">
+        <v>42</v>
+      </c>
+      <c r="E29" s="44">
+        <v>0</v>
+      </c>
+      <c r="F29" s="44">
+        <v>31</v>
+      </c>
+      <c r="G29" s="48">
+        <v>865</v>
+      </c>
+      <c r="H29" s="49">
+        <v>430.97189329466602</v>
+      </c>
+      <c r="I29" s="47">
+        <v>43</v>
+      </c>
+      <c r="J29" s="44">
+        <v>60</v>
+      </c>
+      <c r="K29" s="44">
+        <v>9</v>
+      </c>
+      <c r="L29" s="44">
+        <v>543</v>
+      </c>
+      <c r="M29" s="48">
+        <v>612</v>
+      </c>
+      <c r="N29" s="21">
+        <v>0.11269999999999999</v>
+      </c>
+      <c r="O29" s="22">
+        <v>64057</v>
+      </c>
+      <c r="P29" s="23">
+        <v>928</v>
+      </c>
+      <c r="Q29" s="44">
+        <v>168</v>
+      </c>
+      <c r="R29" s="58">
+        <v>780</v>
+      </c>
+      <c r="S29" s="44">
+        <v>2271</v>
+      </c>
+      <c r="T29" s="44">
+        <v>2127</v>
+      </c>
+      <c r="U29" s="57">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A30" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C30" s="43">
+        <v>81</v>
+      </c>
+      <c r="D30" s="44">
+        <v>41</v>
+      </c>
+      <c r="E30" s="44">
+        <v>0</v>
+      </c>
+      <c r="F30" s="44">
+        <v>1</v>
+      </c>
+      <c r="G30" s="48">
+        <v>123</v>
+      </c>
+      <c r="H30" s="49">
+        <v>98.978814477192998</v>
+      </c>
+      <c r="I30" s="47">
+        <v>3</v>
+      </c>
+      <c r="J30" s="44">
+        <v>11</v>
+      </c>
+      <c r="K30" s="44">
+        <v>8</v>
+      </c>
+      <c r="L30" s="44">
+        <v>43</v>
+      </c>
+      <c r="M30" s="48">
+        <v>62</v>
+      </c>
+      <c r="N30" s="21">
+        <v>0.30649999999999999</v>
+      </c>
+      <c r="O30" s="22">
+        <v>14136</v>
+      </c>
+      <c r="P30" s="23">
+        <v>744</v>
+      </c>
+      <c r="Q30" s="44">
+        <v>13</v>
+      </c>
+      <c r="R30" s="58">
+        <v>75</v>
+      </c>
+      <c r="S30" s="44">
+        <v>326</v>
+      </c>
+      <c r="T30" s="44">
+        <v>268</v>
+      </c>
+      <c r="U30" s="57"/>
+    </row>
+    <row r="31" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A31" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="43">
+        <v>1600</v>
+      </c>
+      <c r="D31" s="44">
+        <v>383</v>
+      </c>
+      <c r="E31" s="44">
+        <v>0</v>
+      </c>
+      <c r="F31" s="44">
+        <v>55</v>
+      </c>
+      <c r="G31" s="48">
+        <v>2038</v>
+      </c>
+      <c r="H31" s="49">
+        <v>797.19362116458603</v>
+      </c>
+      <c r="I31" s="47">
+        <v>22</v>
+      </c>
+      <c r="J31" s="44">
+        <v>141</v>
+      </c>
+      <c r="K31" s="44">
+        <v>1279</v>
+      </c>
+      <c r="L31" s="44">
+        <v>208</v>
+      </c>
+      <c r="M31" s="48">
+        <v>1628</v>
+      </c>
+      <c r="N31" s="21">
+        <v>0.87219999999999998</v>
+      </c>
+      <c r="O31" s="22">
+        <v>1211750</v>
+      </c>
+      <c r="P31" s="23">
+        <v>853</v>
+      </c>
+      <c r="Q31" s="44">
+        <v>371</v>
+      </c>
+      <c r="R31" s="58">
+        <v>1999</v>
+      </c>
+      <c r="S31" s="44">
+        <v>6364</v>
+      </c>
+      <c r="T31" s="44">
+        <v>6243</v>
+      </c>
+      <c r="U31" s="57">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A32" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="43">
+        <v>0</v>
+      </c>
+      <c r="D32" s="50">
+        <v>0</v>
+      </c>
+      <c r="E32" s="50">
+        <v>0</v>
+      </c>
+      <c r="F32" s="50">
+        <v>0</v>
+      </c>
+      <c r="G32" s="48">
+        <v>0</v>
+      </c>
+      <c r="H32" s="49">
+        <v>0</v>
+      </c>
+      <c r="I32" s="47">
+        <v>17</v>
+      </c>
+      <c r="J32" s="50">
+        <v>0</v>
+      </c>
+      <c r="K32" s="50">
+        <v>0</v>
+      </c>
+      <c r="L32" s="50">
+        <v>1</v>
+      </c>
+      <c r="M32" s="48">
+        <v>1</v>
+      </c>
+      <c r="N32" s="21">
+        <v>0</v>
+      </c>
+      <c r="O32" s="34">
+        <v>0</v>
+      </c>
+      <c r="P32" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="50">
+        <v>17</v>
+      </c>
+      <c r="R32" s="58">
         <v>18</v>
       </c>
-      <c r="T7" s="30">
+      <c r="S32" s="50">
+        <v>0</v>
+      </c>
+      <c r="T32" s="59">
+        <v>1</v>
+      </c>
+      <c r="U32" s="57"/>
+    </row>
+    <row r="33" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A33" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C33" s="43">
+        <v>1447</v>
+      </c>
+      <c r="D33" s="50">
+        <v>132</v>
+      </c>
+      <c r="E33" s="50">
+        <v>17</v>
+      </c>
+      <c r="F33" s="50">
+        <v>660</v>
+      </c>
+      <c r="G33" s="48">
+        <v>2256</v>
+      </c>
+      <c r="H33" s="49">
+        <v>169.642947301736</v>
+      </c>
+      <c r="I33" s="47">
+        <v>176</v>
+      </c>
+      <c r="J33" s="50">
+        <v>956</v>
+      </c>
+      <c r="K33" s="50">
+        <v>220</v>
+      </c>
+      <c r="L33" s="50">
+        <v>345</v>
+      </c>
+      <c r="M33" s="48">
+        <v>1521</v>
+      </c>
+      <c r="N33" s="21">
+        <v>0.7732</v>
+      </c>
+      <c r="O33" s="34">
+        <v>1015111.64</v>
+      </c>
+      <c r="P33" s="23">
+        <v>863</v>
+      </c>
+      <c r="Q33" s="50">
+        <v>421</v>
+      </c>
+      <c r="R33" s="58">
+        <v>1942</v>
+      </c>
+      <c r="S33" s="50">
+        <v>2823</v>
+      </c>
+      <c r="T33" s="59">
+        <v>2334</v>
+      </c>
+      <c r="U33" s="57"/>
+    </row>
+    <row r="34" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A34" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C34" s="43">
+        <v>4</v>
+      </c>
+      <c r="D34" s="50">
+        <v>2</v>
+      </c>
+      <c r="E34" s="50">
+        <v>0</v>
+      </c>
+      <c r="F34" s="50">
+        <v>0</v>
+      </c>
+      <c r="G34" s="48">
+        <v>6</v>
+      </c>
+      <c r="H34" s="49">
+        <v>43.691335280025001</v>
+      </c>
+      <c r="I34" s="47">
+        <v>4</v>
+      </c>
+      <c r="J34" s="50">
+        <v>4</v>
+      </c>
+      <c r="K34" s="50">
+        <v>0</v>
+      </c>
+      <c r="L34" s="50">
+        <v>0</v>
+      </c>
+      <c r="M34" s="48">
+        <v>4</v>
+      </c>
+      <c r="N34" s="21">
+        <v>1</v>
+      </c>
+      <c r="O34" s="34">
+        <v>2307</v>
+      </c>
+      <c r="P34" s="23">
+        <v>577</v>
+      </c>
+      <c r="Q34" s="50">
+        <v>6</v>
+      </c>
+      <c r="R34" s="58">
+        <v>10</v>
+      </c>
+      <c r="S34" s="50">
+        <v>3</v>
+      </c>
+      <c r="T34" s="59">
+        <v>3</v>
+      </c>
+      <c r="U34" s="57"/>
+    </row>
+    <row r="35" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A35" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B35" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" s="43">
+        <v>0</v>
+      </c>
+      <c r="D35" s="50">
+        <v>0</v>
+      </c>
+      <c r="E35" s="50">
+        <v>0</v>
+      </c>
+      <c r="F35" s="50">
+        <v>1</v>
+      </c>
+      <c r="G35" s="48">
+        <v>1</v>
+      </c>
+      <c r="H35" s="49">
+        <v>0</v>
+      </c>
+      <c r="I35" s="47">
+        <v>8</v>
+      </c>
+      <c r="J35" s="50">
+        <v>0</v>
+      </c>
+      <c r="K35" s="50">
+        <v>0</v>
+      </c>
+      <c r="L35" s="50">
+        <v>0</v>
+      </c>
+      <c r="M35" s="48">
+        <v>0</v>
+      </c>
+      <c r="N35" s="21">
+        <v>0</v>
+      </c>
+      <c r="O35" s="34">
+        <v>0</v>
+      </c>
+      <c r="P35" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="50">
+        <v>8</v>
+      </c>
+      <c r="R35" s="58">
+        <v>8</v>
+      </c>
+      <c r="S35" s="50">
+        <v>1</v>
+      </c>
+      <c r="T35" s="59">
+        <v>0</v>
+      </c>
+      <c r="U35" s="57"/>
+    </row>
+    <row r="36" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A36" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="B36" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="43">
+        <v>0</v>
+      </c>
+      <c r="D36" s="50">
+        <v>0</v>
+      </c>
+      <c r="E36" s="50">
+        <v>2</v>
+      </c>
+      <c r="F36" s="50">
+        <v>0</v>
+      </c>
+      <c r="G36" s="48">
+        <v>2</v>
+      </c>
+      <c r="H36" s="49">
+        <v>0.117857156536991</v>
+      </c>
+      <c r="I36" s="47">
+        <v>33</v>
+      </c>
+      <c r="J36" s="50">
+        <v>1</v>
+      </c>
+      <c r="K36" s="50">
+        <v>2</v>
+      </c>
+      <c r="L36" s="50">
+        <v>0</v>
+      </c>
+      <c r="M36" s="48">
+        <v>3</v>
+      </c>
+      <c r="N36" s="21">
+        <v>1</v>
+      </c>
+      <c r="O36" s="34">
+        <v>645</v>
+      </c>
+      <c r="P36" s="23">
+        <v>215</v>
+      </c>
+      <c r="Q36" s="50">
+        <v>35</v>
+      </c>
+      <c r="R36" s="58">
+        <v>38</v>
+      </c>
+      <c r="S36" s="50">
+        <v>1</v>
+      </c>
+      <c r="T36" s="59">
+        <v>4</v>
+      </c>
+      <c r="U36" s="57"/>
+    </row>
+    <row r="37" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A37" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B37" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="43">
+        <v>0</v>
+      </c>
+      <c r="D37" s="50">
+        <v>0</v>
+      </c>
+      <c r="E37" s="50">
+        <v>1</v>
+      </c>
+      <c r="F37" s="50">
+        <v>2</v>
+      </c>
+      <c r="G37" s="48">
+        <v>3</v>
+      </c>
+      <c r="H37" s="49">
+        <v>0.182618982658866</v>
+      </c>
+      <c r="I37" s="47">
+        <v>9</v>
+      </c>
+      <c r="J37" s="50">
+        <v>0</v>
+      </c>
+      <c r="K37" s="50">
+        <v>5</v>
+      </c>
+      <c r="L37" s="50">
+        <v>1</v>
+      </c>
+      <c r="M37" s="48">
+        <v>6</v>
+      </c>
+      <c r="N37" s="21">
+        <v>0.83330000000000004</v>
+      </c>
+      <c r="O37" s="34">
+        <v>675</v>
+      </c>
+      <c r="P37" s="23">
+        <v>135</v>
+      </c>
+      <c r="Q37" s="50">
+        <v>9</v>
+      </c>
+      <c r="R37" s="58">
+        <v>15</v>
+      </c>
+      <c r="S37" s="50">
+        <v>4</v>
+      </c>
+      <c r="T37" s="59">
+        <v>7</v>
+      </c>
+      <c r="U37" s="57"/>
+    </row>
+    <row r="38" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A38" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B38" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C38" s="43">
+        <v>16</v>
+      </c>
+      <c r="D38" s="50">
+        <v>3</v>
+      </c>
+      <c r="E38" s="50">
+        <v>0</v>
+      </c>
+      <c r="F38" s="50">
+        <v>2</v>
+      </c>
+      <c r="G38" s="48">
         <v>21</v>
       </c>
-      <c r="U7" s="37"/>
-[...6 lines deleted...]
-      <c r="A8" s="20" t="s">
+      <c r="H38" s="49">
+        <v>59.844970030268897</v>
+      </c>
+      <c r="I38" s="47">
+        <v>2</v>
+      </c>
+      <c r="J38" s="50">
+        <v>11</v>
+      </c>
+      <c r="K38" s="50">
+        <v>4</v>
+      </c>
+      <c r="L38" s="50">
+        <v>5</v>
+      </c>
+      <c r="M38" s="48">
+        <v>20</v>
+      </c>
+      <c r="N38" s="21">
+        <v>0.75</v>
+      </c>
+      <c r="O38" s="34">
+        <v>8489.43</v>
+      </c>
+      <c r="P38" s="23">
+        <v>566</v>
+      </c>
+      <c r="Q38" s="50">
+        <v>4</v>
+      </c>
+      <c r="R38" s="58">
+        <v>24</v>
+      </c>
+      <c r="S38" s="50">
+        <v>15</v>
+      </c>
+      <c r="T38" s="59">
+        <v>16</v>
+      </c>
+      <c r="U38" s="57"/>
+    </row>
+    <row r="39" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A39" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C39" s="43">
+        <v>0</v>
+      </c>
+      <c r="D39" s="50">
+        <v>0</v>
+      </c>
+      <c r="E39" s="50">
+        <v>1</v>
+      </c>
+      <c r="F39" s="50">
+        <v>2</v>
+      </c>
+      <c r="G39" s="48">
+        <v>3</v>
+      </c>
+      <c r="H39" s="49">
+        <v>0.16944230099933599</v>
+      </c>
+      <c r="I39" s="47">
+        <v>3</v>
+      </c>
+      <c r="J39" s="50">
+        <v>0</v>
+      </c>
+      <c r="K39" s="50">
+        <v>2</v>
+      </c>
+      <c r="L39" s="50">
+        <v>0</v>
+      </c>
+      <c r="M39" s="48">
+        <v>2</v>
+      </c>
+      <c r="N39" s="21">
+        <v>1</v>
+      </c>
+      <c r="O39" s="34">
+        <v>250</v>
+      </c>
+      <c r="P39" s="23">
+        <v>125</v>
+      </c>
+      <c r="Q39" s="50">
+        <v>3</v>
+      </c>
+      <c r="R39" s="58">
+        <v>5</v>
+      </c>
+      <c r="S39" s="50">
+        <v>3</v>
+      </c>
+      <c r="T39" s="59">
+        <v>2</v>
+      </c>
+      <c r="U39" s="57"/>
+    </row>
+    <row r="40" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A40" s="33"/>
+      <c r="B40" s="33"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="50"/>
+      <c r="E40" s="50"/>
+      <c r="F40" s="63"/>
+      <c r="G40" s="83"/>
+      <c r="H40" s="66"/>
+      <c r="I40" s="50"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="50"/>
+      <c r="L40" s="50"/>
+      <c r="M40" s="48"/>
+      <c r="N40" s="69"/>
+      <c r="O40" s="34"/>
+      <c r="P40" s="34"/>
+      <c r="Q40" s="59"/>
+      <c r="R40" s="83"/>
+      <c r="S40" s="72"/>
+      <c r="T40" s="59"/>
+      <c r="U40" s="60"/>
+    </row>
+    <row r="41" spans="1:21" s="5" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="84" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="84" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" s="51">
+        <v>7332</v>
+      </c>
+      <c r="D41" s="68">
+        <v>1766</v>
+      </c>
+      <c r="E41" s="68">
+        <v>0</v>
+      </c>
+      <c r="F41" s="64">
+        <v>452</v>
+      </c>
+      <c r="G41" s="65">
+        <v>9550</v>
+      </c>
+      <c r="H41" s="67"/>
+      <c r="I41" s="68">
+        <v>148</v>
+      </c>
+      <c r="J41" s="51">
+        <v>521</v>
+      </c>
+      <c r="K41" s="68">
+        <v>1724</v>
+      </c>
+      <c r="L41" s="68">
+        <v>4395</v>
+      </c>
+      <c r="M41" s="53">
+        <v>6640</v>
+      </c>
+      <c r="N41" s="70">
+        <v>0.3381024096385542</v>
+      </c>
+      <c r="O41" s="71">
+        <v>1811540</v>
+      </c>
+      <c r="P41" s="71">
+        <v>806.92204899777278</v>
+      </c>
+      <c r="Q41" s="61">
+        <v>1224</v>
+      </c>
+      <c r="R41" s="65">
+        <v>7864</v>
+      </c>
+      <c r="S41" s="73">
+        <v>27944</v>
+      </c>
+      <c r="T41" s="61">
+        <v>25747</v>
+      </c>
+      <c r="U41" s="74">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21" s="5" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="84" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="84" t="s">
+        <v>53</v>
+      </c>
+      <c r="C42" s="51">
+        <v>1467</v>
+      </c>
+      <c r="D42" s="68">
+        <v>137</v>
+      </c>
+      <c r="E42" s="68">
+        <v>21</v>
+      </c>
+      <c r="F42" s="64">
+        <v>667</v>
+      </c>
+      <c r="G42" s="65">
+        <v>2292</v>
+      </c>
+      <c r="H42" s="67"/>
+      <c r="I42" s="68">
+        <v>252</v>
+      </c>
+      <c r="J42" s="51">
+        <v>972</v>
+      </c>
+      <c r="K42" s="68">
+        <v>233</v>
+      </c>
+      <c r="L42" s="68">
+        <v>352</v>
+      </c>
+      <c r="M42" s="53">
+        <v>1557</v>
+      </c>
+      <c r="N42" s="70">
+        <v>0.77442159383033415</v>
+      </c>
+      <c r="O42" s="71">
+        <v>1027478.0700000001</v>
+      </c>
+      <c r="P42" s="71">
+        <v>852.67889626556018</v>
+      </c>
+      <c r="Q42" s="61">
+        <v>503</v>
+      </c>
+      <c r="R42" s="65">
+        <v>2059</v>
+      </c>
+      <c r="S42" s="73">
+        <v>2850</v>
+      </c>
+      <c r="T42" s="61">
+        <v>2367</v>
+      </c>
+      <c r="U42" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A43" s="33"/>
+      <c r="B43" s="33"/>
+      <c r="C43" s="43"/>
+      <c r="D43" s="50"/>
+      <c r="E43" s="50"/>
+      <c r="F43" s="63"/>
+      <c r="G43" s="83"/>
+      <c r="H43" s="66"/>
+      <c r="I43" s="50"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="50"/>
+      <c r="L43" s="50"/>
+      <c r="M43" s="48"/>
+      <c r="N43" s="69"/>
+      <c r="O43" s="34"/>
+      <c r="P43" s="34"/>
+      <c r="Q43" s="25"/>
+      <c r="R43" s="85"/>
+      <c r="S43" s="86"/>
+      <c r="T43" s="25"/>
+      <c r="U43" s="29"/>
+    </row>
+    <row r="44" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A44" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C44" s="43">
+        <v>5</v>
+      </c>
+      <c r="D44" s="44">
+        <v>2</v>
+      </c>
+      <c r="E44" s="44">
+        <v>0</v>
+      </c>
+      <c r="F44" s="44">
+        <v>0</v>
+      </c>
+      <c r="G44" s="48">
+        <v>7</v>
+      </c>
+      <c r="H44" s="49">
+        <v>62</v>
+      </c>
+      <c r="I44" s="47">
+        <v>0</v>
+      </c>
+      <c r="J44" s="44"/>
+      <c r="K44" s="44">
+        <v>4</v>
+      </c>
+      <c r="L44" s="44">
+        <v>0</v>
+      </c>
+      <c r="M44" s="48">
+        <v>4</v>
+      </c>
+      <c r="N44" s="21">
+        <v>1</v>
+      </c>
+      <c r="O44" s="22"/>
+      <c r="P44" s="23"/>
+      <c r="Q44" s="20">
+        <v>1</v>
+      </c>
+      <c r="R44" s="27">
+        <v>5</v>
+      </c>
+      <c r="S44" s="20">
+        <v>21</v>
+      </c>
+      <c r="T44" s="25">
+        <v>19</v>
+      </c>
+      <c r="U44" s="28"/>
+    </row>
+    <row r="45" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A45" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C45" s="43">
+        <v>48</v>
+      </c>
+      <c r="D45" s="44">
+        <v>2</v>
+      </c>
+      <c r="E45" s="44">
+        <v>2</v>
+      </c>
+      <c r="F45" s="44">
+        <v>0</v>
+      </c>
+      <c r="G45" s="48">
+        <v>52</v>
+      </c>
+      <c r="H45" s="49">
+        <v>57</v>
+      </c>
+      <c r="I45" s="47">
+        <v>4</v>
+      </c>
+      <c r="J45" s="44"/>
+      <c r="K45" s="44">
+        <v>14</v>
+      </c>
+      <c r="L45" s="44">
+        <v>14</v>
+      </c>
+      <c r="M45" s="48">
+        <v>28</v>
+      </c>
+      <c r="N45" s="21">
+        <v>0.5</v>
+      </c>
+      <c r="O45" s="22"/>
+      <c r="P45" s="23"/>
+      <c r="Q45" s="20">
+        <v>5</v>
+      </c>
+      <c r="R45" s="27">
+        <v>33</v>
+      </c>
+      <c r="S45" s="20">
+        <v>117</v>
+      </c>
+      <c r="T45" s="25">
+        <v>93</v>
+      </c>
+      <c r="U45" s="28"/>
+    </row>
+    <row r="46" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A46" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C46" s="43">
+        <v>1</v>
+      </c>
+      <c r="D46" s="44">
+        <v>0</v>
+      </c>
+      <c r="E46" s="44">
+        <v>0</v>
+      </c>
+      <c r="F46" s="44">
+        <v>0</v>
+      </c>
+      <c r="G46" s="48">
+        <v>1</v>
+      </c>
+      <c r="H46" s="49">
+        <v>0</v>
+      </c>
+      <c r="I46" s="47">
+        <v>0</v>
+      </c>
+      <c r="J46" s="44"/>
+      <c r="K46" s="44">
+        <v>0</v>
+      </c>
+      <c r="L46" s="44">
+        <v>0</v>
+      </c>
+      <c r="M46" s="48">
+        <v>0</v>
+      </c>
+      <c r="N46" s="21">
+        <v>0</v>
+      </c>
+      <c r="O46" s="22"/>
+      <c r="P46" s="23"/>
+      <c r="Q46" s="20">
+        <v>0</v>
+      </c>
+      <c r="R46" s="27">
+        <v>0</v>
+      </c>
+      <c r="S46" s="20">
+        <v>1</v>
+      </c>
+      <c r="T46" s="25">
+        <v>0</v>
+      </c>
+      <c r="U46" s="28"/>
+    </row>
+    <row r="47" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A47" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C47" s="43">
+        <v>7</v>
+      </c>
+      <c r="D47" s="44">
+        <v>1</v>
+      </c>
+      <c r="E47" s="44">
+        <v>0</v>
+      </c>
+      <c r="F47" s="44">
+        <v>0</v>
+      </c>
+      <c r="G47" s="48">
+        <v>8</v>
+      </c>
+      <c r="H47" s="49">
+        <v>5610</v>
+      </c>
+      <c r="I47" s="47">
+        <v>0</v>
+      </c>
+      <c r="J47" s="44"/>
+      <c r="K47" s="44">
+        <v>0</v>
+      </c>
+      <c r="L47" s="44">
+        <v>0</v>
+      </c>
+      <c r="M47" s="48">
+        <v>0</v>
+      </c>
+      <c r="N47" s="21">
+        <v>0</v>
+      </c>
+      <c r="O47" s="22"/>
+      <c r="P47" s="23"/>
+      <c r="Q47" s="20">
+        <v>0</v>
+      </c>
+      <c r="R47" s="27">
+        <v>0</v>
+      </c>
+      <c r="S47" s="20">
+        <v>8</v>
+      </c>
+      <c r="T47" s="25">
+        <v>0</v>
+      </c>
+      <c r="U47" s="28"/>
+    </row>
+    <row r="48" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A48" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C48" s="43">
+        <v>2</v>
+      </c>
+      <c r="D48" s="44">
+        <v>0</v>
+      </c>
+      <c r="E48" s="44">
+        <v>0</v>
+      </c>
+      <c r="F48" s="44">
+        <v>0</v>
+      </c>
+      <c r="G48" s="48">
+        <v>2</v>
+      </c>
+      <c r="H48" s="49">
+        <v>52</v>
+      </c>
+      <c r="I48" s="47">
+        <v>0</v>
+      </c>
+      <c r="J48" s="44"/>
+      <c r="K48" s="44">
+        <v>0</v>
+      </c>
+      <c r="L48" s="44">
+        <v>0</v>
+      </c>
+      <c r="M48" s="48">
+        <v>0</v>
+      </c>
+      <c r="N48" s="21">
+        <v>0</v>
+      </c>
+      <c r="O48" s="22"/>
+      <c r="P48" s="23"/>
+      <c r="Q48" s="20">
+        <v>0</v>
+      </c>
+      <c r="R48" s="27">
+        <v>0</v>
+      </c>
+      <c r="S48" s="20">
+        <v>7</v>
+      </c>
+      <c r="T48" s="25">
+        <v>5</v>
+      </c>
+      <c r="U48" s="28"/>
+    </row>
+    <row r="49" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A49" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B49" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C49" s="43">
+        <v>3</v>
+      </c>
+      <c r="D49" s="44">
+        <v>0</v>
+      </c>
+      <c r="E49" s="44">
+        <v>0</v>
+      </c>
+      <c r="F49" s="44">
+        <v>0</v>
+      </c>
+      <c r="G49" s="48">
+        <v>3</v>
+      </c>
+      <c r="H49" s="49">
+        <v>1600</v>
+      </c>
+      <c r="I49" s="47">
+        <v>0</v>
+      </c>
+      <c r="J49" s="44"/>
+      <c r="K49" s="44">
+        <v>1</v>
+      </c>
+      <c r="L49" s="44">
+        <v>0</v>
+      </c>
+      <c r="M49" s="48">
+        <v>1</v>
+      </c>
+      <c r="N49" s="21">
+        <v>1</v>
+      </c>
+      <c r="O49" s="22"/>
+      <c r="P49" s="23"/>
+      <c r="Q49" s="20">
+        <v>0</v>
+      </c>
+      <c r="R49" s="27">
+        <v>1</v>
+      </c>
+      <c r="S49" s="20">
+        <v>2</v>
+      </c>
+      <c r="T49" s="25">
+        <v>0</v>
+      </c>
+      <c r="U49" s="28"/>
+    </row>
+    <row r="50" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A50" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C50" s="43">
+        <v>1</v>
+      </c>
+      <c r="D50" s="44">
+        <v>0</v>
+      </c>
+      <c r="E50" s="44">
+        <v>0</v>
+      </c>
+      <c r="F50" s="44">
+        <v>0</v>
+      </c>
+      <c r="G50" s="48">
+        <v>1</v>
+      </c>
+      <c r="H50" s="49">
+        <v>75</v>
+      </c>
+      <c r="I50" s="47">
+        <v>0</v>
+      </c>
+      <c r="J50" s="44"/>
+      <c r="K50" s="44">
+        <v>2</v>
+      </c>
+      <c r="L50" s="44">
+        <v>0</v>
+      </c>
+      <c r="M50" s="48">
+        <v>2</v>
+      </c>
+      <c r="N50" s="21">
+        <v>1</v>
+      </c>
+      <c r="O50" s="22"/>
+      <c r="P50" s="23"/>
+      <c r="Q50" s="20">
+        <v>0</v>
+      </c>
+      <c r="R50" s="27">
+        <v>2</v>
+      </c>
+      <c r="S50" s="20">
+        <v>3</v>
+      </c>
+      <c r="T50" s="25">
+        <v>4</v>
+      </c>
+      <c r="U50" s="28"/>
+    </row>
+    <row r="51" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A51" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C51" s="43">
+        <v>0</v>
+      </c>
+      <c r="D51" s="44">
+        <v>0</v>
+      </c>
+      <c r="E51" s="44">
+        <v>0</v>
+      </c>
+      <c r="F51" s="44">
+        <v>0</v>
+      </c>
+      <c r="G51" s="48">
+        <v>0</v>
+      </c>
+      <c r="H51" s="49">
+        <v>0</v>
+      </c>
+      <c r="I51" s="47">
+        <v>0</v>
+      </c>
+      <c r="J51" s="44"/>
+      <c r="K51" s="44">
+        <v>1</v>
+      </c>
+      <c r="L51" s="44">
+        <v>0</v>
+      </c>
+      <c r="M51" s="48">
+        <v>1</v>
+      </c>
+      <c r="N51" s="21">
+        <v>1</v>
+      </c>
+      <c r="O51" s="22"/>
+      <c r="P51" s="23"/>
+      <c r="Q51" s="20">
+        <v>0</v>
+      </c>
+      <c r="R51" s="27">
+        <v>1</v>
+      </c>
+      <c r="S51" s="20">
+        <v>0</v>
+      </c>
+      <c r="T51" s="25">
+        <v>1</v>
+      </c>
+      <c r="U51" s="28"/>
+    </row>
+    <row r="52" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A52" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="B52" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C52" s="43">
+        <v>3</v>
+      </c>
+      <c r="D52" s="44">
+        <v>2</v>
+      </c>
+      <c r="E52" s="44">
+        <v>0</v>
+      </c>
+      <c r="F52" s="44">
+        <v>0</v>
+      </c>
+      <c r="G52" s="48">
+        <v>5</v>
+      </c>
+      <c r="H52" s="49">
+        <v>87</v>
+      </c>
+      <c r="I52" s="47">
+        <v>0</v>
+      </c>
+      <c r="J52" s="44"/>
+      <c r="K52" s="44">
+        <v>12</v>
+      </c>
+      <c r="L52" s="44">
+        <v>0</v>
+      </c>
+      <c r="M52" s="48">
+        <v>12</v>
+      </c>
+      <c r="N52" s="21">
+        <v>1</v>
+      </c>
+      <c r="O52" s="22"/>
+      <c r="P52" s="23"/>
+      <c r="Q52" s="20">
+        <v>0</v>
+      </c>
+      <c r="R52" s="27">
+        <v>12</v>
+      </c>
+      <c r="S52" s="20">
+        <v>7</v>
+      </c>
+      <c r="T52" s="25">
+        <v>14</v>
+      </c>
+      <c r="U52" s="28"/>
+    </row>
+    <row r="53" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A53" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B53" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C53" s="43">
+        <v>5</v>
+      </c>
+      <c r="D53" s="44">
+        <v>0</v>
+      </c>
+      <c r="E53" s="44">
+        <v>0</v>
+      </c>
+      <c r="F53" s="44">
+        <v>0</v>
+      </c>
+      <c r="G53" s="48">
+        <v>5</v>
+      </c>
+      <c r="H53" s="49">
+        <v>19</v>
+      </c>
+      <c r="I53" s="47">
+        <v>1</v>
+      </c>
+      <c r="J53" s="44"/>
+      <c r="K53" s="44">
+        <v>0</v>
+      </c>
+      <c r="L53" s="44">
+        <v>10</v>
+      </c>
+      <c r="M53" s="48">
+        <v>10</v>
+      </c>
+      <c r="N53" s="21">
+        <v>0</v>
+      </c>
+      <c r="O53" s="22"/>
+      <c r="P53" s="23"/>
+      <c r="Q53" s="20">
+        <v>4</v>
+      </c>
+      <c r="R53" s="27">
+        <v>14</v>
+      </c>
+      <c r="S53" s="20">
+        <v>18</v>
+      </c>
+      <c r="T53" s="25">
+        <v>25</v>
+      </c>
+      <c r="U53" s="28"/>
+    </row>
+    <row r="54" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A54" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B54" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C54" s="43">
+        <v>1</v>
+      </c>
+      <c r="D54" s="44">
+        <v>1</v>
+      </c>
+      <c r="E54" s="44">
+        <v>0</v>
+      </c>
+      <c r="F54" s="44">
+        <v>0</v>
+      </c>
+      <c r="G54" s="48">
+        <v>2</v>
+      </c>
+      <c r="H54" s="49">
+        <v>66</v>
+      </c>
+      <c r="I54" s="47">
+        <v>0</v>
+      </c>
+      <c r="J54" s="44"/>
+      <c r="K54" s="44">
+        <v>0</v>
+      </c>
+      <c r="L54" s="44">
+        <v>0</v>
+      </c>
+      <c r="M54" s="48">
+        <v>0</v>
+      </c>
+      <c r="N54" s="21">
+        <v>0</v>
+      </c>
+      <c r="O54" s="22"/>
+      <c r="P54" s="23"/>
+      <c r="Q54" s="20">
+        <v>0</v>
+      </c>
+      <c r="R54" s="27">
+        <v>0</v>
+      </c>
+      <c r="S54" s="20">
+        <v>2</v>
+      </c>
+      <c r="T54" s="25">
+        <v>0</v>
+      </c>
+      <c r="U54" s="28"/>
+    </row>
+    <row r="55" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A55" s="19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B55" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C55" s="43">
+        <v>1</v>
+      </c>
+      <c r="D55" s="44">
+        <v>0</v>
+      </c>
+      <c r="E55" s="44">
+        <v>0</v>
+      </c>
+      <c r="F55" s="44">
+        <v>0</v>
+      </c>
+      <c r="G55" s="48">
+        <v>1</v>
+      </c>
+      <c r="H55" s="49">
+        <v>79</v>
+      </c>
+      <c r="I55" s="47">
+        <v>0</v>
+      </c>
+      <c r="J55" s="44"/>
+      <c r="K55" s="44">
+        <v>0</v>
+      </c>
+      <c r="L55" s="44">
+        <v>2</v>
+      </c>
+      <c r="M55" s="48">
+        <v>2</v>
+      </c>
+      <c r="N55" s="21">
+        <v>0</v>
+      </c>
+      <c r="O55" s="22"/>
+      <c r="P55" s="23"/>
+      <c r="Q55" s="20">
+        <v>0</v>
+      </c>
+      <c r="R55" s="27">
+        <v>2</v>
+      </c>
+      <c r="S55" s="20">
+        <v>1</v>
+      </c>
+      <c r="T55" s="25">
+        <v>2</v>
+      </c>
+      <c r="U55" s="28"/>
+    </row>
+    <row r="56" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A56" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B56" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C56" s="43">
+        <v>1</v>
+      </c>
+      <c r="D56" s="44">
+        <v>0</v>
+      </c>
+      <c r="E56" s="44">
+        <v>0</v>
+      </c>
+      <c r="F56" s="44">
+        <v>0</v>
+      </c>
+      <c r="G56" s="48">
+        <v>1</v>
+      </c>
+      <c r="H56" s="49">
+        <v>0</v>
+      </c>
+      <c r="I56" s="47">
+        <v>0</v>
+      </c>
+      <c r="J56" s="44"/>
+      <c r="K56" s="44">
+        <v>0</v>
+      </c>
+      <c r="L56" s="44">
+        <v>1</v>
+      </c>
+      <c r="M56" s="48">
+        <v>1</v>
+      </c>
+      <c r="N56" s="21">
+        <v>0</v>
+      </c>
+      <c r="O56" s="22"/>
+      <c r="P56" s="23"/>
+      <c r="Q56" s="20">
+        <v>0</v>
+      </c>
+      <c r="R56" s="27">
+        <v>1</v>
+      </c>
+      <c r="S56" s="20">
+        <v>2</v>
+      </c>
+      <c r="T56" s="25">
+        <v>2</v>
+      </c>
+      <c r="U56" s="28"/>
+    </row>
+    <row r="57" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A57" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B57" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C57" s="43">
+        <v>0</v>
+      </c>
+      <c r="D57" s="44">
+        <v>0</v>
+      </c>
+      <c r="E57" s="44">
+        <v>0</v>
+      </c>
+      <c r="F57" s="44">
+        <v>0</v>
+      </c>
+      <c r="G57" s="48">
+        <v>0</v>
+      </c>
+      <c r="H57" s="49">
+        <v>0</v>
+      </c>
+      <c r="I57" s="47">
+        <v>0</v>
+      </c>
+      <c r="J57" s="44"/>
+      <c r="K57" s="44">
+        <v>0</v>
+      </c>
+      <c r="L57" s="44">
+        <v>1</v>
+      </c>
+      <c r="M57" s="48">
+        <v>1</v>
+      </c>
+      <c r="N57" s="21">
+        <v>0</v>
+      </c>
+      <c r="O57" s="22"/>
+      <c r="P57" s="23"/>
+      <c r="Q57" s="20">
+        <v>0</v>
+      </c>
+      <c r="R57" s="27">
+        <v>1</v>
+      </c>
+      <c r="S57" s="20">
+        <v>0</v>
+      </c>
+      <c r="T57" s="25">
+        <v>1</v>
+      </c>
+      <c r="U57" s="28"/>
+    </row>
+    <row r="58" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A58" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B58" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C58" s="43">
+        <v>0</v>
+      </c>
+      <c r="D58" s="44">
+        <v>0</v>
+      </c>
+      <c r="E58" s="44">
+        <v>0</v>
+      </c>
+      <c r="F58" s="44">
+        <v>0</v>
+      </c>
+      <c r="G58" s="48">
+        <v>0</v>
+      </c>
+      <c r="H58" s="49">
+        <v>0</v>
+      </c>
+      <c r="I58" s="47">
+        <v>1</v>
+      </c>
+      <c r="J58" s="44"/>
+      <c r="K58" s="44">
+        <v>0</v>
+      </c>
+      <c r="L58" s="44">
+        <v>0</v>
+      </c>
+      <c r="M58" s="48">
+        <v>0</v>
+      </c>
+      <c r="N58" s="21">
+        <v>0</v>
+      </c>
+      <c r="O58" s="22"/>
+      <c r="P58" s="23"/>
+      <c r="Q58" s="20">
+        <v>1</v>
+      </c>
+      <c r="R58" s="27">
+        <v>1</v>
+      </c>
+      <c r="S58" s="20">
+        <v>0</v>
+      </c>
+      <c r="T58" s="25">
+        <v>0</v>
+      </c>
+      <c r="U58" s="28"/>
+    </row>
+    <row r="59" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A59" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B59" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C59" s="43">
+        <v>0</v>
+      </c>
+      <c r="D59" s="44">
+        <v>0</v>
+      </c>
+      <c r="E59" s="44">
+        <v>0</v>
+      </c>
+      <c r="F59" s="44">
+        <v>0</v>
+      </c>
+      <c r="G59" s="48">
+        <v>0</v>
+      </c>
+      <c r="H59" s="49">
+        <v>0</v>
+      </c>
+      <c r="I59" s="47">
+        <v>0</v>
+      </c>
+      <c r="J59" s="44"/>
+      <c r="K59" s="44">
+        <v>1</v>
+      </c>
+      <c r="L59" s="44">
+        <v>1</v>
+      </c>
+      <c r="M59" s="48">
+        <v>2</v>
+      </c>
+      <c r="N59" s="21">
+        <v>0.5</v>
+      </c>
+      <c r="O59" s="22"/>
+      <c r="P59" s="23"/>
+      <c r="Q59" s="20">
+        <v>0</v>
+      </c>
+      <c r="R59" s="27">
+        <v>2</v>
+      </c>
+      <c r="S59" s="20">
+        <v>0</v>
+      </c>
+      <c r="T59" s="25">
+        <v>2</v>
+      </c>
+      <c r="U59" s="28"/>
+    </row>
+    <row r="60" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A60" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B60" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C60" s="43">
+        <v>2</v>
+      </c>
+      <c r="D60" s="44">
+        <v>1</v>
+      </c>
+      <c r="E60" s="44">
+        <v>0</v>
+      </c>
+      <c r="F60" s="44">
+        <v>0</v>
+      </c>
+      <c r="G60" s="48">
+        <v>3</v>
+      </c>
+      <c r="H60" s="49">
+        <v>37</v>
+      </c>
+      <c r="I60" s="47">
+        <v>0</v>
+      </c>
+      <c r="J60" s="44"/>
+      <c r="K60" s="44">
+        <v>1</v>
+      </c>
+      <c r="L60" s="44">
+        <v>2</v>
+      </c>
+      <c r="M60" s="48">
+        <v>3</v>
+      </c>
+      <c r="N60" s="21">
+        <v>0.33</v>
+      </c>
+      <c r="O60" s="22"/>
+      <c r="P60" s="23"/>
+      <c r="Q60" s="20">
+        <v>1</v>
+      </c>
+      <c r="R60" s="27">
+        <v>4</v>
+      </c>
+      <c r="S60" s="20">
+        <v>10</v>
+      </c>
+      <c r="T60" s="25">
+        <v>11</v>
+      </c>
+      <c r="U60" s="28"/>
+    </row>
+    <row r="61" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A61" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B61" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C61" s="43">
+        <v>19</v>
+      </c>
+      <c r="D61" s="44">
+        <v>0</v>
+      </c>
+      <c r="E61" s="44">
+        <v>0</v>
+      </c>
+      <c r="F61" s="44">
+        <v>0</v>
+      </c>
+      <c r="G61" s="48">
+        <v>19</v>
+      </c>
+      <c r="H61" s="49">
+        <v>55072</v>
+      </c>
+      <c r="I61" s="47">
+        <v>0</v>
+      </c>
+      <c r="J61" s="44"/>
+      <c r="K61" s="44">
+        <v>4</v>
+      </c>
+      <c r="L61" s="44">
+        <v>0</v>
+      </c>
+      <c r="M61" s="48">
+        <v>4</v>
+      </c>
+      <c r="N61" s="21">
+        <v>1</v>
+      </c>
+      <c r="O61" s="22"/>
+      <c r="P61" s="23"/>
+      <c r="Q61" s="20">
+        <v>0</v>
+      </c>
+      <c r="R61" s="27">
+        <v>4</v>
+      </c>
+      <c r="S61" s="20">
+        <v>16</v>
+      </c>
+      <c r="T61" s="25">
+        <v>1</v>
+      </c>
+      <c r="U61" s="28"/>
+    </row>
+    <row r="62" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A62" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="B62" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C62" s="43">
+        <v>1</v>
+      </c>
+      <c r="D62" s="44">
+        <v>0</v>
+      </c>
+      <c r="E62" s="44">
+        <v>0</v>
+      </c>
+      <c r="F62" s="44">
+        <v>0</v>
+      </c>
+      <c r="G62" s="48">
+        <v>1</v>
+      </c>
+      <c r="H62" s="49">
+        <v>35</v>
+      </c>
+      <c r="I62" s="47">
+        <v>0</v>
+      </c>
+      <c r="J62" s="44"/>
+      <c r="K62" s="44">
+        <v>0</v>
+      </c>
+      <c r="L62" s="44">
+        <v>1</v>
+      </c>
+      <c r="M62" s="48">
+        <v>1</v>
+      </c>
+      <c r="N62" s="21">
+        <v>0</v>
+      </c>
+      <c r="O62" s="22"/>
+      <c r="P62" s="23"/>
+      <c r="Q62" s="20">
+        <v>0</v>
+      </c>
+      <c r="R62" s="27">
+        <v>1</v>
+      </c>
+      <c r="S62" s="20">
+        <v>4</v>
+      </c>
+      <c r="T62" s="25">
+        <v>4</v>
+      </c>
+      <c r="U62" s="28"/>
+    </row>
+    <row r="63" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A63" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B63" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="43">
+        <v>8</v>
+      </c>
+      <c r="D63" s="44">
+        <v>0</v>
+      </c>
+      <c r="E63" s="44">
+        <v>0</v>
+      </c>
+      <c r="F63" s="44">
+        <v>0</v>
+      </c>
+      <c r="G63" s="48">
+        <v>8</v>
+      </c>
+      <c r="H63" s="49">
+        <v>10</v>
+      </c>
+      <c r="I63" s="47">
+        <v>2</v>
+      </c>
+      <c r="J63" s="44"/>
+      <c r="K63" s="44">
+        <v>4</v>
+      </c>
+      <c r="L63" s="44">
+        <v>3</v>
+      </c>
+      <c r="M63" s="48">
+        <v>7</v>
+      </c>
+      <c r="N63" s="21">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="O63" s="22"/>
+      <c r="P63" s="23"/>
+      <c r="Q63" s="20">
+        <v>5</v>
+      </c>
+      <c r="R63" s="27">
+        <v>12</v>
+      </c>
+      <c r="S63" s="20">
+        <v>21</v>
+      </c>
+      <c r="T63" s="25">
+        <v>23</v>
+      </c>
+      <c r="U63" s="28"/>
+    </row>
+    <row r="64" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A64" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B64" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C64" s="43">
+        <v>7</v>
+      </c>
+      <c r="D64" s="44">
+        <v>0</v>
+      </c>
+      <c r="E64" s="44">
+        <v>0</v>
+      </c>
+      <c r="F64" s="44">
+        <v>0</v>
+      </c>
+      <c r="G64" s="48">
+        <v>7</v>
+      </c>
+      <c r="H64" s="49">
+        <v>162</v>
+      </c>
+      <c r="I64" s="47">
+        <v>0</v>
+      </c>
+      <c r="J64" s="44"/>
+      <c r="K64" s="44">
+        <v>0</v>
+      </c>
+      <c r="L64" s="44">
+        <v>10</v>
+      </c>
+      <c r="M64" s="48">
+        <v>10</v>
+      </c>
+      <c r="N64" s="21">
+        <v>0</v>
+      </c>
+      <c r="O64" s="22"/>
+      <c r="P64" s="23"/>
+      <c r="Q64" s="20">
+        <v>1</v>
+      </c>
+      <c r="R64" s="27">
+        <v>11</v>
+      </c>
+      <c r="S64" s="20">
         <v>27</v>
       </c>
-      <c r="B8" s="20" t="s">
+      <c r="T64" s="25">
+        <v>31</v>
+      </c>
+      <c r="U64" s="28"/>
+    </row>
+    <row r="65" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A65" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B65" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C65" s="43">
+        <v>0</v>
+      </c>
+      <c r="D65" s="44">
+        <v>1</v>
+      </c>
+      <c r="E65" s="44">
+        <v>0</v>
+      </c>
+      <c r="F65" s="44">
+        <v>0</v>
+      </c>
+      <c r="G65" s="48">
+        <v>1</v>
+      </c>
+      <c r="H65" s="49">
+        <v>0</v>
+      </c>
+      <c r="I65" s="47">
+        <v>0</v>
+      </c>
+      <c r="J65" s="44"/>
+      <c r="K65" s="44">
+        <v>0</v>
+      </c>
+      <c r="L65" s="44">
+        <v>0</v>
+      </c>
+      <c r="M65" s="48">
+        <v>0</v>
+      </c>
+      <c r="N65" s="21">
+        <v>0</v>
+      </c>
+      <c r="O65" s="22"/>
+      <c r="P65" s="23"/>
+      <c r="Q65" s="20">
+        <v>0</v>
+      </c>
+      <c r="R65" s="27">
+        <v>0</v>
+      </c>
+      <c r="S65" s="20">
+        <v>1</v>
+      </c>
+      <c r="T65" s="25">
+        <v>0</v>
+      </c>
+      <c r="U65" s="28"/>
+    </row>
+    <row r="66" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A66" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B66" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C66" s="43">
+        <v>2</v>
+      </c>
+      <c r="D66" s="44">
+        <v>0</v>
+      </c>
+      <c r="E66" s="44">
+        <v>0</v>
+      </c>
+      <c r="F66" s="44">
+        <v>0</v>
+      </c>
+      <c r="G66" s="48">
+        <v>2</v>
+      </c>
+      <c r="H66" s="49">
+        <v>0</v>
+      </c>
+      <c r="I66" s="47">
+        <v>0</v>
+      </c>
+      <c r="J66" s="44"/>
+      <c r="K66" s="44">
+        <v>0</v>
+      </c>
+      <c r="L66" s="44">
+        <v>1</v>
+      </c>
+      <c r="M66" s="48">
+        <v>1</v>
+      </c>
+      <c r="N66" s="21">
+        <v>0</v>
+      </c>
+      <c r="O66" s="22"/>
+      <c r="P66" s="23"/>
+      <c r="Q66" s="20">
+        <v>0</v>
+      </c>
+      <c r="R66" s="27">
+        <v>1</v>
+      </c>
+      <c r="S66" s="20">
+        <v>5</v>
+      </c>
+      <c r="T66" s="25">
+        <v>4</v>
+      </c>
+      <c r="U66" s="28"/>
+    </row>
+    <row r="67" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A67" s="19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B67" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C67" s="43">
+        <v>1</v>
+      </c>
+      <c r="D67" s="44">
+        <v>0</v>
+      </c>
+      <c r="E67" s="44">
+        <v>0</v>
+      </c>
+      <c r="F67" s="44">
+        <v>0</v>
+      </c>
+      <c r="G67" s="48">
+        <v>1</v>
+      </c>
+      <c r="H67" s="49">
+        <v>16</v>
+      </c>
+      <c r="I67" s="47">
+        <v>0</v>
+      </c>
+      <c r="J67" s="44"/>
+      <c r="K67" s="44">
+        <v>0</v>
+      </c>
+      <c r="L67" s="44">
+        <v>1</v>
+      </c>
+      <c r="M67" s="48">
+        <v>1</v>
+      </c>
+      <c r="N67" s="21">
+        <v>0</v>
+      </c>
+      <c r="O67" s="22"/>
+      <c r="P67" s="23"/>
+      <c r="Q67" s="20">
+        <v>0</v>
+      </c>
+      <c r="R67" s="27">
+        <v>1</v>
+      </c>
+      <c r="S67" s="20">
+        <v>2</v>
+      </c>
+      <c r="T67" s="25">
+        <v>2</v>
+      </c>
+      <c r="U67" s="28"/>
+    </row>
+    <row r="68" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A68" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B68" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C68" s="43">
+        <v>8</v>
+      </c>
+      <c r="D68" s="44">
+        <v>0</v>
+      </c>
+      <c r="E68" s="44">
+        <v>0</v>
+      </c>
+      <c r="F68" s="44">
+        <v>0</v>
+      </c>
+      <c r="G68" s="48">
+        <v>8</v>
+      </c>
+      <c r="H68" s="49">
+        <v>0</v>
+      </c>
+      <c r="I68" s="47">
+        <v>0</v>
+      </c>
+      <c r="J68" s="44"/>
+      <c r="K68" s="44">
+        <v>3</v>
+      </c>
+      <c r="L68" s="44">
+        <v>10</v>
+      </c>
+      <c r="M68" s="48">
+        <v>13</v>
+      </c>
+      <c r="N68" s="21">
+        <v>0.23</v>
+      </c>
+      <c r="O68" s="22"/>
+      <c r="P68" s="23"/>
+      <c r="Q68" s="20">
+        <v>0</v>
+      </c>
+      <c r="R68" s="27">
+        <v>13</v>
+      </c>
+      <c r="S68" s="20">
+        <v>26</v>
+      </c>
+      <c r="T68" s="25">
+        <v>30</v>
+      </c>
+      <c r="U68" s="28"/>
+    </row>
+    <row r="69" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A69" s="19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B69" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C69" s="43">
+        <v>1</v>
+      </c>
+      <c r="D69" s="44">
+        <v>0</v>
+      </c>
+      <c r="E69" s="44">
+        <v>0</v>
+      </c>
+      <c r="F69" s="44">
+        <v>0</v>
+      </c>
+      <c r="G69" s="48">
+        <v>1</v>
+      </c>
+      <c r="H69" s="49">
+        <v>11</v>
+      </c>
+      <c r="I69" s="47">
+        <v>0</v>
+      </c>
+      <c r="J69" s="44"/>
+      <c r="K69" s="44">
+        <v>1</v>
+      </c>
+      <c r="L69" s="44">
+        <v>0</v>
+      </c>
+      <c r="M69" s="48">
+        <v>1</v>
+      </c>
+      <c r="N69" s="21">
+        <v>1</v>
+      </c>
+      <c r="O69" s="22"/>
+      <c r="P69" s="23"/>
+      <c r="Q69" s="20">
+        <v>0</v>
+      </c>
+      <c r="R69" s="27">
+        <v>1</v>
+      </c>
+      <c r="S69" s="20">
+        <v>4</v>
+      </c>
+      <c r="T69" s="25">
+        <v>4</v>
+      </c>
+      <c r="U69" s="28"/>
+    </row>
+    <row r="70" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A70" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B70" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C70" s="43">
+        <v>0</v>
+      </c>
+      <c r="D70" s="44">
+        <v>0</v>
+      </c>
+      <c r="E70" s="44">
+        <v>0</v>
+      </c>
+      <c r="F70" s="44">
+        <v>0</v>
+      </c>
+      <c r="G70" s="48">
+        <v>0</v>
+      </c>
+      <c r="H70" s="49">
+        <v>0</v>
+      </c>
+      <c r="I70" s="47">
+        <v>3</v>
+      </c>
+      <c r="J70" s="44"/>
+      <c r="K70" s="44">
+        <v>0</v>
+      </c>
+      <c r="L70" s="44">
+        <v>0</v>
+      </c>
+      <c r="M70" s="48">
+        <v>0</v>
+      </c>
+      <c r="N70" s="21">
+        <v>0</v>
+      </c>
+      <c r="O70" s="22"/>
+      <c r="P70" s="23"/>
+      <c r="Q70" s="20">
+        <v>4</v>
+      </c>
+      <c r="R70" s="27">
+        <v>4</v>
+      </c>
+      <c r="S70" s="20">
+        <v>1</v>
+      </c>
+      <c r="T70" s="25">
+        <v>1</v>
+      </c>
+      <c r="U70" s="28"/>
+    </row>
+    <row r="71" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A71" s="19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B71" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C71" s="43">
+        <v>1</v>
+      </c>
+      <c r="D71" s="44">
+        <v>0</v>
+      </c>
+      <c r="E71" s="44">
+        <v>0</v>
+      </c>
+      <c r="F71" s="44">
+        <v>0</v>
+      </c>
+      <c r="G71" s="48">
+        <v>1</v>
+      </c>
+      <c r="H71" s="49">
+        <v>7</v>
+      </c>
+      <c r="I71" s="47">
+        <v>0</v>
+      </c>
+      <c r="J71" s="44"/>
+      <c r="K71" s="44">
+        <v>0</v>
+      </c>
+      <c r="L71" s="44">
+        <v>0</v>
+      </c>
+      <c r="M71" s="48">
+        <v>0</v>
+      </c>
+      <c r="N71" s="21">
+        <v>0</v>
+      </c>
+      <c r="O71" s="22"/>
+      <c r="P71" s="23"/>
+      <c r="Q71" s="20">
+        <v>0</v>
+      </c>
+      <c r="R71" s="27">
+        <v>0</v>
+      </c>
+      <c r="S71" s="20">
+        <v>2</v>
+      </c>
+      <c r="T71" s="25">
+        <v>1</v>
+      </c>
+      <c r="U71" s="28"/>
+    </row>
+    <row r="72" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A72" s="19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B72" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C72" s="43">
+        <v>0</v>
+      </c>
+      <c r="D72" s="44">
+        <v>0</v>
+      </c>
+      <c r="E72" s="44">
+        <v>0</v>
+      </c>
+      <c r="F72" s="44">
+        <v>0</v>
+      </c>
+      <c r="G72" s="48">
+        <v>0</v>
+      </c>
+      <c r="H72" s="49">
+        <v>0</v>
+      </c>
+      <c r="I72" s="47">
+        <v>0</v>
+      </c>
+      <c r="J72" s="44"/>
+      <c r="K72" s="44">
+        <v>0</v>
+      </c>
+      <c r="L72" s="44">
+        <v>2</v>
+      </c>
+      <c r="M72" s="48">
+        <v>2</v>
+      </c>
+      <c r="N72" s="21">
+        <v>0</v>
+      </c>
+      <c r="O72" s="22"/>
+      <c r="P72" s="23"/>
+      <c r="Q72" s="20">
+        <v>1</v>
+      </c>
+      <c r="R72" s="27">
+        <v>3</v>
+      </c>
+      <c r="S72" s="20">
+        <v>0</v>
+      </c>
+      <c r="T72" s="25">
+        <v>3</v>
+      </c>
+      <c r="U72" s="28"/>
+    </row>
+    <row r="73" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A73" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B73" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C73" s="43">
+        <v>0</v>
+      </c>
+      <c r="D73" s="44">
+        <v>0</v>
+      </c>
+      <c r="E73" s="44">
+        <v>0</v>
+      </c>
+      <c r="F73" s="44">
+        <v>0</v>
+      </c>
+      <c r="G73" s="48">
+        <v>0</v>
+      </c>
+      <c r="H73" s="49">
+        <v>0</v>
+      </c>
+      <c r="I73" s="47">
+        <v>0</v>
+      </c>
+      <c r="J73" s="44"/>
+      <c r="K73" s="44">
+        <v>2</v>
+      </c>
+      <c r="L73" s="44">
+        <v>0</v>
+      </c>
+      <c r="M73" s="48">
+        <v>2</v>
+      </c>
+      <c r="N73" s="21">
+        <v>1</v>
+      </c>
+      <c r="O73" s="22"/>
+      <c r="P73" s="23"/>
+      <c r="Q73" s="20">
+        <v>0</v>
+      </c>
+      <c r="R73" s="27">
+        <v>2</v>
+      </c>
+      <c r="S73" s="20">
+        <v>1</v>
+      </c>
+      <c r="T73" s="25">
+        <v>3</v>
+      </c>
+      <c r="U73" s="28"/>
+    </row>
+    <row r="74" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A74" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B74" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C74" s="43">
+        <v>0</v>
+      </c>
+      <c r="D74" s="44">
+        <v>1</v>
+      </c>
+      <c r="E74" s="44">
+        <v>0</v>
+      </c>
+      <c r="F74" s="44">
+        <v>0</v>
+      </c>
+      <c r="G74" s="48">
+        <v>1</v>
+      </c>
+      <c r="H74" s="49">
+        <v>0</v>
+      </c>
+      <c r="I74" s="47">
+        <v>0</v>
+      </c>
+      <c r="J74" s="44"/>
+      <c r="K74" s="44">
+        <v>0</v>
+      </c>
+      <c r="L74" s="44">
+        <v>0</v>
+      </c>
+      <c r="M74" s="48">
+        <v>0</v>
+      </c>
+      <c r="N74" s="21">
+        <v>0</v>
+      </c>
+      <c r="O74" s="22"/>
+      <c r="P74" s="23"/>
+      <c r="Q74" s="20">
+        <v>0</v>
+      </c>
+      <c r="R74" s="27">
+        <v>0</v>
+      </c>
+      <c r="S74" s="20">
+        <v>1</v>
+      </c>
+      <c r="T74" s="25">
+        <v>0</v>
+      </c>
+      <c r="U74" s="28"/>
+    </row>
+    <row r="75" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A75" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B75" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C75" s="43">
+        <v>0</v>
+      </c>
+      <c r="D75" s="44">
+        <v>1</v>
+      </c>
+      <c r="E75" s="44">
+        <v>0</v>
+      </c>
+      <c r="F75" s="44">
+        <v>0</v>
+      </c>
+      <c r="G75" s="48">
+        <v>1</v>
+      </c>
+      <c r="H75" s="49">
+        <v>0</v>
+      </c>
+      <c r="I75" s="47">
+        <v>0</v>
+      </c>
+      <c r="J75" s="44"/>
+      <c r="K75" s="44">
+        <v>0</v>
+      </c>
+      <c r="L75" s="44">
+        <v>0</v>
+      </c>
+      <c r="M75" s="48">
+        <v>0</v>
+      </c>
+      <c r="N75" s="21">
+        <v>0</v>
+      </c>
+      <c r="O75" s="22"/>
+      <c r="P75" s="23"/>
+      <c r="Q75" s="20">
+        <v>0</v>
+      </c>
+      <c r="R75" s="27">
+        <v>0</v>
+      </c>
+      <c r="S75" s="20">
+        <v>1</v>
+      </c>
+      <c r="T75" s="25">
+        <v>0</v>
+      </c>
+      <c r="U75" s="28"/>
+    </row>
+    <row r="76" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A76" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="B76" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C76" s="43">
+        <v>23</v>
+      </c>
+      <c r="D76" s="44">
+        <v>0</v>
+      </c>
+      <c r="E76" s="44">
+        <v>0</v>
+      </c>
+      <c r="F76" s="44">
+        <v>0</v>
+      </c>
+      <c r="G76" s="48">
+        <v>23</v>
+      </c>
+      <c r="H76" s="49">
+        <v>1168</v>
+      </c>
+      <c r="I76" s="47">
+        <v>0</v>
+      </c>
+      <c r="J76" s="44"/>
+      <c r="K76" s="44">
+        <v>22</v>
+      </c>
+      <c r="L76" s="44">
+        <v>5</v>
+      </c>
+      <c r="M76" s="48">
+        <v>27</v>
+      </c>
+      <c r="N76" s="21">
+        <v>0.81</v>
+      </c>
+      <c r="O76" s="22"/>
+      <c r="P76" s="23"/>
+      <c r="Q76" s="20">
+        <v>0</v>
+      </c>
+      <c r="R76" s="27">
+        <v>27</v>
+      </c>
+      <c r="S76" s="20">
+        <v>39</v>
+      </c>
+      <c r="T76" s="25">
+        <v>44</v>
+      </c>
+      <c r="U76" s="28"/>
+    </row>
+    <row r="77" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A77" s="19" t="s">
+        <v>91</v>
+      </c>
+      <c r="B77" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C77" s="43">
+        <v>1</v>
+      </c>
+      <c r="D77" s="44">
+        <v>0</v>
+      </c>
+      <c r="E77" s="44">
+        <v>0</v>
+      </c>
+      <c r="F77" s="44">
+        <v>0</v>
+      </c>
+      <c r="G77" s="48">
+        <v>1</v>
+      </c>
+      <c r="H77" s="49">
+        <v>108</v>
+      </c>
+      <c r="I77" s="47">
+        <v>0</v>
+      </c>
+      <c r="J77" s="44"/>
+      <c r="K77" s="44">
+        <v>0</v>
+      </c>
+      <c r="L77" s="44">
+        <v>0</v>
+      </c>
+      <c r="M77" s="48">
+        <v>0</v>
+      </c>
+      <c r="N77" s="21">
+        <v>0</v>
+      </c>
+      <c r="O77" s="22"/>
+      <c r="P77" s="23"/>
+      <c r="Q77" s="20">
+        <v>0</v>
+      </c>
+      <c r="R77" s="27">
+        <v>0</v>
+      </c>
+      <c r="S77" s="20">
+        <v>1</v>
+      </c>
+      <c r="T77" s="25">
+        <v>0</v>
+      </c>
+      <c r="U77" s="28"/>
+    </row>
+    <row r="78" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A78" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="B78" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C78" s="43">
+        <v>0</v>
+      </c>
+      <c r="D78" s="44">
+        <v>0</v>
+      </c>
+      <c r="E78" s="44">
+        <v>0</v>
+      </c>
+      <c r="F78" s="44">
+        <v>0</v>
+      </c>
+      <c r="G78" s="48">
+        <v>0</v>
+      </c>
+      <c r="H78" s="49">
+        <v>0</v>
+      </c>
+      <c r="I78" s="47">
+        <v>0</v>
+      </c>
+      <c r="J78" s="44"/>
+      <c r="K78" s="44">
+        <v>1</v>
+      </c>
+      <c r="L78" s="44">
+        <v>0</v>
+      </c>
+      <c r="M78" s="48">
+        <v>1</v>
+      </c>
+      <c r="N78" s="21">
+        <v>1</v>
+      </c>
+      <c r="O78" s="22"/>
+      <c r="P78" s="23"/>
+      <c r="Q78" s="20">
+        <v>0</v>
+      </c>
+      <c r="R78" s="27">
+        <v>1</v>
+      </c>
+      <c r="S78" s="20">
+        <v>5</v>
+      </c>
+      <c r="T78" s="25">
+        <v>6</v>
+      </c>
+      <c r="U78" s="28"/>
+    </row>
+    <row r="79" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A79" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B79" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C79" s="43">
+        <v>0</v>
+      </c>
+      <c r="D79" s="44">
+        <v>0</v>
+      </c>
+      <c r="E79" s="44">
+        <v>0</v>
+      </c>
+      <c r="F79" s="44">
+        <v>0</v>
+      </c>
+      <c r="G79" s="48">
+        <v>0</v>
+      </c>
+      <c r="H79" s="49">
+        <v>0</v>
+      </c>
+      <c r="I79" s="47">
+        <v>2</v>
+      </c>
+      <c r="J79" s="44"/>
+      <c r="K79" s="44">
+        <v>0</v>
+      </c>
+      <c r="L79" s="44">
+        <v>0</v>
+      </c>
+      <c r="M79" s="48">
+        <v>0</v>
+      </c>
+      <c r="N79" s="21">
+        <v>0</v>
+      </c>
+      <c r="O79" s="22"/>
+      <c r="P79" s="23"/>
+      <c r="Q79" s="20">
+        <v>2</v>
+      </c>
+      <c r="R79" s="27">
+        <v>2</v>
+      </c>
+      <c r="S79" s="20">
+        <v>0</v>
+      </c>
+      <c r="T79" s="25">
+        <v>0</v>
+      </c>
+      <c r="U79" s="28"/>
+    </row>
+    <row r="80" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A80" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B80" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C80" s="43">
+        <v>59</v>
+      </c>
+      <c r="D80" s="44">
+        <v>1</v>
+      </c>
+      <c r="E80" s="44">
+        <v>0</v>
+      </c>
+      <c r="F80" s="44">
+        <v>0</v>
+      </c>
+      <c r="G80" s="48">
+        <v>60</v>
+      </c>
+      <c r="H80" s="49">
+        <v>2744</v>
+      </c>
+      <c r="I80" s="47">
+        <v>0</v>
+      </c>
+      <c r="J80" s="44"/>
+      <c r="K80" s="44">
+        <v>5</v>
+      </c>
+      <c r="L80" s="44">
+        <v>0</v>
+      </c>
+      <c r="M80" s="48">
+        <v>5</v>
+      </c>
+      <c r="N80" s="21">
+        <v>1</v>
+      </c>
+      <c r="O80" s="22"/>
+      <c r="P80" s="23"/>
+      <c r="Q80" s="20">
+        <v>0</v>
+      </c>
+      <c r="R80" s="27">
+        <v>5</v>
+      </c>
+      <c r="S80" s="20">
+        <v>66</v>
+      </c>
+      <c r="T80" s="25">
+        <v>6</v>
+      </c>
+      <c r="U80" s="28"/>
+    </row>
+    <row r="81" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A81" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B81" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C81" s="43">
+        <v>12</v>
+      </c>
+      <c r="D81" s="44">
+        <v>1</v>
+      </c>
+      <c r="E81" s="44">
+        <v>1</v>
+      </c>
+      <c r="F81" s="44">
+        <v>0</v>
+      </c>
+      <c r="G81" s="48">
+        <v>14</v>
+      </c>
+      <c r="H81" s="49">
+        <v>11</v>
+      </c>
+      <c r="I81" s="47">
+        <v>7</v>
+      </c>
+      <c r="J81" s="44"/>
+      <c r="K81" s="44">
+        <v>4</v>
+      </c>
+      <c r="L81" s="44">
+        <v>7</v>
+      </c>
+      <c r="M81" s="48">
+        <v>11</v>
+      </c>
+      <c r="N81" s="21">
+        <v>0.36</v>
+      </c>
+      <c r="O81" s="22"/>
+      <c r="P81" s="23"/>
+      <c r="Q81" s="20">
+        <v>21</v>
+      </c>
+      <c r="R81" s="27">
+        <v>32</v>
+      </c>
+      <c r="S81" s="20">
+        <v>38</v>
+      </c>
+      <c r="T81" s="25">
+        <v>51</v>
+      </c>
+      <c r="U81" s="28"/>
+    </row>
+    <row r="82" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A82" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B82" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C82" s="43">
+        <v>20</v>
+      </c>
+      <c r="D82" s="44">
+        <v>1</v>
+      </c>
+      <c r="E82" s="44">
+        <v>0</v>
+      </c>
+      <c r="F82" s="44">
+        <v>0</v>
+      </c>
+      <c r="G82" s="48">
+        <v>21</v>
+      </c>
+      <c r="H82" s="49">
+        <v>110</v>
+      </c>
+      <c r="I82" s="47">
+        <v>0</v>
+      </c>
+      <c r="J82" s="44"/>
+      <c r="K82" s="44">
+        <v>51</v>
+      </c>
+      <c r="L82" s="44">
+        <v>1</v>
+      </c>
+      <c r="M82" s="48">
+        <v>52</v>
+      </c>
+      <c r="N82" s="21">
+        <v>0.98</v>
+      </c>
+      <c r="O82" s="22"/>
+      <c r="P82" s="23"/>
+      <c r="Q82" s="20">
+        <v>0</v>
+      </c>
+      <c r="R82" s="27">
+        <v>52</v>
+      </c>
+      <c r="S82" s="20">
+        <v>16</v>
+      </c>
+      <c r="T82" s="25">
+        <v>48</v>
+      </c>
+      <c r="U82" s="28"/>
+    </row>
+    <row r="83" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A83" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B83" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C83" s="43">
+        <v>0</v>
+      </c>
+      <c r="D83" s="44">
+        <v>1</v>
+      </c>
+      <c r="E83" s="44">
+        <v>0</v>
+      </c>
+      <c r="F83" s="44">
+        <v>0</v>
+      </c>
+      <c r="G83" s="48">
+        <v>1</v>
+      </c>
+      <c r="H83" s="49">
+        <v>13</v>
+      </c>
+      <c r="I83" s="47">
+        <v>1</v>
+      </c>
+      <c r="J83" s="44"/>
+      <c r="K83" s="44">
+        <v>0</v>
+      </c>
+      <c r="L83" s="44">
+        <v>1</v>
+      </c>
+      <c r="M83" s="48">
+        <v>1</v>
+      </c>
+      <c r="N83" s="21">
+        <v>0</v>
+      </c>
+      <c r="O83" s="22"/>
+      <c r="P83" s="23"/>
+      <c r="Q83" s="20">
+        <v>2</v>
+      </c>
+      <c r="R83" s="27">
+        <v>3</v>
+      </c>
+      <c r="S83" s="20">
+        <v>6</v>
+      </c>
+      <c r="T83" s="25">
+        <v>6</v>
+      </c>
+      <c r="U83" s="28"/>
+    </row>
+    <row r="84" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A84" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B84" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C84" s="43">
+        <v>5</v>
+      </c>
+      <c r="D84" s="44">
+        <v>2</v>
+      </c>
+      <c r="E84" s="44">
+        <v>0</v>
+      </c>
+      <c r="F84" s="44">
+        <v>0</v>
+      </c>
+      <c r="G84" s="48">
+        <v>7</v>
+      </c>
+      <c r="H84" s="49">
+        <v>26</v>
+      </c>
+      <c r="I84" s="47">
+        <v>1</v>
+      </c>
+      <c r="J84" s="44"/>
+      <c r="K84" s="44">
+        <v>1</v>
+      </c>
+      <c r="L84" s="44">
+        <v>1</v>
+      </c>
+      <c r="M84" s="48">
+        <v>2</v>
+      </c>
+      <c r="N84" s="21">
+        <v>0.5</v>
+      </c>
+      <c r="O84" s="22"/>
+      <c r="P84" s="23"/>
+      <c r="Q84" s="20">
+        <v>3</v>
+      </c>
+      <c r="R84" s="27">
+        <v>5</v>
+      </c>
+      <c r="S84" s="20">
         <v>25</v>
       </c>
-      <c r="C8" s="21">
+      <c r="T84" s="25">
+        <v>22</v>
+      </c>
+      <c r="U84" s="28"/>
+    </row>
+    <row r="85" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A85" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B85" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C85" s="43">
+        <v>1</v>
+      </c>
+      <c r="D85" s="44">
+        <v>0</v>
+      </c>
+      <c r="E85" s="44">
+        <v>0</v>
+      </c>
+      <c r="F85" s="44">
+        <v>0</v>
+      </c>
+      <c r="G85" s="48">
+        <v>1</v>
+      </c>
+      <c r="H85" s="49">
+        <v>13</v>
+      </c>
+      <c r="I85" s="47">
+        <v>0</v>
+      </c>
+      <c r="J85" s="44"/>
+      <c r="K85" s="44">
+        <v>0</v>
+      </c>
+      <c r="L85" s="44">
+        <v>0</v>
+      </c>
+      <c r="M85" s="48">
+        <v>0</v>
+      </c>
+      <c r="N85" s="21">
+        <v>0</v>
+      </c>
+      <c r="O85" s="22"/>
+      <c r="P85" s="23"/>
+      <c r="Q85" s="20">
+        <v>0</v>
+      </c>
+      <c r="R85" s="27">
+        <v>0</v>
+      </c>
+      <c r="S85" s="20">
+        <v>1</v>
+      </c>
+      <c r="T85" s="25">
+        <v>0</v>
+      </c>
+      <c r="U85" s="28"/>
+    </row>
+    <row r="86" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A86" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B86" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C86" s="43">
+        <v>1</v>
+      </c>
+      <c r="D86" s="44">
+        <v>0</v>
+      </c>
+      <c r="E86" s="44">
+        <v>0</v>
+      </c>
+      <c r="F86" s="44">
+        <v>0</v>
+      </c>
+      <c r="G86" s="48">
+        <v>1</v>
+      </c>
+      <c r="H86" s="49">
+        <v>7</v>
+      </c>
+      <c r="I86" s="47">
+        <v>0</v>
+      </c>
+      <c r="J86" s="44"/>
+      <c r="K86" s="44">
+        <v>0</v>
+      </c>
+      <c r="L86" s="44">
+        <v>2</v>
+      </c>
+      <c r="M86" s="48">
+        <v>2</v>
+      </c>
+      <c r="N86" s="21">
+        <v>0</v>
+      </c>
+      <c r="O86" s="22"/>
+      <c r="P86" s="23"/>
+      <c r="Q86" s="20">
+        <v>1</v>
+      </c>
+      <c r="R86" s="27">
+        <v>3</v>
+      </c>
+      <c r="S86" s="20">
+        <v>7</v>
+      </c>
+      <c r="T86" s="25">
+        <v>9</v>
+      </c>
+      <c r="U86" s="28"/>
+    </row>
+    <row r="87" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A87" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="D8" s="22">
+      <c r="B87" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C87" s="43">
+        <v>0</v>
+      </c>
+      <c r="D87" s="44">
+        <v>0</v>
+      </c>
+      <c r="E87" s="44">
+        <v>0</v>
+      </c>
+      <c r="F87" s="44">
+        <v>0</v>
+      </c>
+      <c r="G87" s="48">
+        <v>0</v>
+      </c>
+      <c r="H87" s="49">
+        <v>0</v>
+      </c>
+      <c r="I87" s="47">
+        <v>14</v>
+      </c>
+      <c r="J87" s="44"/>
+      <c r="K87" s="44">
+        <v>0</v>
+      </c>
+      <c r="L87" s="44">
+        <v>0</v>
+      </c>
+      <c r="M87" s="48">
+        <v>0</v>
+      </c>
+      <c r="N87" s="21">
+        <v>0</v>
+      </c>
+      <c r="O87" s="22"/>
+      <c r="P87" s="23"/>
+      <c r="Q87" s="20">
+        <v>26</v>
+      </c>
+      <c r="R87" s="27">
+        <v>26</v>
+      </c>
+      <c r="S87" s="20">
+        <v>0</v>
+      </c>
+      <c r="T87" s="25">
+        <v>12</v>
+      </c>
+      <c r="U87" s="28"/>
+    </row>
+    <row r="88" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A88" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="B88" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C88" s="43">
+        <v>0</v>
+      </c>
+      <c r="D88" s="44">
+        <v>0</v>
+      </c>
+      <c r="E88" s="44">
+        <v>0</v>
+      </c>
+      <c r="F88" s="44">
+        <v>0</v>
+      </c>
+      <c r="G88" s="48">
+        <v>0</v>
+      </c>
+      <c r="H88" s="49">
+        <v>0</v>
+      </c>
+      <c r="I88" s="47">
+        <v>1</v>
+      </c>
+      <c r="J88" s="44"/>
+      <c r="K88" s="44">
+        <v>0</v>
+      </c>
+      <c r="L88" s="44">
+        <v>0</v>
+      </c>
+      <c r="M88" s="48">
+        <v>0</v>
+      </c>
+      <c r="N88" s="21">
+        <v>0</v>
+      </c>
+      <c r="O88" s="22"/>
+      <c r="P88" s="23"/>
+      <c r="Q88" s="20">
+        <v>1</v>
+      </c>
+      <c r="R88" s="27">
+        <v>1</v>
+      </c>
+      <c r="S88" s="20">
+        <v>1</v>
+      </c>
+      <c r="T88" s="25">
+        <v>1</v>
+      </c>
+      <c r="U88" s="28"/>
+    </row>
+    <row r="89" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A89" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="B89" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C89" s="43">
+        <v>0</v>
+      </c>
+      <c r="D89" s="44">
+        <v>0</v>
+      </c>
+      <c r="E89" s="44">
+        <v>0</v>
+      </c>
+      <c r="F89" s="44">
+        <v>0</v>
+      </c>
+      <c r="G89" s="48">
+        <v>0</v>
+      </c>
+      <c r="H89" s="49">
+        <v>0</v>
+      </c>
+      <c r="I89" s="47">
+        <v>1</v>
+      </c>
+      <c r="J89" s="44"/>
+      <c r="K89" s="44">
+        <v>3</v>
+      </c>
+      <c r="L89" s="44">
+        <v>0</v>
+      </c>
+      <c r="M89" s="48">
+        <v>3</v>
+      </c>
+      <c r="N89" s="21">
+        <v>1</v>
+      </c>
+      <c r="O89" s="22"/>
+      <c r="P89" s="23"/>
+      <c r="Q89" s="20">
+        <v>1</v>
+      </c>
+      <c r="R89" s="27">
+        <v>4</v>
+      </c>
+      <c r="S89" s="20">
+        <v>3</v>
+      </c>
+      <c r="T89" s="25">
+        <v>6</v>
+      </c>
+      <c r="U89" s="28"/>
+    </row>
+    <row r="90" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A90" s="19" t="s">
+        <v>101</v>
+      </c>
+      <c r="B90" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C90" s="43">
+        <v>28</v>
+      </c>
+      <c r="D90" s="44">
+        <v>5</v>
+      </c>
+      <c r="E90" s="44">
+        <v>0</v>
+      </c>
+      <c r="F90" s="44">
+        <v>0</v>
+      </c>
+      <c r="G90" s="48">
+        <v>33</v>
+      </c>
+      <c r="H90" s="49">
+        <v>291</v>
+      </c>
+      <c r="I90" s="47">
+        <v>0</v>
+      </c>
+      <c r="J90" s="44"/>
+      <c r="K90" s="44">
+        <v>0</v>
+      </c>
+      <c r="L90" s="44">
+        <v>7</v>
+      </c>
+      <c r="M90" s="48">
+        <v>7</v>
+      </c>
+      <c r="N90" s="21">
+        <v>0</v>
+      </c>
+      <c r="O90" s="22"/>
+      <c r="P90" s="23"/>
+      <c r="Q90" s="20">
+        <v>2</v>
+      </c>
+      <c r="R90" s="27">
+        <v>9</v>
+      </c>
+      <c r="S90" s="20">
+        <v>53</v>
+      </c>
+      <c r="T90" s="25">
+        <v>29</v>
+      </c>
+      <c r="U90" s="28"/>
+    </row>
+    <row r="91" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A91" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="B91" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C91" s="43">
+        <v>0</v>
+      </c>
+      <c r="D91" s="44">
+        <v>0</v>
+      </c>
+      <c r="E91" s="44">
+        <v>0</v>
+      </c>
+      <c r="F91" s="44">
+        <v>0</v>
+      </c>
+      <c r="G91" s="48">
+        <v>0</v>
+      </c>
+      <c r="H91" s="49">
+        <v>0</v>
+      </c>
+      <c r="I91" s="47">
+        <v>0</v>
+      </c>
+      <c r="J91" s="44"/>
+      <c r="K91" s="44">
+        <v>0</v>
+      </c>
+      <c r="L91" s="44">
+        <v>0</v>
+      </c>
+      <c r="M91" s="48">
+        <v>0</v>
+      </c>
+      <c r="N91" s="21">
+        <v>0</v>
+      </c>
+      <c r="O91" s="22"/>
+      <c r="P91" s="23"/>
+      <c r="Q91" s="20">
+        <v>1</v>
+      </c>
+      <c r="R91" s="27">
+        <v>1</v>
+      </c>
+      <c r="S91" s="20">
+        <v>0</v>
+      </c>
+      <c r="T91" s="25">
+        <v>2</v>
+      </c>
+      <c r="U91" s="28"/>
+    </row>
+    <row r="92" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A92" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B92" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C92" s="43">
+        <v>19</v>
+      </c>
+      <c r="D92" s="44">
+        <v>3</v>
+      </c>
+      <c r="E92" s="44">
+        <v>0</v>
+      </c>
+      <c r="F92" s="44">
+        <v>0</v>
+      </c>
+      <c r="G92" s="48">
+        <v>22</v>
+      </c>
+      <c r="H92" s="49">
+        <v>96</v>
+      </c>
+      <c r="I92" s="47">
+        <v>1</v>
+      </c>
+      <c r="J92" s="44"/>
+      <c r="K92" s="44">
+        <v>9</v>
+      </c>
+      <c r="L92" s="44">
+        <v>2</v>
+      </c>
+      <c r="M92" s="48">
+        <v>11</v>
+      </c>
+      <c r="N92" s="21">
+        <v>0.82</v>
+      </c>
+      <c r="O92" s="22"/>
+      <c r="P92" s="23"/>
+      <c r="Q92" s="20">
+        <v>2</v>
+      </c>
+      <c r="R92" s="27">
+        <v>13</v>
+      </c>
+      <c r="S92" s="20">
+        <v>44</v>
+      </c>
+      <c r="T92" s="25">
+        <v>32</v>
+      </c>
+      <c r="U92" s="28"/>
+    </row>
+    <row r="93" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A93" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="B93" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C93" s="43">
+        <v>1</v>
+      </c>
+      <c r="D93" s="44">
+        <v>0</v>
+      </c>
+      <c r="E93" s="44">
+        <v>0</v>
+      </c>
+      <c r="F93" s="44">
+        <v>0</v>
+      </c>
+      <c r="G93" s="48">
+        <v>1</v>
+      </c>
+      <c r="H93" s="49">
+        <v>8</v>
+      </c>
+      <c r="I93" s="47">
+        <v>0</v>
+      </c>
+      <c r="J93" s="44"/>
+      <c r="K93" s="44">
+        <v>0</v>
+      </c>
+      <c r="L93" s="44">
+        <v>1</v>
+      </c>
+      <c r="M93" s="48">
+        <v>1</v>
+      </c>
+      <c r="N93" s="21">
+        <v>0</v>
+      </c>
+      <c r="O93" s="22"/>
+      <c r="P93" s="23"/>
+      <c r="Q93" s="20">
+        <v>0</v>
+      </c>
+      <c r="R93" s="27">
+        <v>1</v>
+      </c>
+      <c r="S93" s="20">
+        <v>1</v>
+      </c>
+      <c r="T93" s="25">
+        <v>1</v>
+      </c>
+      <c r="U93" s="28"/>
+    </row>
+    <row r="94" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A94" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="B94" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C94" s="43">
+        <v>0</v>
+      </c>
+      <c r="D94" s="44">
+        <v>0</v>
+      </c>
+      <c r="E94" s="44">
+        <v>0</v>
+      </c>
+      <c r="F94" s="44">
+        <v>0</v>
+      </c>
+      <c r="G94" s="48">
+        <v>0</v>
+      </c>
+      <c r="H94" s="49">
+        <v>0</v>
+      </c>
+      <c r="I94" s="47">
+        <v>0</v>
+      </c>
+      <c r="J94" s="44"/>
+      <c r="K94" s="44">
+        <v>0</v>
+      </c>
+      <c r="L94" s="44">
+        <v>1</v>
+      </c>
+      <c r="M94" s="48">
+        <v>1</v>
+      </c>
+      <c r="N94" s="21">
+        <v>0</v>
+      </c>
+      <c r="O94" s="22"/>
+      <c r="P94" s="23"/>
+      <c r="Q94" s="20">
+        <v>0</v>
+      </c>
+      <c r="R94" s="27">
+        <v>1</v>
+      </c>
+      <c r="S94" s="20">
+        <v>0</v>
+      </c>
+      <c r="T94" s="25">
+        <v>1</v>
+      </c>
+      <c r="U94" s="28"/>
+    </row>
+    <row r="95" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A95" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="B95" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C95" s="43">
+        <v>2</v>
+      </c>
+      <c r="D95" s="44">
+        <v>0</v>
+      </c>
+      <c r="E95" s="44">
+        <v>0</v>
+      </c>
+      <c r="F95" s="44">
+        <v>0</v>
+      </c>
+      <c r="G95" s="48">
+        <v>2</v>
+      </c>
+      <c r="H95" s="49">
+        <v>20</v>
+      </c>
+      <c r="I95" s="47">
+        <v>1</v>
+      </c>
+      <c r="J95" s="44"/>
+      <c r="K95" s="44">
+        <v>4</v>
+      </c>
+      <c r="L95" s="44">
+        <v>1</v>
+      </c>
+      <c r="M95" s="48">
+        <v>5</v>
+      </c>
+      <c r="N95" s="21">
+        <v>0.8</v>
+      </c>
+      <c r="O95" s="22"/>
+      <c r="P95" s="23"/>
+      <c r="Q95" s="20">
+        <v>1</v>
+      </c>
+      <c r="R95" s="27">
+        <v>6</v>
+      </c>
+      <c r="S95" s="20">
+        <v>7</v>
+      </c>
+      <c r="T95" s="25">
+        <v>10</v>
+      </c>
+      <c r="U95" s="28"/>
+    </row>
+    <row r="96" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A96" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="B96" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C96" s="43">
+        <v>1</v>
+      </c>
+      <c r="D96" s="44">
+        <v>0</v>
+      </c>
+      <c r="E96" s="44">
+        <v>0</v>
+      </c>
+      <c r="F96" s="44">
+        <v>0</v>
+      </c>
+      <c r="G96" s="48">
+        <v>1</v>
+      </c>
+      <c r="H96" s="49">
+        <v>21</v>
+      </c>
+      <c r="I96" s="47">
+        <v>0</v>
+      </c>
+      <c r="J96" s="44"/>
+      <c r="K96" s="44">
+        <v>0</v>
+      </c>
+      <c r="L96" s="44">
+        <v>0</v>
+      </c>
+      <c r="M96" s="48">
+        <v>0</v>
+      </c>
+      <c r="N96" s="21">
+        <v>0</v>
+      </c>
+      <c r="O96" s="22"/>
+      <c r="P96" s="23"/>
+      <c r="Q96" s="20">
+        <v>1</v>
+      </c>
+      <c r="R96" s="27">
+        <v>1</v>
+      </c>
+      <c r="S96" s="20">
+        <v>4</v>
+      </c>
+      <c r="T96" s="25">
+        <v>3</v>
+      </c>
+      <c r="U96" s="28"/>
+    </row>
+    <row r="97" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A97" s="19" t="s">
+        <v>108</v>
+      </c>
+      <c r="B97" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C97" s="43">
+        <v>179</v>
+      </c>
+      <c r="D97" s="44">
+        <v>3</v>
+      </c>
+      <c r="E97" s="44">
+        <v>4</v>
+      </c>
+      <c r="F97" s="44">
+        <v>0</v>
+      </c>
+      <c r="G97" s="48">
+        <v>186</v>
+      </c>
+      <c r="H97" s="49">
+        <v>62</v>
+      </c>
+      <c r="I97" s="47">
+        <v>8</v>
+      </c>
+      <c r="J97" s="44"/>
+      <c r="K97" s="44">
+        <v>247</v>
+      </c>
+      <c r="L97" s="44">
+        <v>43</v>
+      </c>
+      <c r="M97" s="48">
+        <v>290</v>
+      </c>
+      <c r="N97" s="21">
+        <v>0.85</v>
+      </c>
+      <c r="O97" s="22"/>
+      <c r="P97" s="23"/>
+      <c r="Q97" s="20">
+        <v>52</v>
+      </c>
+      <c r="R97" s="27">
+        <v>342</v>
+      </c>
+      <c r="S97" s="20">
+        <v>340</v>
+      </c>
+      <c r="T97" s="25">
+        <v>486</v>
+      </c>
+      <c r="U97" s="28"/>
+    </row>
+    <row r="98" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A98" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="B98" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C98" s="43">
+        <v>0</v>
+      </c>
+      <c r="D98" s="44">
+        <v>0</v>
+      </c>
+      <c r="E98" s="44">
+        <v>0</v>
+      </c>
+      <c r="F98" s="44">
+        <v>0</v>
+      </c>
+      <c r="G98" s="48">
+        <v>0</v>
+      </c>
+      <c r="H98" s="49">
+        <v>0</v>
+      </c>
+      <c r="I98" s="47">
+        <v>0</v>
+      </c>
+      <c r="J98" s="44"/>
+      <c r="K98" s="44">
+        <v>0</v>
+      </c>
+      <c r="L98" s="44">
+        <v>0</v>
+      </c>
+      <c r="M98" s="48">
+        <v>0</v>
+      </c>
+      <c r="N98" s="21">
+        <v>0</v>
+      </c>
+      <c r="O98" s="22"/>
+      <c r="P98" s="23"/>
+      <c r="Q98" s="20">
+        <v>1</v>
+      </c>
+      <c r="R98" s="27">
+        <v>1</v>
+      </c>
+      <c r="S98" s="20">
+        <v>0</v>
+      </c>
+      <c r="T98" s="25">
+        <v>1</v>
+      </c>
+      <c r="U98" s="28"/>
+    </row>
+    <row r="99" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A99" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="B99" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C99" s="43">
+        <v>4</v>
+      </c>
+      <c r="D99" s="44">
+        <v>0</v>
+      </c>
+      <c r="E99" s="44">
+        <v>1</v>
+      </c>
+      <c r="F99" s="44">
+        <v>0</v>
+      </c>
+      <c r="G99" s="48">
+        <v>5</v>
+      </c>
+      <c r="H99" s="49">
+        <v>93</v>
+      </c>
+      <c r="I99" s="47">
+        <v>1</v>
+      </c>
+      <c r="J99" s="44"/>
+      <c r="K99" s="44">
+        <v>1</v>
+      </c>
+      <c r="L99" s="44">
+        <v>1</v>
+      </c>
+      <c r="M99" s="48">
+        <v>2</v>
+      </c>
+      <c r="N99" s="21">
+        <v>0.5</v>
+      </c>
+      <c r="O99" s="22"/>
+      <c r="P99" s="23"/>
+      <c r="Q99" s="20">
+        <v>3</v>
+      </c>
+      <c r="R99" s="27">
+        <v>5</v>
+      </c>
+      <c r="S99" s="20">
+        <v>11</v>
+      </c>
+      <c r="T99" s="25">
+        <v>10</v>
+      </c>
+      <c r="U99" s="28"/>
+    </row>
+    <row r="100" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A100" s="19" t="s">
+        <v>111</v>
+      </c>
+      <c r="B100" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C100" s="43">
+        <v>1</v>
+      </c>
+      <c r="D100" s="44">
+        <v>1</v>
+      </c>
+      <c r="E100" s="44">
+        <v>0</v>
+      </c>
+      <c r="F100" s="44">
+        <v>0</v>
+      </c>
+      <c r="G100" s="48">
+        <v>2</v>
+      </c>
+      <c r="H100" s="49">
+        <v>23</v>
+      </c>
+      <c r="I100" s="47">
+        <v>0</v>
+      </c>
+      <c r="J100" s="44"/>
+      <c r="K100" s="44">
+        <v>0</v>
+      </c>
+      <c r="L100" s="44">
+        <v>0</v>
+      </c>
+      <c r="M100" s="48">
+        <v>0</v>
+      </c>
+      <c r="N100" s="21">
+        <v>0</v>
+      </c>
+      <c r="O100" s="22"/>
+      <c r="P100" s="23"/>
+      <c r="Q100" s="20">
+        <v>0</v>
+      </c>
+      <c r="R100" s="27">
+        <v>0</v>
+      </c>
+      <c r="S100" s="20">
+        <v>6</v>
+      </c>
+      <c r="T100" s="25">
+        <v>4</v>
+      </c>
+      <c r="U100" s="28"/>
+    </row>
+    <row r="101" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A101" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="B101" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C101" s="43">
+        <v>5</v>
+      </c>
+      <c r="D101" s="44">
+        <v>1</v>
+      </c>
+      <c r="E101" s="44">
+        <v>0</v>
+      </c>
+      <c r="F101" s="44">
+        <v>0</v>
+      </c>
+      <c r="G101" s="48">
+        <v>6</v>
+      </c>
+      <c r="H101" s="49">
+        <v>84</v>
+      </c>
+      <c r="I101" s="47">
+        <v>1</v>
+      </c>
+      <c r="J101" s="44"/>
+      <c r="K101" s="44">
+        <v>2</v>
+      </c>
+      <c r="L101" s="44">
+        <v>0</v>
+      </c>
+      <c r="M101" s="48">
+        <v>2</v>
+      </c>
+      <c r="N101" s="21">
+        <v>1</v>
+      </c>
+      <c r="O101" s="22"/>
+      <c r="P101" s="23"/>
+      <c r="Q101" s="20">
+        <v>1</v>
+      </c>
+      <c r="R101" s="27">
+        <v>3</v>
+      </c>
+      <c r="S101" s="20">
+        <v>9</v>
+      </c>
+      <c r="T101" s="25">
+        <v>5</v>
+      </c>
+      <c r="U101" s="28"/>
+    </row>
+    <row r="102" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A102" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="B102" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C102" s="43">
+        <v>23</v>
+      </c>
+      <c r="D102" s="44">
+        <v>2</v>
+      </c>
+      <c r="E102" s="44">
+        <v>0</v>
+      </c>
+      <c r="F102" s="44">
+        <v>0</v>
+      </c>
+      <c r="G102" s="48">
+        <v>25</v>
+      </c>
+      <c r="H102" s="49">
+        <v>68</v>
+      </c>
+      <c r="I102" s="47">
+        <v>1</v>
+      </c>
+      <c r="J102" s="44"/>
+      <c r="K102" s="44">
+        <v>5</v>
+      </c>
+      <c r="L102" s="44">
+        <v>7</v>
+      </c>
+      <c r="M102" s="48">
+        <v>12</v>
+      </c>
+      <c r="N102" s="21">
+        <v>0.42</v>
+      </c>
+      <c r="O102" s="22"/>
+      <c r="P102" s="23"/>
+      <c r="Q102" s="20">
+        <v>1</v>
+      </c>
+      <c r="R102" s="27">
+        <v>13</v>
+      </c>
+      <c r="S102" s="20">
+        <v>50</v>
+      </c>
+      <c r="T102" s="25">
+        <v>37</v>
+      </c>
+      <c r="U102" s="28"/>
+    </row>
+    <row r="103" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A103" s="19" t="s">
+        <v>114</v>
+      </c>
+      <c r="B103" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C103" s="43">
+        <v>3</v>
+      </c>
+      <c r="D103" s="44">
+        <v>0</v>
+      </c>
+      <c r="E103" s="44">
+        <v>0</v>
+      </c>
+      <c r="F103" s="44">
+        <v>0</v>
+      </c>
+      <c r="G103" s="48">
+        <v>3</v>
+      </c>
+      <c r="H103" s="49">
+        <v>46</v>
+      </c>
+      <c r="I103" s="47">
+        <v>0</v>
+      </c>
+      <c r="J103" s="44"/>
+      <c r="K103" s="44">
+        <v>0</v>
+      </c>
+      <c r="L103" s="44">
+        <v>0</v>
+      </c>
+      <c r="M103" s="48">
+        <v>0</v>
+      </c>
+      <c r="N103" s="21">
+        <v>0</v>
+      </c>
+      <c r="O103" s="22"/>
+      <c r="P103" s="23"/>
+      <c r="Q103" s="20">
+        <v>0</v>
+      </c>
+      <c r="R103" s="27">
+        <v>0</v>
+      </c>
+      <c r="S103" s="20">
+        <v>12</v>
+      </c>
+      <c r="T103" s="25">
+        <v>9</v>
+      </c>
+      <c r="U103" s="28"/>
+    </row>
+    <row r="104" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A104" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="B104" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C104" s="43">
+        <v>0</v>
+      </c>
+      <c r="D104" s="44">
+        <v>0</v>
+      </c>
+      <c r="E104" s="44">
+        <v>0</v>
+      </c>
+      <c r="F104" s="44">
+        <v>0</v>
+      </c>
+      <c r="G104" s="48">
+        <v>0</v>
+      </c>
+      <c r="H104" s="49">
+        <v>0</v>
+      </c>
+      <c r="I104" s="47">
+        <v>0</v>
+      </c>
+      <c r="J104" s="44"/>
+      <c r="K104" s="44">
+        <v>0</v>
+      </c>
+      <c r="L104" s="44">
+        <v>2</v>
+      </c>
+      <c r="M104" s="48">
+        <v>2</v>
+      </c>
+      <c r="N104" s="21">
+        <v>0</v>
+      </c>
+      <c r="O104" s="22"/>
+      <c r="P104" s="23"/>
+      <c r="Q104" s="20">
+        <v>1</v>
+      </c>
+      <c r="R104" s="27">
+        <v>3</v>
+      </c>
+      <c r="S104" s="20">
+        <v>3</v>
+      </c>
+      <c r="T104" s="25">
+        <v>6</v>
+      </c>
+      <c r="U104" s="28"/>
+    </row>
+    <row r="105" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A105" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B105" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C105" s="43">
+        <v>1</v>
+      </c>
+      <c r="D105" s="44">
+        <v>0</v>
+      </c>
+      <c r="E105" s="44">
+        <v>0</v>
+      </c>
+      <c r="F105" s="44">
+        <v>0</v>
+      </c>
+      <c r="G105" s="48">
+        <v>1</v>
+      </c>
+      <c r="H105" s="49">
+        <v>23</v>
+      </c>
+      <c r="I105" s="47">
+        <v>0</v>
+      </c>
+      <c r="J105" s="44"/>
+      <c r="K105" s="44">
+        <v>1</v>
+      </c>
+      <c r="L105" s="44">
+        <v>0</v>
+      </c>
+      <c r="M105" s="48">
+        <v>1</v>
+      </c>
+      <c r="N105" s="21">
+        <v>1</v>
+      </c>
+      <c r="O105" s="22"/>
+      <c r="P105" s="23"/>
+      <c r="Q105" s="20">
+        <v>0</v>
+      </c>
+      <c r="R105" s="27">
+        <v>1</v>
+      </c>
+      <c r="S105" s="20">
+        <v>0</v>
+      </c>
+      <c r="T105" s="25">
+        <v>0</v>
+      </c>
+      <c r="U105" s="28"/>
+    </row>
+    <row r="106" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A106" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="B106" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C106" s="43">
+        <v>2</v>
+      </c>
+      <c r="D106" s="44">
+        <v>1</v>
+      </c>
+      <c r="E106" s="44">
+        <v>0</v>
+      </c>
+      <c r="F106" s="44">
+        <v>0</v>
+      </c>
+      <c r="G106" s="48">
+        <v>3</v>
+      </c>
+      <c r="H106" s="49">
+        <v>34</v>
+      </c>
+      <c r="I106" s="47">
+        <v>1</v>
+      </c>
+      <c r="J106" s="44"/>
+      <c r="K106" s="44">
+        <v>1</v>
+      </c>
+      <c r="L106" s="44">
+        <v>0</v>
+      </c>
+      <c r="M106" s="48">
+        <v>1</v>
+      </c>
+      <c r="N106" s="21">
+        <v>1</v>
+      </c>
+      <c r="O106" s="22"/>
+      <c r="P106" s="23"/>
+      <c r="Q106" s="20">
+        <v>4</v>
+      </c>
+      <c r="R106" s="27">
+        <v>5</v>
+      </c>
+      <c r="S106" s="20">
+        <v>5</v>
+      </c>
+      <c r="T106" s="25">
+        <v>7</v>
+      </c>
+      <c r="U106" s="28"/>
+    </row>
+    <row r="107" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A107" s="19" t="s">
+        <v>118</v>
+      </c>
+      <c r="B107" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C107" s="43">
+        <v>0</v>
+      </c>
+      <c r="D107" s="44">
+        <v>0</v>
+      </c>
+      <c r="E107" s="44">
+        <v>0</v>
+      </c>
+      <c r="F107" s="44">
+        <v>0</v>
+      </c>
+      <c r="G107" s="48">
+        <v>0</v>
+      </c>
+      <c r="H107" s="49">
+        <v>0</v>
+      </c>
+      <c r="I107" s="47">
+        <v>0</v>
+      </c>
+      <c r="J107" s="44"/>
+      <c r="K107" s="44">
+        <v>0</v>
+      </c>
+      <c r="L107" s="44">
+        <v>1</v>
+      </c>
+      <c r="M107" s="48">
+        <v>1</v>
+      </c>
+      <c r="N107" s="21">
+        <v>0</v>
+      </c>
+      <c r="O107" s="22"/>
+      <c r="P107" s="23"/>
+      <c r="Q107" s="20">
+        <v>0</v>
+      </c>
+      <c r="R107" s="27">
+        <v>1</v>
+      </c>
+      <c r="S107" s="20">
+        <v>1</v>
+      </c>
+      <c r="T107" s="25">
+        <v>2</v>
+      </c>
+      <c r="U107" s="28"/>
+    </row>
+    <row r="108" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A108" s="19" t="s">
+        <v>119</v>
+      </c>
+      <c r="B108" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C108" s="43">
+        <v>0</v>
+      </c>
+      <c r="D108" s="44">
+        <v>0</v>
+      </c>
+      <c r="E108" s="44">
+        <v>0</v>
+      </c>
+      <c r="F108" s="44">
+        <v>0</v>
+      </c>
+      <c r="G108" s="48">
+        <v>0</v>
+      </c>
+      <c r="H108" s="49">
+        <v>0</v>
+      </c>
+      <c r="I108" s="47">
+        <v>0</v>
+      </c>
+      <c r="J108" s="44"/>
+      <c r="K108" s="44">
+        <v>1</v>
+      </c>
+      <c r="L108" s="44">
+        <v>0</v>
+      </c>
+      <c r="M108" s="48">
+        <v>1</v>
+      </c>
+      <c r="N108" s="21">
+        <v>1</v>
+      </c>
+      <c r="O108" s="22"/>
+      <c r="P108" s="23"/>
+      <c r="Q108" s="20">
+        <v>0</v>
+      </c>
+      <c r="R108" s="27">
+        <v>1</v>
+      </c>
+      <c r="S108" s="20">
+        <v>0</v>
+      </c>
+      <c r="T108" s="25">
+        <v>1</v>
+      </c>
+      <c r="U108" s="28"/>
+    </row>
+    <row r="109" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A109" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="B109" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C109" s="43">
+        <v>10</v>
+      </c>
+      <c r="D109" s="44">
+        <v>2</v>
+      </c>
+      <c r="E109" s="44">
+        <v>0</v>
+      </c>
+      <c r="F109" s="44">
+        <v>0</v>
+      </c>
+      <c r="G109" s="48">
+        <v>12</v>
+      </c>
+      <c r="H109" s="49">
+        <v>0</v>
+      </c>
+      <c r="I109" s="47">
+        <v>2</v>
+      </c>
+      <c r="J109" s="44"/>
+      <c r="K109" s="44">
+        <v>8</v>
+      </c>
+      <c r="L109" s="44">
+        <v>5</v>
+      </c>
+      <c r="M109" s="48">
+        <v>13</v>
+      </c>
+      <c r="N109" s="21">
+        <v>0.62</v>
+      </c>
+      <c r="O109" s="22"/>
+      <c r="P109" s="23"/>
+      <c r="Q109" s="20">
+        <v>4</v>
+      </c>
+      <c r="R109" s="27">
+        <v>17</v>
+      </c>
+      <c r="S109" s="20">
+        <v>32</v>
+      </c>
+      <c r="T109" s="25">
+        <v>35</v>
+      </c>
+      <c r="U109" s="28"/>
+    </row>
+    <row r="110" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A110" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="B110" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C110" s="43">
+        <v>1</v>
+      </c>
+      <c r="D110" s="44">
+        <v>0</v>
+      </c>
+      <c r="E110" s="44">
+        <v>0</v>
+      </c>
+      <c r="F110" s="44">
+        <v>0</v>
+      </c>
+      <c r="G110" s="48">
+        <v>1</v>
+      </c>
+      <c r="H110" s="49">
+        <v>148</v>
+      </c>
+      <c r="I110" s="47">
+        <v>0</v>
+      </c>
+      <c r="J110" s="44"/>
+      <c r="K110" s="44">
+        <v>0</v>
+      </c>
+      <c r="L110" s="44">
+        <v>1</v>
+      </c>
+      <c r="M110" s="48">
+        <v>1</v>
+      </c>
+      <c r="N110" s="21">
+        <v>0</v>
+      </c>
+      <c r="O110" s="22"/>
+      <c r="P110" s="23"/>
+      <c r="Q110" s="20">
+        <v>0</v>
+      </c>
+      <c r="R110" s="27">
+        <v>1</v>
+      </c>
+      <c r="S110" s="20">
+        <v>4</v>
+      </c>
+      <c r="T110" s="25">
+        <v>4</v>
+      </c>
+      <c r="U110" s="28"/>
+    </row>
+    <row r="111" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A111" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="B111" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C111" s="43">
+        <v>1</v>
+      </c>
+      <c r="D111" s="44">
+        <v>1</v>
+      </c>
+      <c r="E111" s="44">
+        <v>0</v>
+      </c>
+      <c r="F111" s="44">
+        <v>0</v>
+      </c>
+      <c r="G111" s="48">
+        <v>2</v>
+      </c>
+      <c r="H111" s="49">
+        <v>0</v>
+      </c>
+      <c r="I111" s="47">
+        <v>0</v>
+      </c>
+      <c r="J111" s="44"/>
+      <c r="K111" s="44">
+        <v>0</v>
+      </c>
+      <c r="L111" s="44">
+        <v>3</v>
+      </c>
+      <c r="M111" s="48">
+        <v>3</v>
+      </c>
+      <c r="N111" s="21">
+        <v>0</v>
+      </c>
+      <c r="O111" s="22"/>
+      <c r="P111" s="23"/>
+      <c r="Q111" s="20">
+        <v>0</v>
+      </c>
+      <c r="R111" s="27">
+        <v>3</v>
+      </c>
+      <c r="S111" s="20">
+        <v>5</v>
+      </c>
+      <c r="T111" s="25">
+        <v>6</v>
+      </c>
+      <c r="U111" s="28"/>
+    </row>
+    <row r="112" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A112" s="19" t="s">
+        <v>123</v>
+      </c>
+      <c r="B112" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C112" s="43">
+        <v>5</v>
+      </c>
+      <c r="D112" s="44">
+        <v>1</v>
+      </c>
+      <c r="E112" s="44">
+        <v>0</v>
+      </c>
+      <c r="F112" s="44">
+        <v>0</v>
+      </c>
+      <c r="G112" s="48">
+        <v>6</v>
+      </c>
+      <c r="H112" s="49">
+        <v>24</v>
+      </c>
+      <c r="I112" s="47">
+        <v>0</v>
+      </c>
+      <c r="J112" s="44"/>
+      <c r="K112" s="44">
+        <v>2</v>
+      </c>
+      <c r="L112" s="44">
+        <v>2</v>
+      </c>
+      <c r="M112" s="48">
+        <v>4</v>
+      </c>
+      <c r="N112" s="21">
+        <v>0.5</v>
+      </c>
+      <c r="O112" s="22"/>
+      <c r="P112" s="23"/>
+      <c r="Q112" s="20">
+        <v>0</v>
+      </c>
+      <c r="R112" s="27">
+        <v>4</v>
+      </c>
+      <c r="S112" s="20">
+        <v>12</v>
+      </c>
+      <c r="T112" s="25">
+        <v>10</v>
+      </c>
+      <c r="U112" s="28"/>
+    </row>
+    <row r="113" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A113" s="19" t="s">
+        <v>124</v>
+      </c>
+      <c r="B113" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C113" s="43">
+        <v>0</v>
+      </c>
+      <c r="D113" s="44">
+        <v>0</v>
+      </c>
+      <c r="E113" s="44">
+        <v>0</v>
+      </c>
+      <c r="F113" s="44">
+        <v>0</v>
+      </c>
+      <c r="G113" s="48">
+        <v>0</v>
+      </c>
+      <c r="H113" s="49">
+        <v>0</v>
+      </c>
+      <c r="I113" s="47">
+        <v>1</v>
+      </c>
+      <c r="J113" s="44"/>
+      <c r="K113" s="44">
+        <v>1</v>
+      </c>
+      <c r="L113" s="44">
+        <v>0</v>
+      </c>
+      <c r="M113" s="48">
+        <v>1</v>
+      </c>
+      <c r="N113" s="21">
+        <v>1</v>
+      </c>
+      <c r="O113" s="22"/>
+      <c r="P113" s="23"/>
+      <c r="Q113" s="20">
+        <v>1</v>
+      </c>
+      <c r="R113" s="27">
+        <v>2</v>
+      </c>
+      <c r="S113" s="20">
+        <v>0</v>
+      </c>
+      <c r="T113" s="25">
+        <v>1</v>
+      </c>
+      <c r="U113" s="28"/>
+    </row>
+    <row r="114" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A114" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="B114" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C114" s="43">
+        <v>7</v>
+      </c>
+      <c r="D114" s="44">
+        <v>1</v>
+      </c>
+      <c r="E114" s="44">
+        <v>0</v>
+      </c>
+      <c r="F114" s="44">
+        <v>0</v>
+      </c>
+      <c r="G114" s="48">
+        <v>8</v>
+      </c>
+      <c r="H114" s="49">
+        <v>53</v>
+      </c>
+      <c r="I114" s="47">
+        <v>0</v>
+      </c>
+      <c r="J114" s="44"/>
+      <c r="K114" s="44">
+        <v>11</v>
+      </c>
+      <c r="L114" s="44">
+        <v>0</v>
+      </c>
+      <c r="M114" s="48">
+        <v>11</v>
+      </c>
+      <c r="N114" s="21">
+        <v>1</v>
+      </c>
+      <c r="O114" s="22"/>
+      <c r="P114" s="23"/>
+      <c r="Q114" s="20">
+        <v>3</v>
+      </c>
+      <c r="R114" s="27">
+        <v>14</v>
+      </c>
+      <c r="S114" s="20">
+        <v>13</v>
+      </c>
+      <c r="T114" s="25">
+        <v>19</v>
+      </c>
+      <c r="U114" s="28"/>
+    </row>
+    <row r="115" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A115" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="B115" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C115" s="43">
+        <v>94</v>
+      </c>
+      <c r="D115" s="44">
+        <v>8</v>
+      </c>
+      <c r="E115" s="44">
+        <v>0</v>
+      </c>
+      <c r="F115" s="44">
+        <v>0</v>
+      </c>
+      <c r="G115" s="48">
+        <v>102</v>
+      </c>
+      <c r="H115" s="49">
+        <v>161</v>
+      </c>
+      <c r="I115" s="47">
+        <v>7</v>
+      </c>
+      <c r="J115" s="44"/>
+      <c r="K115" s="44">
+        <v>78</v>
+      </c>
+      <c r="L115" s="44">
+        <v>6</v>
+      </c>
+      <c r="M115" s="48">
+        <v>84</v>
+      </c>
+      <c r="N115" s="21">
+        <v>0.93</v>
+      </c>
+      <c r="O115" s="22"/>
+      <c r="P115" s="23"/>
+      <c r="Q115" s="20">
         <v>15</v>
       </c>
-      <c r="E8" s="22">
-[...2 lines deleted...]
-      <c r="F8" s="22">
+      <c r="R115" s="27">
+        <v>99</v>
+      </c>
+      <c r="S115" s="20">
+        <v>217</v>
+      </c>
+      <c r="T115" s="25">
+        <v>204</v>
+      </c>
+      <c r="U115" s="28"/>
+    </row>
+    <row r="116" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A116" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="B116" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C116" s="43">
+        <v>3</v>
+      </c>
+      <c r="D116" s="44">
+        <v>3</v>
+      </c>
+      <c r="E116" s="44">
+        <v>0</v>
+      </c>
+      <c r="F116" s="44">
+        <v>0</v>
+      </c>
+      <c r="G116" s="48">
+        <v>6</v>
+      </c>
+      <c r="H116" s="49">
+        <v>116</v>
+      </c>
+      <c r="I116" s="47">
+        <v>1</v>
+      </c>
+      <c r="J116" s="44"/>
+      <c r="K116" s="44">
+        <v>0</v>
+      </c>
+      <c r="L116" s="44">
+        <v>5</v>
+      </c>
+      <c r="M116" s="48">
+        <v>5</v>
+      </c>
+      <c r="N116" s="21">
+        <v>0</v>
+      </c>
+      <c r="O116" s="22"/>
+      <c r="P116" s="23"/>
+      <c r="Q116" s="20">
+        <v>1</v>
+      </c>
+      <c r="R116" s="27">
+        <v>6</v>
+      </c>
+      <c r="S116" s="20">
+        <v>12</v>
+      </c>
+      <c r="T116" s="25">
+        <v>10</v>
+      </c>
+      <c r="U116" s="28"/>
+    </row>
+    <row r="117" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A117" s="19" t="s">
+        <v>128</v>
+      </c>
+      <c r="B117" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C117" s="43">
+        <v>0</v>
+      </c>
+      <c r="D117" s="44">
+        <v>1</v>
+      </c>
+      <c r="E117" s="44">
+        <v>0</v>
+      </c>
+      <c r="F117" s="44">
+        <v>0</v>
+      </c>
+      <c r="G117" s="48">
+        <v>1</v>
+      </c>
+      <c r="H117" s="49">
+        <v>26</v>
+      </c>
+      <c r="I117" s="47">
+        <v>1</v>
+      </c>
+      <c r="J117" s="44"/>
+      <c r="K117" s="44">
+        <v>0</v>
+      </c>
+      <c r="L117" s="44">
+        <v>0</v>
+      </c>
+      <c r="M117" s="48">
+        <v>0</v>
+      </c>
+      <c r="N117" s="21">
+        <v>0</v>
+      </c>
+      <c r="O117" s="22"/>
+      <c r="P117" s="23"/>
+      <c r="Q117" s="20">
+        <v>1</v>
+      </c>
+      <c r="R117" s="27">
+        <v>1</v>
+      </c>
+      <c r="S117" s="20">
+        <v>3</v>
+      </c>
+      <c r="T117" s="25">
+        <v>1</v>
+      </c>
+      <c r="U117" s="28"/>
+    </row>
+    <row r="118" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A118" s="19" t="s">
+        <v>129</v>
+      </c>
+      <c r="B118" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C118" s="43">
+        <v>6</v>
+      </c>
+      <c r="D118" s="44">
+        <v>1</v>
+      </c>
+      <c r="E118" s="44">
+        <v>0</v>
+      </c>
+      <c r="F118" s="44">
+        <v>0</v>
+      </c>
+      <c r="G118" s="48">
+        <v>7</v>
+      </c>
+      <c r="H118" s="49">
+        <v>500</v>
+      </c>
+      <c r="I118" s="47">
+        <v>1</v>
+      </c>
+      <c r="J118" s="44"/>
+      <c r="K118" s="44">
+        <v>0</v>
+      </c>
+      <c r="L118" s="44">
+        <v>0</v>
+      </c>
+      <c r="M118" s="48">
+        <v>0</v>
+      </c>
+      <c r="N118" s="21">
+        <v>0</v>
+      </c>
+      <c r="O118" s="22"/>
+      <c r="P118" s="23"/>
+      <c r="Q118" s="20">
+        <v>1</v>
+      </c>
+      <c r="R118" s="27">
+        <v>1</v>
+      </c>
+      <c r="S118" s="20">
+        <v>7</v>
+      </c>
+      <c r="T118" s="25">
+        <v>0</v>
+      </c>
+      <c r="U118" s="28"/>
+    </row>
+    <row r="119" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A119" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B119" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C119" s="43">
+        <v>0</v>
+      </c>
+      <c r="D119" s="44">
+        <v>0</v>
+      </c>
+      <c r="E119" s="44">
+        <v>0</v>
+      </c>
+      <c r="F119" s="44">
+        <v>0</v>
+      </c>
+      <c r="G119" s="48">
+        <v>0</v>
+      </c>
+      <c r="H119" s="49">
+        <v>0</v>
+      </c>
+      <c r="I119" s="47">
+        <v>0</v>
+      </c>
+      <c r="J119" s="44"/>
+      <c r="K119" s="44">
+        <v>0</v>
+      </c>
+      <c r="L119" s="44">
+        <v>0</v>
+      </c>
+      <c r="M119" s="48">
+        <v>0</v>
+      </c>
+      <c r="N119" s="21">
+        <v>0</v>
+      </c>
+      <c r="O119" s="22"/>
+      <c r="P119" s="23"/>
+      <c r="Q119" s="20">
+        <v>1</v>
+      </c>
+      <c r="R119" s="27">
+        <v>1</v>
+      </c>
+      <c r="S119" s="20">
+        <v>0</v>
+      </c>
+      <c r="T119" s="25">
+        <v>2</v>
+      </c>
+      <c r="U119" s="28"/>
+    </row>
+    <row r="120" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A120" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="B120" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C120" s="43">
+        <v>9</v>
+      </c>
+      <c r="D120" s="44">
+        <v>3</v>
+      </c>
+      <c r="E120" s="44">
+        <v>0</v>
+      </c>
+      <c r="F120" s="44">
+        <v>0</v>
+      </c>
+      <c r="G120" s="48">
+        <v>12</v>
+      </c>
+      <c r="H120" s="49">
+        <v>75</v>
+      </c>
+      <c r="I120" s="47">
+        <v>2</v>
+      </c>
+      <c r="J120" s="44"/>
+      <c r="K120" s="44">
+        <v>8</v>
+      </c>
+      <c r="L120" s="44">
+        <v>1</v>
+      </c>
+      <c r="M120" s="48">
+        <v>9</v>
+      </c>
+      <c r="N120" s="21">
+        <v>0.89</v>
+      </c>
+      <c r="O120" s="22"/>
+      <c r="P120" s="23"/>
+      <c r="Q120" s="20">
+        <v>2</v>
+      </c>
+      <c r="R120" s="27">
+        <v>11</v>
+      </c>
+      <c r="S120" s="20">
+        <v>29</v>
+      </c>
+      <c r="T120" s="25">
+        <v>26</v>
+      </c>
+      <c r="U120" s="28"/>
+    </row>
+    <row r="121" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A121" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="B121" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C121" s="43">
+        <v>0</v>
+      </c>
+      <c r="D121" s="44">
+        <v>0</v>
+      </c>
+      <c r="E121" s="44">
+        <v>0</v>
+      </c>
+      <c r="F121" s="44">
+        <v>0</v>
+      </c>
+      <c r="G121" s="48">
+        <v>0</v>
+      </c>
+      <c r="H121" s="49">
+        <v>0</v>
+      </c>
+      <c r="I121" s="47">
+        <v>1</v>
+      </c>
+      <c r="J121" s="44"/>
+      <c r="K121" s="44">
+        <v>6</v>
+      </c>
+      <c r="L121" s="44">
+        <v>0</v>
+      </c>
+      <c r="M121" s="48">
+        <v>6</v>
+      </c>
+      <c r="N121" s="21">
+        <v>1</v>
+      </c>
+      <c r="O121" s="22"/>
+      <c r="P121" s="23"/>
+      <c r="Q121" s="20">
+        <v>1</v>
+      </c>
+      <c r="R121" s="27">
+        <v>7</v>
+      </c>
+      <c r="S121" s="20">
+        <v>6</v>
+      </c>
+      <c r="T121" s="25">
+        <v>13</v>
+      </c>
+      <c r="U121" s="28"/>
+    </row>
+    <row r="122" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A122" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="B122" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C122" s="43">
+        <v>9</v>
+      </c>
+      <c r="D122" s="44">
+        <v>3</v>
+      </c>
+      <c r="E122" s="44">
+        <v>0</v>
+      </c>
+      <c r="F122" s="44">
+        <v>0</v>
+      </c>
+      <c r="G122" s="48">
+        <v>12</v>
+      </c>
+      <c r="H122" s="49">
+        <v>47</v>
+      </c>
+      <c r="I122" s="47">
+        <v>1</v>
+      </c>
+      <c r="J122" s="44"/>
+      <c r="K122" s="44">
+        <v>5</v>
+      </c>
+      <c r="L122" s="44">
+        <v>1</v>
+      </c>
+      <c r="M122" s="48">
+        <v>6</v>
+      </c>
+      <c r="N122" s="21">
+        <v>0.83</v>
+      </c>
+      <c r="O122" s="22"/>
+      <c r="P122" s="23"/>
+      <c r="Q122" s="20">
+        <v>1</v>
+      </c>
+      <c r="R122" s="27">
+        <v>7</v>
+      </c>
+      <c r="S122" s="20">
+        <v>13</v>
+      </c>
+      <c r="T122" s="25">
+        <v>7</v>
+      </c>
+      <c r="U122" s="28"/>
+    </row>
+    <row r="123" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A123" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="B123" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C123" s="43">
+        <v>1</v>
+      </c>
+      <c r="D123" s="44">
+        <v>0</v>
+      </c>
+      <c r="E123" s="44">
+        <v>0</v>
+      </c>
+      <c r="F123" s="44">
+        <v>0</v>
+      </c>
+      <c r="G123" s="48">
+        <v>1</v>
+      </c>
+      <c r="H123" s="49">
+        <v>46</v>
+      </c>
+      <c r="I123" s="47">
+        <v>0</v>
+      </c>
+      <c r="J123" s="44"/>
+      <c r="K123" s="44">
+        <v>0</v>
+      </c>
+      <c r="L123" s="44">
+        <v>1</v>
+      </c>
+      <c r="M123" s="48">
+        <v>1</v>
+      </c>
+      <c r="N123" s="21">
+        <v>0</v>
+      </c>
+      <c r="O123" s="22"/>
+      <c r="P123" s="23"/>
+      <c r="Q123" s="20">
+        <v>0</v>
+      </c>
+      <c r="R123" s="27">
+        <v>1</v>
+      </c>
+      <c r="S123" s="20">
+        <v>6</v>
+      </c>
+      <c r="T123" s="25">
+        <v>6</v>
+      </c>
+      <c r="U123" s="28"/>
+    </row>
+    <row r="124" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A124" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="B124" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C124" s="43">
+        <v>0</v>
+      </c>
+      <c r="D124" s="44">
+        <v>0</v>
+      </c>
+      <c r="E124" s="44">
+        <v>0</v>
+      </c>
+      <c r="F124" s="44">
+        <v>0</v>
+      </c>
+      <c r="G124" s="48">
+        <v>0</v>
+      </c>
+      <c r="H124" s="49">
+        <v>0</v>
+      </c>
+      <c r="I124" s="47">
+        <v>0</v>
+      </c>
+      <c r="J124" s="44"/>
+      <c r="K124" s="44">
+        <v>0</v>
+      </c>
+      <c r="L124" s="44">
+        <v>0</v>
+      </c>
+      <c r="M124" s="48">
+        <v>0</v>
+      </c>
+      <c r="N124" s="21">
+        <v>0</v>
+      </c>
+      <c r="O124" s="22"/>
+      <c r="P124" s="23"/>
+      <c r="Q124" s="20">
+        <v>1</v>
+      </c>
+      <c r="R124" s="27">
+        <v>1</v>
+      </c>
+      <c r="S124" s="20">
+        <v>0</v>
+      </c>
+      <c r="T124" s="25">
+        <v>1</v>
+      </c>
+      <c r="U124" s="28"/>
+    </row>
+    <row r="125" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A125" s="19" t="s">
+        <v>135</v>
+      </c>
+      <c r="B125" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C125" s="43">
+        <v>6</v>
+      </c>
+      <c r="D125" s="44">
+        <v>1</v>
+      </c>
+      <c r="E125" s="44">
+        <v>0</v>
+      </c>
+      <c r="F125" s="44">
+        <v>0</v>
+      </c>
+      <c r="G125" s="48">
+        <v>7</v>
+      </c>
+      <c r="H125" s="49">
+        <v>119</v>
+      </c>
+      <c r="I125" s="47">
+        <v>1</v>
+      </c>
+      <c r="J125" s="44"/>
+      <c r="K125" s="44">
+        <v>2</v>
+      </c>
+      <c r="L125" s="44">
+        <v>0</v>
+      </c>
+      <c r="M125" s="48">
+        <v>2</v>
+      </c>
+      <c r="N125" s="21">
+        <v>1</v>
+      </c>
+      <c r="O125" s="22"/>
+      <c r="P125" s="23"/>
+      <c r="Q125" s="20">
+        <v>1</v>
+      </c>
+      <c r="R125" s="27">
+        <v>3</v>
+      </c>
+      <c r="S125" s="20">
+        <v>16</v>
+      </c>
+      <c r="T125" s="25">
+        <v>11</v>
+      </c>
+      <c r="U125" s="28"/>
+    </row>
+    <row r="126" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A126" s="19" t="s">
+        <v>136</v>
+      </c>
+      <c r="B126" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C126" s="43">
+        <v>3</v>
+      </c>
+      <c r="D126" s="44">
+        <v>0</v>
+      </c>
+      <c r="E126" s="44">
+        <v>0</v>
+      </c>
+      <c r="F126" s="44">
+        <v>0</v>
+      </c>
+      <c r="G126" s="48">
+        <v>3</v>
+      </c>
+      <c r="H126" s="49">
+        <v>0</v>
+      </c>
+      <c r="I126" s="47">
+        <v>0</v>
+      </c>
+      <c r="J126" s="44"/>
+      <c r="K126" s="44">
+        <v>5</v>
+      </c>
+      <c r="L126" s="44">
+        <v>2</v>
+      </c>
+      <c r="M126" s="48">
+        <v>7</v>
+      </c>
+      <c r="N126" s="21">
+        <v>0.71</v>
+      </c>
+      <c r="O126" s="22"/>
+      <c r="P126" s="23"/>
+      <c r="Q126" s="20">
+        <v>0</v>
+      </c>
+      <c r="R126" s="27">
+        <v>7</v>
+      </c>
+      <c r="S126" s="20">
+        <v>11</v>
+      </c>
+      <c r="T126" s="25">
+        <v>15</v>
+      </c>
+      <c r="U126" s="28"/>
+    </row>
+    <row r="127" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A127" s="19" t="s">
+        <v>137</v>
+      </c>
+      <c r="B127" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C127" s="43">
+        <v>1</v>
+      </c>
+      <c r="D127" s="44">
+        <v>0</v>
+      </c>
+      <c r="E127" s="44">
+        <v>0</v>
+      </c>
+      <c r="F127" s="44">
+        <v>0</v>
+      </c>
+      <c r="G127" s="48">
+        <v>1</v>
+      </c>
+      <c r="H127" s="49">
+        <v>61</v>
+      </c>
+      <c r="I127" s="47">
+        <v>0</v>
+      </c>
+      <c r="J127" s="44"/>
+      <c r="K127" s="44">
+        <v>0</v>
+      </c>
+      <c r="L127" s="44">
+        <v>0</v>
+      </c>
+      <c r="M127" s="48">
+        <v>0</v>
+      </c>
+      <c r="N127" s="21">
+        <v>0</v>
+      </c>
+      <c r="O127" s="22"/>
+      <c r="P127" s="23"/>
+      <c r="Q127" s="20">
+        <v>0</v>
+      </c>
+      <c r="R127" s="27">
+        <v>0</v>
+      </c>
+      <c r="S127" s="20">
+        <v>3</v>
+      </c>
+      <c r="T127" s="25">
+        <v>2</v>
+      </c>
+      <c r="U127" s="28"/>
+    </row>
+    <row r="128" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A128" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="B128" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C128" s="43">
+        <v>23</v>
+      </c>
+      <c r="D128" s="44">
+        <v>0</v>
+      </c>
+      <c r="E128" s="44">
+        <v>0</v>
+      </c>
+      <c r="F128" s="44">
+        <v>0</v>
+      </c>
+      <c r="G128" s="48">
+        <v>23</v>
+      </c>
+      <c r="H128" s="49">
+        <v>228</v>
+      </c>
+      <c r="I128" s="47">
+        <v>2</v>
+      </c>
+      <c r="J128" s="44"/>
+      <c r="K128" s="44">
+        <v>2</v>
+      </c>
+      <c r="L128" s="44">
+        <v>6</v>
+      </c>
+      <c r="M128" s="48">
+        <v>8</v>
+      </c>
+      <c r="N128" s="21">
+        <v>0.25</v>
+      </c>
+      <c r="O128" s="22"/>
+      <c r="P128" s="23"/>
+      <c r="Q128" s="20">
         <v>4</v>
       </c>
-      <c r="G8" s="34">
-[...14 lines deleted...]
-      <c r="L8" s="22">
+      <c r="R128" s="27">
+        <v>12</v>
+      </c>
+      <c r="S128" s="20">
+        <v>46</v>
+      </c>
+      <c r="T128" s="25">
+        <v>33</v>
+      </c>
+      <c r="U128" s="28"/>
+    </row>
+    <row r="129" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A129" s="19" t="s">
+        <v>139</v>
+      </c>
+      <c r="B129" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C129" s="43">
+        <v>0</v>
+      </c>
+      <c r="D129" s="44">
+        <v>0</v>
+      </c>
+      <c r="E129" s="44">
+        <v>0</v>
+      </c>
+      <c r="F129" s="44">
+        <v>0</v>
+      </c>
+      <c r="G129" s="48">
+        <v>0</v>
+      </c>
+      <c r="H129" s="49">
+        <v>0</v>
+      </c>
+      <c r="I129" s="47">
+        <v>1</v>
+      </c>
+      <c r="J129" s="44"/>
+      <c r="K129" s="44">
+        <v>0</v>
+      </c>
+      <c r="L129" s="44">
+        <v>0</v>
+      </c>
+      <c r="M129" s="48">
+        <v>0</v>
+      </c>
+      <c r="N129" s="21">
+        <v>0</v>
+      </c>
+      <c r="O129" s="22"/>
+      <c r="P129" s="23"/>
+      <c r="Q129" s="20">
+        <v>1</v>
+      </c>
+      <c r="R129" s="27">
+        <v>1</v>
+      </c>
+      <c r="S129" s="20">
+        <v>0</v>
+      </c>
+      <c r="T129" s="25">
+        <v>0</v>
+      </c>
+      <c r="U129" s="28"/>
+    </row>
+    <row r="130" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A130" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B130" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C130" s="43">
+        <v>0</v>
+      </c>
+      <c r="D130" s="44">
+        <v>0</v>
+      </c>
+      <c r="E130" s="44">
+        <v>0</v>
+      </c>
+      <c r="F130" s="44">
+        <v>0</v>
+      </c>
+      <c r="G130" s="48">
+        <v>0</v>
+      </c>
+      <c r="H130" s="49">
+        <v>0</v>
+      </c>
+      <c r="I130" s="47">
+        <v>1</v>
+      </c>
+      <c r="J130" s="44"/>
+      <c r="K130" s="44">
+        <v>0</v>
+      </c>
+      <c r="L130" s="44">
+        <v>0</v>
+      </c>
+      <c r="M130" s="48">
+        <v>0</v>
+      </c>
+      <c r="N130" s="21">
+        <v>0</v>
+      </c>
+      <c r="O130" s="22"/>
+      <c r="P130" s="23"/>
+      <c r="Q130" s="20">
+        <v>1</v>
+      </c>
+      <c r="R130" s="27">
+        <v>1</v>
+      </c>
+      <c r="S130" s="20">
+        <v>0</v>
+      </c>
+      <c r="T130" s="25">
+        <v>0</v>
+      </c>
+      <c r="U130" s="28"/>
+    </row>
+    <row r="131" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A131" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B131" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C131" s="43">
+        <v>0</v>
+      </c>
+      <c r="D131" s="44">
+        <v>0</v>
+      </c>
+      <c r="E131" s="44">
+        <v>0</v>
+      </c>
+      <c r="F131" s="44">
+        <v>0</v>
+      </c>
+      <c r="G131" s="48">
+        <v>0</v>
+      </c>
+      <c r="H131" s="49">
+        <v>0</v>
+      </c>
+      <c r="I131" s="47">
+        <v>1</v>
+      </c>
+      <c r="J131" s="44"/>
+      <c r="K131" s="44">
+        <v>0</v>
+      </c>
+      <c r="L131" s="44">
+        <v>1</v>
+      </c>
+      <c r="M131" s="48">
+        <v>1</v>
+      </c>
+      <c r="N131" s="21">
+        <v>0</v>
+      </c>
+      <c r="O131" s="22"/>
+      <c r="P131" s="23"/>
+      <c r="Q131" s="20">
+        <v>1</v>
+      </c>
+      <c r="R131" s="27">
+        <v>2</v>
+      </c>
+      <c r="S131" s="20">
+        <v>0</v>
+      </c>
+      <c r="T131" s="25">
+        <v>1</v>
+      </c>
+      <c r="U131" s="28"/>
+    </row>
+    <row r="132" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A132" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B132" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C132" s="43">
+        <v>2</v>
+      </c>
+      <c r="D132" s="44">
+        <v>0</v>
+      </c>
+      <c r="E132" s="44">
+        <v>0</v>
+      </c>
+      <c r="F132" s="44">
+        <v>0</v>
+      </c>
+      <c r="G132" s="48">
+        <v>2</v>
+      </c>
+      <c r="H132" s="49">
+        <v>217</v>
+      </c>
+      <c r="I132" s="47">
+        <v>1</v>
+      </c>
+      <c r="J132" s="44"/>
+      <c r="K132" s="44">
+        <v>0</v>
+      </c>
+      <c r="L132" s="44">
+        <v>0</v>
+      </c>
+      <c r="M132" s="48">
+        <v>0</v>
+      </c>
+      <c r="N132" s="21">
+        <v>0</v>
+      </c>
+      <c r="O132" s="22"/>
+      <c r="P132" s="23"/>
+      <c r="Q132" s="20">
+        <v>1</v>
+      </c>
+      <c r="R132" s="27">
+        <v>1</v>
+      </c>
+      <c r="S132" s="20">
+        <v>4</v>
+      </c>
+      <c r="T132" s="25">
+        <v>2</v>
+      </c>
+      <c r="U132" s="28"/>
+    </row>
+    <row r="133" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A133" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B133" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C133" s="43">
+        <v>6</v>
+      </c>
+      <c r="D133" s="44">
+        <v>0</v>
+      </c>
+      <c r="E133" s="44">
+        <v>0</v>
+      </c>
+      <c r="F133" s="44">
+        <v>0</v>
+      </c>
+      <c r="G133" s="48">
+        <v>6</v>
+      </c>
+      <c r="H133" s="49">
+        <v>10</v>
+      </c>
+      <c r="I133" s="47">
+        <v>3</v>
+      </c>
+      <c r="J133" s="44"/>
+      <c r="K133" s="44">
         <v>9</v>
       </c>
-      <c r="M8" s="34">
-[...20 lines deleted...]
-      <c r="T8" s="30">
+      <c r="L133" s="44">
+        <v>0</v>
+      </c>
+      <c r="M133" s="48">
+        <v>9</v>
+      </c>
+      <c r="N133" s="21">
+        <v>1</v>
+      </c>
+      <c r="O133" s="22"/>
+      <c r="P133" s="23"/>
+      <c r="Q133" s="20">
+        <v>4</v>
+      </c>
+      <c r="R133" s="27">
+        <v>13</v>
+      </c>
+      <c r="S133" s="20">
+        <v>28</v>
+      </c>
+      <c r="T133" s="25">
+        <v>32</v>
+      </c>
+      <c r="U133" s="28"/>
+    </row>
+    <row r="134" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A134" s="19" t="s">
+        <v>142</v>
+      </c>
+      <c r="B134" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C134" s="43">
+        <v>0</v>
+      </c>
+      <c r="D134" s="44">
+        <v>1</v>
+      </c>
+      <c r="E134" s="44">
+        <v>0</v>
+      </c>
+      <c r="F134" s="44">
+        <v>0</v>
+      </c>
+      <c r="G134" s="48">
+        <v>1</v>
+      </c>
+      <c r="H134" s="49">
+        <v>0</v>
+      </c>
+      <c r="I134" s="47">
+        <v>0</v>
+      </c>
+      <c r="J134" s="44"/>
+      <c r="K134" s="44">
+        <v>1</v>
+      </c>
+      <c r="L134" s="44">
+        <v>0</v>
+      </c>
+      <c r="M134" s="48">
+        <v>1</v>
+      </c>
+      <c r="N134" s="21">
+        <v>1</v>
+      </c>
+      <c r="O134" s="22"/>
+      <c r="P134" s="23"/>
+      <c r="Q134" s="20">
+        <v>0</v>
+      </c>
+      <c r="R134" s="27">
+        <v>1</v>
+      </c>
+      <c r="S134" s="20">
+        <v>1</v>
+      </c>
+      <c r="T134" s="25">
+        <v>1</v>
+      </c>
+      <c r="U134" s="28"/>
+    </row>
+    <row r="135" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A135" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B135" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C135" s="43">
+        <v>0</v>
+      </c>
+      <c r="D135" s="44">
+        <v>0</v>
+      </c>
+      <c r="E135" s="44">
+        <v>0</v>
+      </c>
+      <c r="F135" s="44">
+        <v>0</v>
+      </c>
+      <c r="G135" s="48">
+        <v>0</v>
+      </c>
+      <c r="H135" s="49">
+        <v>0</v>
+      </c>
+      <c r="I135" s="47">
+        <v>1</v>
+      </c>
+      <c r="J135" s="44"/>
+      <c r="K135" s="44">
+        <v>0</v>
+      </c>
+      <c r="L135" s="44">
+        <v>0</v>
+      </c>
+      <c r="M135" s="48">
+        <v>0</v>
+      </c>
+      <c r="N135" s="21">
+        <v>0</v>
+      </c>
+      <c r="O135" s="22"/>
+      <c r="P135" s="23"/>
+      <c r="Q135" s="20">
+        <v>2</v>
+      </c>
+      <c r="R135" s="27">
+        <v>2</v>
+      </c>
+      <c r="S135" s="20">
+        <v>0</v>
+      </c>
+      <c r="T135" s="25">
+        <v>1</v>
+      </c>
+      <c r="U135" s="28"/>
+    </row>
+    <row r="136" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A136" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="B136" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C136" s="43">
+        <v>2</v>
+      </c>
+      <c r="D136" s="44">
+        <v>1</v>
+      </c>
+      <c r="E136" s="44">
+        <v>0</v>
+      </c>
+      <c r="F136" s="44">
+        <v>0</v>
+      </c>
+      <c r="G136" s="48">
+        <v>3</v>
+      </c>
+      <c r="H136" s="49">
+        <v>59</v>
+      </c>
+      <c r="I136" s="47">
+        <v>0</v>
+      </c>
+      <c r="J136" s="44"/>
+      <c r="K136" s="44">
+        <v>0</v>
+      </c>
+      <c r="L136" s="44">
+        <v>0</v>
+      </c>
+      <c r="M136" s="48">
+        <v>0</v>
+      </c>
+      <c r="N136" s="21">
+        <v>0</v>
+      </c>
+      <c r="O136" s="22"/>
+      <c r="P136" s="23"/>
+      <c r="Q136" s="20">
+        <v>0</v>
+      </c>
+      <c r="R136" s="27">
+        <v>0</v>
+      </c>
+      <c r="S136" s="20">
+        <v>3</v>
+      </c>
+      <c r="T136" s="25">
+        <v>0</v>
+      </c>
+      <c r="U136" s="28"/>
+    </row>
+    <row r="137" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A137" s="19" t="s">
+        <v>144</v>
+      </c>
+      <c r="B137" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C137" s="43">
+        <v>51</v>
+      </c>
+      <c r="D137" s="44">
+        <v>6</v>
+      </c>
+      <c r="E137" s="44">
+        <v>0</v>
+      </c>
+      <c r="F137" s="44">
+        <v>0</v>
+      </c>
+      <c r="G137" s="48">
+        <v>57</v>
+      </c>
+      <c r="H137" s="49">
+        <v>91</v>
+      </c>
+      <c r="I137" s="47">
+        <v>2</v>
+      </c>
+      <c r="J137" s="44"/>
+      <c r="K137" s="44">
+        <v>64</v>
+      </c>
+      <c r="L137" s="44">
+        <v>14</v>
+      </c>
+      <c r="M137" s="48">
+        <v>78</v>
+      </c>
+      <c r="N137" s="21">
+        <v>0.82</v>
+      </c>
+      <c r="O137" s="22"/>
+      <c r="P137" s="23"/>
+      <c r="Q137" s="20">
+        <v>2</v>
+      </c>
+      <c r="R137" s="27">
+        <v>80</v>
+      </c>
+      <c r="S137" s="20">
+        <v>132</v>
+      </c>
+      <c r="T137" s="25">
+        <v>152</v>
+      </c>
+      <c r="U137" s="28"/>
+    </row>
+    <row r="138" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A138" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B138" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C138" s="43">
+        <v>8</v>
+      </c>
+      <c r="D138" s="44">
+        <v>1</v>
+      </c>
+      <c r="E138" s="44">
+        <v>0</v>
+      </c>
+      <c r="F138" s="44">
+        <v>0</v>
+      </c>
+      <c r="G138" s="48">
+        <v>9</v>
+      </c>
+      <c r="H138" s="49">
+        <v>118</v>
+      </c>
+      <c r="I138" s="47">
+        <v>2</v>
+      </c>
+      <c r="J138" s="44"/>
+      <c r="K138" s="44">
+        <v>12</v>
+      </c>
+      <c r="L138" s="44">
+        <v>6</v>
+      </c>
+      <c r="M138" s="48">
+        <v>18</v>
+      </c>
+      <c r="N138" s="21">
+        <v>0.67</v>
+      </c>
+      <c r="O138" s="22"/>
+      <c r="P138" s="23"/>
+      <c r="Q138" s="20">
+        <v>5</v>
+      </c>
+      <c r="R138" s="27">
+        <v>23</v>
+      </c>
+      <c r="S138" s="20">
+        <v>24</v>
+      </c>
+      <c r="T138" s="25">
+        <v>36</v>
+      </c>
+      <c r="U138" s="28"/>
+    </row>
+    <row r="139" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A139" s="19" t="s">
+        <v>146</v>
+      </c>
+      <c r="B139" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C139" s="43">
+        <v>1</v>
+      </c>
+      <c r="D139" s="44">
+        <v>0</v>
+      </c>
+      <c r="E139" s="44">
+        <v>0</v>
+      </c>
+      <c r="F139" s="44">
+        <v>0</v>
+      </c>
+      <c r="G139" s="48">
+        <v>1</v>
+      </c>
+      <c r="H139" s="49">
+        <v>34</v>
+      </c>
+      <c r="I139" s="47">
+        <v>0</v>
+      </c>
+      <c r="J139" s="44"/>
+      <c r="K139" s="44">
+        <v>0</v>
+      </c>
+      <c r="L139" s="44">
+        <v>0</v>
+      </c>
+      <c r="M139" s="48">
+        <v>0</v>
+      </c>
+      <c r="N139" s="21">
+        <v>0</v>
+      </c>
+      <c r="O139" s="22"/>
+      <c r="P139" s="23"/>
+      <c r="Q139" s="20">
+        <v>1</v>
+      </c>
+      <c r="R139" s="27">
+        <v>1</v>
+      </c>
+      <c r="S139" s="20">
+        <v>1</v>
+      </c>
+      <c r="T139" s="25">
+        <v>1</v>
+      </c>
+      <c r="U139" s="28"/>
+    </row>
+    <row r="140" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A140" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B140" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C140" s="43">
+        <v>0</v>
+      </c>
+      <c r="D140" s="44">
+        <v>0</v>
+      </c>
+      <c r="E140" s="44">
+        <v>0</v>
+      </c>
+      <c r="F140" s="44">
+        <v>0</v>
+      </c>
+      <c r="G140" s="48">
+        <v>0</v>
+      </c>
+      <c r="H140" s="49">
+        <v>0</v>
+      </c>
+      <c r="I140" s="47">
+        <v>1</v>
+      </c>
+      <c r="J140" s="44"/>
+      <c r="K140" s="44">
+        <v>0</v>
+      </c>
+      <c r="L140" s="44">
+        <v>1</v>
+      </c>
+      <c r="M140" s="48">
+        <v>1</v>
+      </c>
+      <c r="N140" s="21">
+        <v>0</v>
+      </c>
+      <c r="O140" s="22"/>
+      <c r="P140" s="23"/>
+      <c r="Q140" s="20">
+        <v>2</v>
+      </c>
+      <c r="R140" s="27">
+        <v>3</v>
+      </c>
+      <c r="S140" s="20">
+        <v>0</v>
+      </c>
+      <c r="T140" s="25">
+        <v>2</v>
+      </c>
+      <c r="U140" s="28"/>
+    </row>
+    <row r="141" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A141" s="19" t="s">
+        <v>147</v>
+      </c>
+      <c r="B141" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C141" s="43">
+        <v>0</v>
+      </c>
+      <c r="D141" s="44">
+        <v>0</v>
+      </c>
+      <c r="E141" s="44">
+        <v>0</v>
+      </c>
+      <c r="F141" s="44">
+        <v>0</v>
+      </c>
+      <c r="G141" s="48">
+        <v>0</v>
+      </c>
+      <c r="H141" s="49">
+        <v>0</v>
+      </c>
+      <c r="I141" s="47">
+        <v>0</v>
+      </c>
+      <c r="J141" s="44"/>
+      <c r="K141" s="44">
+        <v>0</v>
+      </c>
+      <c r="L141" s="44">
+        <v>0</v>
+      </c>
+      <c r="M141" s="48">
+        <v>0</v>
+      </c>
+      <c r="N141" s="21">
+        <v>0</v>
+      </c>
+      <c r="O141" s="22"/>
+      <c r="P141" s="23"/>
+      <c r="Q141" s="20">
+        <v>0</v>
+      </c>
+      <c r="R141" s="27">
+        <v>0</v>
+      </c>
+      <c r="S141" s="20">
+        <v>1</v>
+      </c>
+      <c r="T141" s="25">
+        <v>1</v>
+      </c>
+      <c r="U141" s="28"/>
+    </row>
+    <row r="142" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A142" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="B142" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C142" s="43">
+        <v>0</v>
+      </c>
+      <c r="D142" s="44">
+        <v>0</v>
+      </c>
+      <c r="E142" s="44">
+        <v>0</v>
+      </c>
+      <c r="F142" s="44">
+        <v>0</v>
+      </c>
+      <c r="G142" s="48">
+        <v>0</v>
+      </c>
+      <c r="H142" s="49">
+        <v>0</v>
+      </c>
+      <c r="I142" s="47">
+        <v>0</v>
+      </c>
+      <c r="J142" s="44"/>
+      <c r="K142" s="44">
+        <v>0</v>
+      </c>
+      <c r="L142" s="44">
+        <v>0</v>
+      </c>
+      <c r="M142" s="48">
+        <v>0</v>
+      </c>
+      <c r="N142" s="21">
+        <v>0</v>
+      </c>
+      <c r="O142" s="22"/>
+      <c r="P142" s="23"/>
+      <c r="Q142" s="20">
+        <v>0</v>
+      </c>
+      <c r="R142" s="27">
+        <v>0</v>
+      </c>
+      <c r="S142" s="20">
+        <v>1</v>
+      </c>
+      <c r="T142" s="25">
+        <v>1</v>
+      </c>
+      <c r="U142" s="28"/>
+    </row>
+    <row r="143" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A143" s="19" t="s">
+        <v>149</v>
+      </c>
+      <c r="B143" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C143" s="43">
+        <v>0</v>
+      </c>
+      <c r="D143" s="44">
+        <v>0</v>
+      </c>
+      <c r="E143" s="44">
+        <v>0</v>
+      </c>
+      <c r="F143" s="44">
+        <v>0</v>
+      </c>
+      <c r="G143" s="48">
+        <v>0</v>
+      </c>
+      <c r="H143" s="49">
+        <v>0</v>
+      </c>
+      <c r="I143" s="47">
+        <v>0</v>
+      </c>
+      <c r="J143" s="44"/>
+      <c r="K143" s="44">
+        <v>0</v>
+      </c>
+      <c r="L143" s="44">
+        <v>0</v>
+      </c>
+      <c r="M143" s="48">
+        <v>0</v>
+      </c>
+      <c r="N143" s="21">
+        <v>0</v>
+      </c>
+      <c r="O143" s="22"/>
+      <c r="P143" s="23"/>
+      <c r="Q143" s="20">
+        <v>0</v>
+      </c>
+      <c r="R143" s="27">
+        <v>0</v>
+      </c>
+      <c r="S143" s="20">
+        <v>1</v>
+      </c>
+      <c r="T143" s="25">
+        <v>1</v>
+      </c>
+      <c r="U143" s="28"/>
+    </row>
+    <row r="144" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A144" s="19" t="s">
+        <v>150</v>
+      </c>
+      <c r="B144" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C144" s="43">
+        <v>0</v>
+      </c>
+      <c r="D144" s="44">
+        <v>0</v>
+      </c>
+      <c r="E144" s="44">
+        <v>0</v>
+      </c>
+      <c r="F144" s="44">
+        <v>0</v>
+      </c>
+      <c r="G144" s="48">
+        <v>0</v>
+      </c>
+      <c r="H144" s="49">
+        <v>0</v>
+      </c>
+      <c r="I144" s="47">
+        <v>0</v>
+      </c>
+      <c r="J144" s="44"/>
+      <c r="K144" s="44">
+        <v>0</v>
+      </c>
+      <c r="L144" s="44">
+        <v>0</v>
+      </c>
+      <c r="M144" s="48">
+        <v>0</v>
+      </c>
+      <c r="N144" s="21">
+        <v>0</v>
+      </c>
+      <c r="O144" s="22"/>
+      <c r="P144" s="23"/>
+      <c r="Q144" s="20">
+        <v>0</v>
+      </c>
+      <c r="R144" s="27">
+        <v>0</v>
+      </c>
+      <c r="S144" s="20">
+        <v>1</v>
+      </c>
+      <c r="T144" s="25">
+        <v>1</v>
+      </c>
+      <c r="U144" s="28"/>
+    </row>
+    <row r="145" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A145" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="B145" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C145" s="43">
+        <v>0</v>
+      </c>
+      <c r="D145" s="44">
+        <v>0</v>
+      </c>
+      <c r="E145" s="44">
+        <v>0</v>
+      </c>
+      <c r="F145" s="44">
+        <v>0</v>
+      </c>
+      <c r="G145" s="48">
+        <v>0</v>
+      </c>
+      <c r="H145" s="49">
+        <v>0</v>
+      </c>
+      <c r="I145" s="47">
+        <v>0</v>
+      </c>
+      <c r="J145" s="44"/>
+      <c r="K145" s="44">
+        <v>0</v>
+      </c>
+      <c r="L145" s="44">
+        <v>0</v>
+      </c>
+      <c r="M145" s="48">
+        <v>0</v>
+      </c>
+      <c r="N145" s="21">
+        <v>0</v>
+      </c>
+      <c r="O145" s="22"/>
+      <c r="P145" s="23"/>
+      <c r="Q145" s="20">
+        <v>0</v>
+      </c>
+      <c r="R145" s="27">
+        <v>0</v>
+      </c>
+      <c r="S145" s="20">
+        <v>1</v>
+      </c>
+      <c r="T145" s="25">
+        <v>1</v>
+      </c>
+      <c r="U145" s="28"/>
+    </row>
+    <row r="146" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A146" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B146" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C146" s="43">
+        <v>0</v>
+      </c>
+      <c r="D146" s="44">
+        <v>0</v>
+      </c>
+      <c r="E146" s="44">
+        <v>0</v>
+      </c>
+      <c r="F146" s="44">
+        <v>0</v>
+      </c>
+      <c r="G146" s="48">
+        <v>0</v>
+      </c>
+      <c r="H146" s="49">
+        <v>0</v>
+      </c>
+      <c r="I146" s="47">
+        <v>0</v>
+      </c>
+      <c r="J146" s="44"/>
+      <c r="K146" s="44">
+        <v>0</v>
+      </c>
+      <c r="L146" s="44">
+        <v>0</v>
+      </c>
+      <c r="M146" s="48">
+        <v>0</v>
+      </c>
+      <c r="N146" s="21">
+        <v>0</v>
+      </c>
+      <c r="O146" s="22"/>
+      <c r="P146" s="23"/>
+      <c r="Q146" s="20">
+        <v>0</v>
+      </c>
+      <c r="R146" s="27">
+        <v>0</v>
+      </c>
+      <c r="S146" s="20">
+        <v>1</v>
+      </c>
+      <c r="T146" s="25">
+        <v>1</v>
+      </c>
+      <c r="U146" s="28"/>
+    </row>
+    <row r="147" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A147" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="B147" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C147" s="43">
+        <v>0</v>
+      </c>
+      <c r="D147" s="44">
+        <v>0</v>
+      </c>
+      <c r="E147" s="44">
+        <v>0</v>
+      </c>
+      <c r="F147" s="44">
+        <v>0</v>
+      </c>
+      <c r="G147" s="48">
+        <v>0</v>
+      </c>
+      <c r="H147" s="49">
+        <v>0</v>
+      </c>
+      <c r="I147" s="47">
+        <v>0</v>
+      </c>
+      <c r="J147" s="44"/>
+      <c r="K147" s="44">
+        <v>0</v>
+      </c>
+      <c r="L147" s="44">
+        <v>0</v>
+      </c>
+      <c r="M147" s="48">
+        <v>0</v>
+      </c>
+      <c r="N147" s="21">
+        <v>0</v>
+      </c>
+      <c r="O147" s="22"/>
+      <c r="P147" s="23"/>
+      <c r="Q147" s="20">
+        <v>0</v>
+      </c>
+      <c r="R147" s="27">
+        <v>0</v>
+      </c>
+      <c r="S147" s="20">
+        <v>3</v>
+      </c>
+      <c r="T147" s="25">
+        <v>3</v>
+      </c>
+      <c r="U147" s="28"/>
+    </row>
+    <row r="148" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A148" s="19" t="s">
+        <v>154</v>
+      </c>
+      <c r="B148" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C148" s="43">
+        <v>0</v>
+      </c>
+      <c r="D148" s="44">
+        <v>0</v>
+      </c>
+      <c r="E148" s="44">
+        <v>0</v>
+      </c>
+      <c r="F148" s="44">
+        <v>1</v>
+      </c>
+      <c r="G148" s="48">
+        <v>1</v>
+      </c>
+      <c r="H148" s="49">
+        <v>0</v>
+      </c>
+      <c r="I148" s="47">
+        <v>0</v>
+      </c>
+      <c r="J148" s="44"/>
+      <c r="K148" s="44">
+        <v>0</v>
+      </c>
+      <c r="L148" s="44">
+        <v>0</v>
+      </c>
+      <c r="M148" s="48">
+        <v>0</v>
+      </c>
+      <c r="N148" s="21">
+        <v>0</v>
+      </c>
+      <c r="O148" s="22"/>
+      <c r="P148" s="23"/>
+      <c r="Q148" s="20">
+        <v>0</v>
+      </c>
+      <c r="R148" s="27">
+        <v>0</v>
+      </c>
+      <c r="S148" s="20">
+        <v>6</v>
+      </c>
+      <c r="T148" s="25">
+        <v>5</v>
+      </c>
+      <c r="U148" s="28"/>
+    </row>
+    <row r="149" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A149" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B149" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C149" s="43">
+        <v>0</v>
+      </c>
+      <c r="D149" s="44">
+        <v>0</v>
+      </c>
+      <c r="E149" s="44">
+        <v>0</v>
+      </c>
+      <c r="F149" s="44">
+        <v>0</v>
+      </c>
+      <c r="G149" s="48">
+        <v>0</v>
+      </c>
+      <c r="H149" s="49">
+        <v>0</v>
+      </c>
+      <c r="I149" s="47">
+        <v>0</v>
+      </c>
+      <c r="J149" s="44"/>
+      <c r="K149" s="44">
+        <v>0</v>
+      </c>
+      <c r="L149" s="44">
+        <v>0</v>
+      </c>
+      <c r="M149" s="48">
+        <v>0</v>
+      </c>
+      <c r="N149" s="21">
+        <v>0</v>
+      </c>
+      <c r="O149" s="22"/>
+      <c r="P149" s="23"/>
+      <c r="Q149" s="20">
+        <v>0</v>
+      </c>
+      <c r="R149" s="27">
+        <v>0</v>
+      </c>
+      <c r="S149" s="20">
+        <v>2</v>
+      </c>
+      <c r="T149" s="25">
+        <v>2</v>
+      </c>
+      <c r="U149" s="28"/>
+    </row>
+    <row r="150" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A150" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="B150" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C150" s="43">
+        <v>0</v>
+      </c>
+      <c r="D150" s="44">
+        <v>0</v>
+      </c>
+      <c r="E150" s="44">
+        <v>0</v>
+      </c>
+      <c r="F150" s="44">
+        <v>0</v>
+      </c>
+      <c r="G150" s="48">
+        <v>0</v>
+      </c>
+      <c r="H150" s="49">
+        <v>0</v>
+      </c>
+      <c r="I150" s="47">
+        <v>0</v>
+      </c>
+      <c r="J150" s="44"/>
+      <c r="K150" s="44">
+        <v>0</v>
+      </c>
+      <c r="L150" s="44">
+        <v>0</v>
+      </c>
+      <c r="M150" s="48">
+        <v>0</v>
+      </c>
+      <c r="N150" s="21">
+        <v>0</v>
+      </c>
+      <c r="O150" s="22"/>
+      <c r="P150" s="23"/>
+      <c r="Q150" s="20">
+        <v>0</v>
+      </c>
+      <c r="R150" s="27">
+        <v>0</v>
+      </c>
+      <c r="S150" s="20">
+        <v>3</v>
+      </c>
+      <c r="T150" s="25">
+        <v>3</v>
+      </c>
+      <c r="U150" s="28"/>
+    </row>
+    <row r="151" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A151" s="19" t="s">
         <v>157</v>
       </c>
-      <c r="U8" s="37"/>
-[...239 lines deleted...]
-      <c r="K12" s="22">
+      <c r="B151" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C151" s="43">
+        <v>0</v>
+      </c>
+      <c r="D151" s="44">
+        <v>0</v>
+      </c>
+      <c r="E151" s="44">
+        <v>0</v>
+      </c>
+      <c r="F151" s="44">
+        <v>0</v>
+      </c>
+      <c r="G151" s="48">
+        <v>0</v>
+      </c>
+      <c r="H151" s="49">
+        <v>0</v>
+      </c>
+      <c r="I151" s="47">
+        <v>0</v>
+      </c>
+      <c r="J151" s="44"/>
+      <c r="K151" s="44">
+        <v>0</v>
+      </c>
+      <c r="L151" s="44">
+        <v>0</v>
+      </c>
+      <c r="M151" s="48">
+        <v>0</v>
+      </c>
+      <c r="N151" s="21">
+        <v>0</v>
+      </c>
+      <c r="O151" s="22"/>
+      <c r="P151" s="23"/>
+      <c r="Q151" s="20">
+        <v>0</v>
+      </c>
+      <c r="R151" s="27">
+        <v>0</v>
+      </c>
+      <c r="S151" s="20">
+        <v>1</v>
+      </c>
+      <c r="T151" s="25">
+        <v>1</v>
+      </c>
+      <c r="U151" s="28"/>
+    </row>
+    <row r="152" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A152" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="B152" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C152" s="43">
+        <v>0</v>
+      </c>
+      <c r="D152" s="44">
+        <v>0</v>
+      </c>
+      <c r="E152" s="44">
+        <v>0</v>
+      </c>
+      <c r="F152" s="44">
+        <v>0</v>
+      </c>
+      <c r="G152" s="48">
+        <v>0</v>
+      </c>
+      <c r="H152" s="49">
+        <v>0</v>
+      </c>
+      <c r="I152" s="47">
+        <v>0</v>
+      </c>
+      <c r="J152" s="44"/>
+      <c r="K152" s="44">
+        <v>0</v>
+      </c>
+      <c r="L152" s="44">
+        <v>0</v>
+      </c>
+      <c r="M152" s="48">
+        <v>0</v>
+      </c>
+      <c r="N152" s="21">
+        <v>0</v>
+      </c>
+      <c r="O152" s="22"/>
+      <c r="P152" s="23"/>
+      <c r="Q152" s="20">
+        <v>0</v>
+      </c>
+      <c r="R152" s="27">
+        <v>0</v>
+      </c>
+      <c r="S152" s="20">
+        <v>1</v>
+      </c>
+      <c r="T152" s="25">
+        <v>1</v>
+      </c>
+      <c r="U152" s="28"/>
+    </row>
+    <row r="153" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A153" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="B153" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C153" s="43">
+        <v>0</v>
+      </c>
+      <c r="D153" s="44">
+        <v>0</v>
+      </c>
+      <c r="E153" s="44">
+        <v>0</v>
+      </c>
+      <c r="F153" s="44">
+        <v>0</v>
+      </c>
+      <c r="G153" s="48">
+        <v>0</v>
+      </c>
+      <c r="H153" s="49">
+        <v>0</v>
+      </c>
+      <c r="I153" s="47">
+        <v>0</v>
+      </c>
+      <c r="J153" s="44"/>
+      <c r="K153" s="44">
+        <v>0</v>
+      </c>
+      <c r="L153" s="44">
+        <v>0</v>
+      </c>
+      <c r="M153" s="48">
+        <v>0</v>
+      </c>
+      <c r="N153" s="21">
+        <v>0</v>
+      </c>
+      <c r="O153" s="22"/>
+      <c r="P153" s="23"/>
+      <c r="Q153" s="20">
+        <v>0</v>
+      </c>
+      <c r="R153" s="27">
+        <v>0</v>
+      </c>
+      <c r="S153" s="20">
+        <v>2</v>
+      </c>
+      <c r="T153" s="25">
+        <v>2</v>
+      </c>
+      <c r="U153" s="28"/>
+    </row>
+    <row r="154" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A154" s="19"/>
+      <c r="B154" s="29"/>
+      <c r="C154" s="56"/>
+      <c r="D154" s="56"/>
+      <c r="E154" s="56"/>
+      <c r="F154" s="56"/>
+      <c r="G154" s="48"/>
+      <c r="H154" s="49"/>
+      <c r="I154" s="56"/>
+      <c r="J154" s="62"/>
+      <c r="K154" s="56"/>
+      <c r="L154" s="44"/>
+      <c r="M154" s="48"/>
+      <c r="N154" s="21"/>
+      <c r="O154" s="22"/>
+      <c r="P154" s="23"/>
+      <c r="Q154" s="20"/>
+      <c r="R154" s="27"/>
+      <c r="S154" s="20"/>
+      <c r="T154" s="25"/>
+      <c r="U154" s="28"/>
+    </row>
+    <row r="155" spans="1:21" s="5" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A155" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B155" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="C155" s="51">
+        <v>768</v>
+      </c>
+      <c r="D155" s="52">
+        <v>68</v>
+      </c>
+      <c r="E155" s="52">
         <v>8</v>
       </c>
-      <c r="L12" s="22">
-[...613 lines deleted...]
-      <c r="M21" s="34">
+      <c r="F155" s="52">
+        <v>1</v>
+      </c>
+      <c r="G155" s="53">
+        <v>845</v>
+      </c>
+      <c r="H155" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I155" s="55">
+        <v>85</v>
+      </c>
+      <c r="J155" s="52">
+        <v>0</v>
+      </c>
+      <c r="K155" s="52">
         <v>622</v>
       </c>
-      <c r="N21" s="26">
-[...8063 lines deleted...]
-      <c r="L155" s="22">
+      <c r="L155" s="52">
         <v>197</v>
       </c>
-      <c r="M155" s="34">
+      <c r="M155" s="53">
         <v>819</v>
       </c>
-      <c r="N155" s="26">
+      <c r="N155" s="37">
         <v>0.75946275946275943</v>
       </c>
-      <c r="O155" s="27"/>
-[...1 lines deleted...]
-      <c r="Q155" s="22">
+      <c r="O155" s="38"/>
+      <c r="P155" s="39"/>
+      <c r="Q155" s="36">
         <v>207</v>
       </c>
-      <c r="R155" s="36">
+      <c r="R155" s="40">
         <v>1026</v>
       </c>
-      <c r="S155" s="22">
+      <c r="S155" s="36">
         <v>1717</v>
       </c>
-      <c r="T155" s="30">
+      <c r="T155" s="41">
         <v>1800</v>
       </c>
-      <c r="U155" s="37">
-[...41 lines deleted...]
-    <row r="173" s="63" customFormat="1" x14ac:dyDescent="0.35"/>
+      <c r="U155" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A156" s="19"/>
+      <c r="B156" s="19"/>
+      <c r="C156" s="19"/>
+      <c r="D156" s="19"/>
+      <c r="E156" s="19"/>
+      <c r="F156" s="19"/>
+      <c r="G156" s="19"/>
+      <c r="H156" s="19"/>
+      <c r="J156" s="19"/>
+      <c r="K156" s="19"/>
+      <c r="L156" s="19"/>
+      <c r="M156" s="19"/>
+      <c r="N156" s="19"/>
+      <c r="O156" s="19"/>
+      <c r="P156" s="19"/>
+      <c r="Q156" s="19"/>
+      <c r="R156" s="19"/>
+      <c r="S156" s="19"/>
+      <c r="T156" s="19"/>
+      <c r="U156" s="19"/>
+    </row>
+    <row r="157" spans="1:21" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="158" spans="1:21" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="159" spans="1:21" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="160" spans="1:21" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="161" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="162" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="163" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="164" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="165" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="166" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="167" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="168" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="169" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="170" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="171" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="172" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="173" s="32" customFormat="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C4:I4"/>
     <mergeCell ref="J4:R4"/>
     <mergeCell ref="S4:U4"/>
   </mergeCells>
-  <conditionalFormatting sqref="AA6:AB153">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="29" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public. This information has been cleared for unrestricted distribution. &amp;1#_x000D_</oddHeader>
+    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - Public</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100251EC9566F6696479860F795C0757D0F" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e2ac499a23bccf3233e73966801719da">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5441f9af-d66b-45c3-9ebd-2c762688c8c2" xmlns:ns3="1311b7d5-23ea-4bdc-94a1-ec9dc88b1c4d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0904915f13cff6837e0eb7bc0ddb15b9" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100251EC9566F6696479860F795C0757D0F" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e1d2b0acbb726b0a0a9992745b3d910d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5441f9af-d66b-45c3-9ebd-2c762688c8c2" xmlns:ns3="1311b7d5-23ea-4bdc-94a1-ec9dc88b1c4d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d6173769a60f2eedd1821bb34e031292" ns2:_="" ns3:_="">
     <xsd:import namespace="5441f9af-d66b-45c3-9ebd-2c762688c8c2"/>
     <xsd:import namespace="1311b7d5-23ea-4bdc-94a1-ec9dc88b1c4d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:WebsiteURL" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5441f9af-d66b-45c3-9ebd-2c762688c8c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -11072,50 +10410,55 @@
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1311b7d5-23ea-4bdc-94a1-ec9dc88b1c4d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="WebsiteURL" ma:index="13" nillable="true" ma:displayName="Website URL" ma:format="Dropdown" ma:internalName="WebsiteURL">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -11236,127 +10579,144 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <WebsiteURL xmlns="1311b7d5-23ea-4bdc-94a1-ec9dc88b1c4d" xsi:nil="true"/>
     <_dlc_DocId xmlns="5441f9af-d66b-45c3-9ebd-2c762688c8c2">VQYK5EVNXYDV-2139110525-251</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5441f9af-d66b-45c3-9ebd-2c762688c8c2">
       <Url>https://caa.sharepoint.com/sites/data-analysis-documents-web/_layouts/15/DocIdRedir.aspx?ID=VQYK5EVNXYDV-2139110525-251</Url>
       <Description>VQYK5EVNXYDV-2139110525-251</Description>
     </_dlc_DocIdUrl>
+    <WebsiteURL xmlns="1311b7d5-23ea-4bdc-94a1-ec9dc88b1c4d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B83A120-3BB8-4C06-971A-648B95118E90}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EB56E93-1DCA-4E2D-8C0E-67F38C64B093}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3D5C088-4266-4C23-8526-F5D1CB61754D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{360F438C-0226-4958-927E-63B84C2F5A69}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B65C6F20-BCEE-4F0F-8ABA-93A28AF6C2D5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93E639B0-DC10-4688-9E8C-3742BC4B172B}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDFDE77E-9537-42DA-B737-36240865D0F3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D618F066-A0FA-47B7-896D-6F303493E0BA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Final Table</vt:lpstr>
-      <vt:lpstr>'Final Table'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>UK Civil Aviation Authority</dc:creator>
+  <dc:creator>Kit Beynon</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3196a3aa-34a9-4b82-9eed-745e5fc3f53e_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3196a3aa-34a9-4b82-9eed-745e5fc3f53e_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
+    <vt:lpwstr>2026-03-18T12:22:52Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
+    <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
+    <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
+    <vt:lpwstr>298e3848-8073-4eb0-b7fb-00b91978f58f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
+    <vt:lpwstr>3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_3196a3aa-34a9-4b82-9eed-745e5fc3f53e_SetDate">
     <vt:lpwstr>2023-06-15T14:15:29Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3196a3aa-34a9-4b82-9eed-745e5fc3f53e_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
+    <vt:lpwstr>0x010100251EC9566F6696479860F795C0757D0F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_3196a3aa-34a9-4b82-9eed-745e5fc3f53e_Name">
+    <vt:lpwstr>3196a3aa-34a9-4b82-9eed-745e5fc3f53e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_3196a3aa-34a9-4b82-9eed-745e5fc3f53e_SiteId">
+    <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_3196a3aa-34a9-4b82-9eed-745e5fc3f53e_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_3196a3aa-34a9-4b82-9eed-745e5fc3f53e_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3196a3aa-34a9-4b82-9eed-745e5fc3f53e_Name">
-    <vt:lpwstr>3196a3aa-34a9-4b82-9eed-745e5fc3f53e</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>adbeea1a-ce32-49b0-ab4f-ec935b3255b8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3196a3aa-34a9-4b82-9eed-745e5fc3f53e_SiteId">
-    <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_3196a3aa-34a9-4b82-9eed-745e5fc3f53e_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3196a3aa-34a9-4b82-9eed-745e5fc3f53e_ActionId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_3196a3aa-34a9-4b82-9eed-745e5fc3f53e_ActionId">
     <vt:lpwstr>232f0ed8-b6bf-442c-9b2e-9d914a23b974</vt:lpwstr>
-  </property>
-[...7 lines deleted...]
-    <vt:lpwstr>adbeea1a-ce32-49b0-ab4f-ec935b3255b8</vt:lpwstr>
   </property>
 </Properties>
 </file>